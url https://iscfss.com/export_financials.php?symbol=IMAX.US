--- v2 (2026-07-29)
+++ v3 (2026-10-31)
@@ -3843,53 +3843,59 @@
         <v>207203000.0</v>
       </c>
       <c r="AB36">
         <v>214500000.0</v>
       </c>
       <c r="AC36">
         <v>145500000.0</v>
       </c>
       <c r="AD36">
         <v>122000000.0</v>
       </c>
       <c r="AE36">
         <v>76255107.0</v>
       </c>
       <c r="AF36">
         <v>33433536.0</v>
       </c>
       <c r="AG36">
         <v>28500000.0</v>
       </c>
     </row>
     <row r="37" spans="1:33">
       <c r="A37" t="s">
         <v>68</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>89842000.0</v>
+      </c>
+      <c r="C37">
+        <v>78749000.0</v>
+      </c>
+      <c r="D37">
+        <v>72448000.0</v>
+      </c>
       <c r="E37">
         <v>65691000.0</v>
       </c>
       <c r="F37">
         <v>73531000.0</v>
       </c>
       <c r="G37">
         <v>78519000.0</v>
       </c>
       <c r="H37">
         <v>89493000.0</v>
       </c>
       <c r="I37">
         <v>80757000.0</v>
       </c>
       <c r="J37">
         <v>74511000.0</v>
       </c>
       <c r="K37">
         <v>59562000.0</v>
       </c>
       <c r="L37">
         <v>49959000.0</v>
       </c>
       <c r="M37">
@@ -16177,55 +16183,65 @@
       </c>
       <c r="DU36">
         <v>33000000.0</v>
       </c>
       <c r="DV36">
         <v>31800000.0</v>
       </c>
       <c r="DW36">
         <v>30200000.0</v>
       </c>
       <c r="DX36">
         <v>28500000.0</v>
       </c>
       <c r="DY36">
         <v>23600000.0</v>
       </c>
       <c r="DZ36">
         <v>22100000.0</v>
       </c>
       <c r="EA36"/>
     </row>
     <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>94543000.0</v>
+      </c>
+      <c r="C37">
+        <v>92875000.0</v>
+      </c>
+      <c r="D37">
+        <v>89842000.0</v>
+      </c>
+      <c r="E37">
+        <v>87173000.0</v>
+      </c>
+      <c r="F37">
+        <v>84661000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>66167000.0</v>
       </c>
       <c r="O37">
         <v>69090000.0</v>
       </c>
       <c r="P37">
         <v>65691000.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37">
         <v>66555000.0</v>
       </c>
       <c r="S37">
         <v>74081000.0</v>
       </c>
       <c r="T37">
         <v>73531000.0</v>
@@ -27608,51 +27624,51 @@
       <c r="DU2">
         <v>7100000.0</v>
       </c>
       <c r="DV2">
         <v>8200000.0</v>
       </c>
       <c r="DW2">
         <v>6000000.0</v>
       </c>
       <c r="DX2">
         <v>5300000.0</v>
       </c>
       <c r="DY2">
         <v>4100000.0</v>
       </c>
       <c r="DZ2">
         <v>16200000.0</v>
       </c>
       <c r="EA2"/>
     </row>
     <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>193</v>
       </c>
       <c r="B3">
-        <v>2164000.0</v>
+        <v>15675000.0</v>
       </c>
       <c r="C3">
         <v>15236000.0</v>
       </c>
       <c r="D3">
         <v>16031000.0</v>
       </c>
       <c r="E3">
         <v>15606000.0</v>
       </c>
       <c r="F3">
         <v>15896000.0</v>
       </c>
       <c r="G3">
         <v>14913000.0</v>
       </c>
       <c r="H3">
         <v>16601000.0</v>
       </c>
       <c r="I3">
         <v>14900000.0</v>
       </c>
       <c r="J3">
         <v>18838000.0</v>
       </c>
@@ -27683,51 +27699,51 @@
       <c r="S3">
         <v>12741000.0</v>
       </c>
       <c r="T3">
         <v>15512000.0</v>
       </c>
       <c r="U3">
         <v>14899000.0</v>
       </c>
       <c r="V3">
         <v>12993000.0</v>
       </c>
       <c r="W3">
         <v>12678000.0</v>
       </c>
       <c r="X3">
         <v>12312000.0</v>
       </c>
       <c r="Y3">
         <v>13816000.0</v>
       </c>
       <c r="Z3">
         <v>11631000.0</v>
       </c>
       <c r="AA3">
-        <v>12144000.0</v>
+        <v>15252000.0</v>
       </c>
       <c r="AB3">
         <v>17987000.0</v>
       </c>
       <c r="AC3">
         <v>15696000.0</v>
       </c>
       <c r="AD3">
         <v>15593000.0</v>
       </c>
       <c r="AE3">
         <v>14211000.0</v>
       </c>
       <c r="AF3">
         <v>15453000.0</v>
       </c>
       <c r="AG3">
         <v>13950000.0</v>
       </c>
       <c r="AH3">
         <v>14513000.0</v>
       </c>
       <c r="AI3">
         <v>13521000.0</v>
       </c>
@@ -28288,51 +28304,51 @@
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
     </row>
     <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>195</v>
       </c>
       <c r="B5">
-        <v>20774000.0</v>
+        <v>23168000.0</v>
       </c>
       <c r="C5">
         <v>10388000.0</v>
       </c>
       <c r="D5">
         <v>8406000.0</v>
       </c>
       <c r="E5">
         <v>29653000.0</v>
       </c>
       <c r="F5">
         <v>15360000.0</v>
       </c>
       <c r="G5">
         <v>17236000.0</v>
       </c>
       <c r="H5">
         <v>9941000.0</v>
       </c>
       <c r="I5">
         <v>19959000.0</v>
       </c>
       <c r="J5">
         <v>3358000.0</v>
       </c>
@@ -28681,51 +28697,51 @@
       <c r="DU5">
         <v>4300000.0</v>
       </c>
       <c r="DV5">
         <v>2800000.0</v>
       </c>
       <c r="DW5">
         <v>1200000.0</v>
       </c>
       <c r="DX5">
         <v>-1200000.0</v>
       </c>
       <c r="DY5">
         <v>-1300000.0</v>
       </c>
       <c r="DZ5">
         <v>-1800000.0</v>
       </c>
       <c r="EA5"/>
     </row>
     <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>196</v>
       </c>
       <c r="B6">
-        <v>22938000.0</v>
+        <v>38843000.0</v>
       </c>
       <c r="C6">
         <v>25624000.0</v>
       </c>
       <c r="D6">
         <v>24437000.0</v>
       </c>
       <c r="E6">
         <v>45259000.0</v>
       </c>
       <c r="F6">
         <v>31256000.0</v>
       </c>
       <c r="G6">
         <v>32149000.0</v>
       </c>
       <c r="H6">
         <v>26542000.0</v>
       </c>
       <c r="I6">
         <v>34859000.0</v>
       </c>
       <c r="J6">
         <v>22196000.0</v>
       </c>
@@ -28756,51 +28772,51 @@
       <c r="S6">
         <v>5106000.0</v>
       </c>
       <c r="T6">
         <v>41597000.0</v>
       </c>
       <c r="U6">
         <v>14497000.0</v>
       </c>
       <c r="V6">
         <v>10517000.0</v>
       </c>
       <c r="W6">
         <v>7550000.0</v>
       </c>
       <c r="X6">
         <v>-2944000.0</v>
       </c>
       <c r="Y6">
         <v>-11599000.0</v>
       </c>
       <c r="Z6">
         <v>-27083000.0</v>
       </c>
       <c r="AA6">
-        <v>-24316000.0</v>
+        <v>-21208000.0</v>
       </c>
       <c r="AB6">
         <v>45049000.0</v>
       </c>
       <c r="AC6">
         <v>29945000.0</v>
       </c>
       <c r="AD6">
         <v>35511000.0</v>
       </c>
       <c r="AE6">
         <v>31111000.0</v>
       </c>
       <c r="AF6">
         <v>19800000.0</v>
       </c>
       <c r="AG6">
         <v>24064000.0</v>
       </c>
       <c r="AH6">
         <v>29354000.0</v>
       </c>
       <c r="AI6">
         <v>30740000.0</v>
       </c>
@@ -43970,57 +43986,57 @@
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
     </row>
     <row r="14" spans="1:129">
       <c r="A14" t="s">
         <v>235</v>
       </c>
       <c r="B14">
-        <v>15685000.0</v>
+        <v>15675000.0</v>
       </c>
       <c r="C14">
         <v>15236000.0</v>
       </c>
       <c r="D14">
-        <v>16026000.0</v>
+        <v>16031000.0</v>
       </c>
       <c r="E14">
         <v>15606000.0</v>
       </c>
       <c r="F14">
         <v>15896000.0</v>
       </c>
       <c r="G14">
         <v>14913000.0</v>
       </c>
       <c r="H14">
         <v>16601000.0</v>
       </c>
       <c r="I14">
         <v>14900000.0</v>
       </c>
       <c r="J14">
         <v>18838000.0</v>
       </c>
       <c r="K14">
         <v>15164000.0</v>
       </c>
       <c r="L14">
         <v>13545000.0</v>
       </c>
@@ -47319,57 +47335,57 @@
       <c r="DS24">
         <v>-3081438.0</v>
       </c>
       <c r="DT24">
         <v>-3600000.0</v>
       </c>
       <c r="DU24"/>
       <c r="DV24">
         <v>1100000.0</v>
       </c>
       <c r="DW24">
         <v>-1100000.0</v>
       </c>
       <c r="DX24">
         <v>-56500000.0</v>
       </c>
       <c r="DY24">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:129">
       <c r="A25" t="s">
         <v>245</v>
       </c>
       <c r="B25">
-        <v>3043000.0</v>
+        <v>3053000.0</v>
       </c>
       <c r="C25">
         <v>-6438000.0</v>
       </c>
       <c r="D25">
-        <v>23732292.0</v>
+        <v>23698942.0</v>
       </c>
       <c r="E25">
         <v>1991110.0</v>
       </c>
       <c r="F25">
         <v>563000.0</v>
       </c>
       <c r="G25">
         <v>-213000.0</v>
       </c>
       <c r="H25">
         <v>-856000.0</v>
       </c>
       <c r="I25">
         <v>-619000.0</v>
       </c>
       <c r="J25">
         <v>2908000.0</v>
       </c>
       <c r="K25">
         <v>639000.0</v>
       </c>
       <c r="L25">
         <v>1382000.0</v>
       </c>