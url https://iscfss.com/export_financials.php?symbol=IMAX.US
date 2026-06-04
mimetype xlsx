--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1616,51 +1619,53 @@
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>419162000.0</v>
+      </c>
       <c r="C8">
         <v>401420000.0</v>
       </c>
       <c r="D8">
         <v>389048000.0</v>
       </c>
       <c r="E8">
         <v>376715000.0</v>
       </c>
       <c r="F8">
         <v>409979000.0</v>
       </c>
       <c r="G8">
         <v>407031000.0</v>
       </c>
       <c r="H8">
         <v>423386000.0</v>
       </c>
       <c r="I8">
         <v>422455000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2874,51 +2879,53 @@
         <v>492100000.0</v>
       </c>
       <c r="AB23">
         <v>538200000.0</v>
       </c>
       <c r="AC23">
         <v>490100000.0</v>
       </c>
       <c r="AD23">
         <v>344400000.0</v>
       </c>
       <c r="AE23">
         <v>308700000.0</v>
       </c>
       <c r="AF23">
         <v>194500000.0</v>
       </c>
       <c r="AG23">
         <v>184600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>244034000.0</v>
+      </c>
       <c r="C24">
         <v>229901000.0</v>
       </c>
       <c r="D24">
         <v>229131000.0</v>
       </c>
       <c r="E24">
         <v>226912000.0</v>
       </c>
       <c r="F24">
         <v>223641000.0</v>
       </c>
       <c r="G24">
         <v>305676000.0</v>
       </c>
       <c r="H24">
         <v>18229000.0</v>
       </c>
       <c r="I24">
         <v>37753000.0</v>
       </c>
       <c r="J24">
         <v>25357000.0</v>
       </c>
       <c r="K24">
@@ -3014,51 +3021,53 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>1000000.0</v>
       </c>
       <c r="D26">
         <v>1000000.0</v>
       </c>
       <c r="E26">
         <v>2035000.0</v>
       </c>
       <c r="F26">
         <v>2087000.0</v>
       </c>
       <c r="G26">
         <v>14633000.0</v>
       </c>
       <c r="H26">
         <v>19140000.0</v>
       </c>
       <c r="I26">
         <v>4595000.0</v>
       </c>
       <c r="J26">
         <v>9911000.0</v>
       </c>
       <c r="K26">
@@ -3111,51 +3120,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>92866000.0</v>
+        <v>146246000.0</v>
       </c>
       <c r="C28">
         <v>177526000.0</v>
       </c>
       <c r="D28">
         <v>175855000.0</v>
       </c>
       <c r="E28">
         <v>165622000.0</v>
       </c>
       <c r="F28">
         <v>36402000.0</v>
       </c>
       <c r="G28">
         <v>-11703000.0</v>
       </c>
       <c r="H28">
         <v>-91255000.0</v>
       </c>
       <c r="I28">
         <v>-103837000.0</v>
       </c>
       <c r="J28">
         <v>-133368000.0</v>
       </c>
@@ -3211,51 +3220,53 @@
         <v>273219000.0</v>
       </c>
       <c r="AB28">
         <v>282700000.0</v>
       </c>
       <c r="AC28">
         <v>156400000.0</v>
       </c>
       <c r="AD28">
         <v>100900000.0</v>
       </c>
       <c r="AE28">
         <v>64433741.0</v>
       </c>
       <c r="AF28">
         <v>20162768.0</v>
       </c>
       <c r="AG28">
         <v>13300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>616502000.0</v>
+      </c>
       <c r="C29">
         <v>565723000.0</v>
       </c>
       <c r="D29">
         <v>525196000.0</v>
       </c>
       <c r="E29">
         <v>526378000.0</v>
       </c>
       <c r="F29">
         <v>582196000.0</v>
       </c>
       <c r="G29">
         <v>691165000.0</v>
       </c>
       <c r="H29">
         <v>565923000.0</v>
       </c>
       <c r="I29">
         <v>549914000.0</v>
       </c>
       <c r="J29">
         <v>553103000.0</v>
       </c>
       <c r="K29"/>
@@ -3265,51 +3276,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
-        <v>108079000.0</v>
+        <v>138739000.0</v>
       </c>
       <c r="C30">
         <v>310147000.0</v>
       </c>
       <c r="D30">
         <v>327751000.0</v>
       </c>
       <c r="E30">
         <v>309550000.0</v>
       </c>
       <c r="F30">
         <v>295317000.0</v>
       </c>
       <c r="G30">
         <v>228636000.0</v>
       </c>
       <c r="H30">
         <v>267591000.0</v>
       </c>
       <c r="I30">
         <v>220741000.0</v>
       </c>
       <c r="J30">
         <v>262748000.0</v>
       </c>
@@ -3426,51 +3437,53 @@
       <c r="P31">
         <v>128967000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>63</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>310246000.0</v>
+      </c>
       <c r="C32">
         <v>246939000.0</v>
       </c>
       <c r="D32">
         <v>220452000.0</v>
       </c>
       <c r="E32">
         <v>201254000.0</v>
       </c>
       <c r="F32">
         <v>312162000.0</v>
       </c>
       <c r="G32">
         <v>82166000.0</v>
       </c>
       <c r="H32">
         <v>184327000.0</v>
       </c>
       <c r="I32">
         <v>178927000.0</v>
       </c>
       <c r="J32">
         <v>222165000.0</v>
       </c>
       <c r="K32"/>
@@ -3480,51 +3493,51 @@
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
     </row>
     <row r="33" spans="1:33">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
-        <v>333693000.0</v>
+        <v>556738000.0</v>
       </c>
       <c r="C33">
         <v>373698000.0</v>
       </c>
       <c r="D33">
         <v>366789000.0</v>
       </c>
       <c r="E33">
         <v>370326000.0</v>
       </c>
       <c r="F33">
         <v>359493000.0</v>
       </c>
       <c r="G33">
         <v>401735000.0</v>
       </c>
       <c r="H33">
         <v>458768000.0</v>
       </c>
       <c r="I33">
         <v>456415000.0</v>
       </c>
       <c r="J33">
         <v>406802000.0</v>
       </c>
@@ -3626,51 +3639,51 @@
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
     </row>
     <row r="35" spans="1:33">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
-        <v>152391000.0</v>
+        <v>264293000.0</v>
       </c>
       <c r="C35">
         <v>251411000.0</v>
       </c>
       <c r="D35">
         <v>241652000.0</v>
       </c>
       <c r="E35">
         <v>241812000.0</v>
       </c>
       <c r="F35">
         <v>241283000.0</v>
       </c>
       <c r="G35">
         <v>324810000.0</v>
       </c>
       <c r="H35">
         <v>18229000.0</v>
       </c>
       <c r="I35">
         <v>37753000.0</v>
       </c>
       <c r="J35">
         <v>25357000.0</v>
       </c>
@@ -3727,51 +3740,51 @@
       </c>
       <c r="AB35">
         <v>322800000.0</v>
       </c>
       <c r="AC35">
         <v>338400000.0</v>
       </c>
       <c r="AD35">
         <v>198300000.0</v>
       </c>
       <c r="AE35">
         <v>186004086.0</v>
       </c>
       <c r="AF35">
         <v>80504435.0</v>
       </c>
       <c r="AG35">
         <v>90700000.0</v>
       </c>
     </row>
     <row r="36" spans="1:33">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>-183688000.0</v>
+        <v>39357000.0</v>
       </c>
       <c r="C36">
         <v>21441000.0</v>
       </c>
       <c r="D36">
         <v>19879000.0</v>
       </c>
       <c r="E36">
         <v>14665000.0</v>
       </c>
       <c r="F36">
         <v>16799000.0</v>
       </c>
       <c r="G36">
         <v>21673000.0</v>
       </c>
       <c r="H36">
         <v>25034000.0</v>
       </c>
       <c r="I36">
         <v>50409000.0</v>
       </c>
       <c r="J36">
         <v>14138000.0</v>
       </c>
@@ -3977,51 +3990,53 @@
         <v>20419000.0</v>
       </c>
       <c r="X38">
         <v>19151000.0</v>
       </c>
       <c r="Y38">
         <v>14695000.0</v>
       </c>
       <c r="Z38">
         <v>24516000.0</v>
       </c>
       <c r="AA38">
         <v>84844000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>70</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>14881000.0</v>
+      </c>
       <c r="C39">
         <v>13121000.0</v>
       </c>
       <c r="D39">
         <v>12345000.0</v>
       </c>
       <c r="E39">
         <v>12343000.0</v>
       </c>
       <c r="F39">
         <v>11802000.0</v>
       </c>
       <c r="G39">
         <v>10420000.0</v>
       </c>
       <c r="H39">
         <v>10237000.0</v>
       </c>
       <c r="I39">
         <v>10294000.0</v>
       </c>
       <c r="J39">
         <v>7549000.0</v>
       </c>
       <c r="K39">
@@ -4076,51 +4091,53 @@
         <v>3650000.0</v>
       </c>
       <c r="AB39">
         <v>2600000.0</v>
       </c>
       <c r="AC39">
         <v>13100000.0</v>
       </c>
       <c r="AD39">
         <v>18700000.0</v>
       </c>
       <c r="AE39">
         <v>6275539.0</v>
       </c>
       <c r="AF39">
         <v>4252511.0</v>
       </c>
       <c r="AG39">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>94228000.0</v>
+      </c>
       <c r="C40">
         <v>89055000.0</v>
       </c>
       <c r="D40">
         <v>111013000.0</v>
       </c>
       <c r="E40">
         <v>117286000.0</v>
       </c>
       <c r="F40">
         <v>111896000.0</v>
       </c>
       <c r="G40">
         <v>-206322000.0</v>
       </c>
       <c r="H40">
         <v>94550000.0</v>
       </c>
       <c r="I40">
         <v>59971000.0</v>
       </c>
       <c r="J40">
         <v>98140000.0</v>
       </c>
       <c r="K40">
@@ -4447,51 +4464,53 @@
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>523492000.0</v>
+      </c>
       <c r="C45">
         <v>506042000.0</v>
       </c>
       <c r="D45">
         <v>512796000.0</v>
       </c>
       <c r="E45">
         <v>519251000.0</v>
       </c>
       <c r="F45">
         <v>512336000.0</v>
       </c>
       <c r="G45">
         <v>277397000.0</v>
       </c>
       <c r="H45">
         <v>306849000.0</v>
       </c>
       <c r="I45">
         <v>280658000.0</v>
       </c>
       <c r="J45">
         <v>276781000.0</v>
       </c>
       <c r="K45">
@@ -4892,51 +4911,53 @@
       <c r="P49">
         <v>-125666000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>34577000.0</v>
+      </c>
       <c r="C50">
         <v>36356000.0</v>
       </c>
       <c r="D50">
         <v>22924000.0</v>
       </c>
       <c r="E50">
         <v>36111000.0</v>
       </c>
       <c r="F50">
         <v>2472000.0</v>
       </c>
       <c r="G50">
         <v>305676000.0</v>
       </c>
       <c r="H50">
         <v>18229000.0</v>
       </c>
       <c r="I50">
         <v>37753000.0</v>
       </c>
       <c r="J50">
         <v>25357000.0</v>
       </c>
       <c r="K50">
@@ -4952,51 +4973,51 @@
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
     </row>
     <row r="51" spans="1:33">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
-        <v>244034000.0</v>
+        <v>297414000.0</v>
       </c>
       <c r="C51">
         <v>278118000.0</v>
       </c>
       <c r="D51">
         <v>252055000.0</v>
       </c>
       <c r="E51">
         <v>263023000.0</v>
       </c>
       <c r="F51">
         <v>226113000.0</v>
       </c>
       <c r="G51">
         <v>305676000.0</v>
       </c>
       <c r="H51">
         <v>18229000.0</v>
       </c>
       <c r="I51">
         <v>37753000.0</v>
       </c>
       <c r="J51">
         <v>27357000.0</v>
       </c>
@@ -5051,51 +5072,51 @@
       </c>
       <c r="AB51">
         <v>317300000.0</v>
       </c>
       <c r="AC51">
         <v>300000000.0</v>
       </c>
       <c r="AD51">
         <v>165000000.0</v>
       </c>
       <c r="AE51">
         <v>167031523.0</v>
       </c>
       <c r="AF51">
         <v>70899626.0</v>
       </c>
       <c r="AG51">
         <v>70200000.0</v>
       </c>
     </row>
     <row r="52" spans="1:33">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
-        <v>244034000.0</v>
+        <v>37904000.0</v>
       </c>
       <c r="C52">
         <v>39228000.0</v>
       </c>
       <c r="D52">
         <v>22924000.0</v>
       </c>
       <c r="E52">
         <v>36111000.0</v>
       </c>
       <c r="F52">
         <v>2472000.0</v>
       </c>
       <c r="G52">
         <v>305676000.0</v>
       </c>
       <c r="H52">
         <v>18229000.0</v>
       </c>
       <c r="I52">
         <v>37753000.0</v>
       </c>
       <c r="J52">
         <v>2000000.0</v>
       </c>
@@ -5361,51 +5382,51 @@
       </c>
       <c r="AB55">
         <v>538200000.0</v>
       </c>
       <c r="AC55">
         <v>490100000.0</v>
       </c>
       <c r="AD55">
         <v>344400000.0</v>
       </c>
       <c r="AE55">
         <v>308741973.0</v>
       </c>
       <c r="AF55">
         <v>194589046.0</v>
       </c>
       <c r="AG55">
         <v>184600000.0</v>
       </c>
     </row>
     <row r="56" spans="1:33">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
-        <v>291752000.0</v>
+        <v>337293000.0</v>
       </c>
       <c r="C56">
         <v>456700000.0</v>
       </c>
       <c r="D56">
         <v>447880000.0</v>
       </c>
       <c r="E56">
         <v>450828000.0</v>
       </c>
       <c r="F56">
         <v>523754000.0</v>
       </c>
       <c r="G56">
         <v>596015000.0</v>
       </c>
       <c r="H56">
         <v>430301000.0</v>
       </c>
       <c r="I56">
         <v>417185000.0</v>
       </c>
       <c r="J56">
         <v>459810000.0</v>
       </c>
@@ -5462,51 +5483,51 @@
       </c>
       <c r="AB56">
         <v>194000000.0</v>
       </c>
       <c r="AC56">
         <v>259900000.0</v>
       </c>
       <c r="AD56">
         <v>137100000.0</v>
       </c>
       <c r="AE56">
         <v>148204903.0</v>
       </c>
       <c r="AF56">
         <v>84317032.0</v>
       </c>
       <c r="AG56">
         <v>79700000.0</v>
       </c>
     </row>
     <row r="57" spans="1:33">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
-        <v>313907000.0</v>
+        <v>202005000.0</v>
       </c>
       <c r="C57">
         <v>200772000.0</v>
       </c>
       <c r="D57">
         <v>227428000.0</v>
       </c>
       <c r="E57">
         <v>249574000.0</v>
       </c>
       <c r="F57">
         <v>211592000.0</v>
       </c>
       <c r="G57">
         <v>208173000.0</v>
       </c>
       <c r="H57">
         <v>227745000.0</v>
       </c>
       <c r="I57">
         <v>236490000.0</v>
       </c>
       <c r="J57">
         <v>237645000.0</v>
       </c>
@@ -5730,66 +5751,66 @@
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
     </row>
     <row r="60" spans="1:33">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
         <v>337891000.0</v>
       </c>
       <c r="C60">
         <v>299466000.0</v>
       </c>
       <c r="D60">
         <v>273141000.0</v>
       </c>
       <c r="E60">
         <v>263355000.0</v>
       </c>
       <c r="F60">
         <v>356083000.0</v>
       </c>
       <c r="G60">
-        <v>385489000.0</v>
+        <v>464767000.0</v>
       </c>
       <c r="H60">
-        <v>547694000.0</v>
+        <v>643095000.0</v>
       </c>
       <c r="I60">
-        <v>512161000.0</v>
+        <v>599357000.0</v>
       </c>
       <c r="J60">
-        <v>527746000.0</v>
+        <v>603610000.0</v>
       </c>
       <c r="K60">
-        <v>562012000.0</v>
+        <v>626554000.0</v>
       </c>
       <c r="L60">
-        <v>623891000.0</v>
+        <v>677157000.0</v>
       </c>
       <c r="M60">
         <v>382775000.0</v>
       </c>
       <c r="N60">
         <v>319585000.0</v>
       </c>
       <c r="O60">
         <v>253079000.0</v>
       </c>
       <c r="P60">
         <v>192907000.0</v>
       </c>
       <c r="Q60">
         <v>158458000.0</v>
       </c>
       <c r="R60">
         <v>45010000.0</v>
       </c>
       <c r="S60">
         <v>-96774000.0</v>
       </c>
       <c r="T60">
         <v>-85370000.0</v>
       </c>
@@ -5944,841 +5965,847 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>17193000.0</v>
+      </c>
+      <c r="C2">
         <v>19478000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22484000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31721000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25063000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19803000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26018000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20055000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18734000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26386000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37699000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>24092000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>25783000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25237000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22607000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19849000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18220000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15943000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15584000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15206000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16224000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>20837000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12011000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13668000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>25296000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>20414000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23882000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>22155000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22106000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>32057000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15445000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15027000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13782000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24235000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>18178000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30245000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>13935000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>19990000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>16733000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21451000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>20952000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23455000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>18118000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21349000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27039000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26145000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>16571000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12488000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14319000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>19396000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>17051000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18356000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>16155000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>15144000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15389000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>20001000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26888000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28985000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>16504000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30070000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21902000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>20384000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>24837000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18407000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20432000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>16803000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12391000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18395000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>16205000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>15790000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16759000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>11060000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>8775000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12300000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>8781000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8454000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5306000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11426000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>9469000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7024000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5586000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7471000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>6821000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6491000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7023000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5827000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>6633000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4968000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5037000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5780000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>6115000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9953000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6680000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6768000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5852000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6377000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6299000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6735000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5576000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>14778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23250000.0</v>
       </c>
       <c r="CX2">
         <v>23250000.0</v>
       </c>
       <c r="CY2">
+        <v>23250000.0</v>
+      </c>
+      <c r="CZ2">
         <v>19863000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>19778000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>16684000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>18400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>12600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>6500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>5500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4524226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DP2">
         <v>3600000.0</v>
       </c>
       <c r="DQ2">
+        <v>3600000.0</v>
+      </c>
+      <c r="DR2">
         <v>4100000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>2932766.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1700000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2900000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>11600000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>1700000.0</v>
       </c>
-      <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6866,52 +6893,53 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6999,494 +7027,496 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-8664000.0</v>
+      </c>
+      <c r="C5">
         <v>-10305000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11696000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-9370000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11886000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12547000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7083000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-10042000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-9388000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8149000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10705000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10690000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3944000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5914000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12241000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2823000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7160000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6459000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3295000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1062000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-459000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>988000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1984000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4180000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5759000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3190000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4122000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2926000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2562000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3588000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4185000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2762000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-138000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-626000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1846000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3061000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4447000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4562000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4471000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3732000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7443000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6264000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4414000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4959000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3147000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1034000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-488000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1656000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1129000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2037000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2647000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2594000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2391000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1103000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1491000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1939000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2534000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2589000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1615000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-927000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-997000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>840000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>185000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>564000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>906000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4115000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>3791000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2974000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>3468000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>5934000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1404000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5731000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1494000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4283000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>3910000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>8800000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1182000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>3873000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3432000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2751000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2128000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>752000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>924000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1027000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2288000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3935000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3896000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-168230000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3804000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3085000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3011000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2220000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645000.0</v>
       </c>
       <c r="CR5">
         <v>645000.0</v>
       </c>
       <c r="CS5">
         <v>645000.0</v>
       </c>
       <c r="CT5">
+        <v>645000.0</v>
+      </c>
+      <c r="CU5">
         <v>588000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1697000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-1027000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>405000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>800000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1341000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1924000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>240000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1100000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>400000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-200000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-2900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-2500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-4600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11900000.0</v>
       </c>
       <c r="DL5">
         <v>-11900000.0</v>
       </c>
       <c r="DM5">
         <v>-11900000.0</v>
       </c>
       <c r="DN5">
+        <v>-11900000.0</v>
+      </c>
+      <c r="DO5">
         <v>-291885.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6900000.0</v>
       </c>
       <c r="DP5">
         <v>-6900000.0</v>
       </c>
       <c r="DQ5">
         <v>-6900000.0</v>
       </c>
       <c r="DR5">
+        <v>-6900000.0</v>
+      </c>
+      <c r="DS5">
         <v>219957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="DT5">
         <v>-3000000.0</v>
       </c>
       <c r="DU5">
         <v>-3000000.0</v>
       </c>
       <c r="DV5">
         <v>-3000000.0</v>
       </c>
-      <c r="DW5"/>
+      <c r="DW5">
+        <v>-3000000.0</v>
+      </c>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
         <v>177304000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>177304000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -7509,51 +7539,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7577,52 +7609,53 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7710,111 +7743,116 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>429650000.0</v>
+      </c>
       <c r="C8">
+        <v>419162000.0</v>
+      </c>
+      <c r="D8">
         <v>415617000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>415142000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>414041000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>401420000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>394603000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>394493000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>393597000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>389048000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>390097000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>390238000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>389500000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>376715000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>388953000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>391107000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>415362000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>409979000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>413531000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>415857000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7879,214 +7917,215 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>175374000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>170871000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>185678000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>174668000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>167912000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>174620000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>161524000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>160658000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>155653000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>180330000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>177110000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>172690000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>168892000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>171789000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>168204000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>166232000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>176587000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>179595000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>184133000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>179767000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>173866000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>175300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>173524000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>169301000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>165670000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>177304000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>180358000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>172645000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>165395000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>163094000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>43769000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>42666000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>43990000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>47319000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>43200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>41056000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>38216000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>36452000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>33642000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>32160000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>30239000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28892000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>26587000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>23783000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>20139000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>17510000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>15004000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>12506000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>10852000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8110,439 +8149,443 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>145995000.0</v>
+      </c>
+      <c r="C10">
         <v>151168000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>143106000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>109251000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>97069000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>104504000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>91552000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>81017000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>109603000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>95266000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>99246000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97401000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>87151000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>110112000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>162300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>189711000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>193008000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>214125000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>267794000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>317379000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>305197000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>318986000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>352277000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>109484000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>102548000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>106451000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>123084000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>141590000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>133615000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>133042000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>145579000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>158725000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>157708000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>158244000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>190481000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>204759000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>218104000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>228081000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>259752000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>317449000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>117361000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>146383000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>140342000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>106503000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>93705000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75087000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>29692000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>29546000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>25955000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20774000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15158000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>21336000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>29450000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23580000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>21588000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>18138000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18843000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23232000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>17379000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>30390000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>45494000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>37008000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23503000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>20081000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>98692000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>49000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18721000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>27017000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>37651000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>24622000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>18061000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16901000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>15981000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>16310000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>25300000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25123000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>22001000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21574000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22023000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24324000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>22052000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>18825000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>14779000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>28964000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20664000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16951000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>23187000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>47282000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>23595000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>21445000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>37113000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>37136000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>25203000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>23203000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>25363000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>26388000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>31599000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>24631000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>30908000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>26800000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>14495000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>30325000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>17715000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>34600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>52700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>135400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>156400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>143600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>46200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>59000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>63700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>64100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>72300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>48300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>78800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>102597781.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>46300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>119200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>40400000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>50736857.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>54300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>52900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>55700000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>56900000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>53000000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>55000000.0</v>
       </c>
-      <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8630,1875 +8673,1889 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>145995000.0</v>
+      </c>
+      <c r="C12">
         <v>151168000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>143106000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>109251000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>97069000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100592000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>104504000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>91552000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>81017000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>76200000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>109603000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>95266000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>99246000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>97401000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>87151000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>110112000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>162300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>189711000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>193008000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>214125000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>267794000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>317379000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>305197000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>318986000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>352277000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>109484000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>102548000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>106451000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>123084000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>141590000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>133615000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>133042000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>145579000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>158725000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>157708000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>158244000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>190481000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>204759000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>218104000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>228081000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>259752000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>317449000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>117361000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>146383000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>140342000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>106503000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>93705000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75087000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>29692000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>29546000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>25955000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20774000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15158000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>21336000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>29450000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>23580000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>21588000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>18138000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>18843000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23232000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>17379000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>30390000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>45494000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>37008000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>23503000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>20081000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>98692000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>49000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>18721000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>27017000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>37651000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>24622000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>18061000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>16901000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>18173000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18474000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>27238000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>26220000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>29925000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>30280000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>32495000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>34284000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>33968000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>29797000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>28964000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20664000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>16951000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>23187000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>47282000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>23595000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>21445000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>37113000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>37136000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>25203000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>23203000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>25363000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>26388000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>31599000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>25346000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>38437000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>33397000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>44940000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>55847000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>117700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>109600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>162400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>156400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>182900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>46200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>59000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>63700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>64100000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>72300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>48300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>78800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>102597781.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>46300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>119200000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>40400000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>50736857.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>54300000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>52900000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>55700000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>56900000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>53000000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>55000000.0</v>
       </c>
-      <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>429650000.0</v>
+      </c>
+      <c r="C13">
         <v>419162000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>415617000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>415142000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>414041000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>401420000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>394603000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>394493000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>393597000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>389048000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>390097000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>390238000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>389500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>376715000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>388953000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>391107000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>415362000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>409979000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>413531000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>415857000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>414993000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>407031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405583000.0</v>
       </c>
       <c r="X13">
         <v>405583000.0</v>
       </c>
       <c r="Y13">
         <v>405583000.0</v>
       </c>
       <c r="Z13">
+        <v>405583000.0</v>
+      </c>
+      <c r="AA13">
         <v>423386000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>423370000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>423676000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>423114000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>422455000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>431290000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>431003000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>441303000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>445797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445466000.0</v>
       </c>
       <c r="AJ13">
         <v>445466000.0</v>
       </c>
       <c r="AK13">
+        <v>445466000.0</v>
+      </c>
+      <c r="AL13">
         <v>455838000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>439213000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>435829000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>435711000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>440248000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>448310000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>373936000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>378247000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>361451000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>344862000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>334415000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>332611000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>328685000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>327313000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>323744000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>320102000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>317144000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>313744000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>310100000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>308953000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>307200000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>303395000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>300800000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>300300000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>294179000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>292977000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>287700000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>286792000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>285409000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>280048000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>276200000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>218895000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>142430000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>141584000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>141505000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>141267000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>122721000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>122455000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>122172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122024000.0</v>
       </c>
       <c r="BY13">
         <v>122024000.0</v>
       </c>
       <c r="BZ13">
-        <v>122000000.0</v>
+        <v>122024000.0</v>
       </c>
       <c r="CA13">
         <v>122000000.0</v>
       </c>
       <c r="CB13">
         <v>122000000.0</v>
       </c>
       <c r="CC13">
         <v>122000000.0</v>
       </c>
       <c r="CD13">
+        <v>122000000.0</v>
+      </c>
+      <c r="CE13">
         <v>121674000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>121260000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>119846000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>118887000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>116281000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>115653000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>115652000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>115620000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>115609000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>98695000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>91236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65563000.0</v>
       </c>
       <c r="CP13">
         <v>65563000.0</v>
       </c>
       <c r="CQ13">
+        <v>65563000.0</v>
+      </c>
+      <c r="CR13">
         <v>66598000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>66567000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>66450000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>64356000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>63116000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>62762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60136000.0</v>
       </c>
       <c r="CX13">
         <v>60136000.0</v>
       </c>
       <c r="CY13">
+        <v>60136000.0</v>
+      </c>
+      <c r="CZ13">
         <v>59086000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>57855000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>57662000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>57500000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>56800000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>56500000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>56400000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>55200000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>54100000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>53900000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>53500000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>52600000.0</v>
       </c>
-      <c r="DK13">
+      <c r="DL13">
         <v>-3700000.0</v>
       </c>
-      <c r="DL13">
+      <c r="DM13">
         <v>-3400000.0</v>
       </c>
-      <c r="DM13">
+      <c r="DN13">
         <v>-3000000.0</v>
       </c>
-      <c r="DN13">
+      <c r="DO13">
         <v>-2800000.0</v>
       </c>
-      <c r="DO13">
+      <c r="DP13">
         <v>-2200000.0</v>
       </c>
-      <c r="DP13">
+      <c r="DQ13">
         <v>-1500000.0</v>
       </c>
-      <c r="DQ13">
+      <c r="DR13">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DS13">
         <v>-1000000.0</v>
       </c>
       <c r="DT13">
-        <v>-900000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="DU13">
         <v>-900000.0</v>
       </c>
       <c r="DV13">
         <v>-900000.0</v>
       </c>
-      <c r="DW13"/>
+      <c r="DW13">
+        <v>-900000.0</v>
+      </c>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
-        <v>55544000.0</v>
+        <v>56392000.0</v>
       </c>
       <c r="C14">
+        <v>56272000.0</v>
+      </c>
+      <c r="D14">
         <v>55565000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55161000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54969000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54706000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54089000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>53428000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53406000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>54983000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>55535000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55320000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>54991000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>55659000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>56039000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>57856000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58574000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>59805000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>59244000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59367000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59012000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>58872000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58859000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58808000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>60418000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>61542000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61479000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61507000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61559000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>62127000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62793000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>63426000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>64619000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>64803000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>65992000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>67180000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>66950000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>67746000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>68455000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>70120000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>70764000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>70860000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>71688000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70676000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>69958000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69602000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>69452000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69321000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69334000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69116000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>68893000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>68690000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>68300000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>68301000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>68374000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>68158000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>67500000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>67756000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>68699000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>64187000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>67700000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>66654000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>66988000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>66108000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>65200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>60710000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>47966000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>43681000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43100000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>43438000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>42181000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>40444000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40400000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>40310000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>41554545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40300000.0</v>
       </c>
       <c r="BZ14">
         <v>40300000.0</v>
       </c>
       <c r="CA14">
+        <v>40300000.0</v>
+      </c>
+      <c r="CB14">
         <v>39964286.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>40750000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>41533333.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>40200000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>45600000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>37033333.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>39866667.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>40800000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>36000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>38800000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>44800000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>39900000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>37914286.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>32300000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>34614286.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>33400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>32962000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>33722222.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>32915858.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>31300000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>31150223.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>30875676.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="CX14">
         <v>30000000.0</v>
       </c>
       <c r="CY14">
+        <v>30000000.0</v>
+      </c>
+      <c r="CZ14">
         <v>29600000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>30650000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>30884000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>30300000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>29090909.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>31428571.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>28757143.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>29400000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>30869565.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>31000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>29230769.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>30100000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>30555556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DM14">
         <v>30000000.0</v>
       </c>
       <c r="DN14">
         <v>30000000.0</v>
       </c>
       <c r="DO14">
         <v>30000000.0</v>
       </c>
       <c r="DP14">
         <v>30000000.0</v>
       </c>
       <c r="DQ14">
+        <v>30000000.0</v>
+      </c>
+      <c r="DR14">
         <v>30769231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DS14">
         <v>30000000.0</v>
       </c>
       <c r="DT14">
         <v>30000000.0</v>
       </c>
       <c r="DU14">
         <v>30000000.0</v>
       </c>
       <c r="DV14">
-        <v>27500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="DW14">
         <v>27500000.0</v>
       </c>
       <c r="DX14">
         <v>27500000.0</v>
       </c>
       <c r="DY14">
         <v>27500000.0</v>
       </c>
+      <c r="DZ14">
+        <v>27500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>390238000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>389500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>376715000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>391107000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>415362000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>409979000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>413531000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>415857000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>414993000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>407031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405583000.0</v>
       </c>
       <c r="X15">
         <v>405583000.0</v>
       </c>
       <c r="Y15">
         <v>405583000.0</v>
       </c>
       <c r="Z15">
+        <v>405583000.0</v>
+      </c>
+      <c r="AA15">
         <v>423386000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>423370000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>423676000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>423114000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>422455000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>431290000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>431000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>441300000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>445800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445500000.0</v>
       </c>
       <c r="AJ15">
         <v>445500000.0</v>
       </c>
       <c r="AK15">
+        <v>445500000.0</v>
+      </c>
+      <c r="AL15">
         <v>455800000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>439200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>435800000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>435700000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>440200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>448300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>373900000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>378200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>361500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>344900000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>334400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>332600000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>328700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>327300000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>323700000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>320100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>317100000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>313700000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>310100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>309000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>307200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>303400000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>300800000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>300300000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>294200000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>293000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>287700000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>286800000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>285400000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>280000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>276200000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>218900000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>142400000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>141600000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>141500000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>141300000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>122700000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>122500000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>122200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="BY15">
         <v>122000000.0</v>
       </c>
       <c r="BZ15">
         <v>122000000.0</v>
       </c>
       <c r="CA15">
         <v>122000000.0</v>
       </c>
       <c r="CB15">
         <v>122000000.0</v>
       </c>
       <c r="CC15">
         <v>122000000.0</v>
       </c>
       <c r="CD15">
+        <v>122000000.0</v>
+      </c>
+      <c r="CE15">
         <v>121700000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>121300000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>119900000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>119000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>116300000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>115700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115600000.0</v>
       </c>
       <c r="CK15">
         <v>115600000.0</v>
       </c>
       <c r="CL15">
+        <v>115600000.0</v>
+      </c>
+      <c r="CM15">
         <v>65600000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>98700000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>91200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65600000.0</v>
       </c>
       <c r="CP15">
         <v>65600000.0</v>
       </c>
       <c r="CQ15">
-        <v>66600000.0</v>
+        <v>65600000.0</v>
       </c>
       <c r="CR15">
         <v>66600000.0</v>
       </c>
       <c r="CS15">
+        <v>66600000.0</v>
+      </c>
+      <c r="CT15">
         <v>66500000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>63300000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>63100000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>62800000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>60200000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>60100000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>59100000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>57900000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>57700000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>57500000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>56800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>56500000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>56400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>55200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>54100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>53900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>53500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>52600000.0</v>
       </c>
-      <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
+        <v>56132000.0</v>
+      </c>
+      <c r="C16">
         <v>50395000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64504999.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>55924000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>54117000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>52686000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>53676000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>62655000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>60999000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67105000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>66272000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>67715000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>73550000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>70940000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>76461000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>75951000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>80463000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>81281000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>86442000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>87489000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>93208000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>87982000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>99770000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>104311000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>103267000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>94552000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>104169000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>105384000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>106328000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>106709000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>114075000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>110286000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>112131000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>113270000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>120770000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>113689000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>100901000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>90266000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>97220000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>106967000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>102049000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>104993000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>106301000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>98062000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>95694000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>88566000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>100304000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>88134000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>83409000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>76932000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>73789000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73916000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>76364000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>73954000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>79660000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>79688000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>80936000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>74458000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>79981000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>81589000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>71319000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>73752000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>72152000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>61849000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>60364000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>57879000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>59689000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>69330000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>65187000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>71452000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>67508000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>69729000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>67054000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>59085000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>58482000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>61074000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>56694000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>51258000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>47147000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>47487000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>59840000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>57246000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>56501000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>54162000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>50505000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>50640000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>51223000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>60105000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>63344000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>68529000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>68258000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>78264000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>87284000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>79730000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>80942000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>94108000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>95082000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>97142000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>94965000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>100373000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10517,54 +10574,54 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-      <c r="BI17">
+      <c r="BI17"/>
+      <c r="BJ17">
         <v>2105000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -10588,210 +10645,211 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>13587000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16046000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14900000.0</v>
       </c>
-      <c r="O18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P18"/>
       <c r="Q18">
         <v>17642000.0</v>
       </c>
       <c r="R18">
         <v>17642000.0</v>
       </c>
       <c r="S18">
         <v>17642000.0</v>
       </c>
       <c r="T18">
-        <v>19681000.0</v>
+        <v>17642000.0</v>
       </c>
       <c r="U18">
         <v>19681000.0</v>
       </c>
       <c r="V18">
+        <v>19681000.0</v>
+      </c>
+      <c r="W18">
         <v>19134000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18661000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18475000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>19681000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1501000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>106328000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>106709000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>114075000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>110286000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>112131000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>113270000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>120770000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>113689000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>100901000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>90266000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>97220000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>106967000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>102049000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>104993000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>106301000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>98062000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>95694000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>88566000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>100304000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>88134000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>83409000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>76932000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>73789000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>73916000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>76364000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>73954000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>79660000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>79688000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>80936000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>74458000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>79981000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>81589000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>71319000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10815,52 +10873,53 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10948,99 +11007,100 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>45815000.0</v>
       </c>
       <c r="C20">
-        <v>52815000.0</v>
+        <v>45815000.0</v>
       </c>
       <c r="D20">
         <v>52815000.0</v>
       </c>
       <c r="E20">
         <v>52815000.0</v>
       </c>
       <c r="F20">
         <v>52815000.0</v>
       </c>
       <c r="G20">
         <v>52815000.0</v>
       </c>
       <c r="H20">
         <v>52815000.0</v>
       </c>
       <c r="I20">
         <v>52815000.0</v>
       </c>
       <c r="J20">
         <v>52815000.0</v>
       </c>
       <c r="K20">
         <v>52815000.0</v>
       </c>
       <c r="L20">
         <v>52815000.0</v>
       </c>
       <c r="M20">
         <v>52815000.0</v>
       </c>
       <c r="N20">
         <v>52815000.0</v>
       </c>
       <c r="O20">
+        <v>52815000.0</v>
+      </c>
+      <c r="P20">
         <v>61718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39027000.0</v>
       </c>
       <c r="Q20">
         <v>39027000.0</v>
       </c>
       <c r="R20">
         <v>39027000.0</v>
       </c>
       <c r="S20">
         <v>39027000.0</v>
       </c>
       <c r="T20">
         <v>39027000.0</v>
       </c>
       <c r="U20">
         <v>39027000.0</v>
       </c>
       <c r="V20">
         <v>39027000.0</v>
       </c>
       <c r="W20">
         <v>39027000.0</v>
       </c>
       <c r="X20">
         <v>39027000.0</v>
       </c>
@@ -11244,1452 +11304,1466 @@
       </c>
       <c r="CM20">
         <v>39027000.0</v>
       </c>
       <c r="CN20">
         <v>39027000.0</v>
       </c>
       <c r="CO20">
         <v>39027000.0</v>
       </c>
       <c r="CP20">
         <v>39027000.0</v>
       </c>
       <c r="CQ20">
         <v>39027000.0</v>
       </c>
       <c r="CR20">
         <v>39027000.0</v>
       </c>
       <c r="CS20">
         <v>39027000.0</v>
       </c>
       <c r="CT20">
         <v>39027000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>39027000.0</v>
+      </c>
       <c r="CV20"/>
-      <c r="CW20">
+      <c r="CW20"/>
+      <c r="CX20">
         <v>40810000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>60513000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>30923000.0</v>
+      </c>
+      <c r="C21">
         <v>32391000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>33467000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44641000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35010000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43810000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43406000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43388000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>42952000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>41808000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39575000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>42048000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>39696000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>38015000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>26612000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27847000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27628000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27321000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29441000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30319000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>31140000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32022000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34487000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41351000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>45187000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>48268000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>49921000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49442000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49739000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>50462000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>46908000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>45649000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38247000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>36237000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50175000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>68771000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>44519000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>46938000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>44770000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>46138000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>43840000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>43521000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>44179000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>43653000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>42226000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>42714000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>35343000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>33973000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>33944000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>34821000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>33993000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>33792000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32528000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>31648000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>27709000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27111000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>25985000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>27301000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5960000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2492000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2403000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2437000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2238000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2212000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2111000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2142000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2117000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2190000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2214000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2281000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5488000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2366000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4515000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2377000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2491000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2526000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3700000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2547000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2619000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>7283000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6178000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2701000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>42018000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>42060000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>42097000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>42087000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>42143000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>42287000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>42305000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3388000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>42792000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>42829000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>42423000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>42390000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>42533000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>42792000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>3948000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-1200000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>39602000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>59357000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>60513000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>29700000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>62954000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>61153000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>61951000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>62800000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>54500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>37200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>37500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>38100000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>41900000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>42500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>43300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>43900000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>44500000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>45200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>45800000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>46482778.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>47300000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>47900000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>48600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>49123836.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>50800000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>50300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>50000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>50500000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>47100000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>46600000.0</v>
       </c>
-      <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>35823000.0</v>
+      </c>
+      <c r="C22">
         <v>32505000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>41435000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>36699000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>31725000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>32840000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>37612000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37798000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>36153000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>31584000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>45365000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>37291000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37492000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31534000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>36378000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33422000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27332000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>26924000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>38245000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>37299000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>39119000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39580000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>53021000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>60179000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>61635000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>42989000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>58175000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>47976000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>44814000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>44560000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>52614000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>40705000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>29096000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30788000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>37371000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>41264000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>45433000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>42121000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>51015000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>44776000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>44564000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>38753000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>35562000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>34186000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>25631000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>17063000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>21439000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16764000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13798000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9825000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>14306000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12770000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14452000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>15794000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>20841000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19647000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>20541000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19747000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>21751000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17746000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17146000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15275000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>17630000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>11880000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>12165000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>10271000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>14315000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>17202000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>15863000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>19822000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19052000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>21482000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21640000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>22050000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>27106000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>27122000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>26700000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26913000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>33110000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>29680000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31050000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>28967000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>31665000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>30655000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>29430000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>29001000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>27374000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>26449000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>27599000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>28218000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>29012000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>28252000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>30159000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>34092000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>38519000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>38897000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>40644000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>42723000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>41038000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>59326000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>69910000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>51000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>41841000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>39948000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>35108000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>31100000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>33200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>26500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>21800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>18700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>24600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>22200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>23100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>21900000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>29900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>26300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>24300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>21307647.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>23600000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>23400000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>21700000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>18769704.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>18800000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>15900000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>15400000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>13500000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>16000000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>15300000.0</v>
       </c>
-      <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>893151000.0</v>
+      </c>
+      <c r="C23">
         <v>894031000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>889573000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>868582000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>848304000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>830398000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>847560000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>827399000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>824140000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>814669000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>850946000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>815706000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>821521000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>821154000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>800227000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>801824000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>852048000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>883247000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>871161000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>881890000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>942363000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>997750000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1007542000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1061465000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1102326000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>889069000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>869989000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>875888000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>893219000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>873600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>873630000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>869512000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>878334000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>866612000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>846663000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>840389000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>841489000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>857334000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>859299000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>866737000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>879295000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>931020000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>713823000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>727118000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>675840000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>621533000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>560939000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>538232000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>478246000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>481145000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>447490000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>453770000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>432338000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>421872000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>427035000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>425476000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>414142000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>406236000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>374378000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>372132000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>336574000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>349088000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>285581000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>272390000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>276038000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>247545000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>308965000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>270448000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>226981000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>228667000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>238284000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>216439000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>203703000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>207982000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>212700000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>220206000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>218100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>227041000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>242745000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>244258000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>238402000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>243411000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>245295000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>240849000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>235279000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>230853000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>221920000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>215085000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>223920000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>250376000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>219041000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>221525000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>238152000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>242976000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>238308000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>242830000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>255310000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>261512000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>335667000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>452307000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>492100000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>492063000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>522576000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>511933000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>516900000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>538200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>513700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>490200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>500800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>490100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>391900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>376800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>352700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>344400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>340700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>325700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>312200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>308700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>291300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>283000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>195600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>194500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>202700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>195100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>188900000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>184600000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>178200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>177200000.0</v>
       </c>
-      <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>244128000.0</v>
+      </c>
       <c r="C24">
+        <v>244034000.0</v>
+      </c>
+      <c r="D24">
         <v>230743000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>230474000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>230126000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>229901000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>230038000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>229738000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>229435000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>229131000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>228449000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>228039000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>227549000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>226912000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>226527000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>224379000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>224010000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>223641000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>223265000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>222888000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>222486000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>305676000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>297985000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>297765000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>298355000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>18229000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18103000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>22976000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>57850000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>37753000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>17625000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24377000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24867000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>25357000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>25846000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>26336000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>26826000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>27316000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27806000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>28296000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>28786000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>27667000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>16080000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4710000.0</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BA24">
         <v>18000000.0</v>
       </c>
       <c r="BB24">
+        <v>18000000.0</v>
+      </c>
+      <c r="BC24">
         <v>11000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>30020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55020000.0</v>
       </c>
       <c r="BE24">
         <v>55020000.0</v>
       </c>
       <c r="BF24">
+        <v>55020000.0</v>
+      </c>
+      <c r="BG24">
         <v>55103000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>39583000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5833000.0</v>
       </c>
       <c r="BJ24">
         <v>5833000.0</v>
       </c>
       <c r="BK24">
+        <v>5833000.0</v>
+      </c>
+      <c r="BL24">
         <v>21875000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>23333000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>28333000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>23333000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>104437000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>115662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BR24">
         <v>160000000.0</v>
       </c>
       <c r="BS24">
         <v>160000000.0</v>
       </c>
       <c r="BT24">
         <v>160000000.0</v>
       </c>
       <c r="BU24">
         <v>160000000.0</v>
       </c>
       <c r="BV24">
         <v>160000000.0</v>
       </c>
       <c r="BW24">
         <v>160000000.0</v>
       </c>
       <c r="BX24">
         <v>160000000.0</v>
       </c>
       <c r="BY24">
         <v>160000000.0</v>
       </c>
@@ -12708,225 +12782,228 @@
       <c r="CD24">
         <v>160000000.0</v>
       </c>
       <c r="CE24">
         <v>160000000.0</v>
       </c>
       <c r="CF24">
         <v>160000000.0</v>
       </c>
       <c r="CG24">
         <v>160000000.0</v>
       </c>
       <c r="CH24">
         <v>160000000.0</v>
       </c>
       <c r="CI24">
         <v>160000000.0</v>
       </c>
       <c r="CJ24">
         <v>160000000.0</v>
       </c>
       <c r="CK24">
         <v>160000000.0</v>
       </c>
       <c r="CL24">
+        <v>160000000.0</v>
+      </c>
+      <c r="CM24">
         <v>189234000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>168475000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="CP24">
         <v>200000000.0</v>
       </c>
       <c r="CQ24">
+        <v>200000000.0</v>
+      </c>
+      <c r="CR24">
         <v>209143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210143000.0</v>
       </c>
       <c r="CS24">
         <v>210143000.0</v>
       </c>
       <c r="CT24">
+        <v>210143000.0</v>
+      </c>
+      <c r="CU24">
         <v>229643000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CW24">
         <v>300000000.0</v>
       </c>
       <c r="CX24">
         <v>300000000.0</v>
       </c>
       <c r="CY24">
         <v>300000000.0</v>
       </c>
       <c r="CZ24">
         <v>300000000.0</v>
       </c>
       <c r="DA24">
         <v>300000000.0</v>
       </c>
-      <c r="DB24"/>
+      <c r="DB24">
+        <v>300000000.0</v>
+      </c>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>228039000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>227549000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>226912000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>224379000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>224010000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>223641000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>223265000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>222888000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>222486000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>305676000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>297985000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>297765000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>298355000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18229000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18103000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22976000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>57850000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>37753000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>17625000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24377000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24867000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>25357000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25846000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26336000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26826000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27316000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>27806000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>28296000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28786000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
@@ -12970,159 +13047,162 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>1000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>1000000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>1046000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1050000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2035000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="Q26">
         <v>1092000.0</v>
       </c>
       <c r="R26">
+        <v>1092000.0</v>
+      </c>
+      <c r="S26">
         <v>2087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089000.0</v>
       </c>
       <c r="T26">
         <v>1089000.0</v>
       </c>
       <c r="U26">
+        <v>1089000.0</v>
+      </c>
+      <c r="V26">
         <v>1086000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14633000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>14803000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>13192000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11131000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>19140000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>13659000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>14149000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>21200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AF26">
         <v>3500000.0</v>
       </c>
       <c r="AG26">
         <v>3500000.0</v>
       </c>
       <c r="AH26">
+        <v>3500000.0</v>
+      </c>
+      <c r="AI26">
         <v>9911000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>3911000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>2198000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>3384000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
@@ -13161,52 +13241,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13294,513 +13375,521 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>92866000.0</v>
+        <v>144835000.0</v>
       </c>
       <c r="C28">
+        <v>146246000.0</v>
+      </c>
+      <c r="D28">
         <v>114114000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>168770000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>195564000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>177526000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>183104000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>203529000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>229302000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>175855000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>155894000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>160775000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>159328000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>165622000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>142036000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>114267000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>62790000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>36402000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39743000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18307000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>56318000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11703000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7212000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21221000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-53922000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-91255000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-84445000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-83475000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-65234000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-103837000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-115990000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-108665000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-120712000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-133368000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-131862000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-131908000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-163655000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-177443000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-190298000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-199785000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-230966000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-258897000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-72805000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-101827000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-108182000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-97083000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-93705000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-75087000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-29692000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-29546000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-20955000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2774000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2842000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-10336000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>550000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>31420000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33412000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>92028000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20740000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11351000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>121000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-12890000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-23619000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-12216000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16497000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>29919000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>25745000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>86662000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>161279000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>152983000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>142349000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>135378000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>141939000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>143099000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>144019000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>143690000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>134700000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>134877000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>137999000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>138426000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>137977000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>295676000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>137948000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>141175000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>145221000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>131036000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>139336000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>143049000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>136813000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>141952000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>144880000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>153530000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>172030000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>172007000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>183940000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>186940000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>184780000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>203255000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>253401000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>275369000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>269092000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>273200000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>285505000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>269675000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>282285000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>282700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>247300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>164600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>147300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>156400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>121500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>108300000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>101300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>100900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>93800000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>117800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>87400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>64433741.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>120400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>52200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>70300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>20162768.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>16700000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>17900000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>14900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>13300000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>17500000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>13200000.0</v>
       </c>
-      <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>626292000.0</v>
+      </c>
       <c r="C29">
+        <v>616502000.0</v>
+      </c>
+      <c r="D29">
         <v>606754000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>598433000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>579101000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>565723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>565715000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>550064000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>556271000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>525196000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>539396000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>526755000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>522592000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>526378000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>502526000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>515309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>564330000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>582196000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>569657000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>583101000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>625786000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>691165000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>696819000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>737134000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>757224000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13860,605 +13949,609 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
-        <v>108079000.0</v>
+        <v>108540000.0</v>
       </c>
       <c r="C30">
+        <v>138739000.0</v>
+      </c>
+      <c r="D30">
         <v>136877000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>331347000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>325372000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>310147000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>312139000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>314936000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>330696000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>327751000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>320326000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>308554000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>301949000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>309550000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>291947000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>292653000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>286020000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>295317000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>260470000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>243572000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>241513000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>228636000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>225808000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>218101000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>224624000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>267591000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>240101000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>249486000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>256485000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>220741000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>232435000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>239217000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>249528000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>262748000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>226024000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>215590000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>216603000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>218474000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>208144000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>213571000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>211582000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>218054000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>201518000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>199956000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>171415000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>181887000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>163350000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>177892000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>163694000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>191278000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>143912000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>162800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>144564000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>147674000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>127680000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>135315000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>133058000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>134291000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>121548000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>123801000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>106462000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>113171000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>101176000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>103516000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>123876000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>100237000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>80138000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>89652000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>82274000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>79120000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>82396000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>79774000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>78682000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>84597000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>84725000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>89146000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18700000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>91895000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>94621000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>92669000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>86663000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>82953000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>82567000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>81850000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>81953000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>79391000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>78348000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>73022000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>72958000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>70629000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>67199000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>69527000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>67392000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>16920000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>19376000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>20793000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>18104000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18296000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17775000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>24350000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>34835000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>32500000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>57960000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>55402000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>50324000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>42600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>46800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>46300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>47100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>45200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>40100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>35900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>32000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>32400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>31300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>24500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>24000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>18023934.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>19700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>15400000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>12600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>10557958.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>14900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>14200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>8900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>6300000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>5200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>6400000.0</v>
       </c>
-      <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>199886000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>184745000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>178585000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>178524000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>189544000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>230082000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>278864000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>293976000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>273785000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>286710000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>288863000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>320976000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>333564000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>376375000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>395800000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>484228000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>457183000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>454548000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>449927000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>445478000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>475067000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>465559000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>484532000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>458861000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>452521000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>447145000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>493099000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>497549000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>501864000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>503864000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>531156000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>559221000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>426861000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>450977000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>411283000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>360109000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>321640000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>315412000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>256516000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>252813000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>217754000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>210312000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>193356000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>186141000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>171845000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>153109000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>137345000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>128967000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>136280000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>129267000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>120462000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14482,126 +14575,131 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>63</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>310805000.0</v>
+      </c>
       <c r="C32">
+        <v>310246000.0</v>
+      </c>
+      <c r="D32">
         <v>301147000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>269954000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>246838000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>246939000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>230349000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>213894000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>211772000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>220452000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>236599000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>216993000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>208896000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>201254000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>207755000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>249029000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>292966000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>312162000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>293802000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>303092000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>296444000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>82166000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>81102000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>84613000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>409681000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14661,500 +14759,504 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
-        <v>333693000.0</v>
+        <v>330303000.0</v>
       </c>
       <c r="C33">
+        <v>556738000.0</v>
+      </c>
+      <c r="D33">
         <v>553101000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>378114000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>380098000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>373698000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>379995000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>371327000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>363563000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>366789000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>362610000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>362246000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>368538000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>370326000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>371606000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>351219000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>362768000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>359493000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>367575000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>375002000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>381175000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>401735000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>412704000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>452191000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>452232000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>458768000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>457688000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>460528000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>458079000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>456415000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>444524000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>447147000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>443966000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>406802000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>415343000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>415836000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>380925000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>385354000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>370433000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>371555000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>354553000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>340811000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>352276000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>339794000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>331426000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>302960000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>277063000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>264045000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>266421000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>246894000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>258741000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>252854000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>253383000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>233235000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>244983000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>240527000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>235767000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>231947000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>207855000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>203419000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>192054000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>187420000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>118128000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>114653000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>113556000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>114347000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>113452000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>111643000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>107052000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>100710000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>96268000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>87611000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>81598000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>82247000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>79580000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>82412000.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>77563000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>84405000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>87825000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>86413000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>91104000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>91658000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>91442000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>91095000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>91218000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>92054000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>94666000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>95552000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>97384000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>96236000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>99117000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>100990000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>152445000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>152812000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>106537000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>118968000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>172260000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>166414000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>253933000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>259345000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>223100000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>350540000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>332505000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>334000000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>344200000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>307500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>240500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>232500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>230200000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>245200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>231100000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>206100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>207300000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>194000000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>192000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>178300000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>160537069.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>147200000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>120600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>116800000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>110272014.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>110100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>107900000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>105700000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>104900000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>99100000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>96200000.0</v>
       </c>
-      <c r="DY33"/>
+      <c r="DZ33"/>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>67715000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>73550000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>70940000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>75951000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>80463000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>81281000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>86442000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>87489000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>93208000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>87982000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>99770000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>104311000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>103267000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>94552000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>104169000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>105384000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
@@ -15211,929 +15313,934 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
-        <v>152391000.0</v>
+        <v>256649000.0</v>
       </c>
       <c r="C35">
+        <v>264293000.0</v>
+      </c>
+      <c r="D35">
         <v>269741000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>290542000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>302683999.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>251411000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>253172999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>252715000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>252311000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>241652000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>254020000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>241626000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>243595000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>241812000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>241427000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>242021000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>241652000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>241283000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>240907000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>242569000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>292980000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>324810000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>18661000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>18475000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>318036000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>18229000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>122546000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>137126000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>57850000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>37753000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>17625000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>24377000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>24867000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>25357000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>25846000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>26336000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26826000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>27316000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>27806000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>28296000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>28786000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>29276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22278000.0</v>
       </c>
       <c r="AR35">
         <v>22278000.0</v>
       </c>
       <c r="AS35">
+        <v>22278000.0</v>
+      </c>
+      <c r="AT35">
         <v>16080000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>4710000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>55841000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>56192000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>57745000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>117905000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BA35">
         <v>18000000.0</v>
       </c>
       <c r="BB35">
+        <v>18000000.0</v>
+      </c>
+      <c r="BC35">
         <v>11000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>93405000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>106540000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>103961000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>55083000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>96626000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>81589000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>81461000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>113124000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>88134000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>61849000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>60364000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>57879000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>164126000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>184992000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>225187000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>231452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BT35">
         <v>160000000.0</v>
       </c>
       <c r="BU35">
         <v>160000000.0</v>
       </c>
       <c r="BV35">
+        <v>160000000.0</v>
+      </c>
+      <c r="BW35">
         <v>221967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BX35">
         <v>160000000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BY35">
         <v>160000000.0</v>
       </c>
+      <c r="BZ35"/>
       <c r="CA35">
         <v>160000000.0</v>
       </c>
       <c r="CB35">
         <v>160000000.0</v>
       </c>
       <c r="CC35">
         <v>160000000.0</v>
       </c>
       <c r="CD35">
         <v>160000000.0</v>
       </c>
       <c r="CE35">
         <v>160000000.0</v>
       </c>
       <c r="CF35">
         <v>160000000.0</v>
       </c>
       <c r="CG35">
         <v>160000000.0</v>
       </c>
       <c r="CH35">
         <v>160000000.0</v>
       </c>
       <c r="CI35">
         <v>160000000.0</v>
       </c>
       <c r="CJ35">
         <v>160000000.0</v>
       </c>
       <c r="CK35">
         <v>160000000.0</v>
       </c>
       <c r="CL35">
+        <v>160000000.0</v>
+      </c>
+      <c r="CM35">
         <v>189234000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>168475000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209143000.0</v>
       </c>
       <c r="CP35">
         <v>209143000.0</v>
       </c>
       <c r="CQ35">
         <v>209143000.0</v>
       </c>
       <c r="CR35">
+        <v>209143000.0</v>
+      </c>
+      <c r="CS35">
         <v>212220000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>213630000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>233102000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>322033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CW35">
         <v>300000000.0</v>
       </c>
       <c r="CX35">
         <v>300000000.0</v>
       </c>
       <c r="CY35">
+        <v>300000000.0</v>
+      </c>
+      <c r="CZ35">
         <v>324227000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>321767000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>319118000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>322800000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>339600000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>343100000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>345100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>338400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>209000000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>202200000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>199200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>198300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>199200000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>194500000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>187100000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>186004086.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>185000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>181400000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>79700000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>80504435.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>86200000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>84600000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>86900000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>90700000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>86200000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>80600000.0</v>
       </c>
-      <c r="DY35"/>
+      <c r="DZ35"/>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>-183688000.0</v>
+        <v>-180340000.0</v>
       </c>
       <c r="C36">
+        <v>39357000.0</v>
+      </c>
+      <c r="D36">
         <v>35415000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-150136000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-142184000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>21441000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-142716000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-142201000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-139887000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>19879000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-133417000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15914000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>15480000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>14665000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16294000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16986000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22115000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>16799000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>18514000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>20330000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>21799000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>21673000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>23796000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>24575000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>24559000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>25034000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>20242000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>19946000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15396000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>50409000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>51673000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>58456000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>59069000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>14138000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>19457000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>15583000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16660000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>29806000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>25419000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>25017000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>24578000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>12032000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>34645000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>28342000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>24448000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>11353000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>20197000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>19068000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27173000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10156000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>27739000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>26126000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>25410000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>8065000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>25480000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>14736000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14377000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8253000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15435000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>16648000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>12789000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>12350000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>36367000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>14399000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13565000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>15140000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19584000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>21550000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>20574000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>19997000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>15048000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>20467000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>14107000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>17135000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>14062000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16352000.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>11600000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>10969000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>7943000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7873000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>15842000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>14912000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>15085000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>14461000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>14248000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>14009000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>14652000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>14802000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>15395000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>9381000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>10718000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>10468000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>60926000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>58861000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9919000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>10735000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>77559000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>43849000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>56498000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>79204000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>98800000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>191722000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>190390000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>197671000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>214500000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>187900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>147100000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>134800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>145500000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>87800000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>130800000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>120200000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>122000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>103500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>102500000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>89300000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>76255107.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>65900000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>40000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>37300000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>33433536.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>33000000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>31800000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>30200000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>28500000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>23600000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>22100000.0</v>
       </c>
-      <c r="DY36"/>
+      <c r="DZ36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>66167000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>69090000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>65691000.0</v>
       </c>
-      <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>66555000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>74081000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>73531000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>82804000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>84090000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>82215000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>78519000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>75535000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>74723000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>79508000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>89493000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>85175000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>85472000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>85434000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>80757000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>76720000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>76981000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>79439000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>74511000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>69413000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>65274000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>61171000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>59562000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>56559000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>54314000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>51954000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>49959000.0</v>
       </c>
-      <c r="AQ37">
-[...1 lines deleted...]
-      </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
@@ -16144,51 +16251,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -16212,1865 +16321,1881 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38">
+        <v>272490000.0</v>
+      </c>
+      <c r="C38">
         <v>268586000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>253768000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>251234000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>32806000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>246726000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>243364000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>230512000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>231502000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>100698000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>153362000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>77309000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>77617000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>80470000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>85293000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>78060000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>213466000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>561711000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>120813000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>241822000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>122877000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>160166000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>155331000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>128515000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>148451000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>29638000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>151467000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>141935000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>185565000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>191141000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>164988000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>132729000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>145528000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>158384000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>132697000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>139939000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>136449000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>137075000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>134342000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>134841000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>139309000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>132695000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>129500000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>127846000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>115484000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>113226000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>124546000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>125141000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>131811000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>130995000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>132619000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>131099000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>135868000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>133068000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>131692000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>130599000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>112339000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>114322000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>113741000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>113385000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>54026000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>55638000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>57536000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>59527000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>60728000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>62767000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>61815000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>61305000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>59563000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>61860000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>57649000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>58539000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>55580000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>57905000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>53368000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>53174000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>58786000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>62028000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>60636000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>62846000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>63400000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>63599000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>62869000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>62506000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>60697000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>61562000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>61030000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>61566000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>59325000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>60797000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>60098000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>57085000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>56315000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>57114000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>68129000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>174100000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>182679000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>167316000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>179906000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>176995000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>254676000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>251543000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>259622000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
-      <c r="DG38">
+      <c r="DG38"/>
+      <c r="DH38">
         <v>270500000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>249000000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>233900000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>226000000.0</v>
       </c>
-      <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>14881000.0</v>
+      </c>
+      <c r="D39">
         <v>15054000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13171000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14040000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13121000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13310000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11786000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12711000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12345000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13042000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12349000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>14489000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12343000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13145000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13326000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13628000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11802000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11863000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11892000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>12762000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10420000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10812000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>12008000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11558000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>10237000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>11477000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11447000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10757000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10294000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10442000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>9401000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10165000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>7549000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10217000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9455000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>8047000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>21354000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>11603000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8754000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8844000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>15562000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7106000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>6799000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7026000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>13120000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5382000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4444000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4641000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3602000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>4576000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4572000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4781000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3833000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4081000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6407000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>3188000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3126000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>4381000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3934000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3533000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2832000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>3153000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>5333000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>2938000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2609000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2368000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2951000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>3071000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1998000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2917000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2950000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>3722000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2187000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>3116000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3052000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>2552000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>3432000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>4389000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>4159000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>3996000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3632000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>5121000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>2934000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3004000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2279000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3480000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3997000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4624000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>6863000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2999000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>3184000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2498000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2383000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2398000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>53400000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>50080000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1845000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>76468000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>85655000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>89573000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>3650000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>38838000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>39138000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>41621000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>2600000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>16600000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>14500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>43000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>13100000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>35800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>28600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>27800000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>18700000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>13200000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>34600000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>6800000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>6275539.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>54500000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>4400000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>4100000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>4252511.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>4600000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>4200000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>3200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>3000000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>4900000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>4300000.0</v>
       </c>
-      <c r="DY39"/>
+      <c r="DZ39"/>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>88138000.0</v>
+      </c>
       <c r="C40">
+        <v>94228000.0</v>
+      </c>
+      <c r="D40">
         <v>96136000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>85322000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>79681000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>89055000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>99952000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>94125000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>88187999.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>111013000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>110717999.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>116658000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>113729000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>117286000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>119138000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-118603000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>96551000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>111896000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>98272000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>91557000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>53686000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-206322000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>103970000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>108917000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-186505000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>94550000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>104443000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>114150000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>41510000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>59971000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>87358000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>83422000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>69156000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>100140000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>63935000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>61401000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>48598000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>65892000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>62679000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>55243000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>47448000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>66472000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>50241000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>44336000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>43332000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>70715000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>55841000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>56192000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>57745000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>65232000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>67181000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>66372000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>61335000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>68695000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>63405000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>51540000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>48961000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>3772000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>57043000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>55104000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>63961000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>78994000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>66259000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>76247000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>79331000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>77853000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>72213000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>65198000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>64108000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-13253000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>64544000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>64438000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>63088000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>61967000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>62247000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>54454000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>60824000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>51052000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>54808000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>51329000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>50818000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>51755000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>55574000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>55725000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>53929000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>56897000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>53792000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>49879000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>51388000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>43794000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>44824000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>42120000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>45279000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>43451000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>48444000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>45889000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>144700000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>143700000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>183300000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>139200000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>146587000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>40160000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>61180000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>53712000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>65432000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>68600000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>61400000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>45500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>48300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>52700000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>63400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>62500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>57300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>53600000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>57500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>54500000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>58300000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>59398715.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>49200000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>50300000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>9200000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>51396729.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>53800000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>50800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>44300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>35400000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>24700000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>37300000.0</v>
       </c>
-      <c r="DY40"/>
+      <c r="DZ40"/>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>83721000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>91173000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>97061000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>100493000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>101905000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>98923000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>104084000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>133670000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>149789000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>144982000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>143231000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>122786000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>122948000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>140566000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>105669000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>107184000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>108028000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>151276000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>116475000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>112486000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>206154000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>213410000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>210551000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>201426000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>176325000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>183474000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>187705000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>190506000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>178283000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>200741000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>178820000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>164676000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>155106000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>163991000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>156145000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>144326000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>141154000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>142164000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>140966000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>140280000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>137685000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>142629000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>143039000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>131197000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>129860000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>129219000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>79981000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>81589000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>71319000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>73752000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>72152000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>61849000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>60364000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>57879000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>59689000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>69330000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>65187000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>71452000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>67508000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>69729000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>67054000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>59085000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>58482000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>60205000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>56762000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>55803000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>51258000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>47147000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>47487000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>44397000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>57246000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>56501000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>54162000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>50505000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>50640000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>51223000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>60105000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>63344000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>68529000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>68258000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>78264000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>87284000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>79730000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>83019000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>96197000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>97185000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>134175000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>94965000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>100373000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>106427000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>24227000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>21767000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>19118000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>150217000.0</v>
+      </c>
+      <c r="C42">
         <v>169001000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>186217000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>175901000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>169751000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>185268000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>181911000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>176632000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>171877000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>185087000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>179970000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>175374000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>170871000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>185678000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>179571000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>174668000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>167912000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>174620000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>161520000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>160650000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>155642000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>180319000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>176839000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>172361000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>167473000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>167751000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>166632000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>164657000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>172380000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>178679000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>180536000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>175131000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>167874000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>170167000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>169138000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>163889000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>164891000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>175365000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>180352000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>172632000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>165395000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>163094000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>41628000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>41452000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>43990000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>47319000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>43200000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>41056000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>38216000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>36452000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>33642000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>32160000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>30239000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>28892000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>336692000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>23783000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>327374000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>17510000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>315851000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>312788000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>305031000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>300664000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>294986000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>293015000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>290755000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>286092000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>282147000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>225161000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>148158000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>146767000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>141505000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>145667000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>122721000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>126543000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>122172000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>122032000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>124961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121960000.0</v>
       </c>
       <c r="CB42">
         <v>121960000.0</v>
       </c>
       <c r="CC42">
+        <v>121960000.0</v>
+      </c>
+      <c r="CD42">
         <v>121928000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>123600000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>19502000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>14408000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>17638000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-64000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-80000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>172120000.0</v>
       </c>
-      <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>-57000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>13000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>8000.0</v>
       </c>
-      <c r="CO42"/>
       <c r="CP42"/>
-      <c r="CQ42">
+      <c r="CQ42"/>
+      <c r="CR42">
         <v>-561000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-598000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-650000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-1548000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-1713000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>962000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>1938000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>1206000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>1876000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-234000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>1100000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>56700000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>56600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>67700000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>55200000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>65400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>65300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>53400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>52500000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>51900000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>51300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>46600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>46847635.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>46700000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>45700000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>64600000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>64080944.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>65100000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>64200000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>63200000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>62900000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>65000000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>62600000.0</v>
       </c>
-      <c r="DY42"/>
+      <c r="DZ42"/>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18158,87 +18283,86 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18285,51 +18409,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -18353,1664 +18479,1675 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>523492000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>506042000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>512796000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>519251000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>265517000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>269820000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>277397000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>282854000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>287220000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>294361000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>306849000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>305097000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>308326000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>302214000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>280658000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>276090000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>276100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>279000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>276800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>269800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>257500000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>248200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>245400000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>234000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>234500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>220200000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>218300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>213000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>207100000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>201900000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>183400000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>161600000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>150800000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>141900000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>132800000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>126900000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>121900000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>120800000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>113600000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>109100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>107500000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>104100000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>101300000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>95500000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>89100000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>78300000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>74000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>64100000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>59000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>56000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>54800000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>52700000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>48900000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>45200000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>39400000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>36700000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25800000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>23900000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>23700000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>24000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>24600000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>23500000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>24600000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>26400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="CC45">
         <v>26600000.0</v>
       </c>
       <c r="CD45">
+        <v>26600000.0</v>
+      </c>
+      <c r="CE45">
         <v>27700000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>29600000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>29200000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>30300000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>28700000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>31400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34500000.0</v>
       </c>
       <c r="CK45">
         <v>34500000.0</v>
       </c>
       <c r="CL45">
+        <v>34500000.0</v>
+      </c>
+      <c r="CM45">
         <v>43600000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>40200000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>41700000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>44300000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>43600000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>47500000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>49400000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>50800000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>52700000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>55900000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>87300000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>91300000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>87100000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>95900000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>81000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>74400000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>66900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>65100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>56200000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>50600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>46600000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>45800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>43600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>42600000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>41400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>46000000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>44300000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>43200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>37800000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>34000000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>32700000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>30900000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>27700000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>26300000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>25800000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>25500000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>25900000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>28400000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>27500000.0</v>
       </c>
-      <c r="DY45"/>
+      <c r="DZ45"/>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>240890000.0</v>
+      </c>
+      <c r="C46">
         <v>242910000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>243836000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>243672000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>245073000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>240133000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>245106000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>237781000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>240450000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>243299000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>238140000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>238973000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>248279000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>252896000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>251518000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>252309000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>258971000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>260353000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>260852000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>265517000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>269820000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>277397000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>282854000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>287220000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>294361000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>306849000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>305097000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>308326000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>302214000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>280658000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>276090000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>276129000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>278978000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>276781000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>269815000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>257452000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>248228000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>245415000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>233984000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>234480000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>220211000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>218267000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>212967000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>207099000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>201926000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>183424000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>161579000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>150819000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>141875000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>132847000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>126930000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>121859000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>120764000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>113610000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>112603000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>113460000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>107093000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>101253000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>95516000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>89097000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>80418000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>76484000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>76863000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>59015000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>58853000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>58038000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>52724000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>48876000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>45237000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>39405000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>36705000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25751000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>23949000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>23708000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>24000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>24507000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>24389000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>25619000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>25797000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>25777000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>27363000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>28258000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>27843000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>28226000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>28712000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>31357000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>33104000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>34522000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>35818000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>40242000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>41749000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>44278000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>45308000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>47475000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>50219000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>62015000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>52652000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>55916000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>87332000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>119628000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>95864000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>80962000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>74378000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>66900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>65100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>56200000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>60200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>46600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>115500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>57800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>42600000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>41400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>46000000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>44300000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>43200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>37799182.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>34000000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>32700000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>30900000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>27714641.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>26300000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>25800000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>25500000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>25900000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>28400000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>27500000.0</v>
       </c>
-      <c r="DY46"/>
+      <c r="DZ46"/>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>238140000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>238973000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>248279000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>252896000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>251518000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>252309000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>258971000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>260353000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>260852000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>265517000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>269820000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>277397000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>282854000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>287220000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>294361000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>306849000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>305097000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>308326000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>302214000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>280658000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>276090000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>276129000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>278978000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>276781000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>269815000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>257452000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>248228000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>245415000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>233984000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>234480000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>220211000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>218267000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>212967000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>207099000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>201926000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>183424000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>161579000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>150819000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>141875000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>132847000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>126930000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>121859000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>120764000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>113610000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>109115000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>107459000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>104075000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>101253000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>95516000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>89097000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>78313000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>74035000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>64102000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>59015000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>56020000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>54820000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>52724000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>48876000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>45237000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>39405000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>36705000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>25751000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>23949000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>23708000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>24000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>24734000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>23519000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>24639000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>25619000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>25797000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>25777000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>26780000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>28258000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>27843000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>28226000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>28712000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>31357000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>33104000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>34522000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>35818000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>40242000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>41749000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>44278000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>45308000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>47475000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>49423000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>50839000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>52652000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>55916000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>87332000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>91295000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>89879000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>95864000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>80962000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>74378000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-235741000.0</v>
+      </c>
+      <c r="C48">
         <v>-239967000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-240604000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-261261000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-272403000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-274675000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-279993000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-293889000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-297284000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-292845000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-272318000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-284208000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-292409000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-293124000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-282944000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-272022000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-251194000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-234975000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-241440000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-226900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-217689000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-202849000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-181604000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-134395000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-108428000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-40253000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-58424000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-66828000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-77120000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-85385000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-70888000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-75908000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-60418000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-87592000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-92423000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-91573000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-55605000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-47366000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-43816000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-34923000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-5854000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>19930000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-2544000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>17998000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-6090000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-6259000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-26545000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-29307000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-42472000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-43051000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-70880000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-72489000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-84305000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-87166000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-97008000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-111998000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-123078000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-128503000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-131995000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-140387000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-142212000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-141209000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-195368000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-202105000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-215408000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-241988000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-246027000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-247089000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-249651000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-247009000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-237966000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-235859000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-223666000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-213407000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-203265000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-189718000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-191200000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-178274000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-158623000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-146634000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-150168000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-161387000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-156358000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-158638000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-159749000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-160945000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-168733000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-170533000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-172100000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-171189000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-170682000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-168028000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-168997000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-171420000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-172104000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-169810000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-172845000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-183392000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-203026000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-63473000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-38278000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-38300000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>59561000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>60745000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>57764000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>54700000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>36900000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>33600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>27200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>29400000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>42900000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>36300000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>32800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>28600000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>21400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>16000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>11900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>8318739.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>3400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>-700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-3900000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-6818681.72</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-8000000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-9100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-9900000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-10000000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-12000000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-7700000.0</v>
       </c>
-      <c r="DY48"/>
+      <c r="DZ48"/>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-284208000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-292409000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-293124000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>-272022000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-251194000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-234975000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-241440000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-226900000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-217689000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-202849000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-181604000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-134395000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-108428000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-40253000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-58424000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-66828000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-77120000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-85385000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-70888000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-75908000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-60418000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-87592000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-92423000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-91573000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-55605000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-47366000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-43816000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-34923000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-5854000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>19930000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-2544000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>17998000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-6090000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-6259000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-26545000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-29307000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-42472000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-43051000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-70880000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-72489000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-84305000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-87166000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-97008000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-111998000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-123078000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-125666000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-131995000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-140387000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-142212000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -20034,171 +20171,176 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>46702000.0</v>
+      </c>
       <c r="C50">
+        <v>34577000.0</v>
+      </c>
+      <c r="D50">
         <v>26477000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>47547000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>49472000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>36356000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>46239000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>53132000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>68034000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>22924000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23903000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>28002000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>31025000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>36111000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>2660000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>1080000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>2472000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>9486000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9544000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>50813000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>305676000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>297985000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>297765000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>298355000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18229000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>18103000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>24377000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>24867000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>25357000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>25846000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>26336000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>26826000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>27316000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>27806000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>28296000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>29276000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>4710000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -20237,801 +20379,806 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
-        <v>244034000.0</v>
+        <v>290830000.0</v>
       </c>
       <c r="C51">
+        <v>297414000.0</v>
+      </c>
+      <c r="D51">
         <v>257220000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>278021000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>292633000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>278118000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>287608000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>295081000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>310319000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>252055000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>265497000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>256041000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>258574000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>263023000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>229187000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>224379000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>225090000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>226113000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>232751000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>232432000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>324112000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>305676000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>297985000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>297765000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>298355000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>18229000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>18103000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>22976000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>57850000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>37753000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>17625000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>24377000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>24867000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>25357000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>25846000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>26336000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>26826000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>27316000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>27806000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>28296000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>28786000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>58552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44556000.0</v>
       </c>
       <c r="AR51">
         <v>44556000.0</v>
       </c>
       <c r="AS51">
+        <v>44556000.0</v>
+      </c>
+      <c r="AT51">
         <v>32160000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>9420000.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BA51">
         <v>18000000.0</v>
       </c>
       <c r="BB51">
+        <v>18000000.0</v>
+      </c>
+      <c r="BC51">
         <v>11000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="BE51">
         <v>55000000.0</v>
       </c>
       <c r="BF51">
+        <v>55000000.0</v>
+      </c>
+      <c r="BG51">
         <v>110166000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>39583000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="BJ51">
         <v>17500000.0</v>
       </c>
       <c r="BK51">
+        <v>17500000.0</v>
+      </c>
+      <c r="BL51">
         <v>21875000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>24792000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>40000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>50000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>124437000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>135662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="BR51">
         <v>180000000.0</v>
       </c>
       <c r="BS51">
         <v>180000000.0</v>
       </c>
       <c r="BT51">
-        <v>160000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="BU51">
         <v>160000000.0</v>
       </c>
       <c r="BV51">
         <v>160000000.0</v>
       </c>
       <c r="BW51">
         <v>160000000.0</v>
       </c>
       <c r="BX51">
         <v>160000000.0</v>
       </c>
       <c r="BY51">
         <v>160000000.0</v>
       </c>
       <c r="BZ51">
         <v>160000000.0</v>
       </c>
       <c r="CA51">
         <v>160000000.0</v>
       </c>
       <c r="CB51">
         <v>160000000.0</v>
       </c>
       <c r="CC51">
         <v>160000000.0</v>
       </c>
       <c r="CD51">
+        <v>160000000.0</v>
+      </c>
+      <c r="CE51">
         <v>320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="CF51">
         <v>160000000.0</v>
       </c>
       <c r="CG51">
         <v>160000000.0</v>
       </c>
       <c r="CH51">
         <v>160000000.0</v>
       </c>
       <c r="CI51">
         <v>160000000.0</v>
       </c>
       <c r="CJ51">
         <v>160000000.0</v>
       </c>
       <c r="CK51">
         <v>160000000.0</v>
       </c>
       <c r="CL51">
+        <v>160000000.0</v>
+      </c>
+      <c r="CM51">
         <v>189234000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>168475000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209143000.0</v>
       </c>
       <c r="CP51">
         <v>209143000.0</v>
       </c>
       <c r="CQ51">
         <v>209143000.0</v>
       </c>
       <c r="CR51">
-        <v>210143000.0</v>
+        <v>209143000.0</v>
       </c>
       <c r="CS51">
         <v>210143000.0</v>
       </c>
       <c r="CT51">
+        <v>210143000.0</v>
+      </c>
+      <c r="CU51">
         <v>229643000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CW51">
         <v>300000000.0</v>
       </c>
       <c r="CX51">
         <v>300000000.0</v>
       </c>
       <c r="CY51">
         <v>300000000.0</v>
       </c>
       <c r="CZ51">
         <v>300000000.0</v>
       </c>
       <c r="DA51">
         <v>300000000.0</v>
       </c>
       <c r="DB51">
+        <v>300000000.0</v>
+      </c>
+      <c r="DC51">
         <v>317300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="DD51">
         <v>300000000.0</v>
       </c>
       <c r="DE51">
+        <v>300000000.0</v>
+      </c>
+      <c r="DF51">
         <v>303700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>300000000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>167700000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>167300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000000.0</v>
       </c>
       <c r="DJ51">
         <v>165000000.0</v>
       </c>
       <c r="DK51">
-        <v>166100000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="DL51">
         <v>166100000.0</v>
       </c>
       <c r="DM51">
+        <v>166100000.0</v>
+      </c>
+      <c r="DN51">
         <v>166200000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>167031523.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>166700000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>171400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>110700000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>70899626.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>71000000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>70800000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>70600000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>70200000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>70500000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>68200000.0</v>
       </c>
-      <c r="DY51"/>
+      <c r="DZ51"/>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
-        <v>244034000.0</v>
+        <v>46702000.0</v>
       </c>
       <c r="C52">
+        <v>37904000.0</v>
+      </c>
+      <c r="D52">
         <v>230743000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>47547000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2470000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>39228000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>46956000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>54887000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>70529000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>22924000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24826000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28002000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30556000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>36111000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2660000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>224379000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1080000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2472000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9486000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9544000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>50813000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>305676000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>297985000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>297765000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>298355000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>18229000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>18103000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>22976000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>57850000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>37753000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>17625000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>24377000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>24867000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>25357000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>25846000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>26336000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>26826000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>27316000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27806000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>28296000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>28786000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>29276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22278000.0</v>
       </c>
       <c r="AR52">
         <v>22278000.0</v>
       </c>
       <c r="AS52">
+        <v>22278000.0</v>
+      </c>
+      <c r="AT52">
         <v>16080000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4710000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BA52">
         <v>18000000.0</v>
       </c>
       <c r="BB52">
+        <v>18000000.0</v>
+      </c>
+      <c r="BC52">
         <v>11000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="BE52">
         <v>55000000.0</v>
       </c>
       <c r="BF52">
+        <v>55000000.0</v>
+      </c>
+      <c r="BG52">
         <v>55083000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>39583000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="BJ52">
         <v>17500000.0</v>
       </c>
       <c r="BK52">
+        <v>17500000.0</v>
+      </c>
+      <c r="BL52">
         <v>21875000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>24792000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>40000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="BP52">
         <v>20000000.0</v>
       </c>
       <c r="BQ52">
         <v>20000000.0</v>
       </c>
       <c r="BR52">
         <v>20000000.0</v>
       </c>
       <c r="BS52">
         <v>20000000.0</v>
       </c>
-      <c r="BT52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT52">
+        <v>20000000.0</v>
+      </c>
+      <c r="BU52"/>
       <c r="BV52">
         <v>160000000.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52">
+      <c r="BW52">
         <v>160000000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>160000000.0</v>
       </c>
-      <c r="CA52"/>
+      <c r="BZ52"/>
+      <c r="CA52">
+        <v>160000000.0</v>
+      </c>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>160000000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>160000000.0</v>
       </c>
-      <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>47277000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>44705000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>97677000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>98659000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>134171000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>94898000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>100368000.0</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>17300000.0</v>
       </c>
-      <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
-[...1 lines deleted...]
-      </c>
+      <c r="DK52"/>
       <c r="DL52">
         <v>500000.0</v>
       </c>
       <c r="DM52">
+        <v>500000.0</v>
+      </c>
+      <c r="DN52">
         <v>600000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>1167542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DP52">
         <v>1200000.0</v>
       </c>
       <c r="DQ52">
+        <v>1200000.0</v>
+      </c>
+      <c r="DR52">
         <v>40800000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>1246425.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>2500000.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DV52">
         <v>1800000.0</v>
       </c>
       <c r="DW52">
         <v>1800000.0</v>
       </c>
       <c r="DX52">
         <v>1800000.0</v>
       </c>
-      <c r="DY52"/>
+      <c r="DY52">
+        <v>1800000.0</v>
+      </c>
+      <c r="DZ52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="Q53">
         <v>1092000.0</v>
       </c>
       <c r="R53">
+        <v>1092000.0</v>
+      </c>
+      <c r="S53">
         <v>1000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1089000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>14800000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -21078,199 +21225,200 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>2192000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>2164000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2141000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2115000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>4219000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>8351000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>8257000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>8171000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>12232000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>15143000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>15018000.0</v>
       </c>
-      <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
-      <c r="CK53">
+      <c r="CK53"/>
+      <c r="CL53">
         <v>1229000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>4961000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>715000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>7529000.0</v>
       </c>
-      <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>18902000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>14615000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>38132000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>83100000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>56900000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>27000000.0</v>
       </c>
-      <c r="DE53"/>
-      <c r="DF53">
+      <c r="DF53"/>
+      <c r="DG53">
         <v>39300000.0</v>
       </c>
-      <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21317,51 +21465,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21385,1664 +21535,1675 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>893151000.0</v>
+      </c>
+      <c r="C55">
         <v>894031000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>889573000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>868582000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>848304000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>830398000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>847560000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>827399000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>824140000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>814669000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>850946000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>815706000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>821521000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>821154000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>800227000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>801824000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>852048000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>883247000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>871161000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>881890000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>942363000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>997750000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1007542000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1061465000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1102326000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>889069000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>869989000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>875888000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>893219000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>873600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>873630000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>869512000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>878334000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>866612000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>846663000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>840389000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>841489000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>857334000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>859299000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>866737000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>879295000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>930629000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>713823000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>727118000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>675840000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>621533000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>560939000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>538232000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>478246000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>481145000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>447490000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>453770000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>432338000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>421872000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>427035000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>425476000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>414142000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>407249000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>374378000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>372132000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>336574000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>349088000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>285581000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>272390000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>276038000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>247545000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>308965000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>270448000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>226981000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>228667000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>238284000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>216439000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>203703000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>207982000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>212700000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>220206000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>218100000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>227041000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>242745000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>244258000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>238402000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>239151000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>245295000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>240849000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>235279000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>230853000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>221920000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>215085000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>223920000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>250376000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>219041000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>221525000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>238152000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>242976000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>238308000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>242830000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>255310000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>261512000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>335667000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>452307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492100000.0</v>
       </c>
       <c r="CX55">
         <v>492100000.0</v>
       </c>
       <c r="CY55">
+        <v>492100000.0</v>
+      </c>
+      <c r="CZ55">
         <v>522576000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>511933000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>516900000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>538200000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>513700000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>490200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>500800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>490100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>391900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>376800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>352700000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>344400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>340700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>325700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>312200000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>308741973.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>291300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>283000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>195600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>194589046.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>202700000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>195100000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>188900000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>184600000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>178200000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>177200000.0</v>
       </c>
-      <c r="DY55"/>
+      <c r="DZ55"/>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
-        <v>291752000.0</v>
+        <v>290358000.0</v>
       </c>
       <c r="C56">
+        <v>337293000.0</v>
+      </c>
+      <c r="D56">
         <v>336472000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>490468000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>468206000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>456700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>467565000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>456072000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>460577000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>447880000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>488336000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>453460000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>452983000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>450828000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>428621000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>450605000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>489280000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>523754000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>503586000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>506888000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>561188000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>596015000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>594838000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>609274000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>650094000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>430301000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>412301000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>415360000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>435140000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>417185000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>429106000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>422365000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>434368000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>459810000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>431320000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>424553000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>460564000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>471980000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>488866000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>495182000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>524742000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>589818000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>361547000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>387324000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>344414000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>318573000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>283876000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>274187000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>211825000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>234251000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>188749000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>200916000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>178955000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>188637000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>182052000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>184949000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>178375000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>175302000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>166523000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>168713000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>144520000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>161668000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>167453000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>157737000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>162482000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>133198000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>195513000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>158805000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>119929000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>127957000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>142016000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>128828000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>122105000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>125735000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>133120000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>137794000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>153235000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>149478000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>158340000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>156433000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>151989000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>148047000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>153637000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>149407000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>144184000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>139635000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>129866000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>120419000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>128368000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>152992000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>122805000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>122408000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>137162000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>90531000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>85496000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>136293000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>136342000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>89252000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>169253000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>198374000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>232755000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>269000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>172036000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>179428000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>182900000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>194000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>206200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>249700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>268300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>259900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>146700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>145700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>146600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>137100000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>146700000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>133700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>133900000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>148204903.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>144100000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>162400000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>78800000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>84317032.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>92600000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>87200000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>83200000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>79700000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>79100000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>81000000.0</v>
       </c>
-      <c r="DY56"/>
+      <c r="DZ56"/>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
-        <v>313907000.0</v>
+        <v>208165000.0</v>
       </c>
       <c r="C57">
+        <v>202005000.0</v>
+      </c>
+      <c r="D57">
         <v>183125000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>172967000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>161331000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>200772000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>226602000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>231722000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>238450000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>227428000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>239515000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>236467000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>244087000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>249574000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>220866000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>201576000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>196314000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>211592000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>209784000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>203796000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>213931000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>208173000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>513736000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>524661000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>240413000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>227745000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>250597000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>264665000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>227794000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>236490000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>234503000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>233112000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>219936000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>237645000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>228729000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>231671000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>190260000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>203464000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>204438000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>211957000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>199235000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>224196000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>196938000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>186025000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>182145000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>190136000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>172716000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>156814000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>155473000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>161560000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>158021000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>158644000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>153854000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>157793000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>188454000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>206229000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>211785000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>162298000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>193111000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>201346000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>174682000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>190630000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>185123000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>119446000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>139763000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>202535000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>104604000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>103593000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>100313000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>93989000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>168811000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>145227000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>138917000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>293352000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>129510000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>123982000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>122900000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>279172000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>115535000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>105500000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>103891000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>279066000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>119641000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>278717000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>115114000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>113229000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>111065000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>106070000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>116530000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>112918000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>119468000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>120331000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>130223000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>137503000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>134026000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>133208000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>147430000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>146858000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>151847000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>154045000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>169837000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>169800000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>81043000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>73490000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>82116000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>104300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>74000000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>51500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>55500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>62500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>68700000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>68000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>62700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>60700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>64500000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>60500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>63600000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>65090484.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>54000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>55100000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>54100000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>55575921.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>58400000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>54500000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>47800000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>40100000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>38100000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>40800000.0</v>
       </c>
-      <c r="DY57"/>
+      <c r="DZ57"/>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>464814000.0</v>
+      </c>
+      <c r="C58">
         <v>466298000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>452866000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>463509000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>464015000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>452183000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>479775000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>484437000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>490761000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>469080000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>493535000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>478093000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>487682000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>491386000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>462293000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>443597000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>437966000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>452875000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>450691000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>446365000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>506911000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>532983000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>532397000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>543136000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>558449000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>245974000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>250597000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>264665000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>285644000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>274243000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>252128000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>257489000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>244803000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>263002000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>254575000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>258007000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>217086000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>230780000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>232244000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>240253000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>228021000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>253472000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>219216000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>208303000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>198225000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>194846000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>172716000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>156814000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>155473000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>161560000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>163021000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>176644000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>171854000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>168793000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>188454000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>206229000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>211785000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>217381000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>193111000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>201346000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>174682000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>190630000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>185123000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>181295000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>200127000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>202535000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>268730000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>288585000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>325500000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>325441000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>328811000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>305227000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>298917000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>293352000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>289510000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>283982000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>282900000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>279172000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>275535000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>265500000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>263891000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>279066000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>279641000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>278717000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>275114000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>273229000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>271065000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>266070000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>276530000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>302152000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>287943000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>295306000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>339366000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>346646000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>343169000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>345428000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>361060000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>379960000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>473880000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>454045000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>469837000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>469800000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>405270000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>395257000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>401234000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>427100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>413600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>394600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>400600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>400900000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>277700000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>270200000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>261900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>259000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>263700000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>255000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>250700000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>251094570.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>239000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>236500000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>133800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>136080357.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>144600000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>139100000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>134700000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>130800000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>124300000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>121400000.0</v>
       </c>
-      <c r="DY58"/>
+      <c r="DZ58"/>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>589748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602257000.0</v>
       </c>
       <c r="AG59">
         <v>602257000.0</v>
       </c>
       <c r="AH59">
+        <v>602257000.0</v>
+      </c>
+      <c r="AI59">
         <v>673850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621574000.0</v>
       </c>
       <c r="AJ59">
         <v>621574000.0</v>
       </c>
       <c r="AK59">
         <v>621574000.0</v>
       </c>
       <c r="AL59">
+        <v>621574000.0</v>
+      </c>
+      <c r="AM59">
         <v>382775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674750000.0</v>
       </c>
       <c r="AN59">
         <v>674750000.0</v>
       </c>
       <c r="AO59">
-        <v>0.0</v>
+        <v>674750000.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
@@ -23060,51 +23221,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -23128,587 +23291,591 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>335462000.0</v>
+      </c>
+      <c r="C60">
         <v>337891000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>349534000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>320412000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>299503000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>299466000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>289438000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>267194000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>258802000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>273141000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>287044000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>270714000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>264018000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>263355000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>273339000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>290930000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>339240000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>356083000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>336906000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>350669000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>352487000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>385489000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>398834000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>439369000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>458869000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>547694000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>527456000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>518579000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>515812000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>512161000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>536753000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>527464000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>548621000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>527746000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>520335000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>514721000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>560677000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>562012000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>567803000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>568949000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>596057000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>623891000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>406756000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>433283000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>394392000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>382775000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>350036000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>343872000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>322773000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>319585000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>284469000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>277126000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>260484000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>253079000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>238581000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>219247000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>202357000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>192907000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>181267000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>170786000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>161892000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>158458000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>100458000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>91095000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>75911000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>45010000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>40235000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-18137000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-98519000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-96774000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-90527000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-88788000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-95214000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-85370000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-76810000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-63776000.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>-52131000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>-32790000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-21242000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-25489000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-23043000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-34346000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-37868000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-39835000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-42376000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-49145000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-50985000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-52610000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-51776000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-68902000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-73781000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-101214000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-103670000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-104861000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-102598000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-105750000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-118448000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-138213000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-1738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22263000.0</v>
       </c>
       <c r="CX60">
         <v>22263000.0</v>
       </c>
       <c r="CY60">
+        <v>22263000.0</v>
+      </c>
+      <c r="CZ60">
         <v>117306000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>116676000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>115666000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>111100000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>94000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>90000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>94900000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>84400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>109800000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>103000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>87600000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>82400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>74600000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>68600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>59700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>56000000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>51300000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>46100000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>61800000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>58500000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>58100000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>56000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>54200000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>53800000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>53900000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>55800000.0</v>
       </c>
-      <c r="DY60"/>
+      <c r="DZ60"/>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-4000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="V61">
         <v>-11000.0</v>
       </c>
       <c r="W61">
+        <v>-11000.0</v>
+      </c>
+      <c r="X61">
         <v>-271000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-329000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1419000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-4038000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-1572000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-1575000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-4207000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-916000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-3597000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-4636000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-5992000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-5133000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-4386000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-5412000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-779000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-1939000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-6000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-13000.0</v>
       </c>
-      <c r="AO61">
-[...1 lines deleted...]
-      </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
         <v>-2141000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-1214000.0</v>
       </c>
-      <c r="AS61">
-[...1 lines deleted...]
-      </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
@@ -23732,175 +23899,176 @@
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>732000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>731000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>722000.0</v>
       </c>
-      <c r="O62"/>
-      <c r="P62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>742000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>761000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>758000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>760000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>766000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>750000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>759000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>776000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>4237000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>5500000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>5908000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>6761000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>7172000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>6329000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>6439000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>8029000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>7578000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>5471000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>1353000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>2340000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>2387000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>2555000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>4980000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>2693000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>3221000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>3263000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>3307000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>87851000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>85532000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>83223000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>43912000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>38187000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>37546000.0</v>
       </c>
-      <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
@@ -23937,50 +24105,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24073,51 +24242,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>172638000.0</v>
       </c>
       <c r="C2">
         <v>162008000.0</v>
       </c>
       <c r="D2">
         <v>160498000.0</v>
       </c>
       <c r="E2">
         <v>144450000.0</v>
       </c>
       <c r="F2">
         <v>120477000.0</v>
       </c>
       <c r="G2">
         <v>115463000.0</v>
       </c>
       <c r="H2">
         <v>181492000.0</v>
       </c>
       <c r="I2">
         <v>166472000.0</v>
       </c>
@@ -24174,51 +24343,51 @@
       </c>
       <c r="AA2">
         <v>112655000.0</v>
       </c>
       <c r="AB2">
         <v>97973000.0</v>
       </c>
       <c r="AC2">
         <v>95000000.0</v>
       </c>
       <c r="AD2">
         <v>61100000.0</v>
       </c>
       <c r="AE2">
         <v>46409807.0</v>
       </c>
       <c r="AF2">
         <v>32040472.0</v>
       </c>
       <c r="AG2">
         <v>34400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>62446000.0</v>
       </c>
       <c r="C3">
         <v>65503000.0</v>
       </c>
       <c r="D3">
         <v>60022000.0</v>
       </c>
       <c r="E3">
         <v>56661000.0</v>
       </c>
       <c r="F3">
         <v>56082000.0</v>
       </c>
       <c r="G3">
         <v>52704000.0</v>
       </c>
       <c r="H3">
         <v>62978000.0</v>
       </c>
       <c r="I3">
         <v>57437000.0</v>
       </c>
@@ -24275,95 +24444,95 @@
       </c>
       <c r="AA3">
         <v>61626000.0</v>
       </c>
       <c r="AB3">
         <v>25228000.0</v>
       </c>
       <c r="AC3">
         <v>22700000.0</v>
       </c>
       <c r="AD3">
         <v>15400000.0</v>
       </c>
       <c r="AE3">
         <v>14521307.0</v>
       </c>
       <c r="AF3">
         <v>14883789.0</v>
       </c>
       <c r="AG3">
         <v>19500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>355000.0</v>
       </c>
       <c r="N4">
         <v>-309000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
-        <v>70655000.0</v>
+        <v>95604000.0</v>
       </c>
       <c r="C5">
         <v>45782000.0</v>
       </c>
       <c r="D5">
         <v>52938000.0</v>
       </c>
       <c r="E5">
         <v>-3892000.0</v>
       </c>
       <c r="F5">
         <v>18079000.0</v>
       </c>
       <c r="G5">
         <v>-122114000.0</v>
       </c>
       <c r="H5">
         <v>78129000.0</v>
       </c>
       <c r="I5">
         <v>46521000.0</v>
       </c>
       <c r="J5">
         <v>31953000.0</v>
       </c>
@@ -24417,54 +24586,54 @@
       </c>
       <c r="AA5">
         <v>-7179000.0</v>
       </c>
       <c r="AB5">
         <v>54435000.0</v>
       </c>
       <c r="AC5">
         <v>31200000.0</v>
       </c>
       <c r="AD5">
         <v>47800000.0</v>
       </c>
       <c r="AE5">
         <v>21453590.0</v>
       </c>
       <c r="AF5">
         <v>5205660.0</v>
       </c>
       <c r="AG5">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
-        <v>133101000.0</v>
+        <v>158050000.0</v>
       </c>
       <c r="C6">
         <v>111285000.0</v>
       </c>
       <c r="D6">
         <v>112960000.0</v>
       </c>
       <c r="E6">
         <v>52769000.0</v>
       </c>
       <c r="F6">
         <v>74161000.0</v>
       </c>
       <c r="G6">
         <v>-69410000.0</v>
       </c>
       <c r="H6">
         <v>141107000.0</v>
       </c>
       <c r="I6">
         <v>103958000.0</v>
       </c>
       <c r="J6">
         <v>98760000.0</v>
       </c>
@@ -24518,131 +24687,131 @@
       </c>
       <c r="AA6">
         <v>54447000.0</v>
       </c>
       <c r="AB6">
         <v>79663000.0</v>
       </c>
       <c r="AC6">
         <v>53900000.0</v>
       </c>
       <c r="AD6">
         <v>63200000.0</v>
       </c>
       <c r="AE6">
         <v>35974897.0</v>
       </c>
       <c r="AF6">
         <v>20089449.0</v>
       </c>
       <c r="AG6">
         <v>11300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-9323000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8">
         <v>8294000.0</v>
       </c>
       <c r="Z8">
         <v>38734000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>237574000.0</v>
       </c>
       <c r="C9">
         <v>190200000.0</v>
       </c>
       <c r="D9">
         <v>214341000.0</v>
       </c>
       <c r="E9">
         <v>156355000.0</v>
       </c>
       <c r="F9">
         <v>134406000.0</v>
       </c>
       <c r="G9">
         <v>21540000.0</v>
       </c>
       <c r="H9">
         <v>214172000.0</v>
       </c>
       <c r="I9">
         <v>207929000.0</v>
       </c>
@@ -24699,51 +24868,51 @@
       </c>
       <c r="AA9">
         <v>60461000.0</v>
       </c>
       <c r="AB9">
         <v>94863000.0</v>
       </c>
       <c r="AC9">
         <v>95400000.0</v>
       </c>
       <c r="AD9">
         <v>97400000.0</v>
       </c>
       <c r="AE9">
         <v>67936368.0</v>
       </c>
       <c r="AF9">
         <v>48830559.0</v>
       </c>
       <c r="AG9">
         <v>34900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>63293000.0</v>
       </c>
       <c r="C10">
         <v>37698000.0</v>
       </c>
       <c r="D10">
         <v>46117000.0</v>
       </c>
       <c r="E10">
         <v>-9769000.0</v>
       </c>
       <c r="F10">
         <v>10987000.0</v>
       </c>
       <c r="G10">
         <v>-130982000.0</v>
       </c>
       <c r="H10">
         <v>75336000.0</v>
       </c>
       <c r="I10">
         <v>43605000.0</v>
       </c>
@@ -24800,51 +24969,51 @@
       </c>
       <c r="AA10">
         <v>-42921000.0</v>
       </c>
       <c r="AB10">
         <v>42322000.0</v>
       </c>
       <c r="AC10">
         <v>13700000.0</v>
       </c>
       <c r="AD10">
         <v>38000000.0</v>
       </c>
       <c r="AE10">
         <v>28969643.0</v>
       </c>
       <c r="AF10">
         <v>9091575.0</v>
       </c>
       <c r="AG10">
         <v>-13100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>17767000.0</v>
       </c>
       <c r="C11">
         <v>4996000.0</v>
       </c>
       <c r="D11">
         <v>13051000.0</v>
       </c>
       <c r="E11">
         <v>10108000.0</v>
       </c>
       <c r="F11">
         <v>20564000.0</v>
       </c>
       <c r="G11">
         <v>26504000.0</v>
       </c>
       <c r="H11">
         <v>16768000.0</v>
       </c>
       <c r="I11">
         <v>9518000.0</v>
       </c>
@@ -24901,51 +25070,51 @@
       </c>
       <c r="AA11">
         <v>-13139000.0</v>
       </c>
       <c r="AB11">
         <v>16642000.0</v>
       </c>
       <c r="AC11">
         <v>9800000.0</v>
       </c>
       <c r="AD11">
         <v>17300000.0</v>
       </c>
       <c r="AE11">
         <v>13572679.0</v>
       </c>
       <c r="AF11">
         <v>5425617.0</v>
       </c>
       <c r="AG11">
         <v>-3600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>7362000.0</v>
       </c>
       <c r="C12">
         <v>8084000.0</v>
       </c>
       <c r="D12">
         <v>6821000.0</v>
       </c>
       <c r="E12">
         <v>5877000.0</v>
       </c>
       <c r="F12">
         <v>7092000.0</v>
       </c>
       <c r="G12">
         <v>7010000.0</v>
       </c>
       <c r="H12">
         <v>2793000.0</v>
       </c>
       <c r="I12">
         <v>2916000.0</v>
       </c>
@@ -25002,53 +25171,55 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>202</v>
+      </c>
+      <c r="B13">
+        <v>2800000.0</v>
+      </c>
       <c r="C13">
         <v>2180000.0</v>
       </c>
       <c r="D13">
         <v>2090000.0</v>
       </c>
       <c r="E13">
         <v>1428000.0</v>
       </c>
       <c r="F13">
         <v>2218000.0</v>
       </c>
       <c r="G13">
         <v>2388000.0</v>
       </c>
       <c r="H13">
         <v>2105000.0</v>
       </c>
       <c r="I13">
         <v>1844000.0</v>
       </c>
       <c r="J13">
         <v>1027000.0</v>
       </c>
       <c r="K13">
@@ -25059,53 +25230,55 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>-10650000.0</v>
+      </c>
       <c r="C14">
         <v>-6643000.0</v>
       </c>
       <c r="D14">
         <v>-8428000.0</v>
       </c>
       <c r="E14">
         <v>2923000.0</v>
       </c>
       <c r="F14">
         <v>-12752000.0</v>
       </c>
       <c r="G14">
         <v>-13711000.0</v>
       </c>
       <c r="H14">
         <v>11705000.0</v>
       </c>
       <c r="I14">
         <v>87196000.0</v>
       </c>
       <c r="J14">
         <v>75864000.0</v>
       </c>
       <c r="K14">
@@ -25120,51 +25293,51 @@
       <c r="N14">
         <v>43912000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>34876000.0</v>
       </c>
       <c r="C15">
         <v>26059000.0</v>
       </c>
       <c r="D15">
         <v>25335000.0</v>
       </c>
       <c r="E15">
         <v>-22800000.0</v>
       </c>
       <c r="F15">
         <v>-22329000.0</v>
       </c>
       <c r="G15">
         <v>-143775000.0</v>
       </c>
       <c r="H15">
         <v>46866000.0</v>
       </c>
       <c r="I15">
         <v>22844000.0</v>
       </c>
@@ -25221,51 +25394,51 @@
       </c>
       <c r="AA15">
         <v>-92947000.0</v>
       </c>
       <c r="AB15">
         <v>25233000.0</v>
       </c>
       <c r="AC15">
         <v>1800000.0</v>
       </c>
       <c r="AD15">
         <v>20700000.0</v>
       </c>
       <c r="AE15">
         <v>15396964.0</v>
       </c>
       <c r="AF15">
         <v>3665957.0</v>
       </c>
       <c r="AG15">
         <v>-9500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-22800000.0</v>
       </c>
       <c r="F16">
         <v>-22329000.0</v>
       </c>
       <c r="G16">
         <v>-143775000.0</v>
       </c>
       <c r="H16">
         <v>46866000.0</v>
       </c>
       <c r="I16">
         <v>22844000.0</v>
       </c>
       <c r="J16">
         <v>2344000.0</v>
       </c>
       <c r="K16">
         <v>28788000.0</v>
       </c>
@@ -25294,53 +25467,55 @@
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16">
         <v>14619000.0</v>
       </c>
       <c r="W16">
         <v>9444000.0</v>
       </c>
       <c r="X16">
         <v>218000.0</v>
       </c>
       <c r="Y16">
         <v>1612000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>45526000.0</v>
+      </c>
       <c r="C17">
         <v>32702000.0</v>
       </c>
       <c r="D17">
         <v>33836000.0</v>
       </c>
       <c r="E17">
         <v>-19877000.0</v>
       </c>
       <c r="F17">
         <v>-9577000.0</v>
       </c>
       <c r="G17">
         <v>-155628000.0</v>
       </c>
       <c r="H17">
         <v>58568000.0</v>
       </c>
       <c r="I17">
         <v>33595000.0</v>
       </c>
       <c r="J17">
         <v>12518000.0</v>
       </c>
       <c r="K17">
@@ -25359,53 +25534,55 @@
         <v>72857000.0</v>
       </c>
       <c r="P17">
         <v>15543000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>-4562000.0</v>
+      </c>
       <c r="C18">
         <v>-5904000.0</v>
       </c>
       <c r="D18">
         <v>-4478000.0</v>
       </c>
       <c r="E18">
         <v>-4449000.0</v>
       </c>
       <c r="F18">
         <v>-4874000.0</v>
       </c>
       <c r="G18">
         <v>-4622000.0</v>
       </c>
       <c r="H18">
         <v>-688000.0</v>
       </c>
       <c r="I18">
         <v>-1072000.0</v>
       </c>
       <c r="J18">
         <v>-915000.0</v>
       </c>
       <c r="K18">
@@ -25414,51 +25591,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1498000.0</v>
       </c>
       <c r="F19">
         <v>7558000.0</v>
       </c>
       <c r="G19">
         <v>530000.0</v>
       </c>
       <c r="H19">
         <v>2108000.0</v>
       </c>
       <c r="I19">
         <v>1352000.0</v>
       </c>
       <c r="J19">
         <v>324000.0</v>
       </c>
       <c r="K19">
         <v>-831000.0</v>
       </c>
@@ -25475,51 +25652,51 @@
         <v>-1277000.0</v>
       </c>
       <c r="P19">
         <v>-1734000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>8547000.0</v>
       </c>
       <c r="F20">
         <v>-5721000.0</v>
       </c>
       <c r="G20">
         <v>22713000.0</v>
       </c>
       <c r="H20">
         <v>3280000.0</v>
       </c>
       <c r="I20">
         <v>21279000.0</v>
       </c>
       <c r="J20">
         <v>17399000.0</v>
       </c>
       <c r="K20">
         <v>417000.0</v>
       </c>
@@ -25532,51 +25709,51 @@
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>2083000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>95604000.0</v>
       </c>
       <c r="C21">
         <v>43862000.0</v>
       </c>
       <c r="D21">
         <v>50398000.0</v>
       </c>
       <c r="E21">
         <v>-4834000.0</v>
       </c>
       <c r="F21">
         <v>10984000.0</v>
       </c>
       <c r="G21">
         <v>-121821000.0</v>
       </c>
       <c r="H21">
         <v>77278000.0</v>
       </c>
       <c r="I21">
         <v>45176000.0</v>
       </c>
@@ -25633,88 +25810,88 @@
       </c>
       <c r="AA21">
         <v>-18331000.0</v>
       </c>
       <c r="AB21">
         <v>54435000.0</v>
       </c>
       <c r="AC21">
         <v>31200000.0</v>
       </c>
       <c r="AD21">
         <v>47800000.0</v>
       </c>
       <c r="AE21">
         <v>21453590.0</v>
       </c>
       <c r="AF21">
         <v>5205660.0</v>
       </c>
       <c r="AG21">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>314608000.0</v>
       </c>
       <c r="C23">
         <v>308346000.0</v>
       </c>
       <c r="D23">
         <v>324441000.0</v>
       </c>
       <c r="E23">
         <v>305639000.0</v>
       </c>
       <c r="F23">
         <v>243899000.0</v>
       </c>
       <c r="G23">
         <v>258824000.0</v>
       </c>
       <c r="H23">
         <v>318386000.0</v>
       </c>
       <c r="I23">
         <v>329225000.0</v>
       </c>
@@ -25771,144 +25948,146 @@
       </c>
       <c r="AA23">
         <v>191447000.0</v>
       </c>
       <c r="AB23">
         <v>138401000.0</v>
       </c>
       <c r="AC23">
         <v>159200000.0</v>
       </c>
       <c r="AD23">
         <v>110700000.0</v>
       </c>
       <c r="AE23">
         <v>92892586.0</v>
       </c>
       <c r="AF23">
         <v>75665371.0</v>
       </c>
       <c r="AG23">
         <v>77500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>62446000.0</v>
+      </c>
       <c r="C25">
         <v>65503000.0</v>
       </c>
       <c r="D25">
         <v>60475000.0</v>
       </c>
       <c r="E25">
         <v>56661000.0</v>
       </c>
       <c r="F25">
         <v>56082000.0</v>
       </c>
       <c r="G25">
         <v>53606000.0</v>
       </c>
       <c r="H25">
         <v>63487000.0</v>
       </c>
       <c r="I25">
         <v>57437000.0</v>
       </c>
       <c r="J25">
         <v>66807000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
-        <v>4115999.0</v>
+        <v>4116000.0</v>
       </c>
       <c r="C26">
         <v>5103000.0</v>
       </c>
       <c r="D26">
         <v>10110000.0</v>
       </c>
       <c r="E26">
         <v>5300000.0</v>
       </c>
       <c r="F26">
         <v>6944000.0</v>
       </c>
       <c r="G26">
         <v>5618000.0</v>
       </c>
       <c r="H26">
         <v>5203000.0</v>
       </c>
       <c r="I26">
         <v>13728000.0</v>
       </c>
       <c r="J26">
         <v>20855000.0</v>
       </c>
@@ -25960,104 +26139,106 @@
       <c r="Z26">
         <v>3385000.0</v>
       </c>
       <c r="AA26">
         <v>6497000.0</v>
       </c>
       <c r="AB26">
         <v>3136000.0</v>
       </c>
       <c r="AC26">
         <v>2700000.0</v>
       </c>
       <c r="AD26">
         <v>2100000.0</v>
       </c>
       <c r="AE26">
         <v>2481027.0</v>
       </c>
       <c r="AF26">
         <v>2786128.0</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>411000.0</v>
       </c>
       <c r="E27">
         <v>556000.0</v>
       </c>
       <c r="F27">
         <v>463000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>7638000.0</v>
       </c>
       <c r="I27">
         <v>11069000.0</v>
       </c>
       <c r="J27">
         <v>4364000.0</v>
       </c>
       <c r="K27">
         <v>4549000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>217</v>
+      </c>
+      <c r="B28">
+        <v>138455000.0</v>
+      </c>
       <c r="C28">
         <v>132701000.0</v>
       </c>
       <c r="D28">
         <v>144817000.0</v>
       </c>
       <c r="E28">
         <v>138599000.0</v>
       </c>
       <c r="F28">
         <v>117785000.0</v>
       </c>
       <c r="G28">
         <v>108485000.0</v>
       </c>
       <c r="H28">
         <v>114872000.0</v>
       </c>
       <c r="I28">
         <v>104703000.0</v>
       </c>
       <c r="J28">
         <v>111354000.0</v>
       </c>
       <c r="K28">
@@ -26104,53 +26285,55 @@
       </c>
       <c r="Y28">
         <v>33700000.0</v>
       </c>
       <c r="Z28">
         <v>64000000.0</v>
       </c>
       <c r="AA28">
         <v>53400000.0</v>
       </c>
       <c r="AB28">
         <v>34500000.0</v>
       </c>
       <c r="AC28">
         <v>38800000.0</v>
       </c>
       <c r="AD28">
         <v>32100000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>17767000.0</v>
+      </c>
       <c r="C29">
         <v>4996000.0</v>
       </c>
       <c r="D29">
         <v>16918000.0</v>
       </c>
       <c r="E29">
         <v>10108000.0</v>
       </c>
       <c r="F29">
         <v>20564000.0</v>
       </c>
       <c r="G29">
         <v>26504000.0</v>
       </c>
       <c r="H29">
         <v>16768000.0</v>
       </c>
       <c r="I29">
         <v>9518000.0</v>
       </c>
       <c r="J29">
         <v>16790000.0</v>
       </c>
       <c r="K29">
@@ -26161,51 +26344,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>141970000.0</v>
       </c>
       <c r="C30">
         <v>146338000.0</v>
       </c>
       <c r="D30">
         <v>163943000.0</v>
       </c>
       <c r="E30">
         <v>161189000.0</v>
       </c>
       <c r="F30">
         <v>123422000.0</v>
       </c>
       <c r="G30">
         <v>143361000.0</v>
       </c>
       <c r="H30">
         <v>136894000.0</v>
       </c>
       <c r="I30">
         <v>162753000.0</v>
       </c>
@@ -26262,51 +26445,51 @@
       </c>
       <c r="AA30">
         <v>78792000.0</v>
       </c>
       <c r="AB30">
         <v>40428000.0</v>
       </c>
       <c r="AC30">
         <v>64200000.0</v>
       </c>
       <c r="AD30">
         <v>49600000.0</v>
       </c>
       <c r="AE30">
         <v>46482778.0</v>
       </c>
       <c r="AF30">
         <v>43624899.0</v>
       </c>
       <c r="AG30">
         <v>43100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
         <v>-32311000.0</v>
       </c>
       <c r="C31">
         <v>-6164000.0</v>
       </c>
       <c r="D31">
         <v>-4281000.0</v>
       </c>
       <c r="E31">
         <v>-4935000.0</v>
       </c>
       <c r="F31">
         <v>3000.0</v>
       </c>
       <c r="G31">
         <v>-9161000.0</v>
       </c>
       <c r="H31">
         <v>-1942000.0</v>
       </c>
       <c r="I31">
         <v>-1571000.0</v>
       </c>
@@ -26363,51 +26546,51 @@
       </c>
       <c r="AA31">
         <v>-24590000.0</v>
       </c>
       <c r="AB31">
         <v>-12113000.0</v>
       </c>
       <c r="AC31">
         <v>-17500000.0</v>
       </c>
       <c r="AD31">
         <v>-9800000.0</v>
       </c>
       <c r="AE31">
         <v>7516053.0</v>
       </c>
       <c r="AF31">
         <v>3885915.0</v>
       </c>
       <c r="AG31">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
         <v>410212000.0</v>
       </c>
       <c r="C32">
         <v>352208000.0</v>
       </c>
       <c r="D32">
         <v>374839000.0</v>
       </c>
       <c r="E32">
         <v>300805000.0</v>
       </c>
       <c r="F32">
         <v>254883000.0</v>
       </c>
       <c r="G32">
         <v>137003000.0</v>
       </c>
       <c r="H32">
         <v>395664000.0</v>
       </c>
       <c r="I32">
         <v>374401000.0</v>
       </c>
@@ -26483,1325 +26666,1332 @@
       <c r="AG32">
         <v>69300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>35568000.0</v>
+      </c>
+      <c r="C2">
         <v>55102000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39383000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>39580000.0</v>
+      </c>
+      <c r="F2">
         <v>33491000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>44307000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>40433000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45034000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32234000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42330000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41181000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40092000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36895000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49199000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37054000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29932000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28265000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>44537000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>29115000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>25352000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21473000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35677000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34576000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16543000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28872000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>61920000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39270000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>45244000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35058000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>54322000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39917000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>37941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34292000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>65405000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>58932000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>38299000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>32886000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>51587000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>41651000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41466000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39952000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>47450000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42712000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>38125000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>26230000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>38713000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>25300000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31351000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21789000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>36303000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>24055000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>38078000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>23476000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>35484000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35961000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>31377000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>28735000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>36844000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>31050000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>30930000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24514000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>32781000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>25140000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28558000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24484000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>25396000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>24697000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19679000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18928000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21633000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18443000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>15307000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>13384000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23486000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>19717000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15233000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>24208000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18751000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22421000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15288000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>25173000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>17600000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15009000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>15223000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>23048000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17356000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17139000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>12519000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>16208000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11538000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>20164000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>17648000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>25149000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>16397000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>20162000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>17868000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>24260000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>33139000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>27192000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>18027000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>37700000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>27127000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>34373000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>28056000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>37700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>17500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>14300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15024000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>51300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>12600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>12700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>21500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>12900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>14848616.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>11884919.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>12600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>10800000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>8800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>14159941.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>10700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>7100000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>8200000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>6000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>5300000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>4100000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>16200000.0</v>
       </c>
-      <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
-        <v>16030999.0</v>
+        <v>15236000.0</v>
       </c>
       <c r="C3">
-        <v>1906000.0</v>
+        <v>16031000.0</v>
       </c>
       <c r="D3">
+        <v>15606000.0</v>
+      </c>
+      <c r="E3">
         <v>15896000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-502000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16601000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14900000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18838000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15164000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13545000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>19279000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13878000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13320000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13998000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>15640000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14282000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>12741000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15512000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14899000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12993000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12678000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12312000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>13816000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11631000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12144000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>17987000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15696000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15593000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14211000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>15453000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13950000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14513000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>13521000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>27040000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14413000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>13266000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12088000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12306000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12115000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>11626000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>10438000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11612000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>10467000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>11091000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>9633000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9819000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>7992000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>8390000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>7555000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>8145000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8826000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11610000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8591000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8084000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8038000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>9200000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>7466000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7143000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5837000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>6936000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5247000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5028000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4812000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5538000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5158000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4422000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5567000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5080000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3982000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>5272000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>4527000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4069000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4203000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4944000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6563000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>3236000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2937000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5253000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4224000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3390000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4377000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>4241000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3665000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3584000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4410000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3981000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>4073000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2483000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1019000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2399000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3311000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2533000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2754000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3140000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3862000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6317000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>24508000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>60861000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7670000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6762000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>41500000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>7659000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8321000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5727000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7800000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6100000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5538000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5662000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>8000000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3300000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3600000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>4500000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>5200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3246501.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3474985.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>3478512.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>5000000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>3800000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3085399.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2714600.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>4700000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>3500000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>3700000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2900000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>5800000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>3900000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>4900000.0</v>
       </c>
-      <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>355000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
         <v>355000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-309000.0</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -27920,886 +28110,893 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
-        <v>8406000.0</v>
+        <v>10388000.0</v>
       </c>
       <c r="C5">
+        <v>32323000.0</v>
+      </c>
+      <c r="D5">
         <v>29653000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>15535000.0</v>
+      </c>
+      <c r="F5">
         <v>17236000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>9941000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>19959000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3358000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12524000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3237000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>23057000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14869000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>11775000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7621000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4086000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>208000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-7635000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>26085000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-402000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2476000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5128000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15256000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-25415000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-38714000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-36460000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>27062000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14249000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19918000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>16900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4347000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10114000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>14841000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17219000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>24993000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4753000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2270000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-63000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>18983000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8094000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>13182000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>19399000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>35172000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13881000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>36788000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2898000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>30784000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7051000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>19616000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>824000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>40299000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3081000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17450000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4729000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>15797000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>22405000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>15487000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4460000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10094000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>14441000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>4461000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-447000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1201000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8270000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>14233000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>27668000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5778000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4595000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>7073000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2123000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5405000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2511000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-7595000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5494000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-7707000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-2814000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-163000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-400000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2973000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1018000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5590000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-3826000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>14997000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6064000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>5381000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4880000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>12338000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5623000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5034000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3630000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>7868000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>945000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4421000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>6678000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2326000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-681000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>6729000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2917000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3901000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-23254000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-8649000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>3843000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-45600000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>3651000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>12183000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>7895000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>31500000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>9300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>6200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>7593000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-10700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>18400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>18000000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>10300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>16700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>12253499.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>4782294.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>7029495.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>10500000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>10700000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>9014601.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1760821.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>4800000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>4300000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>2800000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>1200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-1200000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-1300000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-1800000.0</v>
       </c>
-      <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
-        <v>24436999.0</v>
+        <v>25624000.0</v>
       </c>
       <c r="C6">
-        <v>31559000.0</v>
+        <v>48354000.0</v>
       </c>
       <c r="D6">
-        <v>31256000.0</v>
+        <v>45259000.0</v>
       </c>
       <c r="E6">
+        <v>31431000.0</v>
+      </c>
+      <c r="F6">
         <v>16734000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26542000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>34859000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>22196000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>27688000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16782000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>42336000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>28747000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>25095000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21619000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>11554000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>14490000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5106000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>41597000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14497000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10517000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7550000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2944000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11599000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-27083000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-24316000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>45049000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>29945000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35511000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>31111000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>19800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24064000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29354000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>30740000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>52033000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19166000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15536000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>12025000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>31289000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20209000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24808000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>29837000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>46784000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>24348000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>47879000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12531000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>40603000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>15043000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>28006000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8379000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>48444000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11907000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>29060000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13320000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>23881000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>30443000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24687000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11926000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>17237000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>20278000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>11397000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4800000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6229000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>13082000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>19771000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>32826000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>10200000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10162000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12153000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>6105000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-133000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7038000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-3526000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1291000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2763000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3749000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3073000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2600000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5910000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>6271000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>9814000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-436000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>19374000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>10305000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>9046000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>8464000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>16748000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>9604000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9107000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6113000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>8887000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3344000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>7732000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>9211000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5080000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2459000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>10591000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>9234000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>20607000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>37607000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-979000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>10605000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-4100000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>11310000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>20504000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>13622000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>39300000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>15400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>11738000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>13255000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-2700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>21700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>21600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>14800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>21900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>15500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>8257279.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>10508007.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>15500000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>14500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>12100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>4475421.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>9500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>7800000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>6500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>4100000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>4600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>2600000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>3100000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28981,110 +29178,111 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -29231,1721 +29429,1740 @@
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
         <v>8294000.0</v>
       </c>
-      <c r="CQ8">
-[...1 lines deleted...]
-      </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
         <v>31209000.0</v>
       </c>
-      <c r="CU8">
+      <c r="CV8">
         <v>7525000.0</v>
       </c>
-      <c r="CV8">
-[...1 lines deleted...]
-      </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>45811000.0</v>
+      </c>
+      <c r="C9">
         <v>70105000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
-        <v>53602000.0</v>
+        <v>67271000.0</v>
       </c>
       <c r="E9">
+        <v>52104000.0</v>
+      </c>
+      <c r="F9">
         <v>53176000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48365000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>51019000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>43927000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>46889000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>43688000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>62715000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>57887000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50051000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>48847000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31701000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>44036000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31771000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>64035000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27487000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25603000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17281000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20313000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2680000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-7688000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6030000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>62359000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>47120000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>59553000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>45140000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>54642000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>42191000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>60404000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>50692000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>60148000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>39868000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>49459000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>35771000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>55326000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>44899000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>50277000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>52176000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>71883000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>42389000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>69035000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>35981000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>63744000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>35442000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>47794000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>26408000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>67730000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>27452000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>43635000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>26190000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>47826000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>44750000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>38833000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26861000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>34241000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>34857000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>24828000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>19292000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>36383000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>24718000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>25949000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>48300000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>28137000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18779000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>20683000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>14208000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6432000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>15024000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5868000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>10136000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3176000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>9851000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>12236000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>11500000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>17278000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>12232000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>15688000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7977000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24137000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>15774000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>15869000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>16145000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>24476000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14471000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>14609000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>12362000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>12893000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>9690000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>14286000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>16001000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>12196000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>6782000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>18689000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>13407000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>9598000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-9802000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>11426000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>17051000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>9200000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>26471000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>28412000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>26742000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>52600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>25000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>20000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>21719000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>10900000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>30400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>30700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>24900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>33100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>23000000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>15862668.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>18407130.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>25100000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>22300000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>19900000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>11371973.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>18800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>14200000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>13300000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>10200000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>8800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>9100000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>9200000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>8492000.0</v>
+      </c>
+      <c r="C10">
         <v>6604000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27821000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13433000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15435000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8324000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17719000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1076000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10579000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1461000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21574000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13074000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10008000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6098000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5409000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1118000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9340000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>24527000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1942000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4166000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7432000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-17646000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-29135000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-40295000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-43906000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26134000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13760000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19282000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16219000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3734000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9156000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>13990000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16725000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24469000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4225000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1835000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-518000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18503000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7625000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>12724000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19001000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>34681000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13418000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>36385000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2594000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>30663000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6782000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>19348000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>558000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>39962000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2766000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>17102000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4384000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>16483000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>22032000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15011000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3934000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>9692000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14010000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3910000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-890000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>877000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7896000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13698000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>27016000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3525000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1501000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3002000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2304000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-9706000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1878000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-11935000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-9990000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-12482000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-6961000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-4311000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4400000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2973000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2936000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1628000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-7730000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>11071000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2122000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1463000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>897000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>7588000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1684000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1012000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-1096000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>93000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-2347000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>323000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2655000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>789000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-4360000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7574000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-1677000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-9628000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-80910000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-15313000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-21002000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-42200000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1850000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7419000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>2754000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>28600000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3560000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-18000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>13400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>11900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>7300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>13400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>10000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>7315659.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>7246901.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>8800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>8400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>6700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4988994.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>2900000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1200000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>500000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-3100000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-3400000.0</v>
       </c>
-      <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
-        <v>4078999.0</v>
+        <v>2421000.0</v>
       </c>
       <c r="C11">
+        <v>4079000.0</v>
+      </c>
+      <c r="D11">
         <v>5205000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1198000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7285000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1458000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2376000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-3997000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5159000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1850000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>6555000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3461000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4885000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2017000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2348000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3133000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2610000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>11148000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4402000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1946000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3068000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1898000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>19349000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-10248000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>15505000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>4782000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3030000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5308000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3648000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-22000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1452000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3635000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>4453000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15905000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1009000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-238000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>114000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6577000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2551000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2476000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4608000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7644000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2477000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9256000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>675000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7799000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1188000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5407000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>72000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>10065000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>685000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>4813000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1203000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3480000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6787000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3732000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>966000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2884000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5179000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1634000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-309000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-53775000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1160000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>396000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>436000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-611000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>344000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>282000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>260000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-663000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>229000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>258000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>269000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-338000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>383000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>260000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>200000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5584000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>1784000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-2000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-1692000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>253000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>202000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>538000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-59000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4550000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>84000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-340000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4526000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>14000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>163000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-700000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>137000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1554000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>76000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3671000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-3682000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>9809000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>10997000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-3889000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-7231000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-13100000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-666000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2699000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1019000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>10900000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1547000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-5600000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>6300000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>5700000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>3500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>6000000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>4500000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>3187020.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>3550981.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>3900000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>4200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>3400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>2054292.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1900000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DU11">
         <v>900000.0</v>
       </c>
       <c r="DV11">
+        <v>900000.0</v>
+      </c>
+      <c r="DW11">
         <v>1100000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-900000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-1200000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
+        <v>1896000.0</v>
+      </c>
+      <c r="C12">
         <v>1802000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1832000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1927000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1801000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1617000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2240000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2282000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1945000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1776000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1483000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1795000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1767000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1523000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1323000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1326000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1705000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1558000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1540000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1690000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2304000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2390000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2391000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1581000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>648000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>987000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>489000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>636000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>681000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>613000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>958000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>851000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>494000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>524000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>528000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>435000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>455000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>480000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>469000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>458000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>398000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>491000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>463000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>403000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>304000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>121000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>269000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>268000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>266000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>337000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>315000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>348000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>345000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4839000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>373000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>476000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>526000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>402000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>431000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>551000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>443000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>324000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>374000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>535000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>652000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2253000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3094000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4071000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4427000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17707000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4471000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4340000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4496000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>17093000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4341000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>16759000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4174000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CB12">
         <v>4000000.0</v>
       </c>
       <c r="CC12">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="CD12">
         <v>3900000.0</v>
       </c>
       <c r="CE12">
+        <v>3900000.0</v>
+      </c>
+      <c r="CF12">
         <v>4000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3900000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4200000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3900000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3900000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3500000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CP12">
         <v>4000000.0</v>
       </c>
       <c r="CQ12">
+        <v>4000000.0</v>
+      </c>
+      <c r="CR12">
         <v>4200000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="CT12">
         <v>5500000.0</v>
       </c>
       <c r="CU12">
+        <v>5500000.0</v>
+      </c>
+      <c r="CV12">
         <v>5300000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4900000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6900000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>5300000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5700000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5300000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DC12">
         <v>2700000.0</v>
       </c>
       <c r="DD12">
+        <v>2700000.0</v>
+      </c>
+      <c r="DE12">
         <v>2000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2300000.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>202</v>
+      </c>
+      <c r="B13">
+        <v>468000.0</v>
+      </c>
       <c r="C13">
+        <v>589000.0</v>
+      </c>
+      <c r="D13">
         <v>557000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1114000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>540000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>460000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>625000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>561000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>534000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>648000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>738000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>693000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>407000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>252000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>257000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>417000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538000.0</v>
       </c>
       <c r="S13">
         <v>538000.0</v>
       </c>
       <c r="T13">
+        <v>538000.0</v>
+      </c>
+      <c r="U13">
         <v>559000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>583000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>546000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>586000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>891000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>365000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>473000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>490000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>572000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>570000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31001,203 +31218,206 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>203</v>
+      </c>
+      <c r="B14">
+        <v>-1845000.0</v>
+      </c>
       <c r="C14">
+        <v>-1888000.0</v>
+      </c>
+      <c r="D14">
         <v>-1959000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-980000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5823000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1560000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1447000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1490000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-2146000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-771000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3029000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1262000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2669000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1468000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1196000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1400000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1659000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-3279000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-2034000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>84856000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4340000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1701000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1275000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-4080000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-10057000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3181000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>91936000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2439000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>4222000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2077000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2482000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2630000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3562000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3867000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3748000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3521000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-962000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3131000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1859000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2892000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2650000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>3752000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1904000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2030000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1094000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1522000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>439000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>472000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>43912000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
@@ -31316,972 +31536,981 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>4226000.0</v>
+      </c>
+      <c r="C15">
         <v>637000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>20657000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11255000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2327000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5306000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13896000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3583000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3274000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2540000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11990000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8351000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2454000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2613000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-8953000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-2851000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-13609000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>10100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8378000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-9211000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14840000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-21245000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-47209000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-25967000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-49354000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>18171000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9033000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11397000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8265000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1694000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5020000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7625000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8505000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4831000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-850000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1712000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>75000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>8945000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2525000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6016000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>11302000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22493000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>8610000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>24350000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>391000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20992000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>4858000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>13307000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>579000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>27829000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1609000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>11816000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2861000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>12679000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>14911000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11034000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2509000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>6329000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8392000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1825000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1003000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>54159000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>6736000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>13302000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>26580000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>4039000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1062000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2561000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2642000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-9043000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-2107000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-12193000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-10259000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-10142000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-7522000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-4571000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-4700000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-2611000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-5595000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1630000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-3738000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12011000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2280000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1111000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1196000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>7788000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1800000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1552000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-896000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-507000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-2654000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>969000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2423000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>684000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-2294000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3035000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2005000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>19634000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-139553000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-11424000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-13771000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-32500000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1184000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4720000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-59375000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>17700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2013000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>-14500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>7100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>6200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>3800000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>7400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>5500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>4128639.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>3695919.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>4900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>4200000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>3300000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2934702.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>1300000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>900000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>300000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DX15">
         <v>-2200000.0</v>
       </c>
       <c r="DY15">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DZ15">
         <v>-4400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>11990000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8351000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2454000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2613000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-8953000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-2851000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-13609000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8378000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-9211000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-14840000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-21245000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-47209000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-25967000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-49354000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18171000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9033000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>11397000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8265000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1694000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5020000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7625000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8505000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4831000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-850000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-1712000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>75000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>8945000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2525000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7791000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9527000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22493000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>8610000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>24350000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>391000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>20992000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4858000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>13307000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>579000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27829000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1609000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>11816000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2861000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12679000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14990000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11080000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2588000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>6329000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8392000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1825000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-1003000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>54159000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6737000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>13303000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>26580000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>3882000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1159000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2720000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>-1658000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1658000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
+        <v>0.0</v>
+      </c>
+      <c r="CE16">
         <v>10818000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1920000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>925000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>956000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7588000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1600000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1352000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>218000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>-1023000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1023000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2518000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>969000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-3035000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3035000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>10547000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
         <v>0.0</v>
       </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
         <v>-4234000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4234000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1735000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>6071000.0</v>
+      </c>
       <c r="C17">
+        <v>2525000.0</v>
+      </c>
+      <c r="D17">
         <v>22616000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12235000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8150000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>6866000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15343000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5073000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5420000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>3311000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15019000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9613000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5123000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>4081000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7757000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-4251000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-11950000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>13379000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-6344000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6112000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10500000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-19544000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-47155000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-30047000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-58882000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>16488000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10896000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>13836000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>17376000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-15324000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>10608000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>17625000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>21178000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6546000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5234000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2073000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-632000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>9605000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5074000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>12023000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>12618000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>26245000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>10514000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>26380000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1485000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>22514000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5297000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>13779000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>224000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>27140000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1953000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>12250000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3081000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>43161000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>15324000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>11325000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3047000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>-1021000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -32367,162 +32596,169 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>-1428000.0</v>
+      </c>
       <c r="C18">
+        <v>-1213000.0</v>
+      </c>
+      <c r="D18">
         <v>-1275000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-813000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1261000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1157000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1615000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1721000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1411000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1128000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-745000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1102000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1360000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1271000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1066000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-909000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1203000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1020000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1002000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1131000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1721000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1844000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1805000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-690000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-283000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-514000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-64000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-111000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -32578,206 +32814,207 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>721000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>451000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>447000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>536000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>567000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>568000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>592000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>5831000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>546000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-743000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>891000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-164000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>532000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>656000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>434000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>486000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>738000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>429000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>143000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>42000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>400000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-65000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>16000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-27000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>423000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-320000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-960000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>26000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-551000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-205000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-490000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-188000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-134000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-148000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-138000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-246000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-1743000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-330000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-422000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-312000.0</v>
       </c>
       <c r="BC19">
         <v>-312000.0</v>
       </c>
       <c r="BD19">
+        <v>-312000.0</v>
+      </c>
+      <c r="BE19">
         <v>-218000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-435000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-422000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -32801,212 +33038,211 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>846000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>220000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>112000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>7229000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>933000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-3317000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-3642000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>305000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>7131000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3925000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1440000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>10217000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1831000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>599000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>850000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>12621000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>7956000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>702000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2479000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3437000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>11483000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>185000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-806000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1223000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>424000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>160000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>245000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>314000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>2055000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -33092,499 +33328,503 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>9951000.0</v>
+      </c>
+      <c r="C21">
         <v>32323000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29045000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>15535000.0</v>
+      </c>
+      <c r="F21">
         <v>16734000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9512000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>19411000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2872000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12067000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2739000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22032000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>14226000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>11401000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7537000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4238000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-101000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8032000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>25634000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-853000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2952000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10845000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-14492000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-27355000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-41500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-38439000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>24820000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>14409000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>24050000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>13999000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4123000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9609000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>14722000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17096000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>24727000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1990000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-291000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>18710000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7724000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>12802000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>18932000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>34931000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13659000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>36529000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2652000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>30568000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6902000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>19592000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>808000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>40283000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3067000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17438000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4716000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15785000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>22383000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15460000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4436000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10081000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>14428000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4448000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-465000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1176000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8193000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>14220000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>27384000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6532000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4792000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6624000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2102000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-5405000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2511000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-7669000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-5620000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-8569000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-2814000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-163000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-400000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>6672000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1018000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5590000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-3826000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>14997000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>6064000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5381000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4880000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>11490000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5623000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5034000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3630000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6899000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>945000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4421000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6678000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4957000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-184000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>6729000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2917000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-4090000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-70073000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-10567000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-14938000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-32800000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>3651000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>12183000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6886000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>31500000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>9300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>6200000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>7593000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>-10700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>17100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>15000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>10300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>16700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>12200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>4780530.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>7029494.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>10500000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>10700000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>9000000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1760821.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>4800000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>4300000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2800000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>1200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-1200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-1900000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-1800000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33766,467 +34006,473 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>71428000.0</v>
+      </c>
+      <c r="C23">
         <v>92884000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>77338000.0</v>
+        <v>77609000.0</v>
       </c>
       <c r="E23">
+        <v>76149000.0</v>
+      </c>
+      <c r="F23">
         <v>69933000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>83160000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>72041000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>86089000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>67056000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>83279000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>81864000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>83753000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>75545000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>90509000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>72993000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74069000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68068000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>82938000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>57455000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53907000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>49599000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>70482000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>64611000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>50355000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>73341000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>99459000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>71981000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>80747000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>66199000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>104841000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>72499000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>83623000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>67888000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>100826000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>94300000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>85768000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>68948000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>88203000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>78826000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>78941000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>73196000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>84402000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>71442000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>70631000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>59559000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>71889000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>53840000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>59553000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>47389000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>63750000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>48440000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>64275000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>44950000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>67525000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>58328000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>54750000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>51160000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>61004000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>51479000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>51310000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>44271000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>67988000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>41665000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>40287000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>45400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>47001000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>38684000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>33738000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>31034000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>33470000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>30956000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>28844000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>29140000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>35231000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>32382000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>27632000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>27300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>38983000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>29965000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>32519000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>27091000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>34313000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>27310000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>25497000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>26488000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>36034000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>26204000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>26714000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>21251000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>22202000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>20283000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>30029000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>26971000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>32388000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>23363000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>32122000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28358000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>37948000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>93410000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>49185000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>50016000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>79600000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>49947000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>50602000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>47912000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>58800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>33200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>28100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>29150000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>72900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>27300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>28300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>27300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>37900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>23700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>25930754.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>23262555.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>27200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>22400000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>19700000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>23771093.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>24700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>17000000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>18700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>15000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>15300000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>15100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>27200000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34312,919 +34558,928 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>15236000.0</v>
+      </c>
       <c r="C25">
+        <v>16031000.0</v>
+      </c>
+      <c r="D25">
         <v>15606000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15896000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14913000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>16601000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18838000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15164000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13545000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1107000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>13878000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13320000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13998000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>15640000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14282000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12741000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15512000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14899000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>12685000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12986000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12312000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14112000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>11930000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>15252000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17987000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15696000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15593000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14211000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15453000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13950000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>14513000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>13521000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>27040000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14413000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>13266000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12088000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12306000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12115000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11626000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10438000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11612000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10467000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11091000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9633000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9819000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7992000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8390000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7555000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8145000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8826000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>11610000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8591000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8084000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8038000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>9200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7466000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7143000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5837000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>6936000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5247000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5028000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>4812000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5538000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5158000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4422000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5481000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5155000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3993000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>5272000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4527000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4069000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4203000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4944000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6563000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2995000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2937000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5127000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4860000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3901000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>4377000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4241000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3665000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3584000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4410000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3981000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2483000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2500000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2754000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1961000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3452000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2500000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-400000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3140000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3862000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6317000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>24508000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>60861000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7670000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>28921000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>41500000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>7659000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7604000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6444000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7800000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4700000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>6500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>8000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>4600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>6600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>3500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>5200000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DM25">
         <v>3500000.0</v>
       </c>
       <c r="DN25">
+        <v>3500000.0</v>
+      </c>
+      <c r="DO25">
         <v>5000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>3800000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>3100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>2700000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>4700000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>3500000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>3700000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>2900000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>5800000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>3900000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>4900000.0</v>
       </c>
-      <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>1804000.0</v>
+      </c>
+      <c r="C26">
         <v>1451000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1505000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1542000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1318000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1150000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>265000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2031000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2187000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2722000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2771000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2762000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1855000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1633000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1115000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1356000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1197000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1248000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2025000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1471000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1056000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1130000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1232000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2200000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1486000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1359000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1222000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1136000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2186000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4028000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3922000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3592000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6217000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4626000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>5678000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4334000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4712000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4460000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3435000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3708000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3119000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2722000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2347000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>4542000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4628000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4560000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3309000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3599000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3504000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3974000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3659000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3634000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3788000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2528000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2465000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2630000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1803000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2041000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2117000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1868000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2278000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>1509000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1219000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1243000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1024000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>998000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1185000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>547000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1306000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1619000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>2047000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2488000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>1609000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1563000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1121000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1500000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1158000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>878000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>664000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>915000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>835000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>890000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>886000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>653000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>961000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1019000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>870000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1144000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>961000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>952000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>1168000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>712000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>661000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>900000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>597000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>204000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>376000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>419000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>2110000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>1294000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>2700000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1962000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>2014000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1592000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1600000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1000000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>800000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>475000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>500000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>900000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DJ26">
         <v>700000.0</v>
       </c>
       <c r="DK26">
+        <v>700000.0</v>
+      </c>
+      <c r="DL26">
         <v>600000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>289729.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>507283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO26">
         <v>600000.0</v>
       </c>
       <c r="DP26">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ26">
         <v>800000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DR26">
         <v>586940.0</v>
       </c>
-      <c r="DR26">
+      <c r="DS26">
         <v>1100000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>300000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>600000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>700000.0</v>
       </c>
-      <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>618000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>235000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>383000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>165000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>34148000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>140000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1018000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1018000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2711000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1548000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1851000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1528000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11069000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2653000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3031000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>16804000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>106000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>2569000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>100000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
@@ -35249,497 +35504,505 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>32488000.0</v>
+      </c>
+      <c r="C28">
         <v>33532000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34219000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>35302000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33532000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>100610000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31575000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>37671000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31364000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>35249000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36359000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38984000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34225000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>37862000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>33045000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>37095000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30181000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>34929000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>28377000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28807000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25238000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>26919000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>24815000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>29551000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>26919000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31606000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27267000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>25899000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>17232000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24429000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>28435000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>27897000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>26283000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>25540000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>28589000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30941000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>31900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>30686000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>33101000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>28919000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>38500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>24300000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>28900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>27700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>25200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>23300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>23600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>21400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>23500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>19800000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>22100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>19500000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>39651000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>19326000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>20325000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>19600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19570000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19440000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>19570000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17100000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>32700000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>10233000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>19500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>20300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12800000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10800000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>11400000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="BY28">
         <v>10300000.0</v>
       </c>
       <c r="BZ28">
+        <v>10300000.0</v>
+      </c>
+      <c r="CA28">
         <v>13400000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10200000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>9300000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>10700000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>8700000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9500000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>10300000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="CK28">
         <v>7400000.0</v>
       </c>
       <c r="CL28">
+        <v>7400000.0</v>
+      </c>
+      <c r="CM28">
         <v>6300000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7800000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8500000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8800000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>6300000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6400000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>10100000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>10800000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>12800000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>12100000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22900000.0</v>
       </c>
       <c r="CX28">
         <v>22900000.0</v>
       </c>
       <c r="CY28">
+        <v>22900000.0</v>
+      </c>
+      <c r="CZ28">
         <v>10400000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>8500000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>11500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>8600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>8300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>13100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>8500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>9400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>10500000.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>2421000.0</v>
+      </c>
       <c r="C29">
+        <v>4079000.0</v>
+      </c>
+      <c r="D29">
         <v>5205000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1198000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7285000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1458000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2376000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3997000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5159000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1850000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6555000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3461000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4885000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2017000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2348000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3133000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2610000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11148000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4402000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1946000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3068000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1898000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19349000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-10248000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15505000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>4782000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3030000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5308000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3648000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -35795,1215 +36058,1225 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>35860000.0</v>
+      </c>
+      <c r="C30">
         <v>37782000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
-        <v>39256000.0</v>
+        <v>38226000.0</v>
       </c>
       <c r="E30">
+        <v>36569000.0</v>
+      </c>
+      <c r="F30">
         <v>36442000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38853000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31608000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>41055000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34822000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40949000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40683000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43661000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>38650000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>41310000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>35939000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>44137000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>39803000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38401000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>28340000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28555000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28126000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>34805000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>30035000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33812000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44469000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37539000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32711000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>35503000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>31141000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>50519000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>32582000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>45682000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>33596000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>35421000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>35368000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>47469000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>36062000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36616000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>37175000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>37475000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>33244000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>36952000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28730000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>32506000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>33329000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>33176000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28540000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>28202000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>25600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>27447000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>24385000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>26197000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21474000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>32041000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>22367000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>23373000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>22425000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24160000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>20429000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>20380000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>19757000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>35207000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>16525000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>11729000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>20916000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>21605000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13987000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>14059000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>12106000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11837000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>12513000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13537000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15756000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>11745000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>12665000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12399000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11979000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>14775000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>11214000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10098000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>11803000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>9140000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9710000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>10488000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11265000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12986000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>8848000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>9575000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>8732000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5994000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8745000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>9865000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>9323000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>7239000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>6966000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>11960000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>10490000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>13688000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60271000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>21993000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>31989000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>57499000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>22820000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>16229000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>19856000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>21100000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>15700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>13800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>14126000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>21600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>13300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>15700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>14600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>16400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>10800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>11082138.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>11377636.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>14600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>11600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>10900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>9611151.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>14000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>9900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>10500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>9000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DX30">
         <v>11000000.0</v>
       </c>
       <c r="DY30">
+        <v>11000000.0</v>
+      </c>
+      <c r="DZ30">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
+        <v>-1459000.0</v>
+      </c>
+      <c r="C31">
         <v>-25719000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1224000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
+        <v>-2102000.0</v>
+      </c>
+      <c r="F31">
         <v>-1299000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1188000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1692000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1796000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1488000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1278000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-458000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1152000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1393000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1439000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1171000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1017000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1308000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1107000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1089000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1214000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>3413000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3154000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1780000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1205000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5467000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1314000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-649000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4768000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2220000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-389000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-453000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-732000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-371000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-258000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-275000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-155000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-227000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-207000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-99000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-78000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>69000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-250000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-241000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-144000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-58000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>95000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-120000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-244000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-250000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-321000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-301000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-336000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-332000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>698000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-351000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-449000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-502000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-389000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-418000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-538000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-425000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-299000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-297000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-522000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-368000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3007000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3291000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3622000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4406000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4301000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4389000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4266000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4370000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-3913000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-4147000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4148000.0</v>
       </c>
-      <c r="BY31">
-[...1 lines deleted...]
-      </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>-3699000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3954000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3962000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3904000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-3926000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3942000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3918000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3983000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3902000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3939000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4022000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4726000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6806000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-3292000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-4098000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4023000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4168000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4176000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6729000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4594000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-5538000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-10837000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-4746000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-6064000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>9400000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-5501000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4764000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-4132000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2900000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-3600000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-2500000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-4033000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-7300000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-3700000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-3100000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3300000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-2200000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>2535129.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>217407.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DP31">
         <v>-2300000.0</v>
       </c>
       <c r="DQ31">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DR31">
         <v>3228173.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-1600000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-1400000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DV31">
         <v>1700000.0</v>
       </c>
       <c r="DW31">
+        <v>1700000.0</v>
+      </c>
+      <c r="DX31">
         <v>-1200000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-1600000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-15300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>81379000.0</v>
+      </c>
+      <c r="C32">
         <v>125207000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>106654000.0</v>
+      </c>
+      <c r="E32">
         <v>91684000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>86667000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>92672000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>91452000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>88961000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>79123000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>86018000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>103896000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>97979000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>86946000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>98046000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>68755000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>73968000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>60036000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>108572000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>56602000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>50955000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>38754000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>55990000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37256000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8855000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>34902000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>124279000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>86390000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>104797000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>80198000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>108964000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>82108000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>98345000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>84984000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>125553000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>98800000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>87758000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>68657000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>106913000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>86550000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>91743000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>92128000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>119333000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>85101000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>107160000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>62211000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>102457000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>60742000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>79145000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>48197000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>104033000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>51507000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>81713000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>49666000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>83310000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>80711000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>70210000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>55596000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>71085000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>65907000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>55758000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>43806000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>69164000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>49858000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>54507000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>72784000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>53533000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>43476000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>40362000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>33136000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>28065000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>33467000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>21175000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>23520000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>26662000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>29568000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>27469000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>26800000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>41486000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>30983000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>38109000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>23265000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>49310000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>33374000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>30878000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>31368000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>47524000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>31827000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>31748000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>24881000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>29101000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>21228000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>34450000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>33649000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>37345000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>23179000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>38851000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>31275000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>33858000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>23337000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>38618000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>35078000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>46800000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>53598000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>62785000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>54798000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>90300000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>42500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>34300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>36743000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>62200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>44400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>43300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>37600000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>54600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>35900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>30711284.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>30292050.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>37700000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>33100000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>28700000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>25531914.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>29500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>21300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>21500000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>16200000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>14100000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>13200000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>25400000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>15300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37098,51 +37371,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>100592000.0</v>
       </c>
       <c r="C2">
         <v>76200000.0</v>
       </c>
       <c r="D2">
         <v>97401000.0</v>
       </c>
       <c r="E2">
         <v>189711000.0</v>
       </c>
       <c r="F2">
         <v>317379000.0</v>
       </c>
       <c r="G2">
         <v>109484000.0</v>
       </c>
       <c r="H2">
         <v>141590000.0</v>
       </c>
       <c r="I2">
         <v>158725000.0</v>
       </c>
@@ -37199,51 +37472,51 @@
       </c>
       <c r="AA2">
         <v>34573000.0</v>
       </c>
       <c r="AB2">
         <v>143566000.0</v>
       </c>
       <c r="AC2">
         <v>64100000.0</v>
       </c>
       <c r="AD2">
         <v>102600000.0</v>
       </c>
       <c r="AE2">
         <v>50715119.0</v>
       </c>
       <c r="AF2">
         <v>56968985.0</v>
       </c>
       <c r="AG2">
         <v>400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>8167000</v>
       </c>
       <c r="C3">
         <v>41216000</v>
       </c>
       <c r="D3">
         <v>32835000</v>
       </c>
       <c r="E3">
         <v>32621000</v>
       </c>
       <c r="F3">
         <v>17776000</v>
       </c>
       <c r="G3">
         <v>9255000</v>
       </c>
       <c r="H3">
         <v>50841000</v>
       </c>
       <c r="I3">
         <v>56874000</v>
       </c>
@@ -37300,51 +37573,51 @@
       </c>
       <c r="AA3">
         <v>27643000</v>
       </c>
       <c r="AB3">
         <v>22465000</v>
       </c>
       <c r="AC3">
         <v>14000000</v>
       </c>
       <c r="AD3">
         <v>12700000</v>
       </c>
       <c r="AE3">
         <v>15542907.18</v>
       </c>
       <c r="AF3">
         <v>4985702.76</v>
       </c>
       <c r="AG3">
         <v>2200000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-94484000.0</v>
       </c>
       <c r="F4">
         <v>-127668000.0</v>
       </c>
       <c r="G4">
         <v>207895000.0</v>
       </c>
       <c r="H4">
         <v>-32106000.0</v>
       </c>
       <c r="I4">
         <v>-17135000.0</v>
       </c>
       <c r="J4">
         <v>-46034000.0</v>
       </c>
       <c r="K4">
         <v>-112690000.0</v>
       </c>
@@ -37361,51 +37634,51 @@
         <v>3198000.0</v>
       </c>
       <c r="P4">
         <v>-12252000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2448000.0</v>
       </c>
       <c r="F5">
         <v>10861000.0</v>
       </c>
       <c r="G5">
         <v>-3193000.0</v>
       </c>
       <c r="H5">
         <v>-46145000.0</v>
       </c>
       <c r="I5">
         <v>12447000.0</v>
       </c>
       <c r="J5">
         <v>-9141000.0</v>
       </c>
       <c r="K5">
         <v>-30874000.0</v>
       </c>
@@ -37422,51 +37695,51 @@
         <v>-32079000.0</v>
       </c>
       <c r="P5">
         <v>-59984000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>50576000.0</v>
       </c>
       <c r="C6">
         <v>24392000.0</v>
       </c>
       <c r="D6">
         <v>-21201000.0</v>
       </c>
       <c r="E6">
         <v>-92310000.0</v>
       </c>
       <c r="F6">
         <v>-127668000.0</v>
       </c>
       <c r="G6">
         <v>207895000.0</v>
       </c>
       <c r="H6">
         <v>-32106000.0</v>
       </c>
       <c r="I6">
         <v>-17135000.0</v>
       </c>
@@ -37523,51 +37796,51 @@
       </c>
       <c r="AA6">
         <v>-3665000.0</v>
       </c>
       <c r="AB6">
         <v>-108993000.0</v>
       </c>
       <c r="AC6">
         <v>79500000.0</v>
       </c>
       <c r="AD6">
         <v>-102600000.0</v>
       </c>
       <c r="AE6">
         <v>51882661.0</v>
       </c>
       <c r="AF6">
         <v>-6232128.46</v>
       </c>
       <c r="AG6">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-36379000.0</v>
       </c>
       <c r="C7">
         <v>-47018000.0</v>
       </c>
       <c r="D7">
         <v>-62457000.0</v>
       </c>
       <c r="E7">
         <v>-64901000.0</v>
       </c>
       <c r="F7">
         <v>-64757000.0</v>
       </c>
       <c r="G7">
         <v>-3708000.0</v>
       </c>
       <c r="H7">
         <v>-45929000.0</v>
       </c>
       <c r="I7">
         <v>-10753000.0</v>
       </c>
@@ -37624,94 +37897,94 @@
       </c>
       <c r="AA7">
         <v>-73929000.0</v>
       </c>
       <c r="AB7">
         <v>-15398000.0</v>
       </c>
       <c r="AC7">
         <v>-47300000.0</v>
       </c>
       <c r="AD7">
         <v>-34400000.0</v>
       </c>
       <c r="AE7">
         <v>-17294220.67</v>
       </c>
       <c r="AF7">
         <v>-14737150.82</v>
       </c>
       <c r="AG7">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-29003000.0</v>
       </c>
       <c r="F8">
         <v>-52453000.0</v>
       </c>
       <c r="G8">
         <v>33597000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>-1319000.0</v>
       </c>
       <c r="C9">
         <v>20666000.0</v>
       </c>
       <c r="D9">
         <v>-19602000.0</v>
       </c>
       <c r="E9">
         <v>-22925000.0</v>
       </c>
       <c r="F9">
         <v>-52453000.0</v>
       </c>
       <c r="G9">
         <v>20668000.0</v>
       </c>
       <c r="H9">
         <v>-8621000.0</v>
       </c>
       <c r="I9">
         <v>35267000.0</v>
       </c>
@@ -37768,51 +38041,51 @@
       </c>
       <c r="AA9">
         <v>-111000.0</v>
       </c>
       <c r="AB9">
         <v>-1499000.0</v>
       </c>
       <c r="AC9">
         <v>-12800000.0</v>
       </c>
       <c r="AD9">
         <v>-15100000.0</v>
       </c>
       <c r="AE9">
         <v>-7953882.08</v>
       </c>
       <c r="AF9">
         <v>-4032553.71</v>
       </c>
       <c r="AG9">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>-76000.0</v>
       </c>
       <c r="C10">
         <v>-1501000.0</v>
       </c>
       <c r="D10">
         <v>-285000.0</v>
       </c>
       <c r="E10">
         <v>-5529000.0</v>
       </c>
       <c r="F10">
         <v>11451000.0</v>
       </c>
       <c r="G10">
         <v>1637000.0</v>
       </c>
       <c r="H10">
         <v>1942000.0</v>
       </c>
       <c r="I10">
         <v>-14022000.0</v>
       </c>
@@ -37869,51 +38142,51 @@
       </c>
       <c r="AA10">
         <v>-6657000.0</v>
       </c>
       <c r="AB10">
         <v>2882000.0</v>
       </c>
       <c r="AC10">
         <v>2500000.0</v>
       </c>
       <c r="AD10">
         <v>-1400000.0</v>
       </c>
       <c r="AE10">
         <v>-3794512.55</v>
       </c>
       <c r="AF10">
         <v>-6525405.09</v>
       </c>
       <c r="AG10">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-11572000.0</v>
       </c>
       <c r="F11">
         <v>-6591000.0</v>
       </c>
       <c r="G11">
         <v>-6637000.0</v>
       </c>
       <c r="H11">
         <v>-24016000.0</v>
       </c>
       <c r="I11">
         <v>1255000.0</v>
       </c>
       <c r="J11">
         <v>27110000.0</v>
       </c>
       <c r="K11">
         <v>-18093000.0</v>
       </c>
@@ -37934,51 +38207,51 @@
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>7503000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>6008000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>13358000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15487000.0</v>
       </c>
       <c r="F12">
         <v>34556000.0</v>
       </c>
       <c r="G12">
         <v>57102000.0</v>
       </c>
       <c r="H12">
         <v>14463000.0</v>
       </c>
       <c r="I12">
         <v>6096000.0</v>
       </c>
       <c r="J12">
         <v>25356000.0</v>
       </c>
       <c r="K12">
         <v>33473000.0</v>
       </c>
@@ -37997,51 +38270,51 @@
       <c r="P12">
         <v>25525000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>10629000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18797000.0</v>
       </c>
       <c r="F13">
         <v>-17164000.0</v>
       </c>
       <c r="G13">
         <v>-32305000.0</v>
       </c>
       <c r="H13">
         <v>-11178000.0</v>
       </c>
       <c r="I13">
         <v>-8728000.0</v>
       </c>
       <c r="J13">
         <v>-9276000.0</v>
       </c>
       <c r="K13">
         <v>-7542000.0</v>
       </c>
@@ -38054,51 +38327,51 @@
       <c r="N13">
         <v>-14357000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>62446000.0</v>
       </c>
       <c r="C14">
         <v>65503000.0</v>
       </c>
       <c r="D14">
         <v>60022000.0</v>
       </c>
       <c r="E14">
         <v>56661000.0</v>
       </c>
       <c r="F14">
         <v>56082000.0</v>
       </c>
       <c r="G14">
         <v>52704000.0</v>
       </c>
       <c r="H14">
         <v>63487000.0</v>
       </c>
       <c r="I14">
         <v>57437000.0</v>
       </c>
@@ -38155,51 +38428,51 @@
       </c>
       <c r="AA14">
         <v>61626000.0</v>
       </c>
       <c r="AB14">
         <v>25228000.0</v>
       </c>
       <c r="AC14">
         <v>22700000.0</v>
       </c>
       <c r="AD14">
         <v>15400000.0</v>
       </c>
       <c r="AE14">
         <v>14521307.0</v>
       </c>
       <c r="AF14">
         <v>14883789.0</v>
       </c>
       <c r="AG14">
         <v>19500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2704000.0</v>
       </c>
       <c r="F15">
         <v>883000.0</v>
       </c>
       <c r="G15">
         <v>4214000.0</v>
       </c>
       <c r="H15">
         <v>2404000.0</v>
       </c>
       <c r="I15">
         <v>64084000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2443000.0</v>
       </c>
@@ -38220,51 +38493,51 @@
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>400000.0</v>
       </c>
       <c r="AC15">
         <v>400000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>151168000.0</v>
       </c>
       <c r="C16">
         <v>100592000.0</v>
       </c>
       <c r="D16">
         <v>76200000.0</v>
       </c>
       <c r="E16">
         <v>97401000.0</v>
       </c>
       <c r="F16">
         <v>189711000.0</v>
       </c>
       <c r="G16">
         <v>317379000.0</v>
       </c>
       <c r="H16">
         <v>109484000.0</v>
       </c>
       <c r="I16">
         <v>141590000.0</v>
       </c>
@@ -38321,51 +38594,51 @@
       </c>
       <c r="AA16">
         <v>30908000.0</v>
       </c>
       <c r="AB16">
         <v>34573000.0</v>
       </c>
       <c r="AC16">
         <v>143600000.0</v>
       </c>
       <c r="AD16">
         <v>64000000.0</v>
       </c>
       <c r="AE16">
         <v>102597781.0</v>
       </c>
       <c r="AF16">
         <v>50736857.0</v>
       </c>
       <c r="AG16">
         <v>56800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-1006000.0</v>
       </c>
       <c r="G17">
         <v>-406000.0</v>
       </c>
       <c r="H17">
         <v>630000.0</v>
       </c>
       <c r="I17">
         <v>629000.0</v>
       </c>
       <c r="J17">
         <v>-267000.0</v>
       </c>
       <c r="K17">
         <v>106000.0</v>
       </c>
       <c r="L17">
         <v>842000.0</v>
@@ -38380,51 +38653,51 @@
         <v>-64000.0</v>
       </c>
       <c r="P17">
         <v>-133000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>118901000.0</v>
       </c>
       <c r="C18">
         <v>29621000.0</v>
       </c>
       <c r="D18">
         <v>25780000.0</v>
       </c>
       <c r="E18">
         <v>-15300000.0</v>
       </c>
       <c r="F18">
         <v>-11711000.0</v>
       </c>
       <c r="G18">
         <v>-32266000.0</v>
       </c>
       <c r="H18">
         <v>39536000.0</v>
       </c>
       <c r="I18">
         <v>53098000.0</v>
       </c>
@@ -38481,53 +38754,55 @@
       </c>
       <c r="AA18">
         <v>-81732000.0</v>
       </c>
       <c r="AB18">
         <v>-25054000.0</v>
       </c>
       <c r="AC18">
         <v>9900000.0</v>
       </c>
       <c r="AD18">
         <v>-1100000.0</v>
       </c>
       <c r="AE18">
         <v>11237594.0</v>
       </c>
       <c r="AF18">
         <v>-1026468.22</v>
       </c>
       <c r="AG18">
         <v>10900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>239</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-41216000.0</v>
       </c>
       <c r="D19">
         <v>-31548000.0</v>
       </c>
       <c r="E19">
         <v>-53291000.0</v>
       </c>
       <c r="F19">
         <v>17769000.0</v>
       </c>
       <c r="G19">
         <v>-9255000.0</v>
       </c>
       <c r="H19">
         <v>-15153000.0</v>
       </c>
       <c r="I19">
         <v>-56874000.0</v>
       </c>
       <c r="J19">
         <v>-73597000.0</v>
       </c>
       <c r="K19">
@@ -38542,90 +38817,92 @@
       <c r="N19">
         <v>-4000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>241</v>
+      </c>
+      <c r="B21">
+        <v>-2659000.0</v>
+      </c>
       <c r="C21">
         <v>11617000.0</v>
       </c>
       <c r="D21">
         <v>-13742000.0</v>
       </c>
       <c r="E21">
         <v>31992000.0</v>
       </c>
       <c r="F21">
         <v>-80334000.0</v>
       </c>
       <c r="G21">
         <v>286537000.0</v>
       </c>
       <c r="H21">
         <v>-20000000.0</v>
       </c>
       <c r="I21">
         <v>12424000.0</v>
       </c>
       <c r="J21">
         <v>-2000000.0</v>
       </c>
       <c r="K21">
@@ -38644,51 +38921,51 @@
         <v>-44083000.0</v>
       </c>
       <c r="P21">
         <v>37277000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
         <v>45526000.0</v>
       </c>
       <c r="C22">
         <v>32702000.0</v>
       </c>
       <c r="D22">
         <v>33066000.0</v>
       </c>
       <c r="E22">
         <v>-19877000.0</v>
       </c>
       <c r="F22">
         <v>-9577000.0</v>
       </c>
       <c r="G22">
         <v>-157486000.0</v>
       </c>
       <c r="H22">
         <v>58571000.0</v>
       </c>
       <c r="I22">
         <v>33595000.0</v>
       </c>
@@ -38745,51 +39022,51 @@
       </c>
       <c r="AA22">
         <v>-29782000.0</v>
       </c>
       <c r="AB22">
         <v>25680000.0</v>
       </c>
       <c r="AC22">
         <v>3900000.0</v>
       </c>
       <c r="AD22">
         <v>20700000.0</v>
       </c>
       <c r="AE22">
         <v>15396964.0</v>
       </c>
       <c r="AF22">
         <v>3665957.0</v>
       </c>
       <c r="AG22">
         <v>-9500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-9742000.0</v>
       </c>
       <c r="C23">
         <v>313000.0</v>
       </c>
       <c r="D23">
         <v>-7950000.0</v>
       </c>
       <c r="E23">
         <v>-8670000.0</v>
       </c>
       <c r="F23">
         <v>198854000.0</v>
       </c>
       <c r="G23">
         <v>-5799000.0</v>
       </c>
       <c r="H23">
         <v>23741000.0</v>
       </c>
       <c r="I23">
         <v>-6716000.0</v>
       </c>
@@ -38846,51 +39123,51 @@
       </c>
       <c r="AA23">
         <v>1034000.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>-4800000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>-3356684.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>-9700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>-33749000.0</v>
       </c>
       <c r="C24">
         <v>-8447000.0</v>
       </c>
       <c r="D24">
         <v>-8344000.0</v>
       </c>
       <c r="E24">
         <v>-4394000.0</v>
       </c>
       <c r="F24">
         <v>-14186000.0</v>
       </c>
       <c r="G24">
         <v>-1904000.0</v>
       </c>
       <c r="H24">
         <v>-2931000.0</v>
       </c>
       <c r="I24">
         <v>-8696000.0</v>
       </c>
@@ -38947,51 +39224,51 @@
       </c>
       <c r="AA24">
         <v>-7624000.0</v>
       </c>
       <c r="AB24">
         <v>-30385000.0</v>
       </c>
       <c r="AC24">
         <v>-25200000.0</v>
       </c>
       <c r="AD24">
         <v>-32500000.0</v>
       </c>
       <c r="AE24">
         <v>-14813193.23</v>
       </c>
       <c r="AF24">
         <v>-3665957.91</v>
       </c>
       <c r="AG24">
         <v>-58700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>27879000.0</v>
       </c>
       <c r="C25">
         <v>2072000.0</v>
       </c>
       <c r="D25">
         <v>5201000.0</v>
       </c>
       <c r="E25">
         <v>19938000.0</v>
       </c>
       <c r="F25">
         <v>-4758000.0</v>
       </c>
       <c r="G25">
         <v>39823000.0</v>
       </c>
       <c r="H25">
         <v>-16084000.0</v>
       </c>
       <c r="I25">
         <v>12893000.0</v>
       </c>
@@ -39048,51 +39325,51 @@
       </c>
       <c r="AA25">
         <v>-6803000.0</v>
       </c>
       <c r="AB25">
         <v>-13957000.0</v>
       </c>
       <c r="AC25">
         <v>40600000.0</v>
       </c>
       <c r="AD25">
         <v>-4100000.0</v>
       </c>
       <c r="AE25">
         <v>5180969.0</v>
       </c>
       <c r="AF25">
         <v>-3665957.91</v>
       </c>
       <c r="AG25">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
         <v>-1454000.0</v>
       </c>
       <c r="C26">
         <v>-17971000.0</v>
       </c>
       <c r="D26">
         <v>-26838000.0</v>
       </c>
       <c r="E26">
         <v>-83167000.0</v>
       </c>
       <c r="F26">
         <v>-23965000.0</v>
       </c>
       <c r="G26">
         <v>-41244000.0</v>
       </c>
       <c r="H26">
         <v>-25859000.0</v>
       </c>
       <c r="I26">
         <v>-78479000.0</v>
       </c>
@@ -39145,51 +39422,51 @@
         <v>200000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>2500000.0</v>
       </c>
       <c r="AB26">
         <v>-365000.0</v>
       </c>
       <c r="AC26">
         <v>-2200000.0</v>
       </c>
       <c r="AD26">
         <v>5800000.0</v>
       </c>
       <c r="AE26">
         <v>-19483362.52</v>
       </c>
       <c r="AF26">
         <v>-73319.16</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>26824000.0</v>
       </c>
       <c r="C27">
         <v>23209000.0</v>
       </c>
       <c r="D27">
         <v>24230000.0</v>
       </c>
       <c r="E27">
         <v>27573000.0</v>
       </c>
       <c r="F27">
         <v>26079000.0</v>
       </c>
       <c r="G27">
         <v>22038000.0</v>
       </c>
       <c r="H27">
         <v>23570000.0</v>
       </c>
       <c r="I27">
         <v>23723000.0</v>
       </c>
@@ -39234,51 +39511,51 @@
       </c>
       <c r="W27">
         <v>3598000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>32700000.0</v>
       </c>
       <c r="AD27">
         <v>1600000.0</v>
       </c>
       <c r="AE27">
         <v>1700000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-34079000.0</v>
       </c>
       <c r="C28">
         <v>-6041000.0</v>
       </c>
       <c r="D28">
         <v>-48530000.0</v>
       </c>
       <c r="E28">
         <v>-58514000.0</v>
       </c>
       <c r="F28">
         <v>-132720000.0</v>
       </c>
       <c r="G28">
         <v>240567000.0</v>
       </c>
       <c r="H28">
         <v>-57118000.0</v>
       </c>
       <c r="I28">
         <v>-70862000.0</v>
       </c>
@@ -39335,51 +39612,51 @@
       </c>
       <c r="AA28">
         <v>2476000.0</v>
       </c>
       <c r="AB28">
         <v>1870000.0</v>
       </c>
       <c r="AC28">
         <v>127400000.0</v>
       </c>
       <c r="AD28">
         <v>3400000.0</v>
       </c>
       <c r="AE28">
         <v>73555166.0</v>
       </c>
       <c r="AF28">
         <v>-1319744.85</v>
       </c>
       <c r="AG28">
         <v>104100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>127068000.0</v>
       </c>
       <c r="C29">
         <v>70837000.0</v>
       </c>
       <c r="D29">
         <v>58615000.0</v>
       </c>
       <c r="E29">
         <v>17321000.0</v>
       </c>
       <c r="F29">
         <v>6065000.0</v>
       </c>
       <c r="G29">
         <v>-23011000.0</v>
       </c>
       <c r="H29">
         <v>90377000.0</v>
       </c>
       <c r="I29">
         <v>109972000.0</v>
       </c>
@@ -39436,51 +39713,51 @@
       </c>
       <c r="AA29">
         <v>-54089000.0</v>
       </c>
       <c r="AB29">
         <v>-2589000.0</v>
       </c>
       <c r="AC29">
         <v>23900000.0</v>
       </c>
       <c r="AD29">
         <v>11600000.0</v>
       </c>
       <c r="AE29">
         <v>26780502.0</v>
       </c>
       <c r="AF29">
         <v>3959234.0</v>
       </c>
       <c r="AG29">
         <v>13100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-41916000.0</v>
       </c>
       <c r="C30">
         <v>-41216000.0</v>
       </c>
       <c r="D30">
         <v>-31790000.0</v>
       </c>
       <c r="E30">
         <v>-53291000.0</v>
       </c>
       <c r="F30">
         <v>-7000.0</v>
       </c>
       <c r="G30">
         <v>-9255000.0</v>
       </c>
       <c r="H30">
         <v>-65994000.0</v>
       </c>
       <c r="I30">
         <v>-56874000.0</v>
       </c>
@@ -39556,1372 +39833,1381 @@
       <c r="AG30">
         <v>-60900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DW30"/>
+  <dimension ref="A1:DX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:127">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
       </c>
-      <c r="DW1" t="s">
-        <v>187</v>
+      <c r="DX1" t="s">
+        <v>188</v>
       </c>
     </row>
-    <row r="2" spans="1:127">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>151168000.0</v>
+      </c>
+      <c r="C2">
         <v>143106000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109251000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>97069000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>100592000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>104504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>91552000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>81017000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>109603000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95266000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>99246000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>97401000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>87151000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>110112000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>162300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>189711000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>193008000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>214125000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>267794000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>317379000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>305197000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>318986000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>352277000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109484000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>102548000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>106451000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>123084000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>141590000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>133615000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>133042000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>145579000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>158725000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>157708000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>158244000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>190481000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>204759000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>218104000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>228081000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>259752000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>317449000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>117361000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>146383000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>140342000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>106503000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>93705000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75087000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29692000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29546000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>25955000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20774000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15158000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21336000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29450000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>23580000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>21588000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>18138000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18843000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23232000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>17379000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30390000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>45494000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>37008000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23503000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>20081000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>98692000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>49000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18721000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>27017000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>37651000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>24622000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18061000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16901000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>15981000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>-8813000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>25252000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25100000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>22001000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>-2750000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>22023000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24324000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>22052000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>18825000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>14779000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>28964000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20664000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>16951000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>23088000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>47282000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>23595000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17338000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>32780000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33801000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>25203000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23203000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25363000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>26388000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>31599000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>24631000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20935000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>30908000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>14500000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>30325000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>17715000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>34573000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>52700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>135400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>155026000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>143566000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>44800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>57900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>63700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>64100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>72300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>48312327.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>79063700.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>102978476.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>46200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>119200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>40278796.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>50623624.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>54200000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>52800000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>55600000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>56900000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>900000.0</v>
       </c>
-      <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:127">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>2132000</v>
+      </c>
+      <c r="C3">
         <v>1330503</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>2777045</v>
+      </c>
+      <c r="E3">
         <v>2361000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1645000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10870000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14708000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8498000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7140000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14171000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10144000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4239000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4281000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>9584000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9772000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7399000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5866000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6663000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4720000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2880000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3513000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1647000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1885000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3010000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2713000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12340000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10970000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15038000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12493000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23599000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14483000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6839000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11953000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16158000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>25888000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16739000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13206000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>24487000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7625000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21520000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9343000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>13762000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13529000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>21443000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28062000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17287000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>14221000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14632000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13720000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13935000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>7753000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3779000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>12810000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>27493000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3797000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8992000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>10030000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>19317000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5686000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1661000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1070000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1671000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1203000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2329000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>816000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>784000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>266000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>88000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>608000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1336000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>954000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>246000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1861000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>843000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>705000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>732000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>99000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>347000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1038000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>865000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>183000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>403000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>849000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>319000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>438000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>373000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>104000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>425000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>164000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>402000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>412000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>423000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>323000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>404000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>465000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>21000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>693000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>161000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>105000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>87000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>948000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>900000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9565000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>7897000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9532000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>21100000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>33000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>7053000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5347000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>400000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>4100000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>2500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2900000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3118397.8</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2386921.43</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>6594680.77</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>6000000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>2400000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2918048.42</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>4181951.58</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>900000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>1100000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>2600000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>400000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>53300000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:127">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-4326000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>1900000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-53388000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-27411000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-3297000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-21117000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-53669000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-49585000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>12182000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-13789000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-33291000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>242793000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6936000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-3903000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-16633000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-18506000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>7975000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>573000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12537000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-13146000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>1017000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-536000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-32237000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-14278000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-13345000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-9977000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-31671000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-57697000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>200088000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-29022000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>6041000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>33839000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>12798000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>18618000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>45395000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>146000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3591000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>5181000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>5616000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-6178000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-26901000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>15324000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>11325000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>3450000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-13925000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>8831000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>5853000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-13011000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -40943,206 +41229,207 @@
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:127">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-10801000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-13986000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>1143000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10339000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>21232000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4435000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11301000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3505000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>16916000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-322000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-52071000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>32284000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-23669000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7801000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>14921000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-29596000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12790000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-129000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9604000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9818000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-20294000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3269000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>25164000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-17280000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1370000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-14105000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7347000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-22746000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4678000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1985000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-29466000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-9805000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12315000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>21591000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5974000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2755000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-23895000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>27174000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-22465000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-14569000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-28266000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-3813000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-25345000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-17699000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-16940000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -41164,865 +41451,872 @@
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:127">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>-5173000.0</v>
+      </c>
+      <c r="C6">
         <v>8062000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>33855000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12182000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3523000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3912000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12952000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10535000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4817000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-33403000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14337000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3980000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1845000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10250000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-22961000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-52188000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-27411000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3297000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21117000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-53669000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-49585000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12182000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-13789000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-33291000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>242793000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6936000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3903000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-16633000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18506000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>7975000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>573000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12537000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-13146000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1017000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-536000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-32237000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-14278000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-13345000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-9977000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-31671000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-57697000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>200088000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29022000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6041000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>33839000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12798000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>18618000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>45395000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>146000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3591000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5181000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5616000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-6178000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-8114000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>5870000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1992000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3450000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-705000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-4389000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5853000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-13011000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-15104000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8486000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>13505000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3422000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-78611000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>49692000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>30279000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-8296000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-10634000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13029000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>6561000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1160000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>920000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>24794000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-34065000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>100000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3122000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24751000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-24773000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2301000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-26692000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>3227000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>4046000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-14185000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8300000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3713000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-6137000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-24194000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>23687000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2780000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-15442000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1021000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>11933000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-2160000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1025000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-5211000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>6968000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3696000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-9973000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>16400000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-15830000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>12610000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-16858000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-18100000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-82700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-19626000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>11460000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>99400000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-13100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>57900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-64100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-8300000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-48312327.97</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-30751372.29</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-23914776.43</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>56300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-73000000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>78921203.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-10344827.59</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-3500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>1400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-2800000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-1300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-5000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:127">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>-16597000.0</v>
+      </c>
+      <c r="C7">
         <v>-21916559.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>21313182.0</v>
+      </c>
+      <c r="E7">
         <v>-13028000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-22203000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-18782000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-233000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9542000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-37545000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-22908000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-11323000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-25032000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-3194000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-13009000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6808000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-25773000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-19311000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17703000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-14482000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-18173000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-14399000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1273000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-18587000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-6672000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>20278000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-21643000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-14948000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2362000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-27105000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>12790000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-129000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>9604000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-9818000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-20294000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3269000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>25164000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-17280000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-1370000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14105000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>6384000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-21783000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>4678000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1762000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-29466000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-9805000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-12315000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>21591000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-5974000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2755000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-23895000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>15141000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-14298000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10703000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-6590000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>3097000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-11914000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>145000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1187000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-18190000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-15508000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-14494000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-16790000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>443000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>16437000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-28772000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-17002000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>3353000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4729000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3311000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>3195000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2300000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>1587000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>9443000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2196000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>9247000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5402000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>2600000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>1613000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>2875000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-6722000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-1590000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-14762000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-4182000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>716000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3773000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1403000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-702000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-13636000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3732000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>1638000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1032000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-14145000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-998000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-3400000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1200000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>14700000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>98200000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-12719000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>22644000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>152000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>4443000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-170200000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>21611000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-33206000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-44071000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-8800000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-5500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-4100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-2700000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>307400000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-14300000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-8700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-2900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-60700000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>9000000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>2900000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-12800000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-7000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-17200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>82600000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-4000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-5500000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>1500000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-2700000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-4200000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-1400000.0</v>
       </c>
-      <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:127">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-2843000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>12374000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-12091000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2654000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-28117000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-13287000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>2695000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-13744000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3247000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-6621000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>36971000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
@@ -42081,1313 +42375,1322 @@
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:127">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
+        <v>-751000.0</v>
+      </c>
+      <c r="C9">
         <v>-384597.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>19716624.0</v>
+      </c>
+      <c r="E9">
         <v>-3688000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-15014000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3776000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>2398000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>18994000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4502000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17210000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-21817000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2843000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12374000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-4875000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3305000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-12091000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2654000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-38659000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-13287000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2695000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-13744000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-9682000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-6621000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8780000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>28191000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-27698000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3457000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>489000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8517000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-16212000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6488000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>9510000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9894000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-35233000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-11011000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-740000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1924000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-11467000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3490000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2518000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>4454000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-14193000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2376000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-28336000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8760000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-20637000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14603000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-3518000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>16152000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-36136000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>18630000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-18091000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-8452000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-7810000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7695000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-2858000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>316000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-12414000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1290000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-17601000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6616000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-12864000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>2362000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>19750000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-23545000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-20115000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9933000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-7810000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-2647000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1209000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-3301000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-1448000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5285000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-693000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>693000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3415000.0</v>
       </c>
-      <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>500000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-5800000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-3400000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2800000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-4700000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1800000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>700000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-2300000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="CK9">
         <v>-2300000.0</v>
       </c>
       <c r="CL9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="CM9">
         <v>4300000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="CO9">
         <v>200000.0</v>
       </c>
       <c r="CP9">
+        <v>200000.0</v>
+      </c>
+      <c r="CQ9">
         <v>4300000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1400000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-2700000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>200000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-500000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6600000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>7900000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-8700000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>34400000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-2600000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-5100000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-7700000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>4200000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-16400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>9200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-4400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-3600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-1100000.0</v>
       </c>
-      <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:127">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
+        <v>-3355000.0</v>
+      </c>
+      <c r="C10">
         <v>8642717.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>-4620884.0</v>
+      </c>
+      <c r="E10">
         <v>-5059000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1032000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4680000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1599000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4672000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13486000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7653000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-172000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5946000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4602000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3182000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6415000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-534000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10798000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1214000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1430000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>437000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11915000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6609000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1457000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-18344000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15364000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10196000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3226000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13422000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9916000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-11884000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11608000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1692000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6379000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3643000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4122000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3312000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>8683000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6224000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-290000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5994000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2166000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1622000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-8681000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8601000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4122000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4713000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-2980000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4032000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>7406000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-3805000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-74000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1643000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3747000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1053000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1730000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3492000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4010000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-4005000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1476000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-2745000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3046000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2361000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2253000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2260000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5572000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2089000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-517000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2938000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1538000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2388000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-547000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>534000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>3100000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-600000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1900000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2300000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1100000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>400000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>600000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CK10">
         <v>600000.0</v>
       </c>
       <c r="CL10">
+        <v>600000.0</v>
+      </c>
+      <c r="CM10">
         <v>4400000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-700000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1900000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4400000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>400000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1700000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2100000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1700000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>18300000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5400000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-13700000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-9200000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1900000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-4800000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-4000000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-6700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-4800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-3000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-2300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-1200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>8000000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:127">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-1415000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-5861000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2606000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5583000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-698000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4461000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-830000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5157000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-987000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-5723000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5276000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-11870000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-4566000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>9799000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>13967000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-13416000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-10600000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>9155000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4215000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-535000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-11580000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>27110000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3420000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>20599000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4578000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-18093000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>25425000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>6916000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>9750000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>4132000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>1500000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>7503000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>6008000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>13358000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:127">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>8315000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1156000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12526000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5183000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12102000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8226000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>16974000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4654000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7626000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1464000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6746000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>35943000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-3428000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17841000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7449000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-51000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4737000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2328000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9789000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-6000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-3281000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-406000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6404000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5519000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-2501000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5363000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9622000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6942000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1269000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5472000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-360000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4712000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4812000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5108000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-4932000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2092000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5121000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3045000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9979000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-12674000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>8068000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2128000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>26820000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>334000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>245000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4185000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13892000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>439000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>8064000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3130000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>10629000.0</v>
       </c>
-      <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:127">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>9668000.0</v>
       </c>
       <c r="M13">
         <v>9668000.0</v>
       </c>
       <c r="N13">
+        <v>9668000.0</v>
+      </c>
+      <c r="O13">
         <v>-1075000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>377000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2806000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-15293000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4773000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1006000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-16575000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6368000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2019000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-14009000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-15333000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-944000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2397000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>7748000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>10576000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-27105000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-15385000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1052000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>15849000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-10244000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-9276000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2889000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2485000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-17280000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7542000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-14105000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6384000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-17892000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>11362000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-14357000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -43420,1187 +43723,1195 @@
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:127">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>15236000.0</v>
+      </c>
+      <c r="C14">
         <v>16026000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>15606000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15896000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14913000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>16601000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>14900000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18838000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15164000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13545000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19279000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13878000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13320000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13998000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15640000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14282000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12741000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15512000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14899000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12993000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12678000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12312000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>13816000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11631000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>15252000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>17987000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>15696000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15593000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14211000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15453000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13950000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>14513000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>13521000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27040000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>14413000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>13266000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12088000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12306000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12115000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11626000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10438000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11612000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10467000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11091000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9633000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9819000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>7992000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8390000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7555000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8145000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8826000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11610000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8591000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8084000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8038000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7466000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7143000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5837000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>6936000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5247000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5028000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4812000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5538000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5158000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>4422000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5567000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5080000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3982000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>5272000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4527000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4069000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4203000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4944000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>6563000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3236000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2937000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5253000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4224000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3390000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4377000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4241000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3665000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3584000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4410000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3981000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>4073000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2483000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1019000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>2399000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3311000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2533000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2754000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3140000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3862000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6317000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>24508000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>60861000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7670000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6762000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>41500000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7659000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8321000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>5727000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7800000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6100000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>5538000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5662000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>8000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>3300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3600000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>4500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>5200000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>3246501.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>3474985.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>3478512.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>5000000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>3800000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>3085399.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>2714600.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>4700000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>3500000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>3700000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>2900000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>5800000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:127">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1438000.0</v>
       </c>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>883000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5027000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2099000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>2096000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2118000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>51403000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2118000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2266000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>30013000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>30634000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2311000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4623000.0</v>
       </c>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>2443000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>2991000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9511000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>2000000.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
         <v>3556000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>35000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>365000.0</v>
       </c>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>400000.0</v>
       </c>
-      <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:127">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>145995000.0</v>
+      </c>
+      <c r="C16">
         <v>151168000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>143106000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>109251000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>97069000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>100592000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>104504000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>91552000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>81017000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>109603000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>95266000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>99246000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>97401000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>87151000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>110112000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>162300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>189711000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>193008000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>214125000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>267794000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>317379000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>305197000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>318986000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>352277000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>109484000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>102548000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>106451000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>123084000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>141590000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>133615000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>133042000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>145579000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>158725000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>157708000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>158244000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>190481000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>204759000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>218104000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>228081000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>259752000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>317449000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>117361000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>146383000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>140342000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>106503000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>93705000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75087000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>29692000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>29546000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>25955000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20774000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15158000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>21336000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29450000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>23580000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21588000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>18138000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18843000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>23232000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17379000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>30390000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>45494000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>37008000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>23503000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>20081000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>98692000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>18721000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>27017000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>37651000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>24622000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18061000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16901000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>15981000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>-8813000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>25200000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>25123000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>22001000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-2750000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>22023000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-4640000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>22052000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>18825000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>14779000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>28964000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20664000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>16951000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>23088000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>47282000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>20118000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>17338000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>32780000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>37136000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>25203000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>23203000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>25363000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>26388000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>31599000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>24631000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20935000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>30900000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>14495000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>30325000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>17715000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>34600000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>52700000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>135400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>155026000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>99400000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>44800000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>57900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>64600000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-8300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>24100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>48312327.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>79063700.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>102500000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>46200000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>119200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>40278796.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>50700000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>54200000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>52800000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>55600000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>-5000000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:127">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17">
         <v>4000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-48000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>86000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-799000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-245000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1036000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>199000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>54000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>377000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-97000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>434000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>107000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>186000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>534000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-347000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>458000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-16000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-319000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-24000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>30000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>46000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-18000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>118000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>106000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-100000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>567000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>443000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-130000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-38000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>32000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>73000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-138000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-21000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-195000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-51000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>66000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>17000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-94000.0</v>
       </c>
-      <c r="BC17"/>
       <c r="BD17"/>
-      <c r="BE17">
+      <c r="BE17"/>
+      <c r="BF17">
         <v>30000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>127000.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-190000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-70000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -44622,566 +44933,570 @@
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:127">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>1897000.0</v>
+      </c>
+      <c r="C18">
         <v>26810230.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>65704250.0</v>
+      </c>
+      <c r="E18">
         <v>20869000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5306000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>615000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>20574000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>26540000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-18108000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-10164000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18609000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>398000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>16937000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7256000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3998000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8909000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-9649000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18984000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7286000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8945000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14464000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>6160000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11823000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-29856000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3253000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>10779000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7770000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>34148000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-13162000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>18303000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6933000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>24352000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>3510000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5789000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>311000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>21098000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-13823000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8081000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1612000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9510000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4306000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>28123000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9996000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-9014000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-21993000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-2552000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>22399000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6684000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>214000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>8123000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>17182000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>5250000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-13799000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-7773000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>30271000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>424000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>396000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-6661000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1655000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-2535000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-10636000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3114000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>12575000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>26491000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>10287000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-281000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>11026000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3841000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-2550000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2940000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-757000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-8115000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1281000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2081000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-235000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-6589000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>400000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-2227000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3633000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-78000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-5825000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-2308000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-587000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3192000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-341000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>7109000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>4043000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-5822000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>5761000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-5026000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1893000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-6874000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-878000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>12600000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>3013000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-1505000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>4708000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4559000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>10419000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-778000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-12611000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>2900000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>5452000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-22887000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-48621000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-20300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-15800000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-6543000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-8357000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>11500000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>2500000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>7300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>654034.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>4280265.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-13334299.59</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>13900000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>2100000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2563389.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-7263389.58</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>1100000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>1500000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-3600000.0</v>
       </c>
-      <c r="DU18"/>
-      <c r="DV18">
+      <c r="DV18"/>
+      <c r="DW18">
         <v>65200000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:127">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-12731000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7424000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-14624000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10870000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-14708000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-8498000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7140000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13126000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10144000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-4239000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4281000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12884000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-22411000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7399000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10597000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6663000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4720000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2880000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>17769000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1647000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1885000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3010000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2713000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12340000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-10970000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-15038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15153000.0</v>
       </c>
       <c r="AD19">
         <v>-15153000.0</v>
       </c>
       <c r="AE19">
         <v>-15153000.0</v>
       </c>
       <c r="AF19">
         <v>-15153000.0</v>
       </c>
-      <c r="AG19"/>
-      <c r="AH19">
+      <c r="AG19">
+        <v>-15153000.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19">
         <v>-1606000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-106000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-500000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1911000.0</v>
       </c>
       <c r="AM19">
         <v>-1911000.0</v>
       </c>
       <c r="AN19">
         <v>-1911000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AO19">
+        <v>-1911000.0</v>
+      </c>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-1993000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-4000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
@@ -45214,54 +45529,55 @@
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:127">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45345,213 +45661,218 @@
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:127">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>241</v>
+      </c>
+      <c r="B21">
+        <v>11836000.0</v>
+      </c>
       <c r="C21">
+        <v>5879000.0</v>
+      </c>
+      <c r="D21">
         <v>-19166000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2163000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12791000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10414000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7658000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-4336000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2706000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5148000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>32923000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1290000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-890000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1783000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7366000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-442000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-41643000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-50424000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7319000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-67000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000000.0</v>
       </c>
       <c r="Z21">
         <v>280000000.0</v>
       </c>
       <c r="AA21">
+        <v>280000000.0</v>
+      </c>
+      <c r="AB21">
         <v>-5000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AD21">
         <v>20000000.0</v>
       </c>
       <c r="AE21">
+        <v>20000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-4613000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-2463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AH21">
         <v>-500000.0</v>
       </c>
       <c r="AI21">
         <v>-500000.0</v>
       </c>
       <c r="AJ21">
         <v>-500000.0</v>
       </c>
       <c r="AK21">
         <v>-500000.0</v>
       </c>
       <c r="AL21">
         <v>-500000.0</v>
       </c>
       <c r="AM21">
         <v>-500000.0</v>
       </c>
       <c r="AN21">
         <v>-500000.0</v>
       </c>
       <c r="AO21">
         <v>-500000.0</v>
       </c>
       <c r="AP21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AQ21">
         <v>7166000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-149000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6039000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10368000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>4283000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-5062000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-13001000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-207000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5119000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-44000000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>-83000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>20453000.0</v>
       </c>
-      <c r="BG21"/>
-      <c r="BH21">
+      <c r="BH21"/>
+      <c r="BI21">
         <v>16824000.0</v>
       </c>
-      <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
@@ -45574,3335 +45895,3363 @@
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:127">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>6071000.0</v>
+      </c>
+      <c r="C22">
         <v>2525000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>22616000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12235000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8150000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6866000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>15343000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5073000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5420000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3311000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15019000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9613000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5123000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4081000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7757000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4251000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-11950000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>13379000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-6344000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6112000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-19544000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-48484000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-30047000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-59411000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21352000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10896000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13836000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>12487000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3771000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7502000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10255000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12067000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8698000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2898000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1809000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-887000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12076000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4384000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8908000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13952000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>26245000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10514000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>26380000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1485000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>22514000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5297000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>13779000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>224000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>28138000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1737000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>11855000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2961000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12679000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>14911000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11034000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2509000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6329000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8392000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1825000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1003000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>54159000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>6737000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>13303000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>26580000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4136000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1159000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2720000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-2564000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-9043000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-2107000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-12193000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-10259000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-12144000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-7447000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-4571000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-4700000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-4036000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-5533000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1630000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-3738000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12797000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1494000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1351000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>956000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>8388000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1600000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1352000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-1096000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>79000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-2511000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1023000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2518000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>789000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-4453000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3271000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2005000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-19437000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-88366000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-11424000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-13771000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-32500000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>59545000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4722000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-59375000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>17700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3300000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2187000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2013000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>-12400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>7100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>3800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>7400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>5477314.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>4126765.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>3695919.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>4900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>4200000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>3365297.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>2934702.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>1300000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>1200000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>900000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>300000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-600000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:127">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-877000.0</v>
+      </c>
+      <c r="C23">
         <v>129138.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>22129.0</v>
+      </c>
+      <c r="E23">
         <v>-137000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-9505000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5193000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>57954.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-784000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-4194000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-54000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>315000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1663000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-6233000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-299000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2927155.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-502000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4029000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-528000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4533734.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2354714.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-22144000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-568000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9936628.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1425000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1903000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1322021.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3365000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2216000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4403000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1901000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-2385000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5147000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3248000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3098000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1349000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1594000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1778000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-867000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3450000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-5527000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2324000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>164006000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2255000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6297000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>48404000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10795000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1015000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>38850000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>742000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2163000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2550000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>604000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3403000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>792000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1551000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3488000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2220000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>502000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4005000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-4206000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2405000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-3001000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1399000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-10000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5661000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-112000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-38000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-7630000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-114000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>20000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-3888000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>266000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>370000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-653000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1423000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1629000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-484000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1244000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3122000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>357000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>193000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>237000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-135000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>564000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>183000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-347000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-5415000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>200000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-8323000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>200000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-6022000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5172000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-5172000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1370000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4127000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-6152000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4240000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1034000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-50000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-22520000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>21051000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>17975000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>127400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-18100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-12300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-100000.0</v>
       </c>
-      <c r="DK23">
-[...1 lines deleted...]
-      </c>
       <c r="DL23">
+        <v>0.0</v>
+      </c>
+      <c r="DM23">
         <v>-100000.0</v>
       </c>
-      <c r="DM23">
-[...1 lines deleted...]
-      </c>
       <c r="DN23">
+        <v>0.0</v>
+      </c>
+      <c r="DO23">
         <v>-100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-5100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-3200000.0</v>
       </c>
-      <c r="DQ23">
-[...1 lines deleted...]
-      </c>
       <c r="DR23">
+        <v>0.0</v>
+      </c>
+      <c r="DS23">
         <v>-700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-6800000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-2900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:127">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
+        <v>-792000.0</v>
+      </c>
+      <c r="C24">
         <v>-6690979.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-9987000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-5063000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12979000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3645000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1611000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1597000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1594000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1881000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1940000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1718000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1760000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1148000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-14205000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-1129000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-551000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-693000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-768000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1124000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-19276000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-243000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-440000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-359000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-862000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8333000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8111000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11938000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9176000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5498000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12762000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2495000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4255000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1275000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1315000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1033000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1591000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15530000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1240000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-921000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-770000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1443000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>8706000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4491000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4150000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-432000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4098000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4612000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5219000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-674000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-670000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1312000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7939000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>14394000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1327000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>4662000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4520000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-20681000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3504000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-272000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-232000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-1700000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3775000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3215000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>206000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-7224000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>5195000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-486000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-78000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-8063000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-5982000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-640000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-173000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>236000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-343000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-129000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>2105000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>3306000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-3872000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>3306000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>23131000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-423000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>8173000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-187000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>86000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-268000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-502000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-358000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>628000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-145000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-362000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-367000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-443000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-317000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-202000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-677000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-502000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-853000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1120000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-525000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-20204000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-2004000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1672000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-3500000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-67400000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-4388000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-5712000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-10500000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-13700000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-6000000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-3900000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-15400000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-6524887.73</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-8980793.84</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-1594318.43</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-5900000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-70500000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-1418562.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-3081438.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-3600000.0</v>
       </c>
-      <c r="DS24"/>
-      <c r="DT24">
+      <c r="DT24"/>
+      <c r="DU24">
         <v>1100000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>-1100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-56500000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:127">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>-6438000.0</v>
+      </c>
+      <c r="C25">
         <v>23732292.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>1991110.0</v>
+      </c>
+      <c r="E25">
         <v>563000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>816000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-856000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-619000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2908000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>639000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1382000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>926000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1866000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1103000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2406000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2229000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6646000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8657000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2255000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1145000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1559000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-4309000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7597000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9802000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2206000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19911000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-6477000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1670000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9601000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5474000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8479000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-3031000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-10772000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-4983000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>216000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1285000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-7137000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>760000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-4591000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-551000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-5056000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-3387000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-1392000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-2902000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2812000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1101000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-6611000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2147000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2552000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>194000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-987000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-4898000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-7032000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-5742000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-3071000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-868000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-5832000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-4406000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4865000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2751000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-383000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-3108000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-899000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2797000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2929000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1442000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1056000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-2413000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-3765000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-988000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-228000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>60000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-3075000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1519000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3766000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-7818000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>953000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-700000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-2394000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-5190000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1872000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-2317000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4317000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1275000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-2078000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-530000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-7110000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-811000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3514000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>973000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-7360000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1385000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3360000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-4608000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>9339000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5051000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-8295000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>982000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-11728000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5730000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>4899000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-2112000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>7100000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-72232000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>3753000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>57727000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>8600000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-6015000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-11285000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>23900000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-11000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-9600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-8600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-10700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-8895176.01</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-2454356.56</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-16450467.43</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>8100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-6400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-3628539.99</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-10271460.01</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-6100000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-2800000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-6200000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-3200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>12000000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:127">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
+        <v>-17451000.0</v>
+      </c>
+      <c r="C26">
         <v>19273.0</v>
       </c>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
       <c r="D26">
+        <v>3302.0</v>
+      </c>
+      <c r="E26">
         <v>-1454000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>131000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-57571.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-246000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-17856000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-22575000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-252000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-355000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-3656000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-26543000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5425000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-43083000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-8116000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-14339000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-9626000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>59000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-3045000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>260000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2308000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-38934000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-2471000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3742000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-13672000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-5974000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-32763000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1039000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-31700000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-19388000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-749000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1026000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-50771000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-779000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-18130000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-14657000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-35260000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-50467000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-35206000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2691000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-3905000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-694000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-2369000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-789000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2300000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2700000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1500000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2500000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3100000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>800000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1500000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>3500000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2300000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>500000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>4300000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>800000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2400000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>800000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1200000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>3900000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>56400000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>76900000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>800000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>200000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BV26">
         <v>300000.0</v>
       </c>
       <c r="BW26">
+        <v>300000.0</v>
+      </c>
+      <c r="BX26">
         <v>100000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>300000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>400000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1100000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>800000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1300000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>600000.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>300000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>800000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>600000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ26"/>
       <c r="CR26">
         <v>100000.0</v>
       </c>
       <c r="CS26">
+        <v>100000.0</v>
+      </c>
+      <c r="CT26">
         <v>-5172000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-400000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>400000.0</v>
       </c>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>1100000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DA26">
         <v>200000.0</v>
       </c>
       <c r="DB26">
+        <v>200000.0</v>
+      </c>
+      <c r="DC26">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD26">
         <v>200000.0</v>
       </c>
       <c r="DE26">
+        <v>200000.0</v>
+      </c>
+      <c r="DF26">
         <v>1100000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>-1000000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>200000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>400000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>900000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>800000.0</v>
       </c>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
-      <c r="DU26">
+      <c r="DU26"/>
+      <c r="DV26">
         <v>-100000.0</v>
       </c>
-      <c r="DV26"/>
-      <c r="DW26">
+      <c r="DW26"/>
+      <c r="DX26">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:127">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>5792000.0</v>
+      </c>
+      <c r="C27">
         <v>7774000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6283000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7492000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>5275000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5948000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5508000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6970000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4783000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6400000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5297000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7398000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5059000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8063000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5544000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7777000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6189000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7521000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6226000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6911000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5421000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5693000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5495000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6541000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4309000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6173000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5687000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>7186000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4524000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5483000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6320000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6779000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>5141000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5159000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>6346000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6910000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>5660000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>8690000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7882000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9012000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6002000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7175000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4343000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>5195000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5666000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3858000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3519000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4809000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3281000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3337000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3031000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3317000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3439000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3037000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3974000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4088000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2841000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>651000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4837000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4107000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>18079000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4066000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-3529000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>9579000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10153000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3589000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>4586000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>855000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3320000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>1312000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1257000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>4789000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>1809000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>-6800000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-2292000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>-114000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:127">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>-2762000.0</v>
+      </c>
+      <c r="C28">
         <v>-13456626.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-21182467.0</v>
+      </c>
+      <c r="E28">
         <v>-3754000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4234000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5090000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7560000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16185000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22794000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-24181000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4588000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4724000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15037000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6081000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-7085000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44475000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-13035000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22233000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-13917000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-43925000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-52645000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7058000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2165000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3489000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>239163000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3746000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-12107000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-50888000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9623000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-10862000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6013000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-37347000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-16640000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-4347000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-823000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-52865000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>499000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-19497000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11707000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-41287000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-53291000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>171398000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-37461000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>15185000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>55870000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>14811000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1354000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>38849000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-47000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2837000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-10450000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7604000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-15597000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-24208000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1551000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3405000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>17720000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5502000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>21088000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>831000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1970000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2103000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-14096000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-6055000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-72115000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>44977000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>33473000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>846000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-35000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>20116000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>18672000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>266000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>642000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-513000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1423000.0</v>
       </c>
-      <c r="BY28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ28"/>
       <c r="CA28">
         <v>286000.0</v>
       </c>
       <c r="CB28">
+        <v>286000.0</v>
+      </c>
+      <c r="CC28">
         <v>32000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>254000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>771000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1167000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>785000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1267000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1060000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-116000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>215000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-29570000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>31320000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>989000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-8323000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>200000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>-819000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>117000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-5168000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6727000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-5798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="CW28">
         <v>16000.0</v>
       </c>
       <c r="CX28">
+        <v>16000.0</v>
+      </c>
+      <c r="CY28">
         <v>1050000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1042000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>193000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>191000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>134000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>766000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>126300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>395683.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4418883.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-1014566.27</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-4600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>77873367.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-73367.57</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-700000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-200000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-5000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:127">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>4029000.0</v>
+      </c>
+      <c r="C29">
         <v>28140733.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>68481295.0</v>
+      </c>
+      <c r="E29">
         <v>23230000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6951000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11485000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35282000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35038000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10968000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4007000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28753000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4637000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>21218000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16840000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5774000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1510000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3783000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>25647000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2566000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6065000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-10951000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7807000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9938000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-26846000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5966000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23119000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18740000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>49186000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-669000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>41902000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>21416000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>31191000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>15463000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>21947000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>26199000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>37837000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-617000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>32568000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>9237000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>31030000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5037000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>41885000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>23525000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>12429000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>6069000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>14735000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>36620000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>21316000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>13934000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>22058000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>24935000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9029000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-989000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>19720000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>34068000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9416000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>10426000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12656000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4031000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-874000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-9566000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4785000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>13778000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>28820000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>11103000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>503000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>11292000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>3929000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-1942000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1604000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>197000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-8283000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>3142000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-1238000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>470000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-5857000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>600000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1880000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-2595000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>787000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-5642000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-1905000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>262000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3511000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>97000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>6736000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>4147000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-5397000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>5925000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-4624000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2305000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-6451000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-555000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>13004000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3478000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1526000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>5401000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4720000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>10314000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-691000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-11663000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3800000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>15017000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-14990000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-39089000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>800000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>17200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>510000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-3010000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>11900000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>4400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>5000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>7900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>3772432.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>6667186.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-6739618.81</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>19900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>4500000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>5481438.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-3081438.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>2000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>2600000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>-1000000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>400000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>11900000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:127">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>-6927000.0</v>
+      </c>
+      <c r="C30">
         <v>-6690979.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>-12876440.0</v>
+      </c>
+      <c r="E30">
         <v>-7424000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14624000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-14708000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-8498000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7140000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-13126000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10144000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-4239000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4281000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12884000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-22411000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7399000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10597000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6663000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4720000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2880000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14256000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1647000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1885000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3010000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2713000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-12340000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-10970000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-15038000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-27646000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-23599000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-14483000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6839000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11953000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-16264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-25888000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-17239000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-14206000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-26398000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-7625000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-21520000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-9343000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-13762000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-15529000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-21443000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-28062000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-16780000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-16721000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-14632000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-13720000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-15435000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-9253000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-4779000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-12810000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12319000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3797000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8992000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-10411000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-31087000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-14043000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-14171000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-4206000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-17865000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3001000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1399000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1559000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7896000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5853000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-6187000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-7630000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-9399000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-7192000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3888000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1939000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1517000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1114000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-862000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>6516000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6502000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-4737000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3122000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3684000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1739000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-269000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-15620000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>459000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-372000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-927000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-522000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>226000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-557000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-785000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-690000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-847000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-782000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-181000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1370000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-663000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-33000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4240000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2134000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>45336000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-33448000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>27895000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>22059000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-19200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-100400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-20454000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13754000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-38900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-17800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-11200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-15500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>19728523.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-41567932.48</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-16160591.35</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>36000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-72900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-4336610.42</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-7263389.58</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-4500000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="DU30">
         <v>-1500000.0</v>
       </c>
       <c r="DV30">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DW30">
         <v>-3200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>