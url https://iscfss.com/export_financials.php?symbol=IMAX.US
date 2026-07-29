--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5965,847 +5968,854 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ62"/>
+  <dimension ref="A1:EA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>22511000.0</v>
+      </c>
+      <c r="C2">
         <v>17193000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19478000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22484000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31721000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25063000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>19803000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26018000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20055000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18734000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>26386000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37699000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24092000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25783000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>25237000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22607000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19849000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>18220000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15943000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15584000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15206000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16224000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20837000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12011000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>13668000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>25296000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20414000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23882000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22155000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22106000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32057000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15445000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15027000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>13782000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>24235000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18178000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30245000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13935000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19990000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16733000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21451000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>20952000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23455000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>18118000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21349000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>27039000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>26145000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16571000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12488000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>14319000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>19396000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>17051000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>18356000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>16155000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15144000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>15389000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>20001000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26888000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>28985000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>16504000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30070000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>21902000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>20384000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24837000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>18407000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20432000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>16803000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>12391000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18395000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16205000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>15790000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>16759000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>11060000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>8775000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>12300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>8781000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8454000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5306000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11426000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>9469000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7024000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5586000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7471000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>6821000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6491000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7023000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5827000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6633000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4968000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5037000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5780000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6115000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9953000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6680000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6768000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5852000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6377000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6299000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6735000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5576000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>14778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23250000.0</v>
       </c>
       <c r="CY2">
         <v>23250000.0</v>
       </c>
       <c r="CZ2">
+        <v>23250000.0</v>
+      </c>
+      <c r="DA2">
         <v>19863000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>19778000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>16684000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>18400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>12600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>9800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>5400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>7100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>6500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>5500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4700000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4524226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3600000.0</v>
       </c>
       <c r="DQ2">
         <v>3600000.0</v>
       </c>
       <c r="DR2">
+        <v>3600000.0</v>
+      </c>
+      <c r="DS2">
         <v>4100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2932766.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1700000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>2900000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>11600000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>1700000.0</v>
       </c>
-      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6894,52 +6904,53 @@
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7028,498 +7039,500 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-7052000.0</v>
+      </c>
+      <c r="C5">
         <v>-8664000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-10305000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11696000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9370000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11886000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12547000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-7083000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10042000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9388000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8149000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-10705000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10690000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3944000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5914000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12241000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2823000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7160000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6459000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3295000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1062000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-459000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>988000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1984000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4180000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5759000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3190000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4122000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2926000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2562000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3588000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4185000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2762000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-138000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-626000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1846000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3061000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4447000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5200000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4562000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4471000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3732000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7443000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6264000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4414000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4959000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3147000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1034000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-488000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1656000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1129000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2037000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2647000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2594000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2391000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1103000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1491000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1939000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2534000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2589000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1615000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-927000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-997000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>840000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>185000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>564000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>906000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4115000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3791000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2974000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>3468000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5934000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1404000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5731000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1494000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4283000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3910000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>8800000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1182000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3873000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3432000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2751000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2128000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>752000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>924000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1027000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2288000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>3935000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3896000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-168230000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3804000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3085000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3011000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2220000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2187000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645000.0</v>
       </c>
       <c r="CS5">
         <v>645000.0</v>
       </c>
       <c r="CT5">
         <v>645000.0</v>
       </c>
       <c r="CU5">
+        <v>645000.0</v>
+      </c>
+      <c r="CV5">
         <v>588000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1697000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-1027000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>405000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>800000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1341000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1924000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>240000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1100000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>400000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-2900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-2500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-4600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11900000.0</v>
       </c>
       <c r="DM5">
         <v>-11900000.0</v>
       </c>
       <c r="DN5">
         <v>-11900000.0</v>
       </c>
       <c r="DO5">
+        <v>-11900000.0</v>
+      </c>
+      <c r="DP5">
         <v>-291885.58</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6900000.0</v>
       </c>
       <c r="DQ5">
         <v>-6900000.0</v>
       </c>
       <c r="DR5">
         <v>-6900000.0</v>
       </c>
       <c r="DS5">
+        <v>-6900000.0</v>
+      </c>
+      <c r="DT5">
         <v>219957.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="DU5">
         <v>-3000000.0</v>
       </c>
       <c r="DV5">
         <v>-3000000.0</v>
       </c>
       <c r="DW5">
         <v>-3000000.0</v>
       </c>
-      <c r="DX5"/>
+      <c r="DX5">
+        <v>-3000000.0</v>
+      </c>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>177304000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>177304000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -7542,51 +7555,53 @@
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
@@ -7610,52 +7625,53 @@
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
+      <c r="EA6"/>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7744,116 +7760,119 @@
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
+        <v>441338000.0</v>
+      </c>
+      <c r="C8">
         <v>429650000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>419162000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>415617000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>415142000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>414041000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>401420000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>394603000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>394493000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>393597000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>389048000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>390097000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>390238000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>389500000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>376715000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>388953000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>391107000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>415362000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>409979000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>413531000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>415857000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7918,215 +7937,216 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>175374000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>170871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>185678000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>174668000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>167912000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>174620000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>161524000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>160658000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>155653000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>180330000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>177110000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>172690000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>168892000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>171789000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>168204000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>166232000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>176587000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>179595000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>184133000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>179767000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>173866000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>175300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>173524000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>169301000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>165670000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>177304000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>180358000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>172645000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>165395000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>163094000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>43769000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>42666000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>43990000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47319000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>43200000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>41056000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>38216000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>36452000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>33642000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>32160000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>30239000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>28892000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>26587000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>23783000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>20139000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>17510000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>15004000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>12506000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10852000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
@@ -8150,442 +8170,446 @@
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>159917000.0</v>
+      </c>
+      <c r="C10">
         <v>145995000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>151168000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>143106000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109251000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>97069000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100592000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104504000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>91552000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>81017000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>109603000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>95266000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>99246000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>97401000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>87151000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>110112000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>162300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>189711000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>193008000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>214125000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>267794000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>317379000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>305197000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>318986000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>352277000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>109484000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>102548000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>106451000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>123084000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>141590000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>133615000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>133042000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>145579000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>158725000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>157708000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>158244000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>190481000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>204759000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>218104000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>228081000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>259752000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>317449000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>117361000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>146383000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>140342000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>106503000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>93705000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>75087000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>29692000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>29546000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>25955000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>20774000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15158000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>21336000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>29450000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>23580000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>21588000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18138000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>18843000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23232000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17379000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>30390000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>45494000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37008000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>23503000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>20081000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>98692000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>49000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>18721000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>27017000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>37651000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>24622000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18061000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>16901000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15981000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>16310000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25300000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25123000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>22001000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>21574000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22023000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24324000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>22052000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>18825000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14779000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>28964000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>20664000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16951000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>23187000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>47282000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>23595000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>21445000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>37113000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>37136000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>25203000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>23203000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>25363000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>26388000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>31599000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>24631000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>30908000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>26800000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>14495000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>30325000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>17715000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>34600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>52700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>135400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>156400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>143600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>46200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>59000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>63700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>64100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>72300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>48300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>78800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>102597781.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>46300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>119200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>40400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>50736857.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>54300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>52900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>55700000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>56900000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>53000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>55000000.0</v>
       </c>
-      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8674,1888 +8698,1902 @@
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>159917000.0</v>
+      </c>
+      <c r="C12">
         <v>145995000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>151168000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>143106000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>109251000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>97069000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>100592000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>104504000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>91552000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>81017000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76200000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>109603000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>95266000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>99246000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>97401000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>87151000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>110112000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>162300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>189711000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>193008000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>214125000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>267794000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>317379000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>305197000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>318986000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>352277000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>109484000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>102548000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>106451000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>123084000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>141590000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>133615000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>133042000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>145579000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>158725000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>157708000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>158244000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>190481000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>204759000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>218104000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>228081000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>259752000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>317449000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>117361000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>146383000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>140342000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>106503000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>93705000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>75087000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>29692000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>29546000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>25955000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>20774000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>15158000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>21336000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29450000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>23580000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>21588000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>18138000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>18843000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23232000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17379000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>30390000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>45494000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>37008000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>23503000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20081000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>98692000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>49000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18721000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>27017000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>37651000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24622000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>18061000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>16901000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>18173000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>18474000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>27238000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>26220000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>29925000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>30280000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>32495000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>34284000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>33968000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>29797000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>28964000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>20664000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>16951000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>23187000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>47282000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>23595000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>21445000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>37113000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>37136000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>25203000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>23203000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>25363000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>26388000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>31599000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>25346000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>38437000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>33397000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>44940000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>55847000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>117700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>109600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>162400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>156400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>182900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>46200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>59000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>63700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>64100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>72300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>48300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>78800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>102597781.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>46300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>119200000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>40400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>50736857.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>54300000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>52900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>55700000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>56900000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>53000000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>55000000.0</v>
       </c>
-      <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>441338000.0</v>
+      </c>
+      <c r="C13">
         <v>429650000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>419162000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>415617000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>415142000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>414041000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>401420000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>394603000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>394493000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>393597000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>389048000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>390097000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>390238000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>389500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>376715000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>388953000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>391107000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>415362000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>409979000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>413531000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>415857000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>414993000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>407031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405583000.0</v>
       </c>
       <c r="Y13">
         <v>405583000.0</v>
       </c>
       <c r="Z13">
         <v>405583000.0</v>
       </c>
       <c r="AA13">
+        <v>405583000.0</v>
+      </c>
+      <c r="AB13">
         <v>423386000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>423370000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>423676000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>423114000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>422455000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>431290000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>431003000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>441303000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>445797000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445466000.0</v>
       </c>
       <c r="AK13">
         <v>445466000.0</v>
       </c>
       <c r="AL13">
+        <v>445466000.0</v>
+      </c>
+      <c r="AM13">
         <v>455838000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>439213000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>435829000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>435711000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>440248000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>448310000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>373936000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>378247000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>361451000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>344862000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>334415000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>332611000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>328685000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>327313000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>323744000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>320102000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>317144000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>313744000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>310100000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>308953000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>307200000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>303395000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>300800000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>300300000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>294179000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>292977000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>287700000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>286792000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>285409000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>280048000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>276200000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>218895000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>142430000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>141584000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>141505000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>141267000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>122721000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>122455000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>122172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122024000.0</v>
       </c>
       <c r="BZ13">
         <v>122024000.0</v>
       </c>
       <c r="CA13">
-        <v>122000000.0</v>
+        <v>122024000.0</v>
       </c>
       <c r="CB13">
         <v>122000000.0</v>
       </c>
       <c r="CC13">
         <v>122000000.0</v>
       </c>
       <c r="CD13">
         <v>122000000.0</v>
       </c>
       <c r="CE13">
+        <v>122000000.0</v>
+      </c>
+      <c r="CF13">
         <v>121674000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>121260000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>119846000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>118887000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>116281000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>115653000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>115652000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>115620000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>115609000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>98695000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>91236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65563000.0</v>
       </c>
       <c r="CQ13">
         <v>65563000.0</v>
       </c>
       <c r="CR13">
+        <v>65563000.0</v>
+      </c>
+      <c r="CS13">
         <v>66598000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>66567000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>66450000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>64356000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>63116000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>62762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60136000.0</v>
       </c>
       <c r="CY13">
         <v>60136000.0</v>
       </c>
       <c r="CZ13">
+        <v>60136000.0</v>
+      </c>
+      <c r="DA13">
         <v>59086000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>57855000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>57662000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>57500000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>56800000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>56500000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>56400000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>55200000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>54100000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>53900000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>53500000.0</v>
       </c>
-      <c r="DK13">
+      <c r="DL13">
         <v>52600000.0</v>
       </c>
-      <c r="DL13">
+      <c r="DM13">
         <v>-3700000.0</v>
       </c>
-      <c r="DM13">
+      <c r="DN13">
         <v>-3400000.0</v>
       </c>
-      <c r="DN13">
+      <c r="DO13">
         <v>-3000000.0</v>
       </c>
-      <c r="DO13">
+      <c r="DP13">
         <v>-2800000.0</v>
       </c>
-      <c r="DP13">
+      <c r="DQ13">
         <v>-2200000.0</v>
       </c>
-      <c r="DQ13">
+      <c r="DR13">
         <v>-1500000.0</v>
       </c>
-      <c r="DR13">
+      <c r="DS13">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DT13">
         <v>-1000000.0</v>
       </c>
       <c r="DU13">
-        <v>-900000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="DV13">
         <v>-900000.0</v>
       </c>
       <c r="DW13">
         <v>-900000.0</v>
       </c>
-      <c r="DX13"/>
+      <c r="DX13">
+        <v>-900000.0</v>
+      </c>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>56569000.0</v>
+      </c>
+      <c r="C14">
         <v>56392000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>56272000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55565000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>55161000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54969000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54706000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>54089000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53428000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53406000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54983000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>55535000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55320000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>54991000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>55659000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>56039000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>57856000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>58574000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>59805000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>59244000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>59367000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>59012000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>58872000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>58859000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>58808000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>60418000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61542000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61479000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>61507000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>61559000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>62127000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>62793000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>63426000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>64619000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>65300000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>64803000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>65992000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>67180000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>66950000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67746000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>68455000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>70120000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>70764000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>70860000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>71688000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>70676000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69958000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>69602000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69452000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69321000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>69334000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>69116000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>68893000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>68690000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>68300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>68301000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>68374000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>68158000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>67500000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>67756000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>68699000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>64187000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>67700000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>66654000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>66988000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>66108000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>65200000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>60710000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>47966000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>43681000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>43100000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>43438000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>42181000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>40444000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>40400000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>40310000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>41554545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40300000.0</v>
       </c>
       <c r="CA14">
         <v>40300000.0</v>
       </c>
       <c r="CB14">
+        <v>40300000.0</v>
+      </c>
+      <c r="CC14">
         <v>39964286.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>40750000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>41533333.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>40200000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>45600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>37033333.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>39866667.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>40800000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>36000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>38800000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>44800000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>39900000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>37914286.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>32300000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>34614286.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>33400000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>32962000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>33722222.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>32915858.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>31300000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>31150223.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>30875676.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="CY14">
         <v>30000000.0</v>
       </c>
       <c r="CZ14">
+        <v>30000000.0</v>
+      </c>
+      <c r="DA14">
         <v>29600000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>30650000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>30884000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>30300000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>29090909.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>31428571.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>28757143.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>29400000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>30869565.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>31000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>29230769.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>30100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>30555556.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DN14">
         <v>30000000.0</v>
       </c>
       <c r="DO14">
         <v>30000000.0</v>
       </c>
       <c r="DP14">
         <v>30000000.0</v>
       </c>
       <c r="DQ14">
         <v>30000000.0</v>
       </c>
       <c r="DR14">
+        <v>30000000.0</v>
+      </c>
+      <c r="DS14">
         <v>30769231.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DT14">
         <v>30000000.0</v>
       </c>
       <c r="DU14">
         <v>30000000.0</v>
       </c>
       <c r="DV14">
         <v>30000000.0</v>
       </c>
       <c r="DW14">
-        <v>27500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="DX14">
         <v>27500000.0</v>
       </c>
       <c r="DY14">
         <v>27500000.0</v>
       </c>
       <c r="DZ14">
         <v>27500000.0</v>
       </c>
+      <c r="EA14">
+        <v>27500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>390238000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>389500000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>376715000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>391107000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>415362000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>409979000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>413531000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>415857000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>414993000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>407031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405583000.0</v>
       </c>
       <c r="Y15">
         <v>405583000.0</v>
       </c>
       <c r="Z15">
         <v>405583000.0</v>
       </c>
       <c r="AA15">
+        <v>405583000.0</v>
+      </c>
+      <c r="AB15">
         <v>423386000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>423370000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>423676000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>423114000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>422455000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>431290000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>431000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>441300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>445800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445500000.0</v>
       </c>
       <c r="AK15">
         <v>445500000.0</v>
       </c>
       <c r="AL15">
+        <v>445500000.0</v>
+      </c>
+      <c r="AM15">
         <v>455800000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>439200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>435800000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>435700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>440200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>448300000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>373900000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>378200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>361500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>344900000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>334400000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>332600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>328700000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>327300000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>323700000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>320100000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>317100000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>313700000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>310100000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>309000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>307200000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>303400000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>300800000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>300300000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>294200000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>293000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>287700000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>286800000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>285400000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>280000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>276200000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>218900000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>142400000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>141600000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>141500000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>141300000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>122700000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>122500000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>122200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="BZ15">
         <v>122000000.0</v>
       </c>
       <c r="CA15">
         <v>122000000.0</v>
       </c>
       <c r="CB15">
         <v>122000000.0</v>
       </c>
       <c r="CC15">
         <v>122000000.0</v>
       </c>
       <c r="CD15">
         <v>122000000.0</v>
       </c>
       <c r="CE15">
+        <v>122000000.0</v>
+      </c>
+      <c r="CF15">
         <v>121700000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>121300000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>119900000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>119000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>116300000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>115700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115600000.0</v>
       </c>
       <c r="CL15">
         <v>115600000.0</v>
       </c>
       <c r="CM15">
+        <v>115600000.0</v>
+      </c>
+      <c r="CN15">
         <v>65600000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>98700000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>91200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65600000.0</v>
       </c>
       <c r="CQ15">
         <v>65600000.0</v>
       </c>
       <c r="CR15">
-        <v>66600000.0</v>
+        <v>65600000.0</v>
       </c>
       <c r="CS15">
         <v>66600000.0</v>
       </c>
       <c r="CT15">
+        <v>66600000.0</v>
+      </c>
+      <c r="CU15">
         <v>66500000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>63300000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>63100000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>62800000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>60200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>60100000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>59100000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>57900000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>57700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>57500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>56800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>56500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>56400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>55200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>54100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>53900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>53500000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>52600000.0</v>
       </c>
-      <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
+        <v>53242000.0</v>
+      </c>
+      <c r="C16">
         <v>56132000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>50395000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>64504999.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>55924000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54117000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52686000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53676000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>62655000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>60999000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>67105000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>66272000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>67715000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>73550000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70940000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>76461000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>75951000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>80463000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>81281000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>86442000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>87489000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>93208000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87982000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>99770000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>104311000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>103267000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94552000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>104169000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>105384000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>106328000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>106709000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>114075000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>110286000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>112131000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>113270000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>120770000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>113689000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>100901000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>90266000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>97220000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>106967000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>102049000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>104993000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>106301000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>98062000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>95694000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>88566000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>100304000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>88134000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>83409000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>76932000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>73789000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>73916000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>76364000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>73954000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>79660000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>79688000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>80936000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>74458000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>79981000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>81589000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>71319000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>73752000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>72152000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>61849000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>60364000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>57879000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>59689000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>69330000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>65187000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>71452000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>67508000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>69729000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>67054000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>59085000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>58482000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>61074000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>56694000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>51258000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>47147000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>47487000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>59840000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>57246000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>56501000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>54162000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>50505000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>50640000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>51223000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>60105000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>63344000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>68529000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>68258000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>78264000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>87284000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>79730000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>80942000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>94108000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>95082000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>97142000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>94965000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>100373000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10575,54 +10613,54 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
-      <c r="BJ17">
+      <c r="BJ17"/>
+      <c r="BK17">
         <v>2105000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -10646,211 +10684,212 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>13587000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16046000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14900000.0</v>
       </c>
-      <c r="P18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q18"/>
       <c r="R18">
         <v>17642000.0</v>
       </c>
       <c r="S18">
         <v>17642000.0</v>
       </c>
       <c r="T18">
         <v>17642000.0</v>
       </c>
       <c r="U18">
-        <v>19681000.0</v>
+        <v>17642000.0</v>
       </c>
       <c r="V18">
         <v>19681000.0</v>
       </c>
       <c r="W18">
+        <v>19681000.0</v>
+      </c>
+      <c r="X18">
         <v>19134000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18661000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18475000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19681000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1501000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>106328000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>106709000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>114075000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>110286000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>112131000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>113270000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>120770000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>113689000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>100901000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>90266000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>97220000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>106967000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>102049000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>104993000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>106301000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>98062000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>95694000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>88566000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>100304000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>88134000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>83409000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>76932000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>73789000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>73916000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>76364000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>73954000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>79660000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>79688000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>80936000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>74458000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>79981000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>81589000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>71319000.0</v>
       </c>
-      <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
@@ -10874,52 +10913,53 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11008,102 +11048,103 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>45815000.0</v>
       </c>
       <c r="C20">
         <v>45815000.0</v>
       </c>
       <c r="D20">
-        <v>52815000.0</v>
+        <v>45815000.0</v>
       </c>
       <c r="E20">
         <v>52815000.0</v>
       </c>
       <c r="F20">
         <v>52815000.0</v>
       </c>
       <c r="G20">
         <v>52815000.0</v>
       </c>
       <c r="H20">
         <v>52815000.0</v>
       </c>
       <c r="I20">
         <v>52815000.0</v>
       </c>
       <c r="J20">
         <v>52815000.0</v>
       </c>
       <c r="K20">
         <v>52815000.0</v>
       </c>
       <c r="L20">
         <v>52815000.0</v>
       </c>
       <c r="M20">
         <v>52815000.0</v>
       </c>
       <c r="N20">
         <v>52815000.0</v>
       </c>
       <c r="O20">
         <v>52815000.0</v>
       </c>
       <c r="P20">
+        <v>52815000.0</v>
+      </c>
+      <c r="Q20">
         <v>61718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39027000.0</v>
       </c>
       <c r="R20">
         <v>39027000.0</v>
       </c>
       <c r="S20">
         <v>39027000.0</v>
       </c>
       <c r="T20">
         <v>39027000.0</v>
       </c>
       <c r="U20">
         <v>39027000.0</v>
       </c>
       <c r="V20">
         <v>39027000.0</v>
       </c>
       <c r="W20">
         <v>39027000.0</v>
       </c>
       <c r="X20">
         <v>39027000.0</v>
       </c>
       <c r="Y20">
         <v>39027000.0</v>
       </c>
@@ -11307,1466 +11348,1478 @@
       </c>
       <c r="CN20">
         <v>39027000.0</v>
       </c>
       <c r="CO20">
         <v>39027000.0</v>
       </c>
       <c r="CP20">
         <v>39027000.0</v>
       </c>
       <c r="CQ20">
         <v>39027000.0</v>
       </c>
       <c r="CR20">
         <v>39027000.0</v>
       </c>
       <c r="CS20">
         <v>39027000.0</v>
       </c>
       <c r="CT20">
         <v>39027000.0</v>
       </c>
       <c r="CU20">
         <v>39027000.0</v>
       </c>
-      <c r="CV20"/>
+      <c r="CV20">
+        <v>39027000.0</v>
+      </c>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>40810000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>60513000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>29740000.0</v>
+      </c>
+      <c r="C21">
         <v>30923000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32391000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>33467000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>44641000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35010000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43810000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43406000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>43388000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>42952000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>41808000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39575000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>42048000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>39696000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38015000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26612000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27847000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27628000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27321000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29441000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30319000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31140000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32022000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>34487000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>41351000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>45187000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>48268000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49921000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>49442000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>49739000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>50462000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>46908000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>45649000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>38247000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>36237000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50175000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>68771000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>44519000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>46938000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>44770000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>46138000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>43840000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>43521000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>44179000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>43653000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>42226000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>42714000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>35343000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>33973000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33944000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>34821000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>33993000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>33792000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>32528000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31648000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27709000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>27111000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>25985000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>27301000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5960000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2492000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2403000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2437000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2238000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2212000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2111000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2142000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2117000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2190000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2214000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2281000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5488000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2366000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>4515000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2377000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2491000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2526000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3700000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2547000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2619000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>7283000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6178000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2701000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>42018000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>42060000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>42097000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>42087000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>42143000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>42287000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>42305000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3388000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>42792000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>42829000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>42423000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>42390000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>42533000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>42792000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3948000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-1200000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>39602000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>59357000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>60513000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>29700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>62954000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>61153000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>61951000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>62800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>54500000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>37200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>37500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>38100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>41900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>42500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>43300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>43900000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>44500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>45200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>45800000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>46482778.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>47300000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>47900000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>48600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>49123836.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>50800000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>50300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>50000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>50500000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>47100000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>46600000.0</v>
       </c>
-      <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>39245000.0</v>
+      </c>
+      <c r="C22">
         <v>35823000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32505000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>41435000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>36699000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31725000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>32840000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>37612000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37798000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>36153000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>31584000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45365000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37291000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>37492000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>31534000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>36378000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>33422000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>27332000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>26924000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>38245000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>37299000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>39119000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>39580000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>53021000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>60179000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>61635000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>42989000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>58175000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>47976000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>44814000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>44560000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>52614000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>40705000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>29096000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>30788000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>37371000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>41264000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>45433000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>42121000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>51015000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>44776000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>44564000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>38753000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>35562000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>34186000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>25631000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>17063000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>21439000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>16764000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13798000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9825000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>14306000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>12770000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>14452000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>15794000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>20841000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19647000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>20541000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>19747000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>21751000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17746000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17146000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>15275000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>17630000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>11880000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12165000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10271000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14315000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>17202000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15863000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>19822000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>19052000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21482000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>21640000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>22050000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>27106000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>27122000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>26700000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>26913000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>33110000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>29680000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>31050000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>28967000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>31665000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>30655000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>29430000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>29001000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>27374000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>26449000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>27599000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>28218000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>29012000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>28252000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>30159000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>34092000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>38519000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>38897000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>40644000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>42723000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>41038000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>59326000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>69910000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>51000000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>41841000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>39948000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>35108000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>31100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>33200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>26500000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>21800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>18700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>24600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>22200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>23100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>21900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>29900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>26300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>24300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>21307647.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>23600000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>23400000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>21700000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>18769704.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>18800000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>15900000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>15400000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>13500000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>16000000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>15300000.0</v>
       </c>
-      <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>917897000.0</v>
+      </c>
+      <c r="C23">
         <v>893151000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>894031000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>889573000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>868582000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>848304000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>830398000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>847560000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>827399000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>824140000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>814669000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>850946000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>815706000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>821521000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>821154000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>800227000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>801824000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>852048000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>883247000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>871161000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>881890000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>942363000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>997750000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1007542000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1061465000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1102326000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>889069000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>869989000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>875888000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>893219000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>873600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>873630000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>869512000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>878334000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>866612000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>846663000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>840389000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>841489000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>857334000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>859299000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>866737000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>879295000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>931020000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>713823000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>727118000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>675840000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>621533000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>560939000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>538232000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>478246000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>481145000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>447490000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>453770000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>432338000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>421872000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>427035000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>425476000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>414142000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>406236000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>374378000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>372132000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>336574000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>349088000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>285581000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>272390000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>276038000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>247545000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>308965000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>270448000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>226981000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>228667000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>238284000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>216439000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>203703000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>207982000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>212700000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>220206000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>218100000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>227041000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>242745000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>244258000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>238402000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>243411000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>245295000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>240849000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>235279000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>230853000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>221920000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>215085000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>223920000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>250376000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>219041000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>221525000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>238152000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>242976000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>238308000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>242830000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>255310000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>261512000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>335667000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>452307000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>492100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>492063000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>522576000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>511933000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>516900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>538200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>513700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>490200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>500800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>490100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>391900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>376800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>352700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>344400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>340700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>325700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>312200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>308700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>291300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>283000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>195600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>194500000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>202700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>195100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>188900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>184600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>178200000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>177200000.0</v>
       </c>
-      <c r="DZ23"/>
+      <c r="EA23"/>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>243800000.0</v>
+      </c>
+      <c r="C24">
         <v>244128000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>244034000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>230743000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>230474000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>230126000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>229901000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>230038000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>229738000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>229435000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>229131000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>228449000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>228039000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>227549000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>226912000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>226527000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>224379000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>224010000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>223641000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>223265000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>222888000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>222486000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>305676000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>297985000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>297765000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>298355000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>18229000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18103000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>22976000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>57850000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>37753000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>17625000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>24377000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>24867000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>25357000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>25846000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>26336000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>26826000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>27316000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>27806000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>28296000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>28786000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>27667000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>16080000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4710000.0</v>
       </c>
-      <c r="AV24">
-[...1 lines deleted...]
-      </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BB24">
         <v>18000000.0</v>
       </c>
       <c r="BC24">
+        <v>18000000.0</v>
+      </c>
+      <c r="BD24">
         <v>11000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>30020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55020000.0</v>
       </c>
       <c r="BF24">
         <v>55020000.0</v>
       </c>
       <c r="BG24">
+        <v>55020000.0</v>
+      </c>
+      <c r="BH24">
         <v>55103000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>39583000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5833000.0</v>
       </c>
       <c r="BK24">
         <v>5833000.0</v>
       </c>
       <c r="BL24">
+        <v>5833000.0</v>
+      </c>
+      <c r="BM24">
         <v>21875000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>23333000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>28333000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>23333000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>104437000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>115662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BS24">
         <v>160000000.0</v>
       </c>
       <c r="BT24">
         <v>160000000.0</v>
       </c>
       <c r="BU24">
         <v>160000000.0</v>
       </c>
       <c r="BV24">
         <v>160000000.0</v>
       </c>
       <c r="BW24">
         <v>160000000.0</v>
       </c>
       <c r="BX24">
         <v>160000000.0</v>
       </c>
       <c r="BY24">
         <v>160000000.0</v>
       </c>
       <c r="BZ24">
         <v>160000000.0</v>
       </c>
@@ -12785,226 +12838,229 @@
       <c r="CE24">
         <v>160000000.0</v>
       </c>
       <c r="CF24">
         <v>160000000.0</v>
       </c>
       <c r="CG24">
         <v>160000000.0</v>
       </c>
       <c r="CH24">
         <v>160000000.0</v>
       </c>
       <c r="CI24">
         <v>160000000.0</v>
       </c>
       <c r="CJ24">
         <v>160000000.0</v>
       </c>
       <c r="CK24">
         <v>160000000.0</v>
       </c>
       <c r="CL24">
         <v>160000000.0</v>
       </c>
       <c r="CM24">
+        <v>160000000.0</v>
+      </c>
+      <c r="CN24">
         <v>189234000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>168475000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="CQ24">
         <v>200000000.0</v>
       </c>
       <c r="CR24">
+        <v>200000000.0</v>
+      </c>
+      <c r="CS24">
         <v>209143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210143000.0</v>
       </c>
       <c r="CT24">
         <v>210143000.0</v>
       </c>
       <c r="CU24">
+        <v>210143000.0</v>
+      </c>
+      <c r="CV24">
         <v>229643000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CX24">
         <v>300000000.0</v>
       </c>
       <c r="CY24">
         <v>300000000.0</v>
       </c>
       <c r="CZ24">
         <v>300000000.0</v>
       </c>
       <c r="DA24">
         <v>300000000.0</v>
       </c>
       <c r="DB24">
         <v>300000000.0</v>
       </c>
-      <c r="DC24"/>
+      <c r="DC24">
+        <v>300000000.0</v>
+      </c>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>228039000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>227549000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>226912000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>224379000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>224010000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>223641000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>223265000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>222888000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>222486000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>305676000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>297985000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>297765000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>298355000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>18229000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>18103000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22976000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>57850000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>37753000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>17625000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24377000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>24867000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25357000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>25846000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>26336000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>26826000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>27316000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>27806000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28296000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>28786000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
@@ -13048,162 +13104,163 @@
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>1000000.0</v>
       </c>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>1046000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1050000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2035000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="R26">
         <v>1092000.0</v>
       </c>
       <c r="S26">
+        <v>1092000.0</v>
+      </c>
+      <c r="T26">
         <v>2087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089000.0</v>
       </c>
       <c r="U26">
         <v>1089000.0</v>
       </c>
       <c r="V26">
+        <v>1089000.0</v>
+      </c>
+      <c r="W26">
         <v>1086000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>14633000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>14803000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>13192000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11131000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>19140000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>13659000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14149000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>21200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AG26">
         <v>3500000.0</v>
       </c>
       <c r="AH26">
         <v>3500000.0</v>
       </c>
       <c r="AI26">
+        <v>3500000.0</v>
+      </c>
+      <c r="AJ26">
         <v>9911000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>3911000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>2198000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3384000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -13242,52 +13299,53 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13376,521 +13434,527 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>122720000.0</v>
+      </c>
+      <c r="C28">
         <v>144835000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>146246000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>114114000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>168770000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>195564000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>177526000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>183104000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>203529000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>229302000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>175855000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>155894000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>160775000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>159328000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>165622000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>142036000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>114267000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>62790000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36402000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>39743000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18307000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>56318000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-11703000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-7212000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-21221000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-53922000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-91255000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-84445000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-83475000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-65234000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-103837000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-115990000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-108665000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-120712000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-133368000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-131862000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-131908000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-163655000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-177443000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-190298000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-199785000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-230966000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-258897000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-72805000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-101827000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-108182000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-97083000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-93705000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-75087000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-29692000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-29546000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-20955000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2774000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2842000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-10336000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>550000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>31420000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>33412000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>92028000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20740000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11351000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>121000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-12890000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-23619000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12216000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>16497000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>29919000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>25745000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>86662000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>161279000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>152983000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>142349000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>135378000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>141939000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>143099000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>144019000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>143690000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>134700000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>134877000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>137999000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>138426000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>137977000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>295676000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>137948000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>141175000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>145221000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>131036000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>139336000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>143049000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>136813000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>141952000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>144880000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>153530000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>172030000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>172007000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>183940000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>186940000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>184780000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>203255000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>253401000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>275369000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>269092000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>273200000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>285505000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>269675000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>282285000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>282700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>247300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>164600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>147300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>156400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>121500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>108300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>101300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>100900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>93800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>117800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>87400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>64433741.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>120400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>52200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>70300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>20162768.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>16700000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>17900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>14900000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>13300000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>17500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>13200000.0</v>
       </c>
-      <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>638526000.0</v>
+      </c>
+      <c r="C29">
         <v>626292000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>616502000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>606754000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>598433000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>579101000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>565723000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>565715000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>550064000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>556271000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>525196000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>539396000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>526755000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>522592000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>526378000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>502526000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>515309000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>564330000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>582196000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>569657000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>583101000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>625786000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>691165000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>696819000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>737134000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>757224000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13950,609 +14014,613 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>330418000.0</v>
+      </c>
+      <c r="C30">
         <v>108540000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>138739000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>136877000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>331347000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>325372000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>310147000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>312139000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>314936000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>330696000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>327751000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>320326000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>308554000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>301949000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>309550000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>291947000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>292653000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>286020000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>295317000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>260470000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>243572000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>241513000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>228636000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>225808000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>218101000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>224624000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>267591000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>240101000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>249486000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>256485000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>220741000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>232435000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>239217000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>249528000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>262748000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>226024000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>215590000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>216603000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>218474000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>208144000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>213571000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>211582000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>218054000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>201518000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>199956000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>171415000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>181887000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>163350000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>177892000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>163694000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>191278000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>143912000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>162800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>144564000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>147674000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>127680000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>135315000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>133058000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>134291000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>121548000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>123801000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>106462000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>113171000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>101176000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>103516000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>123876000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>100237000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>80138000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>89652000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>82274000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>79120000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>82396000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>79774000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>78682000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>84597000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>84725000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>89146000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>18700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>91895000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>94621000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>92669000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>86663000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>82953000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>82567000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>81850000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>81953000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>79391000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>78348000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>73022000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>72958000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>70629000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>67199000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>69527000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>67392000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>16920000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>19376000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20793000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>18104000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>18296000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>17775000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>24350000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>34835000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>32500000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>57960000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>55402000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>50324000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>42600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>46800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>46300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>47100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>45200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>40100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>35900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>32000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>32400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>31300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>24500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>24000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>18023934.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>19700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>15400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>12600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>10557958.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>14900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>14200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>8900000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>6300000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>5200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>6400000.0</v>
       </c>
-      <c r="DZ30"/>
+      <c r="EA30"/>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>199886000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>184745000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>178585000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>178524000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>189544000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>230082000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>278864000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>293976000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>273785000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>286710000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>288863000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>320976000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>333564000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>376375000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>395800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>484228000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>457183000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>454548000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>449927000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>445478000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>475067000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>465559000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>484532000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>458861000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>452521000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>447145000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>493099000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>497549000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>501864000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>503864000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>531156000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>559221000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>426861000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>450977000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>411283000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>360109000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>321640000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>315412000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>256516000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>252813000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>217754000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>210312000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>193356000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>186141000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>171845000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>153109000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>137345000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>128967000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>136280000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>129267000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>120462000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
@@ -14576,131 +14644,134 @@
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
+      <c r="EA31"/>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>332769000.0</v>
+      </c>
+      <c r="C32">
         <v>310805000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>310246000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>301147000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>269954000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>246838000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>246939000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>230349000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>213894000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>211772000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>220452000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>236599000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>216993000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>208896000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>201254000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>207755000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>249029000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>292966000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>312162000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>293802000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>303092000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>296444000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>82166000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>81102000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>84613000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>409681000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14760,504 +14831,508 @@
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
+      <c r="EA32"/>
     </row>
-    <row r="33" spans="1:130">
+    <row r="33" spans="1:131">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>355583000.0</v>
+      </c>
+      <c r="C33">
         <v>330303000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>556738000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>553101000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>378114000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>380098000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>373698000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>379995000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>371327000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>363563000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>366789000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>362610000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>362246000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>368538000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>370326000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>371606000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>351219000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>362768000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>359493000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>367575000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>375002000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>381175000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>401735000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>412704000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>452191000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>452232000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>458768000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>457688000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>460528000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>458079000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>456415000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>444524000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>447147000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>443966000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>406802000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>415343000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>415836000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>380925000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>385354000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>370433000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>371555000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>354553000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>340811000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>352276000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>339794000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>331426000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>302960000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>277063000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>264045000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>266421000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>246894000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>258741000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>252854000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>253383000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>233235000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>244983000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>240527000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>235767000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>231947000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>207855000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>203419000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>192054000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>187420000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>118128000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>114653000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>113556000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>114347000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>113452000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>111643000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>107052000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>100710000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>96268000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>87611000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>81598000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>82247000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>79580000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>82412000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>77563000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>84405000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>87825000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>86413000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>91104000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>91658000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>91442000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>91095000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>91218000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>92054000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>94666000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>95552000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>97384000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>96236000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>99117000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>100990000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>152445000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>152812000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>106537000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>118968000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>172260000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>166414000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>253933000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>259345000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>223100000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>350540000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>332505000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>334000000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>344200000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>307500000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>240500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>232500000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>230200000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>245200000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>231100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>206100000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>207300000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>194000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>192000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>178300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>160537069.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>147200000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>120600000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>116800000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>110272014.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>110100000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>107900000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>105700000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>104900000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>99100000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>96200000.0</v>
       </c>
-      <c r="DZ33"/>
+      <c r="EA33"/>
     </row>
-    <row r="34" spans="1:130">
+    <row r="34" spans="1:131">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>67715000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>73550000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>70940000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>75951000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>80463000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>81281000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>86442000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>87489000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>93208000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>87982000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>99770000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>104311000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>103267000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>94552000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>104169000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>105384000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -15314,936 +15389,941 @@
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
+      <c r="EA34"/>
     </row>
-    <row r="35" spans="1:130">
+    <row r="35" spans="1:131">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>256321000.0</v>
+      </c>
+      <c r="C35">
         <v>256649000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>264293000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>269741000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>290542000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>302683999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>251411000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>253172999.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>252715000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>252311000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>241652000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>254020000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>241626000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>243595000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>241812000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>241427000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>242021000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>241652000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>241283000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>240907000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>242569000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>292980000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>324810000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>18661000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>18475000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>318036000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18229000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>122546000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>137126000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>57850000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>37753000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>17625000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>24377000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>24867000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>25357000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25846000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26336000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>26826000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>27316000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>27806000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>28296000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>28786000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>29276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22278000.0</v>
       </c>
       <c r="AS35">
         <v>22278000.0</v>
       </c>
       <c r="AT35">
+        <v>22278000.0</v>
+      </c>
+      <c r="AU35">
         <v>16080000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4710000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>55841000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>56192000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>57745000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>117905000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BB35">
         <v>18000000.0</v>
       </c>
       <c r="BC35">
+        <v>18000000.0</v>
+      </c>
+      <c r="BD35">
         <v>11000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>93405000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>106540000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>103961000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>55083000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>96626000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>81589000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>81461000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>113124000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>88134000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>61849000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>60364000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>57879000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>164126000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>184992000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>225187000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>231452000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BU35">
         <v>160000000.0</v>
       </c>
       <c r="BV35">
         <v>160000000.0</v>
       </c>
       <c r="BW35">
+        <v>160000000.0</v>
+      </c>
+      <c r="BX35">
         <v>221967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="BY35">
         <v>160000000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="BZ35">
         <v>160000000.0</v>
       </c>
+      <c r="CA35"/>
       <c r="CB35">
         <v>160000000.0</v>
       </c>
       <c r="CC35">
         <v>160000000.0</v>
       </c>
       <c r="CD35">
         <v>160000000.0</v>
       </c>
       <c r="CE35">
         <v>160000000.0</v>
       </c>
       <c r="CF35">
         <v>160000000.0</v>
       </c>
       <c r="CG35">
         <v>160000000.0</v>
       </c>
       <c r="CH35">
         <v>160000000.0</v>
       </c>
       <c r="CI35">
         <v>160000000.0</v>
       </c>
       <c r="CJ35">
         <v>160000000.0</v>
       </c>
       <c r="CK35">
         <v>160000000.0</v>
       </c>
       <c r="CL35">
         <v>160000000.0</v>
       </c>
       <c r="CM35">
+        <v>160000000.0</v>
+      </c>
+      <c r="CN35">
         <v>189234000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>168475000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209143000.0</v>
       </c>
       <c r="CQ35">
         <v>209143000.0</v>
       </c>
       <c r="CR35">
         <v>209143000.0</v>
       </c>
       <c r="CS35">
+        <v>209143000.0</v>
+      </c>
+      <c r="CT35">
         <v>212220000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>213630000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>233102000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>322033000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CX35">
         <v>300000000.0</v>
       </c>
       <c r="CY35">
         <v>300000000.0</v>
       </c>
       <c r="CZ35">
+        <v>300000000.0</v>
+      </c>
+      <c r="DA35">
         <v>324227000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>321767000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>319118000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>322800000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>339600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>343100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>345100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>338400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>209000000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>202200000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>199200000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>198300000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>199200000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>194500000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>187100000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>186004086.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>185000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>181400000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>79700000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>80504435.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>86200000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>84600000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>86900000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>90700000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>86200000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>80600000.0</v>
       </c>
-      <c r="DZ35"/>
+      <c r="EA35"/>
     </row>
-    <row r="36" spans="1:130">
+    <row r="36" spans="1:131">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>28613000.0</v>
+      </c>
+      <c r="C36">
         <v>-180340000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>39357000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35415000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-150136000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-142184000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>21441000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-142716000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-142201000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-139887000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>19879000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-133417000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>15914000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15480000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>14665000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16294000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16986000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22115000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>16799000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18514000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>20330000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>21799000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>21673000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>23796000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>24575000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>24559000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>25034000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>20242000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>19946000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>15396000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>50409000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>51673000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>58456000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>59069000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>14138000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>19457000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>15583000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>16660000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>29806000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>25419000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>25017000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24578000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>12032000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>34645000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>28342000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>24448000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>11353000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>20197000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>19068000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>27173000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10156000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>27739000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>26126000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>25410000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8065000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>25480000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14736000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>14377000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8253000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15435000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>16648000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>12789000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12350000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>36367000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14399000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>13565000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>15140000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>19584000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>21550000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>20574000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>19997000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>15048000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>20467000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>14107000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>17135000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>14062000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>16352000.0</v>
       </c>
-      <c r="BZ36"/>
-      <c r="CA36">
+      <c r="CA36"/>
+      <c r="CB36">
         <v>11600000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>10969000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7943000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7873000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>15842000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>14912000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>15085000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>14461000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>14248000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>14009000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>14652000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>14802000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>15395000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>9381000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>10718000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10468000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>60926000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>58861000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9919000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>10735000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>77559000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>43849000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>56498000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>79204000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>98800000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>191722000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>190390000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>197671000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>214500000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>187900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>147100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>134800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>145500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>87800000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>130800000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>120200000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>122000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>103500000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>102500000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>89300000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>76255107.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>65900000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>40000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>37300000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>33433536.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>33000000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>31800000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>30200000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>28500000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>23600000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>22100000.0</v>
       </c>
-      <c r="DZ36"/>
+      <c r="EA36"/>
     </row>
-    <row r="37" spans="1:130">
+    <row r="37" spans="1:131">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>66167000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>69090000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>65691000.0</v>
       </c>
-      <c r="P37"/>
-      <c r="Q37">
+      <c r="Q37"/>
+      <c r="R37">
         <v>66555000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>74081000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>73531000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>82804000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>84090000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>82215000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>78519000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>75535000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>74723000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>79508000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>89493000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>85175000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>85472000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>85434000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>80757000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>76720000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>76981000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>79439000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>74511000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>69413000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>65274000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>61171000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>59562000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>56559000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>54314000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>51954000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>49959000.0</v>
       </c>
-      <c r="AR37">
-[...1 lines deleted...]
-      </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
@@ -16254,51 +16334,53 @@
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
-      <c r="BK37"/>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
@@ -16322,1880 +16404,1892 @@
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
+      <c r="EA37"/>
     </row>
-    <row r="38" spans="1:130">
+    <row r="38" spans="1:131">
       <c r="A38" t="s">
         <v>69</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>272490000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>268586000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>253768000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>251234000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>32806000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>246726000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>243364000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>230512000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>231502000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>100698000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>153362000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>77309000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>77617000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>80470000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>85293000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>78060000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>213466000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>561711000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>120813000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>241822000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>122877000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>160166000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>155331000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>128515000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>148451000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29638000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>151467000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>141935000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>185565000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>191141000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>164988000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>132729000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>145528000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>158384000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>132697000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>139939000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>136449000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>137075000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>134342000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>134841000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>139309000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>132695000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>129500000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>127846000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>115484000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>113226000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>124546000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>125141000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>131811000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>130995000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>132619000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>131099000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>135868000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>133068000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>131692000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>130599000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>112339000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>114322000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>113741000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>113385000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>54026000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>55638000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>57536000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>59527000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>60728000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>62767000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>61815000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>61305000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>59563000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>61860000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>57649000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>58539000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>55580000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>57905000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>53368000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>53174000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>58786000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>62028000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>60636000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>62846000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>63400000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>63599000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>62869000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>62506000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>60697000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>61562000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>61030000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>61566000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>59325000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>60797000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>60098000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>57085000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>56315000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>57114000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>68129000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>174100000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>182679000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>167316000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>179906000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>176995000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>254676000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>251543000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>259622000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
-      <c r="DH38">
+      <c r="DH38"/>
+      <c r="DI38">
         <v>270500000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>249000000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>233900000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>226000000.0</v>
       </c>
-      <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
+      <c r="EA38"/>
     </row>
-    <row r="39" spans="1:130">
+    <row r="39" spans="1:131">
       <c r="A39" t="s">
         <v>70</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>32734000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>14881000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15054000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>13171000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>14040000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13121000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13310000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11786000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12711000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>12345000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13042000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12349000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>14489000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12343000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13145000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>13326000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13628000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11802000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11863000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11892000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12762000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10420000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10812000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12008000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>11558000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10237000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>11477000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>11447000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10757000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>10294000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10442000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>9401000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10165000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7549000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>10217000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9455000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>8047000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>21354000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>11603000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8754000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8844000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>15562000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7106000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>6799000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7026000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>13120000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>5382000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4444000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>4641000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3602000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>4576000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>4572000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4781000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3833000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4081000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>6407000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>3188000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3126000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4381000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>3934000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>3533000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>2832000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>3153000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>5333000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>2938000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2609000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>2368000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>2951000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>3071000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1998000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2917000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2950000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>3722000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2187000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>3116000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3052000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>2552000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3432000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>4389000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>4159000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3996000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>3632000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>5121000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>2934000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>3004000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>2279000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3480000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3997000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>4624000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>6863000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2999000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>3184000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2498000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2383000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>2398000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>53400000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>50080000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>1845000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>76468000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>85655000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>89573000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>3650000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>38838000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>39138000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>41621000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>2600000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>16600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>14500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>43000000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>13100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>35800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>28600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>27800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>18700000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>13200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>34600000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>6800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>6275539.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>54500000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>4400000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>4100000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>4252511.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>4600000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>4200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>3200000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>3000000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>4900000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>4300000.0</v>
       </c>
-      <c r="DZ39"/>
+      <c r="EA39"/>
     </row>
-    <row r="40" spans="1:130">
+    <row r="40" spans="1:131">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>96554000.0</v>
+      </c>
+      <c r="C40">
         <v>88138000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>94228000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>96136000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>85322000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>79681000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>89055000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>99952000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>94125000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>88187999.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>111013000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>110717999.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>116658000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>113729000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>117286000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>119138000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-118603000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>96551000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>111896000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>98272000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>91557000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>53686000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-206322000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>103970000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>108917000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-186505000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>94550000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>104443000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>114150000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>41510000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>59971000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>87358000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>83422000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>69156000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>100140000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>63935000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>61401000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>48598000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>65892000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>62679000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>55243000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>47448000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>66472000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>50241000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>44336000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>43332000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>70715000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>55841000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>56192000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>57745000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>65232000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>67181000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>66372000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>61335000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>68695000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>63405000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>51540000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>48961000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>3772000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>57043000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>55104000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>63961000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>78994000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>66259000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>76247000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>79331000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>77853000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>72213000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>65198000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>64108000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-13253000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>64544000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>64438000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>63088000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>61967000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>62247000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>54454000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>60824000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>51052000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>54808000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>51329000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>50818000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>51755000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>55574000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>55725000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>53929000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>56897000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>53792000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>49879000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>51388000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>43794000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>44824000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>42120000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>45279000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>43451000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>48444000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>45889000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>144700000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>143700000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>183300000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>139200000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>146587000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>40160000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>61180000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>53712000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>65432000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>68600000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>61400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>45500000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>48300000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>52700000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>63400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>62500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>57300000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>53600000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>57500000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>54500000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>58300000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>59398715.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>49200000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>50300000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>9200000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>51396729.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>53800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>50800000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>44300000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>35400000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>24700000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>37300000.0</v>
       </c>
-      <c r="DZ40"/>
+      <c r="EA40"/>
     </row>
-    <row r="41" spans="1:130">
+    <row r="41" spans="1:131">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>83721000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>91173000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>97061000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>100493000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>101905000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>98923000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>104084000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>133670000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>149789000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>144982000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>143231000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>122786000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>122948000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>140566000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>105669000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>107184000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>108028000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>151276000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>116475000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>112486000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>206154000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>213410000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>210551000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>201426000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>176325000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>183474000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>187705000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>190506000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>178283000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>200741000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>178820000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>164676000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>155106000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>163991000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>156145000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>144326000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>141154000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>142164000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>140966000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>140280000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>137685000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>142629000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>143039000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>131197000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>129860000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>129219000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>79981000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>81589000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>71319000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>73752000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>72152000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>61849000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>60364000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>57879000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>59689000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>69330000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>65187000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>71452000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>67508000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>69729000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>67054000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>59085000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>58482000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>60205000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>56762000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>55803000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>51258000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>47147000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>47487000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>44397000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>57246000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>56501000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>54162000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>50505000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>50640000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>51223000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>60105000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>63344000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>68529000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>68258000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>78264000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>87284000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>79730000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>83019000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>96197000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>97185000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>134175000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>94965000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>100373000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>106427000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>24227000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>21767000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>19118000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
+      <c r="EA41"/>
     </row>
-    <row r="42" spans="1:130">
+    <row r="42" spans="1:131">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>152420000.0</v>
+      </c>
+      <c r="C42">
         <v>150217000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>169001000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>186217000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>175901000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>169751000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>185268000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>181911000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>176632000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>171877000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>185087000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>179970000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>175374000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>170871000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>185678000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>179571000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>174668000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>167912000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>174620000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>161520000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>160650000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>155642000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>180319000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>176839000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>172361000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>167473000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>167751000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>166632000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>164657000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>172380000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>178679000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>180536000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>175131000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>167874000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>170167000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>169138000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>163889000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>164891000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>175365000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>180352000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>172632000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>165395000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>163094000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>41628000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>41452000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>43990000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>47319000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>43200000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>41056000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>38216000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>36452000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>33642000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>32160000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>30239000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>28892000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>336692000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>23783000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>327374000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>17510000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>315851000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>312788000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>305031000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>300664000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>294986000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>293015000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>290755000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>286092000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>282147000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>225161000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>148158000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>146767000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>141505000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>145667000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>122721000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>126543000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>122172000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>122032000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>124961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121960000.0</v>
       </c>
       <c r="CC42">
         <v>121960000.0</v>
       </c>
       <c r="CD42">
+        <v>121960000.0</v>
+      </c>
+      <c r="CE42">
         <v>121928000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>123600000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>19502000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>14408000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>17638000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-64000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-80000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>172120000.0</v>
       </c>
-      <c r="CL42"/>
-      <c r="CM42">
+      <c r="CM42"/>
+      <c r="CN42">
         <v>-57000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>13000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>8000.0</v>
       </c>
-      <c r="CP42"/>
       <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>-561000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-598000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-650000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-1548000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>-1713000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>962000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>1938000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>1206000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>1876000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-234000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>1100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>56700000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>56600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>67700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>55200000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>65400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>65300000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>53400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>52500000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>51900000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>51300000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>46600000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>46847635.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>46700000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>45700000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>64600000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>64080944.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>65100000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>64200000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>63200000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>62900000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>65000000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>62600000.0</v>
       </c>
-      <c r="DZ42"/>
+      <c r="EA42"/>
     </row>
-    <row r="43" spans="1:130">
+    <row r="43" spans="1:131">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18284,88 +18378,87 @@
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
+      <c r="EA43"/>
     </row>
-    <row r="44" spans="1:130">
+    <row r="44" spans="1:131">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18412,51 +18505,53 @@
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
-      <c r="BK44"/>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
@@ -18480,1675 +18575,1684 @@
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
+      <c r="EA44"/>
     </row>
-    <row r="45" spans="1:130">
+    <row r="45" spans="1:131">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>523492000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>506042000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>512796000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>519251000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>265517000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>269820000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>277397000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>282854000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>287220000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>294361000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>306849000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>305097000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>308326000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>302214000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>280658000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>276090000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>276100000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>279000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>276800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>269800000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>257500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>248200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>245400000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>234000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>234500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>220200000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>218300000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>213000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>207100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>201900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>183400000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>161600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>150800000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>141900000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>132800000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>126900000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>121900000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>120800000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>113600000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>109100000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>107500000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>104100000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>101300000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>95500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>89100000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>78300000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>74000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>64100000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>59000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>56000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>54800000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>52700000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>48900000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>45200000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>39400000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>36700000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>25800000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>23900000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>23700000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>24000000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>24600000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23500000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>24600000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>26400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26600000.0</v>
       </c>
       <c r="CD45">
         <v>26600000.0</v>
       </c>
       <c r="CE45">
+        <v>26600000.0</v>
+      </c>
+      <c r="CF45">
         <v>27700000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>29600000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>29200000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>30300000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>28700000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>31400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34500000.0</v>
       </c>
       <c r="CL45">
         <v>34500000.0</v>
       </c>
       <c r="CM45">
+        <v>34500000.0</v>
+      </c>
+      <c r="CN45">
         <v>43600000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>40200000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>41700000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>44300000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>43600000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>47500000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>49400000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>50800000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>52700000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>55900000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>87300000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>91300000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>87100000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>95900000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>81000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>74400000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>66900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>65100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>56200000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>50600000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>46600000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>45800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>43600000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>42600000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>41400000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>46000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>44300000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>43200000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>37800000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>34000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>32700000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>30900000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DT45">
         <v>27700000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>26300000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>25800000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>25500000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>25900000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>28400000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>27500000.0</v>
       </c>
-      <c r="DZ45"/>
+      <c r="EA45"/>
     </row>
-    <row r="46" spans="1:130">
+    <row r="46" spans="1:131">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>238950000.0</v>
+      </c>
+      <c r="C46">
         <v>240890000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>242910000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>243836000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>243672000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>245073000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>240133000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>245106000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>237781000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>240450000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>243299000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>238140000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>238973000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>248279000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>252896000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>251518000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>252309000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>258971000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>260353000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>260852000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>265517000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>269820000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>277397000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>282854000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>287220000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>294361000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>306849000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>305097000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>308326000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>302214000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>280658000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>276090000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>276129000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>278978000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>276781000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>269815000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>257452000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>248228000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>245415000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>233984000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>234480000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>220211000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>218267000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>212967000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>207099000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>201926000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>183424000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>161579000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>150819000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>141875000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>132847000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>126930000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>121859000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>120764000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>113610000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>112603000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>113460000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>107093000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>101253000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>95516000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>89097000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>80418000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>76484000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>76863000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>59015000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>58853000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>58038000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>52724000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>48876000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>45237000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>39405000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>36705000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>25751000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>23949000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>23708000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>24000000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>24507000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>24389000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>25619000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>25797000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>25777000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>27363000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>28258000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>27843000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>28226000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>28712000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>31357000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>33104000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>34522000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>35818000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>40242000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>41749000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>44278000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>45308000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>47475000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>50219000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>62015000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>52652000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>55916000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>87332000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>119628000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>95864000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>80962000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>74378000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>66900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>65100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>56200000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>60200000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>46600000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>115500000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>57800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>42600000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>41400000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>46000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>44300000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>43200000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>37799182.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>34000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>32700000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>30900000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DT46">
         <v>27714641.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>26300000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>25800000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>25500000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>25900000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>28400000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>27500000.0</v>
       </c>
-      <c r="DZ46"/>
+      <c r="EA46"/>
     </row>
-    <row r="47" spans="1:130">
+    <row r="47" spans="1:131">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>238140000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>238973000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>248279000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>252896000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>251518000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>252309000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>258971000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>260353000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>260852000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>265517000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>269820000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>277397000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>282854000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>287220000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>294361000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>306849000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>305097000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>308326000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>302214000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>280658000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>276090000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>276129000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>278978000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>276781000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>269815000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>257452000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>248228000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>245415000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>233984000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>234480000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>220211000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>218267000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>212967000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>207099000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>201926000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>183424000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>161579000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>150819000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>141875000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>132847000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>126930000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>121859000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>120764000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>113610000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>109115000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>107459000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>104075000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>101253000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>95516000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>89097000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>78313000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>74035000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>64102000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>59015000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>56020000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>54820000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>52724000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>48876000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>45237000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>39405000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>36705000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>25751000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>23949000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>23708000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>24000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>24734000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23519000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>24639000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>25619000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>25797000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>25777000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>26780000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>28258000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>27843000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>28226000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>28712000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>31357000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>33104000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>34522000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>35818000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>40242000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>41749000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>44278000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>45308000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>47475000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>49423000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>50839000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>52652000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>55916000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>87332000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>91295000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>89879000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>95864000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>80962000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>74378000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
+      <c r="EA47"/>
     </row>
-    <row r="48" spans="1:130">
+    <row r="48" spans="1:131">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>-230817000.0</v>
+      </c>
+      <c r="C48">
         <v>-235741000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-239967000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-240604000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-261261000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-272403000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-274675000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-279993000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-293889000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-297284000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-292845000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-272318000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-284208000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-292409000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-293124000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-282944000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-272022000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-251194000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-234975000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-241440000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-226900000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-217689000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-202849000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-181604000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-134395000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-108428000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-40253000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-58424000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-66828000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-77120000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-85385000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-70888000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-75908000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-60418000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-87592000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-92423000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-91573000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-55605000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-47366000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-43816000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-34923000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-5854000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>19930000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-2544000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>17998000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-6090000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-6259000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-26545000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-29307000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-42472000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-43051000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-70880000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-72489000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-84305000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-87166000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-97008000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-111998000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-123078000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-128503000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-131995000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-140387000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-142212000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-141209000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-195368000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-202105000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-215408000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-241988000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-246027000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-247089000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-249651000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-247009000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-237966000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-235859000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-223666000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-213407000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-203265000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-189718000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-191200000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-178274000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-158623000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-146634000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-150168000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-161387000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-156358000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-158638000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-159749000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-160945000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-168733000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-170533000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-172100000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-171189000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-170682000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-168028000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-168997000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-171420000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-172104000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-169810000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-172845000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-183392000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-203026000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-63473000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-38278000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>-38300000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>59561000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>60745000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>57764000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>54700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>36900000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>33600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>27200000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>29400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>42900000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>36300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>32800000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>28600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>21400000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>16000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>11900000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>8318739.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>3400000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>-700000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>-3900000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>-6818681.72</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>-8000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>-9100000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>-9900000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>-10000000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>-12000000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>-7700000.0</v>
       </c>
-      <c r="DZ48"/>
+      <c r="EA48"/>
     </row>
-    <row r="49" spans="1:130">
+    <row r="49" spans="1:131">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-284208000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-292409000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-293124000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>-272022000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-251194000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-234975000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-241440000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-226900000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-217689000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-202849000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-181604000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-134395000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-108428000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-40253000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-58424000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-66828000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-77120000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-85385000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-70888000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-75908000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-60418000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-87592000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-92423000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-91573000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-55605000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-47366000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-43816000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-34923000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-5854000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>19930000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-2544000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>17998000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-6090000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-6259000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-26545000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-29307000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-42472000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-43051000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-70880000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-72489000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-84305000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-87166000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-97008000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-111998000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-123078000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-125666000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-131995000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-140387000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>-142212000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
@@ -20172,176 +20276,179 @@
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
+      <c r="EA49"/>
     </row>
-    <row r="50" spans="1:130">
+    <row r="50" spans="1:131">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>38837000.0</v>
+      </c>
+      <c r="C50">
         <v>46702000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>34577000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>26477000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>47547000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>49472000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>36356000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>46239000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>53132000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>68034000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>22924000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>23903000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>28002000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>31025000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>36111000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>2660000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>1080000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2472000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9486000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>9544000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>50813000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>305676000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>297985000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>297765000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>298355000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>18229000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>18103000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>24377000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>24867000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>25357000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>25846000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>26336000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>26826000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>27316000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>27806000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>28296000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>29276000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>4710000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20380,808 +20487,813 @@
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
+      <c r="EA50"/>
     </row>
-    <row r="51" spans="1:130">
+    <row r="51" spans="1:131">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>282637000.0</v>
+      </c>
+      <c r="C51">
         <v>290830000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>297414000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>257220000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>278021000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>292633000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>278118000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>287608000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>295081000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>310319000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>252055000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>265497000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>256041000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>258574000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>263023000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>229187000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>224379000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>225090000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>226113000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>232751000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>232432000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>324112000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>305676000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>297985000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>297765000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>298355000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>18229000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>18103000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>22976000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>57850000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>37753000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>17625000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>24377000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>24867000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>25357000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>25846000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>26336000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>26826000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>27316000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>27806000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>28296000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>28786000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>58552000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44556000.0</v>
       </c>
       <c r="AS51">
         <v>44556000.0</v>
       </c>
       <c r="AT51">
+        <v>44556000.0</v>
+      </c>
+      <c r="AU51">
         <v>32160000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>9420000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
-      <c r="AZ51">
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BB51">
         <v>18000000.0</v>
       </c>
       <c r="BC51">
+        <v>18000000.0</v>
+      </c>
+      <c r="BD51">
         <v>11000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="BF51">
         <v>55000000.0</v>
       </c>
       <c r="BG51">
+        <v>55000000.0</v>
+      </c>
+      <c r="BH51">
         <v>110166000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>39583000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="BK51">
         <v>17500000.0</v>
       </c>
       <c r="BL51">
+        <v>17500000.0</v>
+      </c>
+      <c r="BM51">
         <v>21875000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>24792000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>40000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>50000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>124437000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>135662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000000.0</v>
       </c>
       <c r="BS51">
         <v>180000000.0</v>
       </c>
       <c r="BT51">
         <v>180000000.0</v>
       </c>
       <c r="BU51">
-        <v>160000000.0</v>
+        <v>180000000.0</v>
       </c>
       <c r="BV51">
         <v>160000000.0</v>
       </c>
       <c r="BW51">
         <v>160000000.0</v>
       </c>
       <c r="BX51">
         <v>160000000.0</v>
       </c>
       <c r="BY51">
         <v>160000000.0</v>
       </c>
       <c r="BZ51">
         <v>160000000.0</v>
       </c>
       <c r="CA51">
         <v>160000000.0</v>
       </c>
       <c r="CB51">
         <v>160000000.0</v>
       </c>
       <c r="CC51">
         <v>160000000.0</v>
       </c>
       <c r="CD51">
         <v>160000000.0</v>
       </c>
       <c r="CE51">
+        <v>160000000.0</v>
+      </c>
+      <c r="CF51">
         <v>320000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="CG51">
         <v>160000000.0</v>
       </c>
       <c r="CH51">
         <v>160000000.0</v>
       </c>
       <c r="CI51">
         <v>160000000.0</v>
       </c>
       <c r="CJ51">
         <v>160000000.0</v>
       </c>
       <c r="CK51">
         <v>160000000.0</v>
       </c>
       <c r="CL51">
         <v>160000000.0</v>
       </c>
       <c r="CM51">
+        <v>160000000.0</v>
+      </c>
+      <c r="CN51">
         <v>189234000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>168475000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>174975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209143000.0</v>
       </c>
       <c r="CQ51">
         <v>209143000.0</v>
       </c>
       <c r="CR51">
         <v>209143000.0</v>
       </c>
       <c r="CS51">
-        <v>210143000.0</v>
+        <v>209143000.0</v>
       </c>
       <c r="CT51">
         <v>210143000.0</v>
       </c>
       <c r="CU51">
+        <v>210143000.0</v>
+      </c>
+      <c r="CV51">
         <v>229643000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>285000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="CX51">
         <v>300000000.0</v>
       </c>
       <c r="CY51">
         <v>300000000.0</v>
       </c>
       <c r="CZ51">
         <v>300000000.0</v>
       </c>
       <c r="DA51">
         <v>300000000.0</v>
       </c>
       <c r="DB51">
         <v>300000000.0</v>
       </c>
       <c r="DC51">
+        <v>300000000.0</v>
+      </c>
+      <c r="DD51">
         <v>317300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="DE51">
         <v>300000000.0</v>
       </c>
       <c r="DF51">
+        <v>300000000.0</v>
+      </c>
+      <c r="DG51">
         <v>303700000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>300000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>167700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>167300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165000000.0</v>
       </c>
       <c r="DK51">
         <v>165000000.0</v>
       </c>
       <c r="DL51">
-        <v>166100000.0</v>
+        <v>165000000.0</v>
       </c>
       <c r="DM51">
         <v>166100000.0</v>
       </c>
       <c r="DN51">
+        <v>166100000.0</v>
+      </c>
+      <c r="DO51">
         <v>166200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>167031523.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>166700000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>171400000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>110700000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>70899626.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>71000000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>70800000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>70600000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>70200000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>70500000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>68200000.0</v>
       </c>
-      <c r="DZ51"/>
+      <c r="EA51"/>
     </row>
-    <row r="52" spans="1:130">
+    <row r="52" spans="1:131">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>38837000.0</v>
+      </c>
+      <c r="C52">
         <v>46702000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>37904000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>230743000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47547000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2470000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39228000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>46956000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>54887000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>70529000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>22924000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>24826000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>28002000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>30556000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>36111000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2660000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>224379000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1080000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2472000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9486000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>9544000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>50813000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>305676000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>297985000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>297765000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>298355000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>18229000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>18103000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>22976000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>57850000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>37753000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>17625000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>24377000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>24867000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>25357000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>25846000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>26336000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>26826000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27316000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>27806000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>28296000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>28786000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>29276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22278000.0</v>
       </c>
       <c r="AS52">
         <v>22278000.0</v>
       </c>
       <c r="AT52">
+        <v>22278000.0</v>
+      </c>
+      <c r="AU52">
         <v>16080000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4710000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="BB52">
         <v>18000000.0</v>
       </c>
       <c r="BC52">
+        <v>18000000.0</v>
+      </c>
+      <c r="BD52">
         <v>11000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="BF52">
         <v>55000000.0</v>
       </c>
       <c r="BG52">
+        <v>55000000.0</v>
+      </c>
+      <c r="BH52">
         <v>55083000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>39583000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>34583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="BK52">
         <v>17500000.0</v>
       </c>
       <c r="BL52">
+        <v>17500000.0</v>
+      </c>
+      <c r="BM52">
         <v>21875000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>24792000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>40000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>50000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="BQ52">
         <v>20000000.0</v>
       </c>
       <c r="BR52">
         <v>20000000.0</v>
       </c>
       <c r="BS52">
         <v>20000000.0</v>
       </c>
       <c r="BT52">
         <v>20000000.0</v>
       </c>
-      <c r="BU52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BU52">
+        <v>20000000.0</v>
+      </c>
+      <c r="BV52"/>
       <c r="BW52">
         <v>160000000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BX52">
         <v>160000000.0</v>
       </c>
-      <c r="BZ52"/>
-      <c r="CA52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>160000000.0</v>
       </c>
-      <c r="CB52"/>
+      <c r="CA52"/>
+      <c r="CB52">
+        <v>160000000.0</v>
+      </c>
       <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>160000000.0</v>
       </c>
-      <c r="CF52"/>
-      <c r="CG52">
+      <c r="CG52"/>
+      <c r="CH52">
         <v>160000000.0</v>
       </c>
-      <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>47277000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>44705000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>97677000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>98659000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>134171000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>94898000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>100368000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
-      <c r="DC52">
+      <c r="DC52"/>
+      <c r="DD52">
         <v>17300000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
-      <c r="DL52">
-[...1 lines deleted...]
-      </c>
+      <c r="DL52"/>
       <c r="DM52">
         <v>500000.0</v>
       </c>
       <c r="DN52">
+        <v>500000.0</v>
+      </c>
+      <c r="DO52">
         <v>600000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>1167542.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DQ52">
         <v>1200000.0</v>
       </c>
       <c r="DR52">
+        <v>1200000.0</v>
+      </c>
+      <c r="DS52">
         <v>40800000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>1246425.0</v>
       </c>
-      <c r="DT52">
+      <c r="DU52">
         <v>2500000.0</v>
       </c>
-      <c r="DU52">
+      <c r="DV52">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DW52">
         <v>1800000.0</v>
       </c>
       <c r="DX52">
         <v>1800000.0</v>
       </c>
       <c r="DY52">
         <v>1800000.0</v>
       </c>
-      <c r="DZ52"/>
+      <c r="DZ52">
+        <v>1800000.0</v>
+      </c>
+      <c r="EA52"/>
     </row>
-    <row r="53" spans="1:130">
+    <row r="53" spans="1:131">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>1000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092000.0</v>
       </c>
       <c r="R53">
         <v>1092000.0</v>
       </c>
       <c r="S53">
+        <v>1092000.0</v>
+      </c>
+      <c r="T53">
         <v>1000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1089000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>14800000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -21228,200 +21340,201 @@
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
-      <c r="BK53"/>
+      <c r="BK53">
+        <v>0.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>2192000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>2164000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>2141000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>2115000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>4219000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>8351000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>8257000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>8171000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>12232000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>15143000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>15018000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>1229000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>4961000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
-      <c r="CW53">
+      <c r="CW53"/>
+      <c r="CX53">
         <v>715000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>7529000.0</v>
       </c>
-      <c r="CY53"/>
-      <c r="CZ53">
+      <c r="CZ53"/>
+      <c r="DA53">
         <v>18902000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>14615000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>38132000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>83100000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>56900000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>27000000.0</v>
       </c>
-      <c r="DF53"/>
-      <c r="DG53">
+      <c r="DG53"/>
+      <c r="DH53">
         <v>39300000.0</v>
       </c>
-      <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
+      <c r="EA53"/>
     </row>
-    <row r="54" spans="1:130">
+    <row r="54" spans="1:131">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21468,51 +21581,53 @@
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
@@ -21536,1677 +21651,1688 @@
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
+      <c r="EA54"/>
     </row>
-    <row r="55" spans="1:130">
+    <row r="55" spans="1:131">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>917897000.0</v>
+      </c>
+      <c r="C55">
         <v>893151000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>894031000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>889573000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>868582000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>848304000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>830398000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>847560000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>827399000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>824140000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>814669000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>850946000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>815706000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>821521000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>821154000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>800227000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>801824000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>852048000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>883247000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>871161000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>881890000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>942363000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>997750000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1007542000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1061465000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1102326000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>889069000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>869989000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>875888000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>893219000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>873600000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>873630000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>869512000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>878334000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>866612000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>846663000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>840389000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>841489000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>857334000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>859299000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>866737000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>879295000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>930629000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>713823000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>727118000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>675840000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>621533000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>560939000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>538232000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>478246000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>481145000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>447490000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>453770000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>432338000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>421872000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>427035000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>425476000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>414142000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>407249000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>374378000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>372132000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>336574000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>349088000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>285581000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>272390000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>276038000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>247545000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>308965000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>270448000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>226981000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>228667000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>238284000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>216439000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>203703000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>207982000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>212700000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>220206000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>218100000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>227041000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>242745000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>244258000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>238402000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>239151000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>245295000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>240849000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>235279000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>230853000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>221920000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>215085000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>223920000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>250376000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>219041000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>221525000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>238152000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>242976000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>238308000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>242830000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>255310000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>261512000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>335667000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>452307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492100000.0</v>
       </c>
       <c r="CY55">
         <v>492100000.0</v>
       </c>
       <c r="CZ55">
+        <v>492100000.0</v>
+      </c>
+      <c r="DA55">
         <v>522576000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>511933000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>516900000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>538200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>513700000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>490200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>500800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>490100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>391900000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>376800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>352700000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>344400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>340700000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>325700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>312200000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>308741973.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>291300000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>283000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>195600000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>194589046.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>202700000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>195100000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>188900000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>184600000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>178200000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>177200000.0</v>
       </c>
-      <c r="DZ55"/>
+      <c r="EA55"/>
     </row>
-    <row r="56" spans="1:130">
+    <row r="56" spans="1:131">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>562314000.0</v>
+      </c>
+      <c r="C56">
         <v>290358000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>337293000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>336472000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>490468000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>468206000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>456700000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>467565000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>456072000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>460577000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>447880000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>488336000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>453460000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>452983000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>450828000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>428621000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>450605000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>489280000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>523754000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>503586000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>506888000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>561188000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>596015000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>594838000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>609274000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>650094000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>430301000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>412301000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>415360000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>435140000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>417185000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>429106000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>422365000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>434368000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>459810000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>431320000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>424553000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>460564000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>471980000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>488866000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>495182000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>524742000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>589818000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>361547000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>387324000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>344414000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>318573000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>283876000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>274187000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>211825000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>234251000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>188749000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>200916000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>178955000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>188637000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>182052000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>184949000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>178375000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>175302000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>166523000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>168713000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>144520000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>161668000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>167453000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>157737000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>162482000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>133198000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>195513000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>158805000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>119929000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>127957000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>142016000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>128828000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>122105000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>125735000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>133120000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>137794000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>153235000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>149478000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>158340000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>156433000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>151989000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>148047000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>153637000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>149407000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>144184000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>139635000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>129866000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>120419000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>128368000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>152992000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>122805000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>122408000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>137162000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>90531000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>85496000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>136293000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>136342000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>89252000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>169253000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>198374000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>232755000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>269000000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>172036000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>179428000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>182900000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>194000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>206200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>249700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>268300000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>259900000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>146700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>145700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>146600000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>137100000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>146700000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>133700000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>133900000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>148204903.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>144100000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>162400000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>78800000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>84317032.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>92600000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>87200000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>83200000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>79700000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>79100000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>81000000.0</v>
       </c>
-      <c r="DZ56"/>
+      <c r="EA56"/>
     </row>
-    <row r="57" spans="1:130">
+    <row r="57" spans="1:131">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>211144000.0</v>
+      </c>
+      <c r="C57">
         <v>208165000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>202005000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>183125000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>172967000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>161331000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>200772000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>226602000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>231722000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>238450000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>227428000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>239515000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>236467000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>244087000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>249574000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>220866000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>201576000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>196314000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>211592000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>209784000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>203796000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>213931000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>208173000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>513736000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>524661000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>240413000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>227745000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>250597000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>264665000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>227794000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>236490000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>234503000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>233112000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>219936000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>237645000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>228729000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>231671000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>190260000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>203464000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>204438000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>211957000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>199235000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>224196000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>196938000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>186025000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>182145000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>190136000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>172716000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>156814000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>155473000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>161560000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>158021000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>158644000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>153854000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>157793000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>188454000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>206229000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>211785000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>162298000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>193111000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>201346000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>174682000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>190630000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>185123000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>119446000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>139763000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>202535000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>104604000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>103593000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>100313000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>93989000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>168811000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>145227000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>138917000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>293352000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>129510000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>123982000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>122900000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>279172000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>115535000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>105500000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>103891000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>279066000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>119641000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>278717000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>115114000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>113229000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>111065000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>106070000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>116530000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>112918000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>119468000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>120331000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>130223000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>137503000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>134026000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>133208000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>147430000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>146858000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>151847000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>154045000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>169837000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>169800000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>81043000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>73490000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>82116000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>104300000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>74000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>51500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>55500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>62500000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>68700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>68000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>62700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>60700000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>64500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>60500000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>63600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>65090484.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>54000000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>55100000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>54100000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>55575921.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>58400000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>54500000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>47800000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>40100000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>38100000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>40800000.0</v>
       </c>
-      <c r="DZ57"/>
+      <c r="EA57"/>
     </row>
-    <row r="58" spans="1:130">
+    <row r="58" spans="1:131">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>467465000.0</v>
+      </c>
+      <c r="C58">
         <v>464814000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>466298000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>452866000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>463509000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>464015000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>452183000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>479775000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>484437000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>490761000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>469080000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>493535000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>478093000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>487682000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>491386000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>462293000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>443597000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>437966000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>452875000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>450691000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>446365000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>506911000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>532983000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>532397000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>543136000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>558449000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>245974000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>250597000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>264665000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>285644000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>274243000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>252128000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>257489000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>244803000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>263002000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>254575000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>258007000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>217086000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>230780000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>232244000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>240253000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>228021000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>253472000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>219216000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>208303000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>198225000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>194846000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>172716000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>156814000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>155473000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>161560000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>163021000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>176644000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>171854000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>168793000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>188454000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>206229000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>211785000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>217381000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>193111000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>201346000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>174682000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>190630000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>185123000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>181295000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>200127000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>202535000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>268730000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>288585000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>325500000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>325441000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>328811000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>305227000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>298917000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>293352000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>289510000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>283982000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>282900000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>279172000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>275535000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>265500000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>263891000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>279066000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>279641000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>278717000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>275114000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>273229000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>271065000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>266070000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>276530000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>302152000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>287943000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>295306000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>339366000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>346646000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>343169000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>345428000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>361060000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>379960000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>473880000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>454045000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>469837000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>469800000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>405270000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>395257000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>401234000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>427100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>413600000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>394600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>400600000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>400900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>277700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>270200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>261900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>259000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>263700000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>255000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>250700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>251094570.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>239000000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>236500000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>133800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>136080357.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>144600000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>139100000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>134700000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>130800000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>124300000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>121400000.0</v>
       </c>
-      <c r="DZ58"/>
+      <c r="EA58"/>
     </row>
-    <row r="59" spans="1:130">
+    <row r="59" spans="1:131">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>589748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>602257000.0</v>
       </c>
       <c r="AH59">
         <v>602257000.0</v>
       </c>
       <c r="AI59">
+        <v>602257000.0</v>
+      </c>
+      <c r="AJ59">
         <v>673850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>621574000.0</v>
       </c>
       <c r="AK59">
         <v>621574000.0</v>
       </c>
       <c r="AL59">
         <v>621574000.0</v>
       </c>
       <c r="AM59">
+        <v>621574000.0</v>
+      </c>
+      <c r="AN59">
         <v>382775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674750000.0</v>
       </c>
       <c r="AO59">
         <v>674750000.0</v>
       </c>
       <c r="AP59">
-        <v>0.0</v>
+        <v>674750000.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
@@ -23224,51 +23350,53 @@
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
@@ -23292,591 +23420,595 @@
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
+      <c r="EA59"/>
     </row>
-    <row r="60" spans="1:130">
+    <row r="60" spans="1:131">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>355889000.0</v>
+      </c>
+      <c r="C60">
         <v>335462000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>337891000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>349534000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>320412000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>299503000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>299466000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>289438000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>267194000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>258802000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>273141000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>287044000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>270714000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>264018000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>263355000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>273339000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>290930000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>339240000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>356083000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>336906000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>350669000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>352487000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>385489000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>398834000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>439369000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>458869000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>547694000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>527456000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>518579000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>515812000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>512161000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>536753000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>527464000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>548621000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>527746000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>520335000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>514721000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>560677000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>562012000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>567803000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>568949000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>596057000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>623891000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>406756000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>433283000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>394392000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>382775000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>350036000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>343872000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>322773000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>319585000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>284469000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>277126000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>260484000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>253079000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>238581000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>219247000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>202357000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>192907000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>181267000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>170786000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>161892000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>158458000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>100458000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>91095000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>75911000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>45010000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>40235000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>-18137000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>-98519000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>-96774000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>-90527000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>-88788000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>-95214000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>-85370000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>-76810000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>-63776000.0</v>
       </c>
-      <c r="BZ60"/>
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60">
         <v>-52131000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>-32790000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-21242000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-25489000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>-23043000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>-34346000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>-37868000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>-39835000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>-42376000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>-49145000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>-50985000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>-52610000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>-51776000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>-68902000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>-73781000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>-101214000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>-103670000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>-104861000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>-102598000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>-105750000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>-118448000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>-138213000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>-1738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22263000.0</v>
       </c>
       <c r="CY60">
         <v>22263000.0</v>
       </c>
       <c r="CZ60">
+        <v>22263000.0</v>
+      </c>
+      <c r="DA60">
         <v>117306000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>116676000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>115666000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>111100000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>94000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>90000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>94900000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>84400000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>109800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>103000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>87600000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>82400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>74600000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>68600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>59700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>56000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>51300000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>46100000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>61800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>58500000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>58100000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>56000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>54200000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>53800000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>53900000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>55800000.0</v>
       </c>
-      <c r="DZ60"/>
+      <c r="EA60"/>
     </row>
-    <row r="61" spans="1:130">
+    <row r="61" spans="1:131">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
+      <c r="T61"/>
+      <c r="U61">
         <v>-4000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="W61">
         <v>-11000.0</v>
       </c>
       <c r="X61">
+        <v>-11000.0</v>
+      </c>
+      <c r="Y61">
         <v>-271000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-329000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-1419000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-4038000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-1572000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-1575000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4207000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-916000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-3597000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-4636000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-5992000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-5133000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-4386000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-5412000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-779000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1939000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-6000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-13000.0</v>
       </c>
-      <c r="AP61">
-[...1 lines deleted...]
-      </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
         <v>-2141000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-1214000.0</v>
       </c>
-      <c r="AT61">
-[...1 lines deleted...]
-      </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
-      <c r="BK61"/>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
@@ -23900,176 +24032,177 @@
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
+      <c r="EA61"/>
     </row>
-    <row r="62" spans="1:130">
+    <row r="62" spans="1:131">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>732000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>731000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>722000.0</v>
       </c>
-      <c r="P62"/>
-      <c r="Q62">
+      <c r="Q62"/>
+      <c r="R62">
         <v>742000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>761000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>758000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>760000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>766000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>750000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>759000.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>776000.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>4237000.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>5500000.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>5908000.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>6761000.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>7172000.0</v>
       </c>
-      <c r="AD62">
+      <c r="AE62">
         <v>6329000.0</v>
       </c>
-      <c r="AE62">
+      <c r="AF62">
         <v>6439000.0</v>
       </c>
-      <c r="AF62">
+      <c r="AG62">
         <v>8029000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>7578000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>5471000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>1353000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>2340000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>2387000.0</v>
       </c>
-      <c r="AL62">
+      <c r="AM62">
         <v>2555000.0</v>
       </c>
-      <c r="AM62">
+      <c r="AN62">
         <v>4980000.0</v>
       </c>
-      <c r="AN62">
+      <c r="AO62">
         <v>2693000.0</v>
       </c>
-      <c r="AO62">
+      <c r="AP62">
         <v>3221000.0</v>
       </c>
-      <c r="AP62">
+      <c r="AQ62">
         <v>3263000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>3307000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>87851000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>85532000.0</v>
       </c>
-      <c r="AT62">
+      <c r="AU62">
         <v>83223000.0</v>
       </c>
-      <c r="AU62">
+      <c r="AV62">
         <v>43912000.0</v>
       </c>
-      <c r="AV62">
+      <c r="AW62">
         <v>38187000.0</v>
       </c>
-      <c r="AW62">
+      <c r="AX62">
         <v>37546000.0</v>
       </c>
-      <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
@@ -24106,50 +24239,51 @@
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
+      <c r="EA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24242,51 +24376,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
         <v>172638000.0</v>
       </c>
       <c r="C2">
         <v>162008000.0</v>
       </c>
       <c r="D2">
         <v>160498000.0</v>
       </c>
       <c r="E2">
         <v>144450000.0</v>
       </c>
       <c r="F2">
         <v>120477000.0</v>
       </c>
       <c r="G2">
         <v>115463000.0</v>
       </c>
       <c r="H2">
         <v>181492000.0</v>
       </c>
       <c r="I2">
         <v>166472000.0</v>
       </c>
@@ -24343,51 +24477,51 @@
       </c>
       <c r="AA2">
         <v>112655000.0</v>
       </c>
       <c r="AB2">
         <v>97973000.0</v>
       </c>
       <c r="AC2">
         <v>95000000.0</v>
       </c>
       <c r="AD2">
         <v>61100000.0</v>
       </c>
       <c r="AE2">
         <v>46409807.0</v>
       </c>
       <c r="AF2">
         <v>32040472.0</v>
       </c>
       <c r="AG2">
         <v>34400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
         <v>62446000.0</v>
       </c>
       <c r="C3">
         <v>65503000.0</v>
       </c>
       <c r="D3">
         <v>60022000.0</v>
       </c>
       <c r="E3">
         <v>56661000.0</v>
       </c>
       <c r="F3">
         <v>56082000.0</v>
       </c>
       <c r="G3">
         <v>52704000.0</v>
       </c>
       <c r="H3">
         <v>62978000.0</v>
       </c>
       <c r="I3">
         <v>57437000.0</v>
       </c>
@@ -24444,95 +24578,95 @@
       </c>
       <c r="AA3">
         <v>61626000.0</v>
       </c>
       <c r="AB3">
         <v>25228000.0</v>
       </c>
       <c r="AC3">
         <v>22700000.0</v>
       </c>
       <c r="AD3">
         <v>15400000.0</v>
       </c>
       <c r="AE3">
         <v>14521307.0</v>
       </c>
       <c r="AF3">
         <v>14883789.0</v>
       </c>
       <c r="AG3">
         <v>19500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>355000.0</v>
       </c>
       <c r="N4">
         <v>-309000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
-        <v>95604000.0</v>
+        <v>70655000.0</v>
       </c>
       <c r="C5">
         <v>45782000.0</v>
       </c>
       <c r="D5">
         <v>52938000.0</v>
       </c>
       <c r="E5">
         <v>-3892000.0</v>
       </c>
       <c r="F5">
         <v>18079000.0</v>
       </c>
       <c r="G5">
         <v>-122114000.0</v>
       </c>
       <c r="H5">
         <v>78129000.0</v>
       </c>
       <c r="I5">
         <v>46521000.0</v>
       </c>
       <c r="J5">
         <v>31953000.0</v>
       </c>
@@ -24586,54 +24720,54 @@
       </c>
       <c r="AA5">
         <v>-7179000.0</v>
       </c>
       <c r="AB5">
         <v>54435000.0</v>
       </c>
       <c r="AC5">
         <v>31200000.0</v>
       </c>
       <c r="AD5">
         <v>47800000.0</v>
       </c>
       <c r="AE5">
         <v>21453590.0</v>
       </c>
       <c r="AF5">
         <v>5205660.0</v>
       </c>
       <c r="AG5">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
-        <v>158050000.0</v>
+        <v>133101000.0</v>
       </c>
       <c r="C6">
         <v>111285000.0</v>
       </c>
       <c r="D6">
         <v>112960000.0</v>
       </c>
       <c r="E6">
         <v>52769000.0</v>
       </c>
       <c r="F6">
         <v>74161000.0</v>
       </c>
       <c r="G6">
         <v>-69410000.0</v>
       </c>
       <c r="H6">
         <v>141107000.0</v>
       </c>
       <c r="I6">
         <v>103958000.0</v>
       </c>
       <c r="J6">
         <v>98760000.0</v>
       </c>
@@ -24687,131 +24821,131 @@
       </c>
       <c r="AA6">
         <v>54447000.0</v>
       </c>
       <c r="AB6">
         <v>79663000.0</v>
       </c>
       <c r="AC6">
         <v>53900000.0</v>
       </c>
       <c r="AD6">
         <v>63200000.0</v>
       </c>
       <c r="AE6">
         <v>35974897.0</v>
       </c>
       <c r="AF6">
         <v>20089449.0</v>
       </c>
       <c r="AG6">
         <v>11300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-9323000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8">
         <v>8294000.0</v>
       </c>
       <c r="Z8">
         <v>38734000.0</v>
       </c>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
         <v>237574000.0</v>
       </c>
       <c r="C9">
         <v>190200000.0</v>
       </c>
       <c r="D9">
         <v>214341000.0</v>
       </c>
       <c r="E9">
         <v>156355000.0</v>
       </c>
       <c r="F9">
         <v>134406000.0</v>
       </c>
       <c r="G9">
         <v>21540000.0</v>
       </c>
       <c r="H9">
         <v>214172000.0</v>
       </c>
       <c r="I9">
         <v>207929000.0</v>
       </c>
@@ -24868,51 +25002,51 @@
       </c>
       <c r="AA9">
         <v>60461000.0</v>
       </c>
       <c r="AB9">
         <v>94863000.0</v>
       </c>
       <c r="AC9">
         <v>95400000.0</v>
       </c>
       <c r="AD9">
         <v>97400000.0</v>
       </c>
       <c r="AE9">
         <v>67936368.0</v>
       </c>
       <c r="AF9">
         <v>48830559.0</v>
       </c>
       <c r="AG9">
         <v>34900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
         <v>63293000.0</v>
       </c>
       <c r="C10">
         <v>37698000.0</v>
       </c>
       <c r="D10">
         <v>46117000.0</v>
       </c>
       <c r="E10">
         <v>-9769000.0</v>
       </c>
       <c r="F10">
         <v>10987000.0</v>
       </c>
       <c r="G10">
         <v>-130982000.0</v>
       </c>
       <c r="H10">
         <v>75336000.0</v>
       </c>
       <c r="I10">
         <v>43605000.0</v>
       </c>
@@ -24969,51 +25103,51 @@
       </c>
       <c r="AA10">
         <v>-42921000.0</v>
       </c>
       <c r="AB10">
         <v>42322000.0</v>
       </c>
       <c r="AC10">
         <v>13700000.0</v>
       </c>
       <c r="AD10">
         <v>38000000.0</v>
       </c>
       <c r="AE10">
         <v>28969643.0</v>
       </c>
       <c r="AF10">
         <v>9091575.0</v>
       </c>
       <c r="AG10">
         <v>-13100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
         <v>17767000.0</v>
       </c>
       <c r="C11">
         <v>4996000.0</v>
       </c>
       <c r="D11">
         <v>13051000.0</v>
       </c>
       <c r="E11">
         <v>10108000.0</v>
       </c>
       <c r="F11">
         <v>20564000.0</v>
       </c>
       <c r="G11">
         <v>26504000.0</v>
       </c>
       <c r="H11">
         <v>16768000.0</v>
       </c>
       <c r="I11">
         <v>9518000.0</v>
       </c>
@@ -25070,51 +25204,51 @@
       </c>
       <c r="AA11">
         <v>-13139000.0</v>
       </c>
       <c r="AB11">
         <v>16642000.0</v>
       </c>
       <c r="AC11">
         <v>9800000.0</v>
       </c>
       <c r="AD11">
         <v>17300000.0</v>
       </c>
       <c r="AE11">
         <v>13572679.0</v>
       </c>
       <c r="AF11">
         <v>5425617.0</v>
       </c>
       <c r="AG11">
         <v>-3600000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
         <v>7362000.0</v>
       </c>
       <c r="C12">
         <v>8084000.0</v>
       </c>
       <c r="D12">
         <v>6821000.0</v>
       </c>
       <c r="E12">
         <v>5877000.0</v>
       </c>
       <c r="F12">
         <v>7092000.0</v>
       </c>
       <c r="G12">
         <v>7010000.0</v>
       </c>
       <c r="H12">
         <v>2793000.0</v>
       </c>
       <c r="I12">
         <v>2916000.0</v>
       </c>
@@ -25171,51 +25305,51 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
         <v>2800000.0</v>
       </c>
       <c r="C13">
         <v>2180000.0</v>
       </c>
       <c r="D13">
         <v>2090000.0</v>
       </c>
       <c r="E13">
         <v>1428000.0</v>
       </c>
       <c r="F13">
         <v>2218000.0</v>
       </c>
       <c r="G13">
         <v>2388000.0</v>
       </c>
       <c r="H13">
         <v>2105000.0</v>
       </c>
       <c r="I13">
         <v>1844000.0</v>
       </c>
@@ -25230,51 +25364,51 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
         <v>-10650000.0</v>
       </c>
       <c r="C14">
         <v>-6643000.0</v>
       </c>
       <c r="D14">
         <v>-8428000.0</v>
       </c>
       <c r="E14">
         <v>2923000.0</v>
       </c>
       <c r="F14">
         <v>-12752000.0</v>
       </c>
       <c r="G14">
         <v>-13711000.0</v>
       </c>
       <c r="H14">
         <v>11705000.0</v>
       </c>
       <c r="I14">
         <v>87196000.0</v>
       </c>
@@ -25293,51 +25427,51 @@
       <c r="N14">
         <v>43912000.0</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
         <v>34876000.0</v>
       </c>
       <c r="C15">
         <v>26059000.0</v>
       </c>
       <c r="D15">
         <v>25335000.0</v>
       </c>
       <c r="E15">
         <v>-22800000.0</v>
       </c>
       <c r="F15">
         <v>-22329000.0</v>
       </c>
       <c r="G15">
         <v>-143775000.0</v>
       </c>
       <c r="H15">
         <v>46866000.0</v>
       </c>
       <c r="I15">
         <v>22844000.0</v>
       </c>
@@ -25394,51 +25528,51 @@
       </c>
       <c r="AA15">
         <v>-92947000.0</v>
       </c>
       <c r="AB15">
         <v>25233000.0</v>
       </c>
       <c r="AC15">
         <v>1800000.0</v>
       </c>
       <c r="AD15">
         <v>20700000.0</v>
       </c>
       <c r="AE15">
         <v>15396964.0</v>
       </c>
       <c r="AF15">
         <v>3665957.0</v>
       </c>
       <c r="AG15">
         <v>-9500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-22800000.0</v>
       </c>
       <c r="F16">
         <v>-22329000.0</v>
       </c>
       <c r="G16">
         <v>-143775000.0</v>
       </c>
       <c r="H16">
         <v>46866000.0</v>
       </c>
       <c r="I16">
         <v>22844000.0</v>
       </c>
       <c r="J16">
         <v>2344000.0</v>
       </c>
       <c r="K16">
         <v>28788000.0</v>
       </c>
@@ -25467,51 +25601,51 @@
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16">
         <v>14619000.0</v>
       </c>
       <c r="W16">
         <v>9444000.0</v>
       </c>
       <c r="X16">
         <v>218000.0</v>
       </c>
       <c r="Y16">
         <v>1612000.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
         <v>45526000.0</v>
       </c>
       <c r="C17">
         <v>32702000.0</v>
       </c>
       <c r="D17">
         <v>33836000.0</v>
       </c>
       <c r="E17">
         <v>-19877000.0</v>
       </c>
       <c r="F17">
         <v>-9577000.0</v>
       </c>
       <c r="G17">
         <v>-155628000.0</v>
       </c>
       <c r="H17">
         <v>58568000.0</v>
       </c>
       <c r="I17">
         <v>33595000.0</v>
       </c>
@@ -25534,51 +25668,51 @@
         <v>72857000.0</v>
       </c>
       <c r="P17">
         <v>15543000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
         <v>-4562000.0</v>
       </c>
       <c r="C18">
         <v>-5904000.0</v>
       </c>
       <c r="D18">
         <v>-4478000.0</v>
       </c>
       <c r="E18">
         <v>-4449000.0</v>
       </c>
       <c r="F18">
         <v>-4874000.0</v>
       </c>
       <c r="G18">
         <v>-4622000.0</v>
       </c>
       <c r="H18">
         <v>-688000.0</v>
       </c>
       <c r="I18">
         <v>-1072000.0</v>
       </c>
@@ -25591,51 +25725,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1498000.0</v>
       </c>
       <c r="F19">
         <v>7558000.0</v>
       </c>
       <c r="G19">
         <v>530000.0</v>
       </c>
       <c r="H19">
         <v>2108000.0</v>
       </c>
       <c r="I19">
         <v>1352000.0</v>
       </c>
       <c r="J19">
         <v>324000.0</v>
       </c>
       <c r="K19">
         <v>-831000.0</v>
       </c>
@@ -25652,51 +25786,51 @@
         <v>-1277000.0</v>
       </c>
       <c r="P19">
         <v>-1734000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>8547000.0</v>
       </c>
       <c r="F20">
         <v>-5721000.0</v>
       </c>
       <c r="G20">
         <v>22713000.0</v>
       </c>
       <c r="H20">
         <v>3280000.0</v>
       </c>
       <c r="I20">
         <v>21279000.0</v>
       </c>
       <c r="J20">
         <v>17399000.0</v>
       </c>
       <c r="K20">
         <v>417000.0</v>
       </c>
@@ -25709,51 +25843,51 @@
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>2083000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
         <v>95604000.0</v>
       </c>
       <c r="C21">
         <v>43862000.0</v>
       </c>
       <c r="D21">
         <v>50398000.0</v>
       </c>
       <c r="E21">
         <v>-4834000.0</v>
       </c>
       <c r="F21">
         <v>10984000.0</v>
       </c>
       <c r="G21">
         <v>-121821000.0</v>
       </c>
       <c r="H21">
         <v>77278000.0</v>
       </c>
       <c r="I21">
         <v>45176000.0</v>
       </c>
@@ -25810,88 +25944,88 @@
       </c>
       <c r="AA21">
         <v>-18331000.0</v>
       </c>
       <c r="AB21">
         <v>54435000.0</v>
       </c>
       <c r="AC21">
         <v>31200000.0</v>
       </c>
       <c r="AD21">
         <v>47800000.0</v>
       </c>
       <c r="AE21">
         <v>21453590.0</v>
       </c>
       <c r="AF21">
         <v>5205660.0</v>
       </c>
       <c r="AG21">
         <v>-8200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>314608000.0</v>
       </c>
       <c r="C23">
         <v>308346000.0</v>
       </c>
       <c r="D23">
         <v>324441000.0</v>
       </c>
       <c r="E23">
         <v>305639000.0</v>
       </c>
       <c r="F23">
         <v>243899000.0</v>
       </c>
       <c r="G23">
         <v>258824000.0</v>
       </c>
       <c r="H23">
         <v>318386000.0</v>
       </c>
       <c r="I23">
         <v>329225000.0</v>
       </c>
@@ -25948,88 +26082,88 @@
       </c>
       <c r="AA23">
         <v>191447000.0</v>
       </c>
       <c r="AB23">
         <v>138401000.0</v>
       </c>
       <c r="AC23">
         <v>159200000.0</v>
       </c>
       <c r="AD23">
         <v>110700000.0</v>
       </c>
       <c r="AE23">
         <v>92892586.0</v>
       </c>
       <c r="AF23">
         <v>75665371.0</v>
       </c>
       <c r="AG23">
         <v>77500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>62446000.0</v>
       </c>
       <c r="C25">
         <v>65503000.0</v>
       </c>
       <c r="D25">
         <v>60475000.0</v>
       </c>
       <c r="E25">
         <v>56661000.0</v>
       </c>
       <c r="F25">
         <v>56082000.0</v>
       </c>
       <c r="G25">
         <v>53606000.0</v>
       </c>
       <c r="H25">
         <v>63487000.0</v>
       </c>
       <c r="I25">
         <v>57437000.0</v>
       </c>
@@ -26040,51 +26174,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>4116000.0</v>
       </c>
       <c r="C26">
         <v>5103000.0</v>
       </c>
       <c r="D26">
         <v>10110000.0</v>
       </c>
       <c r="E26">
         <v>5300000.0</v>
       </c>
       <c r="F26">
         <v>6944000.0</v>
       </c>
       <c r="G26">
         <v>5618000.0</v>
       </c>
       <c r="H26">
         <v>5203000.0</v>
       </c>
       <c r="I26">
         <v>13728000.0</v>
       </c>
@@ -26139,102 +26273,102 @@
       <c r="Z26">
         <v>3385000.0</v>
       </c>
       <c r="AA26">
         <v>6497000.0</v>
       </c>
       <c r="AB26">
         <v>3136000.0</v>
       </c>
       <c r="AC26">
         <v>2700000.0</v>
       </c>
       <c r="AD26">
         <v>2100000.0</v>
       </c>
       <c r="AE26">
         <v>2481027.0</v>
       </c>
       <c r="AF26">
         <v>2786128.0</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>411000.0</v>
       </c>
       <c r="E27">
         <v>556000.0</v>
       </c>
       <c r="F27">
         <v>463000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>7638000.0</v>
       </c>
       <c r="I27">
         <v>11069000.0</v>
       </c>
       <c r="J27">
         <v>4364000.0</v>
       </c>
       <c r="K27">
         <v>4549000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>138455000.0</v>
       </c>
       <c r="C28">
         <v>132701000.0</v>
       </c>
       <c r="D28">
         <v>144817000.0</v>
       </c>
       <c r="E28">
         <v>138599000.0</v>
       </c>
       <c r="F28">
         <v>117785000.0</v>
       </c>
       <c r="G28">
         <v>108485000.0</v>
       </c>
       <c r="H28">
         <v>114872000.0</v>
       </c>
       <c r="I28">
         <v>104703000.0</v>
       </c>
@@ -26285,51 +26419,51 @@
       </c>
       <c r="Y28">
         <v>33700000.0</v>
       </c>
       <c r="Z28">
         <v>64000000.0</v>
       </c>
       <c r="AA28">
         <v>53400000.0</v>
       </c>
       <c r="AB28">
         <v>34500000.0</v>
       </c>
       <c r="AC28">
         <v>38800000.0</v>
       </c>
       <c r="AD28">
         <v>32100000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>17767000.0</v>
       </c>
       <c r="C29">
         <v>4996000.0</v>
       </c>
       <c r="D29">
         <v>16918000.0</v>
       </c>
       <c r="E29">
         <v>10108000.0</v>
       </c>
       <c r="F29">
         <v>20564000.0</v>
       </c>
       <c r="G29">
         <v>26504000.0</v>
       </c>
       <c r="H29">
         <v>16768000.0</v>
       </c>
       <c r="I29">
         <v>9518000.0</v>
       </c>
@@ -26344,51 +26478,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>141970000.0</v>
       </c>
       <c r="C30">
         <v>146338000.0</v>
       </c>
       <c r="D30">
         <v>163943000.0</v>
       </c>
       <c r="E30">
         <v>161189000.0</v>
       </c>
       <c r="F30">
         <v>123422000.0</v>
       </c>
       <c r="G30">
         <v>143361000.0</v>
       </c>
       <c r="H30">
         <v>136894000.0</v>
       </c>
       <c r="I30">
         <v>162753000.0</v>
       </c>
@@ -26445,51 +26579,51 @@
       </c>
       <c r="AA30">
         <v>78792000.0</v>
       </c>
       <c r="AB30">
         <v>40428000.0</v>
       </c>
       <c r="AC30">
         <v>64200000.0</v>
       </c>
       <c r="AD30">
         <v>49600000.0</v>
       </c>
       <c r="AE30">
         <v>46482778.0</v>
       </c>
       <c r="AF30">
         <v>43624899.0</v>
       </c>
       <c r="AG30">
         <v>43100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
         <v>-32311000.0</v>
       </c>
       <c r="C31">
         <v>-6164000.0</v>
       </c>
       <c r="D31">
         <v>-4281000.0</v>
       </c>
       <c r="E31">
         <v>-4935000.0</v>
       </c>
       <c r="F31">
         <v>3000.0</v>
       </c>
       <c r="G31">
         <v>-9161000.0</v>
       </c>
       <c r="H31">
         <v>-1942000.0</v>
       </c>
       <c r="I31">
         <v>-1571000.0</v>
       </c>
@@ -26546,51 +26680,51 @@
       </c>
       <c r="AA31">
         <v>-24590000.0</v>
       </c>
       <c r="AB31">
         <v>-12113000.0</v>
       </c>
       <c r="AC31">
         <v>-17500000.0</v>
       </c>
       <c r="AD31">
         <v>-9800000.0</v>
       </c>
       <c r="AE31">
         <v>7516053.0</v>
       </c>
       <c r="AF31">
         <v>3885915.0</v>
       </c>
       <c r="AG31">
         <v>-4900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
         <v>410212000.0</v>
       </c>
       <c r="C32">
         <v>352208000.0</v>
       </c>
       <c r="D32">
         <v>374839000.0</v>
       </c>
       <c r="E32">
         <v>300805000.0</v>
       </c>
       <c r="F32">
         <v>254883000.0</v>
       </c>
       <c r="G32">
         <v>137003000.0</v>
       </c>
       <c r="H32">
         <v>395664000.0</v>
       </c>
       <c r="I32">
         <v>374401000.0</v>
       </c>
@@ -26666,1335 +26800,1343 @@
       <c r="AG32">
         <v>69300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ32"/>
+  <dimension ref="A1:EA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
       <c r="DZ1" t="s">
         <v>190</v>
       </c>
+      <c r="EA1" t="s">
+        <v>191</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B2">
+        <v>39946000.0</v>
+      </c>
+      <c r="C2">
         <v>35568000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>55102000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>39383000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>39580000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33491000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44307000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40433000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45034000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32234000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42330000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41181000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40092000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36895000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49199000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>37054000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>29932000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>28265000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44537000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29115000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25352000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21473000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35677000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>34576000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16543000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28872000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>61920000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>39270000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>45244000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>35058000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>54322000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39917000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37941000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34292000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>65405000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>58932000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>38299000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32886000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>51587000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>41651000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>41466000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>39952000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47450000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42712000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>38125000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>26230000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38713000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>25300000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31351000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>21789000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>36303000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>24055000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>38078000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>23476000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>35484000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>35961000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>31377000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>28735000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36844000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>31050000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>30930000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>24514000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32781000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>25140000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>28558000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>24484000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25396000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24697000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>19679000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>18928000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21633000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18443000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>15307000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>13384000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>23486000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>19717000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15233000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15300000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>24208000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18751000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22421000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15288000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25173000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17600000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>15009000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>15223000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>23048000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17356000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>17139000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12519000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>16208000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>11538000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>20164000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>17648000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>25149000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>16397000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>20162000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>17868000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>24260000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>33139000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>27192000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18027000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>37700000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>27127000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>34373000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>28056000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>37700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>17500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>14300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>15024000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>51300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>14000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>12600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>12700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>21500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>12900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>14848616.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>11884919.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>12600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>10800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>8800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>14159941.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>10700000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>7100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>8200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>6000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>5300000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>4100000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>16200000.0</v>
       </c>
-      <c r="DZ2"/>
+      <c r="EA2"/>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B3">
+        <v>2164000.0</v>
+      </c>
+      <c r="C3">
         <v>15236000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16031000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15606000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15896000.0</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
+        <v>14913000.0</v>
+      </c>
+      <c r="H3">
         <v>16601000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14900000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>18838000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15164000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>13545000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19279000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13878000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>13320000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13998000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>15640000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14282000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12741000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15512000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14899000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12993000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12678000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12312000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>13816000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11631000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>12144000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17987000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>15696000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15593000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14211000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>15453000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>13950000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>14513000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>13521000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>27040000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14413000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>13266000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>12088000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>12306000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12115000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>11626000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10438000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11612000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10467000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11091000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>9633000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9819000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>7992000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>8390000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>7555000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>8145000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8826000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11610000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8591000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8084000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8038000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>9200000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>7466000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7143000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5837000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>6936000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5247000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5028000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4812000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5538000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5158000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4422000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5567000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5080000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3982000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5272000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4527000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4069000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4203000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4944000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6563000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3236000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>3000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2937000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5253000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4224000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3390000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>4377000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4241000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3665000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3584000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>4410000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3981000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4073000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2483000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1019000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2399000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3311000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2533000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2754000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>3140000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3862000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6317000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>24508000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>60861000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7670000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6762000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>41500000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>7659000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>8321000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>5727000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>7800000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>5538000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5662000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>8000000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3600000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>4500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>5200000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3246501.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>3474985.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>3478512.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>5000000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>3800000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>3085399.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2714600.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>4700000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>3500000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>3700000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>2900000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>5800000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>3900000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>4900000.0</v>
       </c>
-      <c r="DZ3"/>
+      <c r="EA3"/>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>355000.0</v>
       </c>
-      <c r="AV4">
-[...1 lines deleted...]
-      </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>355000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-309000.0</v>
       </c>
-      <c r="AZ4">
-[...1 lines deleted...]
-      </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
@@ -28113,893 +28255,900 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B5">
+        <v>20774000.0</v>
+      </c>
+      <c r="C5">
         <v>10388000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>8406000.0</v>
+      </c>
+      <c r="E5">
         <v>29653000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>15360000.0</v>
+      </c>
+      <c r="G5">
         <v>17236000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9941000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>19959000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3358000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12524000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3237000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>23057000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14869000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7621000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4086000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>208000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7635000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>26085000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-402000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2476000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5128000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15256000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-25415000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-38714000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-36460000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27062000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>14249000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>19918000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>16900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4347000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10114000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14841000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17219000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>24993000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4753000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2270000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-63000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>18983000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8094000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13182000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19399000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>35172000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>13881000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>36788000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2898000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>30784000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7051000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>19616000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>824000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>40299000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3081000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17450000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4729000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>15797000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>22405000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15487000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4460000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10094000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>14441000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4461000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-447000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1201000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8270000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>14233000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>27668000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5778000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4595000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>7073000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2123000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-5405000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2511000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7595000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5494000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-7707000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2814000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-163000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2973000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1018000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5590000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-3826000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>14997000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6064000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>5381000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>4880000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>12338000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5623000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>5034000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3630000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>7868000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>945000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4421000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>6678000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2326000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-681000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>6729000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2917000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-3901000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-23254000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-8649000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>3843000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-45600000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3651000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>12183000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>7895000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>31500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>9300000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>6200000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>7593000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-10700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>18400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>18000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>10300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>16700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>12253499.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>4782294.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>7029495.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>10500000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>10700000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>9014601.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1760821.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>4800000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>4300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>2800000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>1200000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-1200000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-1300000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>-1800000.0</v>
       </c>
-      <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B6">
+        <v>22938000.0</v>
+      </c>
+      <c r="C6">
         <v>25624000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>24437000.0</v>
+      </c>
+      <c r="E6">
         <v>45259000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>16734000.0</v>
+        <v>31256000.0</v>
       </c>
       <c r="G6">
+        <v>32149000.0</v>
+      </c>
+      <c r="H6">
         <v>26542000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>34859000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22196000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>27688000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16782000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>42336000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>28747000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>25095000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>21619000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11554000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14490000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5106000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>41597000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>14497000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10517000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7550000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2944000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11599000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-27083000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-24316000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>45049000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>29945000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>35511000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>31111000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24064000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>29354000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>30740000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>52033000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>19166000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>15536000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>12025000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31289000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20209000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24808000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>29837000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>46784000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>24348000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>47879000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12531000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>40603000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>15043000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>28006000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8379000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>48444000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>11907000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>29060000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>13320000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>23881000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>30443000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>24687000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>11926000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17237000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20278000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>11397000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4800000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6229000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>13082000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>19771000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>32826000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>10200000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>10162000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12153000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>6105000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-133000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7038000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-3526000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1291000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-2763000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3749000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3073000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2600000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5910000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>6271000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>9814000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-436000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>19374000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>10305000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>9046000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8464000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>16748000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9604000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>9107000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>6113000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>8887000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3344000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>7732000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>9211000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5080000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2459000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10591000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>9234000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>20607000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>37607000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-979000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>10605000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-4100000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>11310000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>20504000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>13622000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>39300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>15400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>11738000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>13255000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-2700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>21700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>21600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>14800000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>21900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>15500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>8257279.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>10508007.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>15500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>14500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>12100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>4475421.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>9500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>7800000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>6500000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>4100000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>4600000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>2600000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>3100000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29181,111 +29330,112 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
+      <c r="EA7"/>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29432,1738 +29582,1755 @@
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
         <v>8294000.0</v>
       </c>
-      <c r="CR8">
-[...1 lines deleted...]
-      </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
         <v>31209000.0</v>
       </c>
-      <c r="CV8">
+      <c r="CW8">
         <v>7525000.0</v>
       </c>
-      <c r="CW8">
-[...1 lines deleted...]
-      </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B9">
+        <v>62896000.0</v>
+      </c>
+      <c r="C9">
         <v>45811000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>70105000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>67271000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>52104000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53176000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>48365000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>51019000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>43927000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>46889000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43688000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>62715000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>57887000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>50051000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>48847000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>31701000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>44036000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31771000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>64035000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>27487000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25603000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17281000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>20313000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2680000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-7688000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6030000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>62359000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>47120000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>59553000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>45140000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>54642000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42191000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>60404000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>50692000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>60148000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39868000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>49459000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>35771000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>55326000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44899000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>50277000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>52176000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>71883000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>42389000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>69035000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>35981000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>63744000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>35442000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>47794000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>26408000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>67730000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>27452000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>43635000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26190000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>47826000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>44750000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>38833000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>26861000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>34241000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>34857000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>24828000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>19292000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>36383000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>24718000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>25949000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>48300000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>28137000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>18779000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>20683000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>14208000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>6432000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>15024000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5868000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>10136000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3176000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>9851000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>12236000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>11500000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>17278000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>12232000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>15688000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7977000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>24137000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>15774000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>15869000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>16145000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>24476000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>14471000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>14609000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>12362000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>12893000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>9690000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>14286000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>16001000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>12196000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>6782000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>18689000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>13407000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>9598000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-9802000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>11426000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>17051000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>9200000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>26471000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>28412000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>26742000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>52600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>25000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>20000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>21719000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>10900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>30400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>30700000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>24900000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>33100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>23000000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>15862668.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>18407130.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>25100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>22300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>19900000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>11371973.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>18800000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>14200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>13300000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>10200000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>8800000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>9100000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>9200000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B10">
+        <v>19415000.0</v>
+      </c>
+      <c r="C10">
         <v>8492000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6604000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>27821000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13433000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15435000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8324000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17719000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1076000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>10579000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1461000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21574000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13074000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10008000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6098000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5409000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1118000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9340000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>24527000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1942000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4166000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7432000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17646000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-29135000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-40295000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-43906000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>26134000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13760000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19282000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>16219000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3734000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9156000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13990000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16725000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>24469000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4225000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1835000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-518000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18503000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7625000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>12724000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19001000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>34681000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>13418000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>36385000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2594000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>30663000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6782000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19348000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>558000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>39962000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2766000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17102000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4384000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16483000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22032000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15011000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3934000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9692000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>14010000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3910000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-890000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>877000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7896000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>13698000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>27016000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3525000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1501000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3002000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2304000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-9706000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-1878000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-11935000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-9990000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-12482000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-6961000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-4311000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-4400000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2973000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-2936000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1628000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-7730000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>11071000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2122000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1463000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>897000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>7588000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1684000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1012000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-1096000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>93000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-2347000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>323000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2655000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>789000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4360000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7574000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-1677000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-9628000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-80910000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-15313000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-21002000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-42200000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1850000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7419000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2754000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>28600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3560000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-18000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>13400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>11900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>7300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>13400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>10000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>7315659.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>7246901.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>8800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>8400000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>6700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>4988994.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>3200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2900000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1800000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>1200000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>-3100000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>-3400000.0</v>
       </c>
-      <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B11">
+        <v>3507000.0</v>
+      </c>
+      <c r="C11">
         <v>2421000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4079000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5205000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1198000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7285000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1458000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2376000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3997000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5159000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1850000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>6555000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3461000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4885000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2017000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2348000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3133000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2610000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11148000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4402000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1946000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3068000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1898000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>19349000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-10248000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>15505000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>4782000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3030000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5308000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3648000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-22000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1452000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3635000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4453000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>15905000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1009000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-238000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>114000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6577000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2551000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2476000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4608000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7644000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2477000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>9256000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>675000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>7799000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1188000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5407000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>72000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>10065000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>685000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4813000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1203000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3480000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6787000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3732000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>966000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2884000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5179000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1634000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-309000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-53775000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1160000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>396000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>436000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-611000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>344000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>282000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>260000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-663000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>229000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>258000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>269000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-338000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>383000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>260000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>200000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>5584000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1784000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-2000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-1692000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>253000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>202000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>538000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-59000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4550000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>84000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-340000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4526000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>14000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>163000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-700000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>137000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1554000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>76000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3671000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-3682000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>9809000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>10997000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-3889000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-7231000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-13100000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-666000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2699000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1019000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>10900000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1500000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1547000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-5600000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>6300000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>5700000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>3500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>6000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>4500000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>3187020.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>3550981.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>3900000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>4200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>3400000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>2054292.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>1900000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DV11">
         <v>900000.0</v>
       </c>
       <c r="DW11">
+        <v>900000.0</v>
+      </c>
+      <c r="DX11">
         <v>1100000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>-900000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>-1200000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>4400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B12">
+        <v>1961000.0</v>
+      </c>
+      <c r="C12">
         <v>1896000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1802000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1832000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1927000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1801000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1617000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2240000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2282000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1945000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1776000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1483000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1795000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1767000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1523000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1323000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1326000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1558000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1540000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1690000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2304000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2390000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2391000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1581000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>648000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>987000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>489000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>636000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>681000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>613000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>958000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>851000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>494000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>524000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>528000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>435000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>455000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>480000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>469000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>458000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>398000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>491000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>463000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>403000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>304000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>121000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>269000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>268000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>266000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>337000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>315000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>348000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>345000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4839000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>373000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>476000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>526000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>402000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>431000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>551000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>443000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>324000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>374000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>535000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>652000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2253000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3094000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4071000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4427000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17707000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4471000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>4340000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4496000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17093000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4341000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>16759000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4174000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CC12">
         <v>4000000.0</v>
       </c>
       <c r="CD12">
-        <v>3900000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="CE12">
         <v>3900000.0</v>
       </c>
       <c r="CF12">
+        <v>3900000.0</v>
+      </c>
+      <c r="CG12">
         <v>4000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3900000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>4000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4200000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3900000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3900000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3500000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="CQ12">
         <v>4000000.0</v>
       </c>
       <c r="CR12">
+        <v>4000000.0</v>
+      </c>
+      <c r="CS12">
         <v>4200000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="CU12">
         <v>5500000.0</v>
       </c>
       <c r="CV12">
+        <v>5500000.0</v>
+      </c>
+      <c r="CW12">
         <v>5300000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4900000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6900000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>5300000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5700000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5300000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DD12">
         <v>2700000.0</v>
       </c>
       <c r="DE12">
+        <v>2700000.0</v>
+      </c>
+      <c r="DF12">
         <v>2000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1900000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2400000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2100000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2300000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B13">
+        <v>651000.0</v>
+      </c>
+      <c r="C13">
         <v>468000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>589000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>557000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1114000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>540000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>460000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>625000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>561000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>534000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>648000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>738000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>693000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>407000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>252000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>257000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>417000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>502000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>538000.0</v>
       </c>
       <c r="T13">
         <v>538000.0</v>
       </c>
       <c r="U13">
+        <v>538000.0</v>
+      </c>
+      <c r="V13">
         <v>559000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>583000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>546000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>586000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>891000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>365000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>473000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>490000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>572000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>570000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31219,208 +31386,209 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B14">
+        <v>-506000.0</v>
+      </c>
+      <c r="C14">
         <v>-1845000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1888000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1959000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-980000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5823000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1560000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-1447000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1490000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2146000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-771000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3029000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1262000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2669000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-1468000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1196000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1659000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-3279000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2034000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>84856000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4340000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1701000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1275000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-4080000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-10057000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3181000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>91936000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2439000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4222000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2077000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2482000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2630000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3562000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3867000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3748000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3521000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-962000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3131000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1859000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2892000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2650000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3752000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1904000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2030000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1094000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1522000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>439000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>472000.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>43912000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
@@ -31539,981 +31707,988 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
+      <c r="EA14"/>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B15">
+        <v>15402000.0</v>
+      </c>
+      <c r="C15">
         <v>4226000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>637000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>20657000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11255000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2327000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5306000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13896000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3583000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3274000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2540000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11990000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8351000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2454000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2613000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-8953000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2851000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-13609000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>10100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-8378000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9211000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-14840000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-21245000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-47209000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-25967000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-49354000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>18171000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9033000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11397000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8265000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1694000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5020000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7625000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8505000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4831000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-850000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1712000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>75000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>8945000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2525000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6016000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>11302000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>22493000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>8610000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>24350000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>391000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20992000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4858000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13307000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>579000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27829000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1609000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>11816000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2861000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>12679000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>14911000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>11034000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2509000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>6329000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8392000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1825000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1003000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>54159000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6736000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>13302000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>26580000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4039000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1062000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2561000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-2642000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-9043000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-2107000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-12193000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-10259000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-10142000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-7522000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-4571000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-4700000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-2611000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-5595000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1630000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-3738000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>12011000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2280000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1111000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1196000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7788000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1800000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1552000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-896000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-507000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-2654000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>969000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2423000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>684000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-2294000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3035000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2005000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>19634000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-139553000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-11424000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-13771000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-32500000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-1184000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4720000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-59375000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>17700000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2013000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-14500000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>7100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>6200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>3800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>7400000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>5500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>4128639.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>3695919.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>4900000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>4200000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>3300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>2934702.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>1200000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>900000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>300000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="DY15">
         <v>-2200000.0</v>
       </c>
       <c r="DZ15">
+        <v>-2200000.0</v>
+      </c>
+      <c r="EA15">
         <v>-4400000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>11990000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8351000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2454000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2613000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-8953000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2851000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-13609000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-8378000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9211000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-14840000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-21245000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-47209000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-25967000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-49354000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18171000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9033000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11397000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8265000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1694000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5020000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7625000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8505000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4831000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-850000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1712000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>75000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>8945000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2525000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7791000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9527000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>22493000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8610000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24350000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>391000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20992000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4858000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>13307000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>579000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>27829000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1609000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>11816000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2861000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>12679000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>14990000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11080000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2588000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>6329000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8392000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1825000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>-1003000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>54159000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6737000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>13303000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>26580000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>3882000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1159000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2720000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
         <v>0.0</v>
       </c>
       <c r="BU16">
         <v>0.0</v>
       </c>
       <c r="BV16">
         <v>0.0</v>
       </c>
       <c r="BW16">
         <v>0.0</v>
       </c>
       <c r="BX16">
         <v>0.0</v>
       </c>
       <c r="BY16">
         <v>0.0</v>
       </c>
       <c r="BZ16">
         <v>0.0</v>
       </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-1658000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1658000.0</v>
       </c>
-      <c r="CD16">
-[...1 lines deleted...]
-      </c>
       <c r="CE16">
+        <v>0.0</v>
+      </c>
+      <c r="CF16">
         <v>10818000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1920000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>925000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>956000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>7588000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1600000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1352000.0</v>
       </c>
-      <c r="CL16">
-[...1 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>218000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>-1023000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1023000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2518000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>969000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-3035000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3035000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>10547000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
         <v>0.0</v>
       </c>
       <c r="CW16">
         <v>0.0</v>
       </c>
       <c r="CX16">
         <v>0.0</v>
       </c>
       <c r="CY16">
         <v>0.0</v>
       </c>
       <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16">
         <v>-4234000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4234000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1735000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
+      <c r="EA16"/>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B17">
+        <v>15908000.0</v>
+      </c>
+      <c r="C17">
         <v>6071000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2525000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>22616000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12235000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8150000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6866000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>15343000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5073000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5420000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3311000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15019000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>9613000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5123000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4081000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-7757000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4251000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-11950000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>13379000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6344000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-6112000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-10500000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-19544000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-47155000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-30047000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-58882000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>16488000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>10896000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>13836000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>17376000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-15324000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>10608000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>17625000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>21178000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6546000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5234000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2073000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-632000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>9605000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5074000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>12023000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>12618000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>26245000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>10514000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>26380000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1485000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>22514000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>5297000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>13779000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>224000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>27140000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1953000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>12250000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3081000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>43161000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>15324000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>11325000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3047000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
         <v>-1021000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -32599,167 +32774,172 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B18">
+        <v>-1310000.0</v>
+      </c>
+      <c r="C18">
         <v>-1428000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1213000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1275000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-813000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1261000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1157000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1615000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1721000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1411000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1128000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-745000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1102000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1360000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1271000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1066000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-909000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1203000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1020000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1002000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1131000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1721000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1844000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1805000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-690000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-283000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-514000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-64000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-111000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32815,207 +32995,208 @@
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
+      <c r="EA18"/>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>721000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>451000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>447000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>536000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>567000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>568000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>592000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>5831000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>546000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-743000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>891000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-164000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>532000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>656000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>434000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>486000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>738000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>429000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>143000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>42000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>400000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-65000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>16000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-27000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>423000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-320000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-960000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>26000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-551000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-205000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-490000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-188000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-134000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-148000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-138000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-246000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1743000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-330000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-422000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-312000.0</v>
       </c>
       <c r="BD19">
         <v>-312000.0</v>
       </c>
       <c r="BE19">
+        <v>-312000.0</v>
+      </c>
+      <c r="BF19">
         <v>-218000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-435000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-      <c r="BJ19">
+      <c r="BJ19"/>
+      <c r="BK19">
         <v>-422000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
@@ -33039,213 +33220,212 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>846000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>220000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>112000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7229000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>933000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>-3317000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>-3642000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>305000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>7131000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3925000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1440000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>10217000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1831000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>599000.0</v>
       </c>
-      <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>850000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>12621000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>7956000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>702000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2479000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3437000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>11483000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>185000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-806000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1223000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>424000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>160000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>245000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>314000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
         <v>2055000.0</v>
       </c>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
@@ -33331,503 +33511,507 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B21">
+        <v>20774000.0</v>
+      </c>
+      <c r="C21">
         <v>9951000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32323000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29045000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15535000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16734000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9512000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19411000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2872000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12067000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2739000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22032000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14226000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>11401000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7537000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4238000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-101000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-8032000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>25634000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-853000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2952000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-10845000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-14492000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-27355000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-41500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-38439000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>24820000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14409000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>24050000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>13999000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4123000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9609000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>14722000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17096000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>24727000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1990000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-291000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>18710000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7724000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12802000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>18932000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>34931000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>13659000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>36529000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2652000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>30568000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6902000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>19592000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>808000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>40283000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3067000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17438000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4716000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>15785000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>22383000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15460000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4436000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10081000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>14428000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4448000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-465000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1176000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>8193000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>14220000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>27384000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6532000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4792000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6624000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2102000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-5405000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2511000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-7669000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-5620000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-8569000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-2814000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-163000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-400000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6672000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1018000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5590000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-3826000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>14997000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>6064000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5381000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4880000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>11490000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>5623000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>5034000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3630000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>6899000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>945000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4421000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6678000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4957000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-184000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>6729000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2917000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-4090000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-70073000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-10567000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-14938000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-32800000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3651000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>12183000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>6886000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>31500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>9300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>6200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>7593000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-10700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>17100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>15000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>10300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>16700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>12200000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>4780530.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>7029494.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>10500000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>10700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>9000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1760821.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>4800000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>4300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2800000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>1200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-1200000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>-1900000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>-1800000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34009,470 +34193,476 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
+      <c r="EA22"/>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>82068000.0</v>
+      </c>
+      <c r="C23">
         <v>71428000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>92884000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77609000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>76149000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>69933000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>83160000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72041000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86089000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>67056000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>83279000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>81864000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>83753000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>75545000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>90509000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>72993000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>74069000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>68068000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>82938000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57455000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>53907000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49599000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70482000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>64611000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>50355000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>73341000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99459000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>71981000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>80747000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>66199000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>104841000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>72499000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>83623000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>67888000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>100826000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>94300000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>85768000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>68948000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>88203000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>78826000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>78941000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>73196000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>84402000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>71442000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>70631000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>59559000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>71889000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>53840000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>59553000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47389000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>63750000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>48440000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>64275000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>44950000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>67525000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>58328000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>54750000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>51160000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>61004000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>51479000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>51310000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>44271000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>67988000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>41665000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>40287000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>45400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>47001000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>38684000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>33738000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>31034000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>33470000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>30956000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>28844000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>29140000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>35231000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>32382000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>27632000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>27300000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>38983000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>29965000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>32519000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>27091000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34313000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>27310000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>25497000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>26488000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>36034000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>26204000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>26714000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>21251000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>22202000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>20283000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>30029000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>26971000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>32388000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>23363000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>32122000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>28358000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>37948000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>93410000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>49185000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>50016000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>79600000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>49947000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>50602000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>47912000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>58800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>33200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>28100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>29150000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>72900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>27300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>28300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>27300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>37900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>23700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>25930754.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>23262555.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>27200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>22400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>19700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>23771093.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>24700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>17000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>18700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>15000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>15300000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>15100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>27200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34559,928 +34749,935 @@
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
+      <c r="EA24"/>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
+        <v>15675000.0</v>
+      </c>
+      <c r="C25">
         <v>15236000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16031000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15606000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15896000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14913000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16601000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18838000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>15164000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>13545000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1107000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13878000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13320000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13998000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>15640000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14282000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>12741000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15512000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14899000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12685000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>12986000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12312000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14112000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11930000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15252000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17987000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15696000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>15593000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14211000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>15453000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>13950000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>14513000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13521000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>27040000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14413000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13266000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12088000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12306000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12115000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11626000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10438000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>11612000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10467000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11091000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9633000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>9819000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>7992000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8390000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7555000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>8145000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>8826000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>11610000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8591000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>8084000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>8038000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>9200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7466000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7143000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5837000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6936000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5247000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5028000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4812000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5538000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5158000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4422000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5481000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5155000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3993000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5272000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>4527000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>4069000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>4203000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4944000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6563000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2995000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>3000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2937000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5127000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4860000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>3901000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4377000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4241000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3665000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3584000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>4410000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3981000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2483000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2500000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2754000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1961000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3452000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2500000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-400000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3140000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3862000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>6317000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>24508000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>60861000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7670000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>28921000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>41500000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>7659000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>7604000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>6444000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>7800000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>4700000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>6500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>8000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>4600000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>6600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>5200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DN25">
         <v>3500000.0</v>
       </c>
       <c r="DO25">
+        <v>3500000.0</v>
+      </c>
+      <c r="DP25">
         <v>5000000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>3800000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>3100000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>2700000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>4700000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>3500000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>3700000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>2900000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>5800000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>3900000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>4900000.0</v>
       </c>
-      <c r="DZ25"/>
+      <c r="EA25"/>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
+        <v>1655000.0</v>
+      </c>
+      <c r="C26">
         <v>1804000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1451000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1505000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1542000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1318000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1150000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>265000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2031000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2187000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2722000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2771000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2762000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1855000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1633000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1115000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1356000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1197000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1248000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2025000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1471000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1056000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1130000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1232000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1486000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1359000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1222000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1136000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2186000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4028000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3922000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3592000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6217000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4626000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>5678000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>4334000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>4712000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>4460000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3435000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3708000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3119000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2722000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2347000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4542000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>4628000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>4560000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3309000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>3599000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>3504000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>3974000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>3659000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>3634000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3788000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2528000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2465000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2630000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1803000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2041000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2117000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1868000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2278000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1509000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1219000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>1243000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1024000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>998000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1185000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>547000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1306000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1619000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>2047000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>2488000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1609000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1563000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1121000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1500000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1158000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>878000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>664000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>915000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>835000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>890000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>886000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>653000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>961000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>1019000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>870000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>1144000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>961000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>952000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>1168000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>712000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>661000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>900000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>597000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>204000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>376000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>419000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>2110000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1294000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>2700000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1962000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>2014000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1592000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1600000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>1000000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>800000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>475000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>500000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>900000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK26">
         <v>700000.0</v>
       </c>
       <c r="DL26">
+        <v>700000.0</v>
+      </c>
+      <c r="DM26">
         <v>600000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>289729.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>507283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DP26">
         <v>600000.0</v>
       </c>
       <c r="DQ26">
+        <v>600000.0</v>
+      </c>
+      <c r="DR26">
         <v>800000.0</v>
       </c>
-      <c r="DR26">
+      <c r="DS26">
         <v>586940.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>1100000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>300000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>600000.0</v>
       </c>
-      <c r="DV26">
+      <c r="DW26">
         <v>700000.0</v>
       </c>
-      <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>618000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>235000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>383000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>165000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>34148000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>140000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>1018000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1018000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2711000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1548000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1851000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1528000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>11069000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2653000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3031000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>16804000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>106000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>2569000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>100000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
@@ -35505,505 +35702,511 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>34528000.0</v>
+      </c>
+      <c r="C28">
         <v>32488000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>33532000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34219000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>35302000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>33532000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100610000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>31575000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37671000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31364000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>35249000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>36359000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>38984000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34225000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>37862000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>33045000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37095000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30181000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>34929000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28377000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28807000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>25238000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>26919000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24815000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>29551000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26919000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>31606000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>27267000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>30100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>25899000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17232000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24429000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28435000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>27897000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>26283000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25540000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>28589000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30941000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>30686000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>33101000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>28919000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>38500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>24300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>28900000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>27700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>25200000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>23300000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>23600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>21400000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23500000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>19800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22100000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>19500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>39651000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>19326000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>20325000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>19570000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>19440000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>19570000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>17100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>32700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16100000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>10233000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>19500000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>20300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>12800000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>12700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>11400000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10400000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>10800000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>13100000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14100000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10300000.0</v>
       </c>
       <c r="BZ28">
         <v>10300000.0</v>
       </c>
       <c r="CA28">
+        <v>10300000.0</v>
+      </c>
+      <c r="CB28">
         <v>13400000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10200000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9300000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10700000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>7900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>8700000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>9500000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>10300000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="CL28">
         <v>7400000.0</v>
       </c>
       <c r="CM28">
+        <v>7400000.0</v>
+      </c>
+      <c r="CN28">
         <v>6300000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7800000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8500000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8800000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>6300000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>6400000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>10100000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>10800000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>12800000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>12100000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22900000.0</v>
       </c>
       <c r="CY28">
         <v>22900000.0</v>
       </c>
       <c r="CZ28">
+        <v>22900000.0</v>
+      </c>
+      <c r="DA28">
         <v>10400000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>8500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11500000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>11700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>8600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>8000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>13100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>7800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>8500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>9400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>10500000.0</v>
       </c>
-      <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
+      <c r="EA28"/>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>3507000.0</v>
+      </c>
+      <c r="C29">
         <v>2421000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4079000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5205000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1198000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7285000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1458000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2376000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3997000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5159000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1850000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6555000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3461000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4885000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2017000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3133000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2610000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>11148000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4402000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1946000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3068000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1898000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19349000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-10248000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>15505000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4782000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3030000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5308000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3648000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36059,1224 +36262,1234 @@
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
+      <c r="EA29"/>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>42122000.0</v>
+      </c>
+      <c r="C30">
         <v>35860000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37782000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38226000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36569000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36442000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38853000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>31608000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>41055000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34822000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40949000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40683000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>43661000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>38650000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>41310000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>35939000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>44137000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>39803000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>38401000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28340000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28555000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>28126000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>34805000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30035000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>33812000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>44469000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37539000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32711000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35503000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>31141000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50519000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>32582000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>45682000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>33596000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>35421000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>35368000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>47469000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>36062000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>36616000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>37175000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>37475000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>33244000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>36952000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>28730000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>32506000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>33329000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>33176000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>28540000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>28202000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>27447000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>24385000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>26197000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21474000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>32041000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>22367000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>23373000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>22425000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>24160000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>20429000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>20380000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>19757000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>35207000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16525000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>11729000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>20916000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21605000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13987000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>14059000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>12106000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11837000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>12513000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>13537000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>15756000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>11745000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>12665000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>12399000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>11979000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>14775000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>11214000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>10098000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>11803000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9140000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>9710000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>10488000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>11265000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12986000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8848000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9575000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8732000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5994000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8745000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>9865000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>9323000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7239000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>6966000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>11960000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>10490000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>13688000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>60271000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>21993000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>31989000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>57499000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>22820000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>16229000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>19856000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>21100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>15700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>13800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>14126000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>15700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>14600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>16400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>10800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>11082138.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>11377636.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>14600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>11600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>10900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>9611151.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>14000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>9900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>10500000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>9000000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DY30">
         <v>11000000.0</v>
       </c>
       <c r="DZ30">
+        <v>11000000.0</v>
+      </c>
+      <c r="EA30">
         <v>15300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:130">
+    <row r="31" spans="1:131">
       <c r="A31" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B31">
+        <v>-1359000.0</v>
+      </c>
+      <c r="C31">
         <v>-1459000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-25719000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1224000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2102000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1299000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1188000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1692000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1796000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1488000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1278000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-458000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1152000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1393000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1439000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1171000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1017000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1308000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1107000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1089000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1214000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3413000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3154000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1780000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1205000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5467000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1314000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-649000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4768000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2220000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-389000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-453000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-732000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-371000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-258000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-275000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-155000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-227000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-207000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-99000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-78000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>69000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-250000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-241000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-144000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-58000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>95000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-120000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-244000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-250000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-321000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-301000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-336000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-332000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>698000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-351000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-449000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-502000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-389000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-418000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-538000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-425000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-299000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-297000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-522000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-368000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-3007000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3291000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3622000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4406000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-4301000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-4389000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4266000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-4370000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3913000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4147000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4148000.0</v>
       </c>
-      <c r="BZ31">
-[...1 lines deleted...]
-      </c>
       <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
         <v>-3699000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3954000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3962000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-3904000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3926000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3942000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3918000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-3983000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-3902000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-3939000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4022000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4726000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6806000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-3292000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4098000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4023000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-4168000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4176000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6729000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4594000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-5538000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-10837000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4746000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-6064000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>9400000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-5501000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-4764000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-4132000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-2900000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3600000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-4033000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-7300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-3700000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-3100000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-3000000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-3300000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-2200000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>2535129.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>217407.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DQ31">
         <v>-2300000.0</v>
       </c>
       <c r="DR31">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DS31">
         <v>3228173.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-1600000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-1400000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DW31">
         <v>1700000.0</v>
       </c>
       <c r="DX31">
+        <v>1700000.0</v>
+      </c>
+      <c r="DY31">
         <v>-1200000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-15300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:130">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B32">
+        <v>102842000.0</v>
+      </c>
+      <c r="C32">
         <v>81379000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>125207000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>106654000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>91684000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>86667000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>92672000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>91452000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>88961000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>79123000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>86018000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>103896000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>97979000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>86946000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>98046000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>68755000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>73968000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>60036000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>108572000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>56602000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>50955000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>38754000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>55990000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>37256000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8855000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>34902000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>124279000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>86390000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>104797000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>80198000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>108964000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>82108000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>98345000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>84984000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>125553000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>98800000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>87758000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>68657000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>106913000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>86550000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>91743000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>92128000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>119333000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>85101000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>107160000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>62211000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>102457000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>60742000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>79145000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>48197000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>104033000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>51507000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>81713000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>49666000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>83310000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>80711000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>70210000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>55596000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>71085000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>65907000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>55758000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>43806000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>69164000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>49858000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>54507000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>72784000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>53533000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>43476000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>40362000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>33136000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>28065000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>33467000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>21175000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>23520000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>26662000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>29568000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>27469000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>26800000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>41486000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>30983000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>38109000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>23265000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>49310000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>33374000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>30878000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>31368000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>47524000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>31827000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>31748000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>24881000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>29101000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>21228000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>34450000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>33649000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>37345000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>23179000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>38851000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>31275000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>33858000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>23337000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>38618000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>35078000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>46800000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>53598000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>62785000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>54798000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>90300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>42500000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>34300000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>36743000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>62200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>44400000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>43300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>37600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>54600000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>35900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>30711284.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>30292050.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>37700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>33100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>28700000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>25531914.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>29500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>21300000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>21500000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>16200000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>14100000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>13200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>25400000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>15300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -37371,51 +37584,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
         <v>100592000.0</v>
       </c>
       <c r="C2">
         <v>76200000.0</v>
       </c>
       <c r="D2">
         <v>97401000.0</v>
       </c>
       <c r="E2">
         <v>189711000.0</v>
       </c>
       <c r="F2">
         <v>317379000.0</v>
       </c>
       <c r="G2">
         <v>109484000.0</v>
       </c>
       <c r="H2">
         <v>141590000.0</v>
       </c>
       <c r="I2">
         <v>158725000.0</v>
       </c>
@@ -37472,51 +37685,51 @@
       </c>
       <c r="AA2">
         <v>34573000.0</v>
       </c>
       <c r="AB2">
         <v>143566000.0</v>
       </c>
       <c r="AC2">
         <v>64100000.0</v>
       </c>
       <c r="AD2">
         <v>102600000.0</v>
       </c>
       <c r="AE2">
         <v>50715119.0</v>
       </c>
       <c r="AF2">
         <v>56968985.0</v>
       </c>
       <c r="AG2">
         <v>400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
         <v>8167000</v>
       </c>
       <c r="C3">
         <v>41216000</v>
       </c>
       <c r="D3">
         <v>32835000</v>
       </c>
       <c r="E3">
         <v>32621000</v>
       </c>
       <c r="F3">
         <v>17776000</v>
       </c>
       <c r="G3">
         <v>9255000</v>
       </c>
       <c r="H3">
         <v>50841000</v>
       </c>
       <c r="I3">
         <v>56874000</v>
       </c>
@@ -37573,51 +37786,51 @@
       </c>
       <c r="AA3">
         <v>27643000</v>
       </c>
       <c r="AB3">
         <v>22465000</v>
       </c>
       <c r="AC3">
         <v>14000000</v>
       </c>
       <c r="AD3">
         <v>12700000</v>
       </c>
       <c r="AE3">
         <v>15542907.18</v>
       </c>
       <c r="AF3">
         <v>4985702.76</v>
       </c>
       <c r="AG3">
         <v>2200000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-94484000.0</v>
       </c>
       <c r="F4">
         <v>-127668000.0</v>
       </c>
       <c r="G4">
         <v>207895000.0</v>
       </c>
       <c r="H4">
         <v>-32106000.0</v>
       </c>
       <c r="I4">
         <v>-17135000.0</v>
       </c>
       <c r="J4">
         <v>-46034000.0</v>
       </c>
       <c r="K4">
         <v>-112690000.0</v>
       </c>
@@ -37634,51 +37847,51 @@
         <v>3198000.0</v>
       </c>
       <c r="P4">
         <v>-12252000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>2448000.0</v>
       </c>
       <c r="F5">
         <v>10861000.0</v>
       </c>
       <c r="G5">
         <v>-3193000.0</v>
       </c>
       <c r="H5">
         <v>-46145000.0</v>
       </c>
       <c r="I5">
         <v>12447000.0</v>
       </c>
       <c r="J5">
         <v>-9141000.0</v>
       </c>
       <c r="K5">
         <v>-30874000.0</v>
       </c>
@@ -37695,51 +37908,51 @@
         <v>-32079000.0</v>
       </c>
       <c r="P5">
         <v>-59984000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
         <v>50576000.0</v>
       </c>
       <c r="C6">
         <v>24392000.0</v>
       </c>
       <c r="D6">
         <v>-21201000.0</v>
       </c>
       <c r="E6">
         <v>-92310000.0</v>
       </c>
       <c r="F6">
         <v>-127668000.0</v>
       </c>
       <c r="G6">
         <v>207895000.0</v>
       </c>
       <c r="H6">
         <v>-32106000.0</v>
       </c>
       <c r="I6">
         <v>-17135000.0</v>
       </c>
@@ -37796,51 +38009,51 @@
       </c>
       <c r="AA6">
         <v>-3665000.0</v>
       </c>
       <c r="AB6">
         <v>-108993000.0</v>
       </c>
       <c r="AC6">
         <v>79500000.0</v>
       </c>
       <c r="AD6">
         <v>-102600000.0</v>
       </c>
       <c r="AE6">
         <v>51882661.0</v>
       </c>
       <c r="AF6">
         <v>-6232128.46</v>
       </c>
       <c r="AG6">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
         <v>-36379000.0</v>
       </c>
       <c r="C7">
         <v>-47018000.0</v>
       </c>
       <c r="D7">
         <v>-62457000.0</v>
       </c>
       <c r="E7">
         <v>-64901000.0</v>
       </c>
       <c r="F7">
         <v>-64757000.0</v>
       </c>
       <c r="G7">
         <v>-3708000.0</v>
       </c>
       <c r="H7">
         <v>-45929000.0</v>
       </c>
       <c r="I7">
         <v>-10753000.0</v>
       </c>
@@ -37897,94 +38110,94 @@
       </c>
       <c r="AA7">
         <v>-73929000.0</v>
       </c>
       <c r="AB7">
         <v>-15398000.0</v>
       </c>
       <c r="AC7">
         <v>-47300000.0</v>
       </c>
       <c r="AD7">
         <v>-34400000.0</v>
       </c>
       <c r="AE7">
         <v>-17294220.67</v>
       </c>
       <c r="AF7">
         <v>-14737150.82</v>
       </c>
       <c r="AG7">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-29003000.0</v>
       </c>
       <c r="F8">
         <v>-52453000.0</v>
       </c>
       <c r="G8">
         <v>33597000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
         <v>-1319000.0</v>
       </c>
       <c r="C9">
         <v>20666000.0</v>
       </c>
       <c r="D9">
         <v>-19602000.0</v>
       </c>
       <c r="E9">
         <v>-22925000.0</v>
       </c>
       <c r="F9">
         <v>-52453000.0</v>
       </c>
       <c r="G9">
         <v>20668000.0</v>
       </c>
       <c r="H9">
         <v>-8621000.0</v>
       </c>
       <c r="I9">
         <v>35267000.0</v>
       </c>
@@ -38041,51 +38254,51 @@
       </c>
       <c r="AA9">
         <v>-111000.0</v>
       </c>
       <c r="AB9">
         <v>-1499000.0</v>
       </c>
       <c r="AC9">
         <v>-12800000.0</v>
       </c>
       <c r="AD9">
         <v>-15100000.0</v>
       </c>
       <c r="AE9">
         <v>-7953882.08</v>
       </c>
       <c r="AF9">
         <v>-4032553.71</v>
       </c>
       <c r="AG9">
         <v>-1600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10">
         <v>-76000.0</v>
       </c>
       <c r="C10">
         <v>-1501000.0</v>
       </c>
       <c r="D10">
         <v>-285000.0</v>
       </c>
       <c r="E10">
         <v>-5529000.0</v>
       </c>
       <c r="F10">
         <v>11451000.0</v>
       </c>
       <c r="G10">
         <v>1637000.0</v>
       </c>
       <c r="H10">
         <v>1942000.0</v>
       </c>
       <c r="I10">
         <v>-14022000.0</v>
       </c>
@@ -38142,51 +38355,51 @@
       </c>
       <c r="AA10">
         <v>-6657000.0</v>
       </c>
       <c r="AB10">
         <v>2882000.0</v>
       </c>
       <c r="AC10">
         <v>2500000.0</v>
       </c>
       <c r="AD10">
         <v>-1400000.0</v>
       </c>
       <c r="AE10">
         <v>-3794512.55</v>
       </c>
       <c r="AF10">
         <v>-6525405.09</v>
       </c>
       <c r="AG10">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-11572000.0</v>
       </c>
       <c r="F11">
         <v>-6591000.0</v>
       </c>
       <c r="G11">
         <v>-6637000.0</v>
       </c>
       <c r="H11">
         <v>-24016000.0</v>
       </c>
       <c r="I11">
         <v>1255000.0</v>
       </c>
       <c r="J11">
         <v>27110000.0</v>
       </c>
       <c r="K11">
         <v>-18093000.0</v>
       </c>
@@ -38207,51 +38420,51 @@
       </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>7503000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>6008000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>13358000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15487000.0</v>
       </c>
       <c r="F12">
         <v>34556000.0</v>
       </c>
       <c r="G12">
         <v>57102000.0</v>
       </c>
       <c r="H12">
         <v>14463000.0</v>
       </c>
       <c r="I12">
         <v>6096000.0</v>
       </c>
       <c r="J12">
         <v>25356000.0</v>
       </c>
       <c r="K12">
         <v>33473000.0</v>
       </c>
@@ -38270,51 +38483,51 @@
       <c r="P12">
         <v>25525000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>10629000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-18797000.0</v>
       </c>
       <c r="F13">
         <v>-17164000.0</v>
       </c>
       <c r="G13">
         <v>-32305000.0</v>
       </c>
       <c r="H13">
         <v>-11178000.0</v>
       </c>
       <c r="I13">
         <v>-8728000.0</v>
       </c>
       <c r="J13">
         <v>-9276000.0</v>
       </c>
       <c r="K13">
         <v>-7542000.0</v>
       </c>
@@ -38327,51 +38540,51 @@
       <c r="N13">
         <v>-14357000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
         <v>62446000.0</v>
       </c>
       <c r="C14">
         <v>65503000.0</v>
       </c>
       <c r="D14">
         <v>60022000.0</v>
       </c>
       <c r="E14">
         <v>56661000.0</v>
       </c>
       <c r="F14">
         <v>56082000.0</v>
       </c>
       <c r="G14">
         <v>52704000.0</v>
       </c>
       <c r="H14">
         <v>63487000.0</v>
       </c>
       <c r="I14">
         <v>57437000.0</v>
       </c>
@@ -38428,51 +38641,51 @@
       </c>
       <c r="AA14">
         <v>61626000.0</v>
       </c>
       <c r="AB14">
         <v>25228000.0</v>
       </c>
       <c r="AC14">
         <v>22700000.0</v>
       </c>
       <c r="AD14">
         <v>15400000.0</v>
       </c>
       <c r="AE14">
         <v>14521307.0</v>
       </c>
       <c r="AF14">
         <v>14883789.0</v>
       </c>
       <c r="AG14">
         <v>19500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2704000.0</v>
       </c>
       <c r="F15">
         <v>883000.0</v>
       </c>
       <c r="G15">
         <v>4214000.0</v>
       </c>
       <c r="H15">
         <v>2404000.0</v>
       </c>
       <c r="I15">
         <v>64084000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>2443000.0</v>
       </c>
@@ -38493,51 +38706,51 @@
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>400000.0</v>
       </c>
       <c r="AC15">
         <v>400000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
         <v>151168000.0</v>
       </c>
       <c r="C16">
         <v>100592000.0</v>
       </c>
       <c r="D16">
         <v>76200000.0</v>
       </c>
       <c r="E16">
         <v>97401000.0</v>
       </c>
       <c r="F16">
         <v>189711000.0</v>
       </c>
       <c r="G16">
         <v>317379000.0</v>
       </c>
       <c r="H16">
         <v>109484000.0</v>
       </c>
       <c r="I16">
         <v>141590000.0</v>
       </c>
@@ -38594,51 +38807,51 @@
       </c>
       <c r="AA16">
         <v>30908000.0</v>
       </c>
       <c r="AB16">
         <v>34573000.0</v>
       </c>
       <c r="AC16">
         <v>143600000.0</v>
       </c>
       <c r="AD16">
         <v>64000000.0</v>
       </c>
       <c r="AE16">
         <v>102597781.0</v>
       </c>
       <c r="AF16">
         <v>50736857.0</v>
       </c>
       <c r="AG16">
         <v>56800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-1006000.0</v>
       </c>
       <c r="G17">
         <v>-406000.0</v>
       </c>
       <c r="H17">
         <v>630000.0</v>
       </c>
       <c r="I17">
         <v>629000.0</v>
       </c>
       <c r="J17">
         <v>-267000.0</v>
       </c>
       <c r="K17">
         <v>106000.0</v>
       </c>
       <c r="L17">
         <v>842000.0</v>
@@ -38653,51 +38866,51 @@
         <v>-64000.0</v>
       </c>
       <c r="P17">
         <v>-133000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
         <v>118901000.0</v>
       </c>
       <c r="C18">
         <v>29621000.0</v>
       </c>
       <c r="D18">
         <v>25780000.0</v>
       </c>
       <c r="E18">
         <v>-15300000.0</v>
       </c>
       <c r="F18">
         <v>-11711000.0</v>
       </c>
       <c r="G18">
         <v>-32266000.0</v>
       </c>
       <c r="H18">
         <v>39536000.0</v>
       </c>
       <c r="I18">
         <v>53098000.0</v>
       </c>
@@ -38754,51 +38967,51 @@
       </c>
       <c r="AA18">
         <v>-81732000.0</v>
       </c>
       <c r="AB18">
         <v>-25054000.0</v>
       </c>
       <c r="AC18">
         <v>9900000.0</v>
       </c>
       <c r="AD18">
         <v>-1100000.0</v>
       </c>
       <c r="AE18">
         <v>11237594.0</v>
       </c>
       <c r="AF18">
         <v>-1026468.22</v>
       </c>
       <c r="AG18">
         <v>10900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-41216000.0</v>
       </c>
       <c r="D19">
         <v>-31548000.0</v>
       </c>
       <c r="E19">
         <v>-53291000.0</v>
       </c>
       <c r="F19">
         <v>17769000.0</v>
       </c>
       <c r="G19">
         <v>-9255000.0</v>
       </c>
       <c r="H19">
         <v>-15153000.0</v>
       </c>
       <c r="I19">
         <v>-56874000.0</v>
       </c>
@@ -38817,88 +39030,88 @@
       <c r="N19">
         <v>-4000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
         <v>-2659000.0</v>
       </c>
       <c r="C21">
         <v>11617000.0</v>
       </c>
       <c r="D21">
         <v>-13742000.0</v>
       </c>
       <c r="E21">
         <v>31992000.0</v>
       </c>
       <c r="F21">
         <v>-80334000.0</v>
       </c>
       <c r="G21">
         <v>286537000.0</v>
       </c>
       <c r="H21">
         <v>-20000000.0</v>
       </c>
       <c r="I21">
         <v>12424000.0</v>
       </c>
@@ -38921,51 +39134,51 @@
         <v>-44083000.0</v>
       </c>
       <c r="P21">
         <v>37277000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
         <v>45526000.0</v>
       </c>
       <c r="C22">
         <v>32702000.0</v>
       </c>
       <c r="D22">
         <v>33066000.0</v>
       </c>
       <c r="E22">
         <v>-19877000.0</v>
       </c>
       <c r="F22">
         <v>-9577000.0</v>
       </c>
       <c r="G22">
         <v>-157486000.0</v>
       </c>
       <c r="H22">
         <v>58571000.0</v>
       </c>
       <c r="I22">
         <v>33595000.0</v>
       </c>
@@ -39022,51 +39235,51 @@
       </c>
       <c r="AA22">
         <v>-29782000.0</v>
       </c>
       <c r="AB22">
         <v>25680000.0</v>
       </c>
       <c r="AC22">
         <v>3900000.0</v>
       </c>
       <c r="AD22">
         <v>20700000.0</v>
       </c>
       <c r="AE22">
         <v>15396964.0</v>
       </c>
       <c r="AF22">
         <v>3665957.0</v>
       </c>
       <c r="AG22">
         <v>-9500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
         <v>-9742000.0</v>
       </c>
       <c r="C23">
         <v>313000.0</v>
       </c>
       <c r="D23">
         <v>-7950000.0</v>
       </c>
       <c r="E23">
         <v>-8670000.0</v>
       </c>
       <c r="F23">
         <v>198854000.0</v>
       </c>
       <c r="G23">
         <v>-5799000.0</v>
       </c>
       <c r="H23">
         <v>23741000.0</v>
       </c>
       <c r="I23">
         <v>-6716000.0</v>
       </c>
@@ -39123,51 +39336,51 @@
       </c>
       <c r="AA23">
         <v>1034000.0</v>
       </c>
       <c r="AB23">
         <v>100000.0</v>
       </c>
       <c r="AC23">
         <v>-4800000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>-3356684.0</v>
       </c>
       <c r="AF23">
         <v>0.0</v>
       </c>
       <c r="AG23">
         <v>-9700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
         <v>-33749000.0</v>
       </c>
       <c r="C24">
         <v>-8447000.0</v>
       </c>
       <c r="D24">
         <v>-8344000.0</v>
       </c>
       <c r="E24">
         <v>-4394000.0</v>
       </c>
       <c r="F24">
         <v>-14186000.0</v>
       </c>
       <c r="G24">
         <v>-1904000.0</v>
       </c>
       <c r="H24">
         <v>-2931000.0</v>
       </c>
       <c r="I24">
         <v>-8696000.0</v>
       </c>
@@ -39224,51 +39437,51 @@
       </c>
       <c r="AA24">
         <v>-7624000.0</v>
       </c>
       <c r="AB24">
         <v>-30385000.0</v>
       </c>
       <c r="AC24">
         <v>-25200000.0</v>
       </c>
       <c r="AD24">
         <v>-32500000.0</v>
       </c>
       <c r="AE24">
         <v>-14813193.23</v>
       </c>
       <c r="AF24">
         <v>-3665957.91</v>
       </c>
       <c r="AG24">
         <v>-58700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
         <v>27879000.0</v>
       </c>
       <c r="C25">
         <v>2072000.0</v>
       </c>
       <c r="D25">
         <v>5201000.0</v>
       </c>
       <c r="E25">
         <v>19938000.0</v>
       </c>
       <c r="F25">
         <v>-4758000.0</v>
       </c>
       <c r="G25">
         <v>39823000.0</v>
       </c>
       <c r="H25">
         <v>-16084000.0</v>
       </c>
       <c r="I25">
         <v>12893000.0</v>
       </c>
@@ -39325,51 +39538,51 @@
       </c>
       <c r="AA25">
         <v>-6803000.0</v>
       </c>
       <c r="AB25">
         <v>-13957000.0</v>
       </c>
       <c r="AC25">
         <v>40600000.0</v>
       </c>
       <c r="AD25">
         <v>-4100000.0</v>
       </c>
       <c r="AE25">
         <v>5180969.0</v>
       </c>
       <c r="AF25">
         <v>-3665957.91</v>
       </c>
       <c r="AG25">
         <v>4900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
         <v>-1454000.0</v>
       </c>
       <c r="C26">
         <v>-17971000.0</v>
       </c>
       <c r="D26">
         <v>-26838000.0</v>
       </c>
       <c r="E26">
         <v>-83167000.0</v>
       </c>
       <c r="F26">
         <v>-23965000.0</v>
       </c>
       <c r="G26">
         <v>-41244000.0</v>
       </c>
       <c r="H26">
         <v>-25859000.0</v>
       </c>
       <c r="I26">
         <v>-78479000.0</v>
       </c>
@@ -39422,51 +39635,51 @@
         <v>200000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>2500000.0</v>
       </c>
       <c r="AB26">
         <v>-365000.0</v>
       </c>
       <c r="AC26">
         <v>-2200000.0</v>
       </c>
       <c r="AD26">
         <v>5800000.0</v>
       </c>
       <c r="AE26">
         <v>-19483362.52</v>
       </c>
       <c r="AF26">
         <v>-73319.16</v>
       </c>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
         <v>26824000.0</v>
       </c>
       <c r="C27">
         <v>23209000.0</v>
       </c>
       <c r="D27">
         <v>24230000.0</v>
       </c>
       <c r="E27">
         <v>27573000.0</v>
       </c>
       <c r="F27">
         <v>26079000.0</v>
       </c>
       <c r="G27">
         <v>22038000.0</v>
       </c>
       <c r="H27">
         <v>23570000.0</v>
       </c>
       <c r="I27">
         <v>23723000.0</v>
       </c>
@@ -39511,51 +39724,51 @@
       </c>
       <c r="W27">
         <v>3598000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>32700000.0</v>
       </c>
       <c r="AD27">
         <v>1600000.0</v>
       </c>
       <c r="AE27">
         <v>1700000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27">
         <v>4800000.0</v>
       </c>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
         <v>-34079000.0</v>
       </c>
       <c r="C28">
         <v>-6041000.0</v>
       </c>
       <c r="D28">
         <v>-48530000.0</v>
       </c>
       <c r="E28">
         <v>-58514000.0</v>
       </c>
       <c r="F28">
         <v>-132720000.0</v>
       </c>
       <c r="G28">
         <v>240567000.0</v>
       </c>
       <c r="H28">
         <v>-57118000.0</v>
       </c>
       <c r="I28">
         <v>-70862000.0</v>
       </c>
@@ -39612,51 +39825,51 @@
       </c>
       <c r="AA28">
         <v>2476000.0</v>
       </c>
       <c r="AB28">
         <v>1870000.0</v>
       </c>
       <c r="AC28">
         <v>127400000.0</v>
       </c>
       <c r="AD28">
         <v>3400000.0</v>
       </c>
       <c r="AE28">
         <v>73555166.0</v>
       </c>
       <c r="AF28">
         <v>-1319744.85</v>
       </c>
       <c r="AG28">
         <v>104100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
         <v>127068000.0</v>
       </c>
       <c r="C29">
         <v>70837000.0</v>
       </c>
       <c r="D29">
         <v>58615000.0</v>
       </c>
       <c r="E29">
         <v>17321000.0</v>
       </c>
       <c r="F29">
         <v>6065000.0</v>
       </c>
       <c r="G29">
         <v>-23011000.0</v>
       </c>
       <c r="H29">
         <v>90377000.0</v>
       </c>
       <c r="I29">
         <v>109972000.0</v>
       </c>
@@ -39713,51 +39926,51 @@
       </c>
       <c r="AA29">
         <v>-54089000.0</v>
       </c>
       <c r="AB29">
         <v>-2589000.0</v>
       </c>
       <c r="AC29">
         <v>23900000.0</v>
       </c>
       <c r="AD29">
         <v>11600000.0</v>
       </c>
       <c r="AE29">
         <v>26780502.0</v>
       </c>
       <c r="AF29">
         <v>3959234.0</v>
       </c>
       <c r="AG29">
         <v>13100000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
         <v>-41916000.0</v>
       </c>
       <c r="C30">
         <v>-41216000.0</v>
       </c>
       <c r="D30">
         <v>-31790000.0</v>
       </c>
       <c r="E30">
         <v>-53291000.0</v>
       </c>
       <c r="F30">
         <v>-7000.0</v>
       </c>
       <c r="G30">
         <v>-9255000.0</v>
       </c>
       <c r="H30">
         <v>-65994000.0</v>
       </c>
       <c r="I30">
         <v>-56874000.0</v>
       </c>
@@ -39833,1382 +40046,1391 @@
       <c r="AG30">
         <v>-60900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DX30"/>
+  <dimension ref="A1:DY30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:128">
+    <row r="1" spans="1:129">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
       <c r="DW1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
       </c>
-      <c r="DX1" t="s">
-        <v>188</v>
+      <c r="DY1" t="s">
+        <v>189</v>
       </c>
     </row>
-    <row r="2" spans="1:128">
+    <row r="2" spans="1:129">
       <c r="A2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B2">
+        <v>145995000.0</v>
+      </c>
+      <c r="C2">
         <v>151168000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>143106000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109251000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>97069000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100592000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104504000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>91552000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>81017000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>109603000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>95266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>99246000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>97401000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>87151000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>110112000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>162300000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>189711000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>193008000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>214125000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>267794000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>317379000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>305197000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>318986000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>352277000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>109484000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>102548000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>106451000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>123084000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>141590000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>133615000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>133042000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>145579000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>158725000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>157708000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>158244000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>190481000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>204759000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>218104000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>228081000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>259752000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>317449000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>117361000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>146383000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>140342000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>106503000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>93705000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>75087000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29692000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29546000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>25955000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20774000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>15158000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21336000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>29450000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>23580000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21588000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18138000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18843000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23232000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17379000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>30390000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>45494000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>37008000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>23503000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20081000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>98692000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>49000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18721000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27017000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>37651000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24622000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>18061000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>16901000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>15981000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>-8813000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25252000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>25100000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>22001000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>-2750000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22023000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24324000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>22052000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>18825000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>14779000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>28964000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>20664000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>16951000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>23088000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>47282000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>23595000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>17338000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>32780000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>33801000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>25203000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>23203000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>25363000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>26388000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>31599000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>24631000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20935000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>30908000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>14500000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>30325000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>17715000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>34573000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>52700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>135400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>155026000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>143566000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>44800000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>57900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>63700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>64100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>72300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>48312327.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>79063700.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>102978476.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>46200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>119200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>40278796.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>50623624.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>54200000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>52800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>55600000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>56900000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>900000.0</v>
       </c>
-      <c r="DX2"/>
+      <c r="DY2"/>
     </row>
-    <row r="3" spans="1:128">
+    <row r="3" spans="1:129">
       <c r="A3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B3">
+        <v>21000</v>
+      </c>
+      <c r="C3">
         <v>2132000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1330503</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2777045</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2361000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1645000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10870000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14708000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8498000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7140000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14171000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10144000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4239000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4281000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9584000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9772000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7399000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5866000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6663000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4720000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2880000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3513000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1647000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1885000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3010000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2713000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>12340000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>10970000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15038000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>12493000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>23599000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>14483000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6839000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11953000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>16158000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>25888000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>16739000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13206000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>24487000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7625000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21520000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9343000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13762000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13529000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>21443000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>28062000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17287000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14221000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>14632000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>13720000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>13935000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7753000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3779000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12810000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>27493000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3797000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>8992000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10030000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>19317000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5686000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1661000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1070000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1671000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1203000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2329000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>816000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>784000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>266000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>88000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>608000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1336000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>954000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>246000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1861000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>843000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>705000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>732000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>99000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>347000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1038000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>865000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>183000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>403000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>849000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>319000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>438000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>373000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>104000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>425000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>164000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>402000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>412000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>423000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>323000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>404000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>465000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>21000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>693000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>161000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>105000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>87000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>948000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>900000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9565000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>7897000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>9532000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>21100000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>33000000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>7053000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5347000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>400000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>4100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>2500000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2900000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>600000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3118397.8</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2386921.43</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>6594680.77</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>6000000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>2400000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>2918048.42</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>4181951.58</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>900000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>1100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>2600000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>400000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>53300000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>200000</v>
       </c>
     </row>
-    <row r="4" spans="1:128">
+    <row r="4" spans="1:129">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-4326000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1900000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-53388000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-27411000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-3297000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-21117000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-53669000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-49585000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>12182000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-13789000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-33291000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>242793000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6936000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3903000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-16633000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-18506000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>7975000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>573000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-12537000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13146000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1017000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-536000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-32237000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-14278000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-13345000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-9977000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-31671000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-57697000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>200088000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-29022000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>6041000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>33839000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>12798000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>18618000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>45395000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>146000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3591000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>5181000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>5616000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-6178000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-26901000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>15324000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>11325000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>3450000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-13925000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>8831000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>5853000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>-13011000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
@@ -41230,207 +41452,208 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
+      <c r="DY4"/>
     </row>
-    <row r="5" spans="1:128">
+    <row r="5" spans="1:129">
       <c r="A5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-10801000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-13986000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>1143000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10339000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>21232000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4435000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11301000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3505000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16916000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-322000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-52071000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>32284000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23669000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-7801000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14921000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-29596000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12790000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-129000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9604000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-9818000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-20294000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3269000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>25164000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17280000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1370000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-14105000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7347000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-22746000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4678000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1985000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-29466000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-9805000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12315000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>21591000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5974000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2755000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-23895000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27174000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-22465000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-14569000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-28266000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-3813000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-25345000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-17699000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-16940000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
@@ -41452,872 +41675,879 @@
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
+      <c r="DY5"/>
     </row>
-    <row r="6" spans="1:128">
+    <row r="6" spans="1:129">
       <c r="A6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B6">
+        <v>13932000.0</v>
+      </c>
+      <c r="C6">
         <v>-5173000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8062000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>33855000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12182000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3523000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3912000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>12952000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>10535000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4817000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-33403000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>14337000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3980000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1845000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10250000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-22961000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-52188000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-27411000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3297000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-21117000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-53669000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-49585000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12182000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-13789000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-33291000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>242793000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6936000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3903000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-16633000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-18506000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>7975000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>573000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-12537000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-13146000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1017000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-536000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-32237000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-14278000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-13345000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-9977000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-31671000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-57697000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>200088000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-29022000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>6041000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>33839000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12798000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>18618000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>45395000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>146000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3591000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5181000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>5616000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-6178000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-8114000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5870000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1992000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3450000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-705000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4389000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>5853000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-13011000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-15104000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8486000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>13505000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3422000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-78611000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>49692000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>30279000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-8296000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-10634000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13029000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6561000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1160000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>920000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>24794000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-34065000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>100000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3122000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>24751000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-24773000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-2301000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-26692000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>3227000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>4046000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-14185000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8300000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3713000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6137000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-24194000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>23687000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2780000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-15442000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1021000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>11933000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>2000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2160000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-1025000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5211000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>6968000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3696000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-9973000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>16400000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-15830000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>12610000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-16858000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-18100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-82700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-19626000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>11460000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>99400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-13100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>57900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-64100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-8300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-48312327.97</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-30751372.29</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-23914776.43</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>56300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-73000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>78921203.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-10344827.59</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-3500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>1400000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-2800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-1300000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-5000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:128">
+    <row r="7" spans="1:129">
       <c r="A7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B7">
+        <v>-10296000.0</v>
+      </c>
+      <c r="C7">
         <v>-16597000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-21916559.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21313182.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-13028000.0</v>
       </c>
-      <c r="F7">
-[...1 lines deleted...]
-      </c>
       <c r="G7">
+        <v>-21174000.0</v>
+      </c>
+      <c r="H7">
         <v>-18782000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-233000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9542000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-37545000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22908000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-11323000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-25032000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3194000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13009000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6808000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-25773000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-19311000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17703000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-14482000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-18173000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-14399000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1273000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-18587000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6672000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>20278000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-21643000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-14948000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2362000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-27105000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>12790000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-129000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9604000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-9818000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-20294000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>3269000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>25164000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17280000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1370000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-14105000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>6384000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-21783000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>4678000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1762000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-29466000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-9805000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-12315000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>21591000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-5974000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2755000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-23895000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>15141000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-14298000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-10703000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6590000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>3097000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-11914000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>145000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-1187000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-18190000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-15508000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-14494000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-16790000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>443000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>16437000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-28772000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-17002000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>3353000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-4729000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-3311000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3195000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-2300000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>1587000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>9443000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2196000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>9247000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5402000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>2600000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1613000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>2875000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6722000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1590000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-14762000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-4182000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>716000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-3773000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1403000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-702000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-13636000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>3732000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>1638000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1032000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-14145000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-998000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-3400000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1200000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>14700000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>98200000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-12719000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>22644000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>152000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>4443000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-170200000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>21611000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-33206000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-44071000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-8800000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-5500000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-4100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-2700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>307400000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-14300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-8700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-60700000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>9000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>2900000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-12800000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-7000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-17200000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>82600000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-4000000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-5500000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>1500000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-2700000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-4200000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>-1400000.0</v>
       </c>
-      <c r="DX7"/>
+      <c r="DY7"/>
     </row>
-    <row r="8" spans="1:128">
+    <row r="8" spans="1:129">
       <c r="A8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-2843000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>12374000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>-12091000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2654000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-28117000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-13287000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2695000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-13744000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>3247000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-6621000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>36971000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
@@ -42376,1322 +42606,1331 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
+      <c r="DY8"/>
     </row>
-    <row r="9" spans="1:128">
+    <row r="9" spans="1:129">
       <c r="A9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B9">
+        <v>-9637000.0</v>
+      </c>
+      <c r="C9">
         <v>-751000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-384597.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>19716624.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3688000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
+        <v>-15219000.0</v>
+      </c>
+      <c r="H9">
         <v>3776000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2398000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18994000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4502000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-17210000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-21817000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2843000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>12374000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-4875000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3305000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-12091000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2654000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-38659000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-13287000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2695000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13744000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-9682000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-6621000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8780000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28191000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-27698000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3457000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>489000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8517000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-16212000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6488000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>9510000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>9894000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-35233000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-11011000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-740000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1924000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-11467000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3490000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2518000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>4454000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-14193000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2376000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-28336000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8760000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-20637000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>14603000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3518000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>16152000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-36136000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>18630000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-18091000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-8452000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-7810000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7695000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-2858000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>316000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-12414000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1290000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-17601000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6616000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-12864000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2362000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>19750000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-23545000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-20115000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9933000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-7810000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-2647000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1209000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-3301000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-1448000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5285000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-693000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>693000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>3415000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>500000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-5800000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-3400000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2800000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-4700000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1800000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>700000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>2000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-2300000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="CL9">
         <v>-2300000.0</v>
       </c>
       <c r="CM9">
+        <v>-2300000.0</v>
+      </c>
+      <c r="CN9">
         <v>4300000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="CP9">
         <v>200000.0</v>
       </c>
       <c r="CQ9">
+        <v>200000.0</v>
+      </c>
+      <c r="CR9">
         <v>4300000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>1400000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-2700000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>200000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-500000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6600000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>7900000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-8700000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>34400000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-2600000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-5100000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-7700000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-16400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>9200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-4400000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-3600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>400000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-1100000.0</v>
       </c>
-      <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
+      <c r="DY9"/>
     </row>
-    <row r="10" spans="1:128">
+    <row r="10" spans="1:129">
       <c r="A10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B10">
+        <v>-3495000.0</v>
+      </c>
+      <c r="C10">
         <v>-3355000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8642717.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4620884.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-5059000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1032000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4680000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>90000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1599000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-4672000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>13486000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7653000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-172000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5946000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4602000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3182000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6415000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-534000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10798000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1214000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1430000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>437000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11915000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6609000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1457000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-18344000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>15364000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10196000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3226000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13422000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9916000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-11884000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-11608000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1692000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6379000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3643000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4122000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-3312000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8683000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6224000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-290000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5994000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2166000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1622000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8681000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8601000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4122000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-4713000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2980000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4032000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>7406000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3805000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-74000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-1643000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3747000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1053000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-1730000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3492000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4010000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4005000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1476000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2745000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3046000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2361000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2253000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2260000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5572000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2089000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-517000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2938000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-1538000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2388000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-547000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>534000.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>3100000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-600000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1900000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-2300000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1100000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-2100000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>400000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>600000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1600000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="CL10">
         <v>600000.0</v>
       </c>
       <c r="CM10">
+        <v>600000.0</v>
+      </c>
+      <c r="CN10">
         <v>4400000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-700000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1900000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3900000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4400000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1700000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2100000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1700000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>18300000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>5400000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-13700000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-9200000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-1900000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-4800000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-4000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-6700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-4800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-3000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-2300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>8000000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
+      <c r="DY10"/>
     </row>
-    <row r="11" spans="1:128">
+    <row r="11" spans="1:129">
       <c r="A11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1415000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5861000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2606000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5583000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-698000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4461000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-830000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-5157000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-987000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5723000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5276000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-11870000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4566000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>9799000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13967000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-13416000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-10600000.0</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>9155000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4215000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-535000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-11580000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>27110000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3420000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>20599000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4578000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-18093000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>25425000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>6916000.0</v>
       </c>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>9750000.0</v>
       </c>
-      <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>4132000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>1500000.0</v>
       </c>
-      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>7503000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>6008000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>13358000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
+      <c r="DY11"/>
     </row>
-    <row r="12" spans="1:128">
+    <row r="12" spans="1:129">
       <c r="A12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>8315000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1156000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12526000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5183000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>12102000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8226000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16974000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4654000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7626000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1464000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6746000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35943000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-3428000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>17841000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7449000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-51000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4737000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2328000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9789000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-6000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-3281000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-406000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6404000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5519000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-2501000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>5363000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9622000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6942000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1269000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5472000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-360000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>4712000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>4812000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5108000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-4932000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2092000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5121000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3045000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9979000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-12674000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>8068000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2128000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>26820000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>334000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>245000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4185000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13892000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>439000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8064000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3130000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>10629000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
+      <c r="DY12"/>
     </row>
-    <row r="13" spans="1:128">
+    <row r="13" spans="1:129">
       <c r="A13" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>9668000.0</v>
       </c>
       <c r="N13">
         <v>9668000.0</v>
       </c>
       <c r="O13">
+        <v>9668000.0</v>
+      </c>
+      <c r="P13">
         <v>-1075000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>377000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2806000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-15293000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4773000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1006000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-16575000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6368000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2019000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-14009000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-15333000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-944000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2397000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7748000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>10576000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-27105000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-15385000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1052000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>15849000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-10244000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-9276000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>2889000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2485000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-17280000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-7542000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-14105000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6384000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-17892000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>11362000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>-14357000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -43724,1195 +43963,1203 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
+      <c r="DY13"/>
     </row>
-    <row r="14" spans="1:128">
+    <row r="14" spans="1:129">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B14">
+        <v>15685000.0</v>
+      </c>
+      <c r="C14">
         <v>15236000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16026000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15606000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15896000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14913000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16601000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18838000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>15164000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13545000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19279000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13878000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13320000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13998000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15640000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14282000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12741000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15512000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14899000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12993000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12678000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12312000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>13816000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11631000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15252000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>17987000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>15696000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>15593000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14211000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>15453000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>13950000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14513000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>13521000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27040000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>14413000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13266000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12088000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12306000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12115000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>11626000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10438000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11612000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10467000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11091000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9633000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9819000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>7992000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8390000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7555000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>8145000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>8826000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11610000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8591000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8084000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8038000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9200000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7466000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7143000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5837000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6936000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5247000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5028000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4812000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5538000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5158000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>4422000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5567000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5080000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3982000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>5272000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4527000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4069000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4203000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4944000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6563000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3236000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>3000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2937000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5253000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4224000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>3390000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4377000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4241000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3665000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3584000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4410000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3981000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4073000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2483000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1019000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2399000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3311000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2533000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>2754000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3140000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3862000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6317000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>24508000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>60861000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7670000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>6762000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>41500000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7659000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>8321000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5727000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>7800000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>5538000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>5662000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>8000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>3300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>3600000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>4500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>5200000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>3246501.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>3474985.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>3478512.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>5000000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>3800000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3085399.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>2714600.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>4700000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>3500000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>3700000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>2900000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>5800000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:128">
+    <row r="15" spans="1:129">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>1438000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>883000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>5027000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2099000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>2096000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2118000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>51403000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2118000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2266000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>30013000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>30634000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2311000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4623000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
+        <v>0.0</v>
+      </c>
+      <c r="AN15">
         <v>2443000.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>2991000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9511000.0</v>
       </c>
-      <c r="AR15">
-[...1 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
         <v>2000000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>3556000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
-      <c r="DE15">
+      <c r="DE15"/>
+      <c r="DF15">
         <v>35000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>365000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>400000.0</v>
       </c>
-      <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
+      <c r="DY15"/>
     </row>
-    <row r="16" spans="1:128">
+    <row r="16" spans="1:129">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B16">
+        <v>159681000.0</v>
+      </c>
+      <c r="C16">
         <v>145995000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>151168000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>143106000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>109251000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>97069000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100592000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>104504000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>91552000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>81017000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>76200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>109603000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>95266000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>99246000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>97401000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>87151000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>110112000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>162300000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>189711000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>193008000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>214125000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>267794000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>317379000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>305197000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>318986000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>352277000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>109484000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>102548000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>106451000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>123084000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>141590000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>133615000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>133042000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>145579000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>158725000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>157708000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>158244000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>190481000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>204759000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>218104000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>228081000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>259752000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>317449000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>117361000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>146383000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>140342000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>106503000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>93705000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>75087000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>29692000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>29546000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>25955000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>20774000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>15158000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>21336000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>29450000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>23580000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>21588000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18138000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18843000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23232000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>17379000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>30390000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>45494000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>37008000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>23503000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>20081000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>98692000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18721000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>27017000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>37651000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>24622000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>18061000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>16901000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>15981000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-8813000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>25200000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>25123000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>22001000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>-2750000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22023000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-4640000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>22052000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>18825000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>14779000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>28964000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>20664000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>16951000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>23088000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>47282000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>20118000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>17338000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>32780000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>37136000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>25203000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>23203000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>25363000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>26388000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>31599000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>24631000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>20935000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>30900000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>14495000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>30325000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>17715000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>34600000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>52700000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>135400000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>155026000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>99400000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>44800000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>57900000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>64600000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-8300000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>24100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>48312327.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>79063700.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>102500000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>46200000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>119200000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>40278796.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>50700000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>54200000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>52800000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>55600000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-5000000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:128">
+    <row r="17" spans="1:129">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-      <c r="R17">
+      <c r="R17"/>
+      <c r="S17">
         <v>4000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-48000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>86000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-799000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-245000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1036000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>199000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>54000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>377000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-97000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>434000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>107000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>186000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>534000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-347000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>458000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-16000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-319000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-24000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>30000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>46000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-18000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>118000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>106000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-100000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>567000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>443000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-130000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-38000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>32000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>73000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-138000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-21000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-195000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-51000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>66000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>17000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-94000.0</v>
       </c>
-      <c r="BD17"/>
       <c r="BE17"/>
-      <c r="BF17">
+      <c r="BF17"/>
+      <c r="BG17">
         <v>30000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>127000.0</v>
       </c>
-      <c r="BH17"/>
-      <c r="BI17">
+      <c r="BI17"/>
+      <c r="BJ17">
         <v>-190000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>-70000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
@@ -44934,570 +45181,574 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
+      <c r="DY17"/>
     </row>
-    <row r="18" spans="1:128">
+    <row r="18" spans="1:129">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B18">
+        <v>31974000.0</v>
+      </c>
+      <c r="C18">
         <v>1897000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>26810230.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>65704250.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20869000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>5306000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>615000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20574000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26540000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18108000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10164000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>18609000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>398000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>16937000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>7256000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3998000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8909000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-9649000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18984000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7286000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-8945000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14464000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6160000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11823000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-29856000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3253000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10779000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7770000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>34148000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-13162000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>18303000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6933000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>24352000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3510000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>5789000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>311000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>21098000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-13823000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>8081000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1612000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>9510000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4306000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>28123000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>9996000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-9014000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-21993000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2552000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>22399000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>6684000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>214000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>8123000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17182000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5250000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-13799000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-7773000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>30271000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>424000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>396000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-6661000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1655000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-2535000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-10636000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3114000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>12575000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>26491000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>10287000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-281000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>11026000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3841000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2550000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-2940000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-757000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-8115000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1281000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-2081000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-235000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-6589000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>400000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-2227000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3633000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-78000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-5825000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-2308000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-587000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>3192000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-341000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>7109000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4043000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-5822000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>5761000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-5026000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1893000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-6874000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-878000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>12600000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3013000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-1505000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4708000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>4559000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>10419000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-778000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-12611000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2900000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5452000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-22887000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-48621000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-20300000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-15800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-6543000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-8357000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>11500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>300000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>2500000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>7300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>654034.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>4280265.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-13334299.59</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>13900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2100000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>2563389.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-7263389.58</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>1100000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>1500000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-3600000.0</v>
       </c>
-      <c r="DV18"/>
-      <c r="DW18">
+      <c r="DW18"/>
+      <c r="DX18">
         <v>65200000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:128">
+    <row r="19" spans="1:129">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-12731000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-7424000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-14624000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-10870000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14708000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8498000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7140000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13126000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-10144000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4239000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4281000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-12884000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-22411000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7399000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10597000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-6663000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4720000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2880000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>17769000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1647000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1885000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3010000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2713000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-12340000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-10970000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-15038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15153000.0</v>
       </c>
       <c r="AE19">
         <v>-15153000.0</v>
       </c>
       <c r="AF19">
         <v>-15153000.0</v>
       </c>
       <c r="AG19">
         <v>-15153000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AH19">
+        <v>-15153000.0</v>
+      </c>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-1606000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-106000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-500000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1911000.0</v>
       </c>
       <c r="AN19">
         <v>-1911000.0</v>
       </c>
       <c r="AO19">
         <v>-1911000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AP19">
+        <v>-1911000.0</v>
+      </c>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-2000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-1993000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-4000000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
@@ -45530,54 +45781,55 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
+      <c r="DY19"/>
     </row>
-    <row r="20" spans="1:128">
+    <row r="20" spans="1:129">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45662,218 +45914,221 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
+      <c r="DY20"/>
     </row>
-    <row r="21" spans="1:128">
+    <row r="21" spans="1:129">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B21">
+        <v>-8809000.0</v>
+      </c>
+      <c r="C21">
         <v>11836000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5879000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-19166000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2163000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12791000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10414000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7658000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-4336000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2706000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5148000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32923000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1290000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-890000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1783000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7366000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-442000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-41643000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-50424000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7319000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-67000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000000.0</v>
       </c>
       <c r="AA21">
         <v>280000000.0</v>
       </c>
       <c r="AB21">
+        <v>280000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-5000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AE21">
         <v>20000000.0</v>
       </c>
       <c r="AF21">
+        <v>20000000.0</v>
+      </c>
+      <c r="AG21">
         <v>-4613000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="AI21">
         <v>-500000.0</v>
       </c>
       <c r="AJ21">
         <v>-500000.0</v>
       </c>
       <c r="AK21">
         <v>-500000.0</v>
       </c>
       <c r="AL21">
         <v>-500000.0</v>
       </c>
       <c r="AM21">
         <v>-500000.0</v>
       </c>
       <c r="AN21">
         <v>-500000.0</v>
       </c>
       <c r="AO21">
         <v>-500000.0</v>
       </c>
       <c r="AP21">
         <v>-500000.0</v>
       </c>
       <c r="AQ21">
+        <v>-500000.0</v>
+      </c>
+      <c r="AR21">
         <v>7166000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-149000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6039000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10368000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4283000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-5062000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-13001000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-207000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>5119000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-44000000.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>-83000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20453000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>16824000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -45896,3362 +46151,3390 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
+      <c r="DY21"/>
     </row>
-    <row r="22" spans="1:128">
+    <row r="22" spans="1:129">
       <c r="A22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B22">
+        <v>15908000.0</v>
+      </c>
+      <c r="C22">
         <v>6071000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2525000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22616000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12235000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8150000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6866000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15343000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5073000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5420000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3311000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15019000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>9613000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5123000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4081000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-7757000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4251000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-11950000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>13379000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6344000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-6112000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-10500000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-19544000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-48484000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-30047000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-59411000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21352000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>10896000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13836000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>12487000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3771000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7502000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10255000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>12067000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8698000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2898000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1809000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-887000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12076000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4384000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8908000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13952000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>26245000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10514000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26380000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1485000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>22514000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5297000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13779000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>224000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>28138000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1737000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>11855000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2961000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>12679000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>14911000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11034000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2509000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6329000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8392000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1825000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1003000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>54159000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6737000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13303000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>26580000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4136000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1159000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2720000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-2564000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-9043000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-2107000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-12193000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-10259000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-12144000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-7447000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-4571000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-4700000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-4036000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-5533000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1630000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-3738000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>12797000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1494000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1351000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>956000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8388000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1600000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1352000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-1096000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>79000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-2511000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1023000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2518000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>789000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-4453000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3271000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2005000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-19437000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-88366000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-11424000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-13771000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-32500000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>59545000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4722000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-59375000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>17700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3300000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2187000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2013000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-12400000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>7100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>3800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>7400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>5477314.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>4126765.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>3695919.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>4900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>4200000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>3365297.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>2934702.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>1300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1200000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>900000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>300000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-600000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:128">
+    <row r="23" spans="1:129">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B23">
+        <v>-14167000.0</v>
+      </c>
+      <c r="C23">
         <v>-877000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>129138.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22129.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-137000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9505000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5193000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>57954.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-784000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4194000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-54000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>315000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1663000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-6233000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-299000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2927155.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-502000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4029000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-528000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4533734.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2354714.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-22144000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-568000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-9936628.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1425000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1903000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1322021.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3365000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-2216000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-4403000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1901000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-2385000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5147000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3248000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-3098000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1349000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1594000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1778000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-867000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3450000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-5527000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2324000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>164006000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-2255000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6297000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>48404000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10795000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1015000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>38850000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>742000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2163000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2550000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>604000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3403000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>792000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1551000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3488000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2220000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>502000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4005000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-4206000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2405000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-3001000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-1399000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-10000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5661000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-112000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-38000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-7630000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-114000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>20000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-3888000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>266000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>370000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-653000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1423000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-500000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1629000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-484000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1244000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3122000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>357000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>193000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>237000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-135000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>564000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>183000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-347000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-5415000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>200000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-8323000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>200000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-6022000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5172000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-5172000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-1370000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4127000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-6152000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4240000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1034000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-50000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-22520000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>21051000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>17975000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>127400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-18100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-12300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-2800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-100000.0</v>
       </c>
-      <c r="DL23">
-[...1 lines deleted...]
-      </c>
       <c r="DM23">
+        <v>0.0</v>
+      </c>
+      <c r="DN23">
         <v>-100000.0</v>
       </c>
-      <c r="DN23">
-[...1 lines deleted...]
-      </c>
       <c r="DO23">
+        <v>0.0</v>
+      </c>
+      <c r="DP23">
         <v>-100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-5100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-3200000.0</v>
       </c>
-      <c r="DR23">
-[...1 lines deleted...]
-      </c>
       <c r="DS23">
+        <v>0.0</v>
+      </c>
+      <c r="DT23">
         <v>-700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-100000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-200000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-6800000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-2900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:128">
+    <row r="24" spans="1:129">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B24">
+        <v>-1360000.0</v>
+      </c>
+      <c r="C24">
         <v>-792000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6690979.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-9987000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5063000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-12979000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-3645000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1611000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-1597000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-1594000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1881000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1940000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1718000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1760000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-1148000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-14205000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1129000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-551000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-693000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-768000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1124000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-19276000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-243000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-440000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-359000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-862000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8333000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>8111000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11938000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9176000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-5498000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>12762000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2495000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4255000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1275000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1315000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1033000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1591000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>15530000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1240000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-921000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-770000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1443000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>8706000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4491000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>4150000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-432000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4098000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4612000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5219000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-674000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-670000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1312000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>7939000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>14394000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1327000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4662000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>4520000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-20681000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3504000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-272000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-232000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3775000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>3215000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>206000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-7224000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>5195000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-486000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-78000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-8063000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-5982000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-640000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-173000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>236000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-343000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-129000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>2105000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>3306000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-3872000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3306000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>23131000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-423000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>8173000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-187000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>86000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-268000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-502000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-358000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>628000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-145000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-362000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-367000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-443000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-317000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-202000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-677000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-502000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-853000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1120000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-525000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>-20204000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-2004000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1672000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-3500000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-67400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-4388000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-5712000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-10500000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-13700000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-6000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-3900000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-15400000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-6524887.73</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-8980793.84</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-1594318.43</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-5900000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-70500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-1418562.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-3081438.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-3600000.0</v>
       </c>
-      <c r="DT24"/>
-      <c r="DU24">
+      <c r="DU24"/>
+      <c r="DV24">
         <v>1100000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-1100000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-56500000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:128">
+    <row r="25" spans="1:129">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B25">
+        <v>3043000.0</v>
+      </c>
+      <c r="C25">
         <v>-6438000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23732292.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1991110.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>563000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>-213000.0</v>
+      </c>
+      <c r="H25">
         <v>-856000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-619000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2908000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>639000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1382000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>926000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1866000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1103000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2406000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2229000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6646000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8657000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2255000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1145000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1559000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4309000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7597000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>9802000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2206000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>19911000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-6477000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1670000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9601000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-5474000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>8479000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-3031000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-10772000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-4983000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>216000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1285000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-7137000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>760000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-4591000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-551000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-5056000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-3387000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1392000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2902000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-2812000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-1101000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-6611000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-2147000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-2552000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>194000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-987000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4898000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-7032000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-5742000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3071000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-868000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5832000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4406000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-4865000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2751000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-383000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3108000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-899000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-2797000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-2929000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1442000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-1056000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-2413000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-3765000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-988000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-228000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>60000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-3075000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1519000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3766000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-7818000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>953000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-700000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-2394000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-5190000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1872000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-2317000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-4317000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1275000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-2078000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-530000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-7110000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-811000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3514000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>973000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-7360000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1385000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3360000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-4608000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>9339000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>5051000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-8295000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>982000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-11728000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5730000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>4899000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-2112000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>7100000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-72232000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3753000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>57727000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>8600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-6015000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-11285000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>23900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-11000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-9600000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-8600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>-10700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-8895176.01</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-2454356.56</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-16450467.43</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>8100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-6400000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-3628539.99</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-10271460.01</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>-6100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-2800000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-6200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-3200000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>12000000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-4000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:128">
+    <row r="26" spans="1:129">
       <c r="A26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B26">
+        <v>3714000.0</v>
+      </c>
+      <c r="C26">
         <v>-17451000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>19273.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3302.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1454000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>131000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-57571.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-246000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-17856000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-22575000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-252000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-355000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-3656000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-26543000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5425000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-43083000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-8116000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-14339000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9626000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>59000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3045000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>260000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2308000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-38934000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2471000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-3742000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-13672000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-5974000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-32763000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1039000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-31700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-19388000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-749000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1026000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-50771000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-779000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-18130000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-14657000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-35260000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-50467000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>3000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-35206000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2691000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-3905000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-694000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2369000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-789000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2300000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2700000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1500000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2500000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>3100000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>800000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1500000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>3500000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2300000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>500000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>4300000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>800000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2400000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>800000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>1200000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3900000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>3000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>56400000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>76900000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>800000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>200000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="BW26">
         <v>300000.0</v>
       </c>
       <c r="BX26">
+        <v>300000.0</v>
+      </c>
+      <c r="BY26">
         <v>100000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>300000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>400000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1100000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>800000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1300000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>600000.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26">
         <v>300000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>800000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>600000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
-      <c r="CR26">
-[...1 lines deleted...]
-      </c>
+      <c r="CR26"/>
       <c r="CS26">
         <v>100000.0</v>
       </c>
       <c r="CT26">
+        <v>100000.0</v>
+      </c>
+      <c r="CU26">
         <v>-5172000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-400000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>400000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>1100000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DB26">
         <v>200000.0</v>
       </c>
       <c r="DC26">
+        <v>200000.0</v>
+      </c>
+      <c r="DD26">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE26">
         <v>200000.0</v>
       </c>
       <c r="DF26">
+        <v>200000.0</v>
+      </c>
+      <c r="DG26">
         <v>1100000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>-1000000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>200000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>400000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>900000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>800000.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
-      <c r="DV26">
+      <c r="DV26"/>
+      <c r="DW26">
         <v>-100000.0</v>
       </c>
-      <c r="DW26"/>
-      <c r="DX26">
+      <c r="DX26"/>
+      <c r="DY26">
         <v>2500000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:128">
+    <row r="27" spans="1:129">
       <c r="A27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B27">
+        <v>7382000.0</v>
+      </c>
+      <c r="C27">
         <v>5792000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7774000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6283000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7492000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5275000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5948000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5508000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6970000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4783000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6400000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5297000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7398000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5059000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8063000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5544000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7777000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6189000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7521000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6226000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6911000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5421000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5693000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5495000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6541000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4309000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6173000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5687000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>7186000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4524000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5483000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>6320000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6779000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>5141000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5159000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6346000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6910000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>5660000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8690000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7882000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>9012000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>6002000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>7175000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4343000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5195000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5666000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3858000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3519000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4809000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3281000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3337000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3031000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3317000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3439000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3037000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3974000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4088000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>2841000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>651000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4837000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>4107000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>18079000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>4066000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-3529000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>9579000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>10153000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3589000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>4586000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>855000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3320000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>1312000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1257000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4789000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>1809000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>-6800000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-2292000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>-114000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
+      <c r="DY27"/>
     </row>
-    <row r="28" spans="1:128">
+    <row r="28" spans="1:129">
       <c r="A28" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B28">
+        <v>-11513000.0</v>
+      </c>
+      <c r="C28">
         <v>-2762000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13456626.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-21182467.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3754000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4234000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5090000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7560000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-16185000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22794000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-24181000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4588000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4724000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-15037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6081000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-7085000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44475000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-13035000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-22233000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-13917000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-43925000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52645000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7058000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2165000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3489000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>239163000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3746000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12107000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-50888000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9623000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-10862000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6013000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-37347000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-16640000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4347000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-823000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-52865000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>499000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-19497000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-11707000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-41287000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-53291000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>171398000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-37461000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15185000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>55870000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>14811000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1354000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>38849000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-47000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2837000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-10450000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7604000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-15597000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-24208000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1551000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3405000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>17720000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5502000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>21088000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>831000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-1970000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2103000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-14096000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-6055000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-72115000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>44977000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33473000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>846000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-35000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>20116000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>18672000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>266000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>642000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-513000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1423000.0</v>
       </c>
-      <c r="BZ28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA28"/>
       <c r="CB28">
         <v>286000.0</v>
       </c>
       <c r="CC28">
+        <v>286000.0</v>
+      </c>
+      <c r="CD28">
         <v>32000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>254000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>771000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1167000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>785000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1267000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1060000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-116000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>215000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-29570000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>31320000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>989000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-8323000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>200000.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>-819000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>117000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-5168000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-6727000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-5798000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="CX28">
         <v>16000.0</v>
       </c>
       <c r="CY28">
+        <v>16000.0</v>
+      </c>
+      <c r="CZ28">
         <v>1050000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1042000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>193000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>191000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>134000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>766000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>126300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>395683.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4418883.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-1014566.27</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-4600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>77873367.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-73367.57</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-700000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-300000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-5000000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:128">
+    <row r="29" spans="1:129">
       <c r="A29" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B29">
+        <v>31995000.0</v>
+      </c>
+      <c r="C29">
         <v>4029000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28140733.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>68481295.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>23230000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6951000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11485000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>35282000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>35038000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10968000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4007000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28753000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4637000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21218000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>16840000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5774000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1510000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3783000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>25647000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2566000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-6065000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-10951000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7807000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-9938000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-26846000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5966000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>23119000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18740000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>49186000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-669000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>41902000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>21416000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>31191000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>15463000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>21947000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>26199000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>37837000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-617000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>32568000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>9237000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>31030000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5037000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>41885000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>23525000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>12429000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6069000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>14735000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>36620000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>21316000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>13934000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>22058000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>24935000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>9029000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-989000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>19720000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>34068000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>9416000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>10426000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>12656000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4031000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-874000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-9566000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4785000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>13778000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>28820000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>11103000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>503000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>11292000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>3929000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1942000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-1604000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>197000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-8283000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3142000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-1238000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>470000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-5857000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>600000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-1880000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-2595000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>787000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-5642000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-1905000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>262000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>3511000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>97000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>6736000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>4147000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-5397000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5925000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-4624000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2305000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-6451000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-555000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>13004000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3478000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-1526000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>5401000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>4720000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>10314000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-691000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-11663000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>3800000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>15017000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-14990000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-39089000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>800000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>17200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>510000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-3010000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>11900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>4400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>5000000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>2000000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>7900000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>3772432.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>6667186.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-6739618.81</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>19900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>4500000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>5481438.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-3081438.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>2000000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>2600000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>-1000000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>400000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>11900000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:128">
+    <row r="30" spans="1:129">
       <c r="A30" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B30">
+        <v>-6101000.0</v>
+      </c>
+      <c r="C30">
         <v>-6927000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-6690979.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12876440.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-7424000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14624000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-10870000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-14708000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8498000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7140000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-13126000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10144000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4239000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4281000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12884000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-22411000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7399000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10597000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-6663000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4720000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2880000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14256000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1647000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1885000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3010000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2713000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-12340000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-10970000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-15038000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-27646000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-23599000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-14483000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-6839000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-11953000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16264000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-25888000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-17239000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-14206000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-26398000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7625000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-21520000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-9343000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-13762000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15529000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-21443000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-28062000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-16780000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-16721000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-14632000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13720000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-15435000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-9253000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4779000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12810000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-12319000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3797000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8992000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-10411000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-31087000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-14043000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-14171000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-4206000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-17865000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3001000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1399000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1559000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-7896000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5853000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6187000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-7630000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-9399000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-7192000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-3888000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1939000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1517000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1114000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-862000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>6516000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6502000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4737000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3122000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>3684000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>1739000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-269000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-15620000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>459000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-372000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-927000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-522000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>226000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-557000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-785000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-690000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-847000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-782000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-181000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1370000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-663000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-33000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4240000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2134000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>45336000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-33448000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>27895000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>22059000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-19200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-100400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-20454000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>13754000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-38900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-17800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-11200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-2800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-15500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>19728523.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-41567932.48</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-16160591.35</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>36000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-72900000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-4336610.42</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-7263389.58</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-4500000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="DV30">
         <v>-1500000.0</v>
       </c>
       <c r="DW30">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DX30">
         <v>-3200000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>