--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7365,52 +7365,56 @@
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
     </row>
     <row r="16" spans="1:95">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>3320917000000.0</v>
       </c>
       <c r="C16">
         <v>3302843000000.0</v>
       </c>
       <c r="D16">
         <v>520281000000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>618260000000.0</v>
+      </c>
+      <c r="F16">
+        <v>543324000000.0</v>
+      </c>
       <c r="G16">
         <v>632283000000.0</v>
       </c>
       <c r="H16">
         <v>715926000000.0</v>
       </c>
       <c r="I16">
         <v>288582000000.0</v>
       </c>
       <c r="J16">
         <v>397862000000.0</v>
       </c>
       <c r="K16">
         <v>256179000000.0</v>
       </c>
       <c r="L16">
         <v>331092000000.0</v>
       </c>
       <c r="M16">
         <v>422972000000.0</v>
       </c>
       <c r="N16">
         <v>426880000000.0</v>
       </c>
       <c r="O16">
@@ -12224,90 +12228,90 @@
       <c r="AG42">
         <v>2901136325036.0</v>
       </c>
       <c r="AH42">
         <v>2901136325036.0</v>
       </c>
       <c r="AI42">
         <v>2917142473628.0</v>
       </c>
       <c r="AJ42">
         <v>3397684420366.0</v>
       </c>
       <c r="AK42">
         <v>2908421718762.0</v>
       </c>
       <c r="AL42">
         <v>2908421718762.0</v>
       </c>
       <c r="AM42">
         <v>2906848734417.0</v>
       </c>
       <c r="AN42">
         <v>2827439881515.0</v>
       </c>
       <c r="AO42">
-        <v>2763880268410.0</v>
+        <v>2799328881858.0</v>
       </c>
       <c r="AP42">
         <v>2762949620092.0</v>
       </c>
       <c r="AQ42">
         <v>2838919022904.0</v>
       </c>
       <c r="AR42">
         <v>2969409415685.0</v>
       </c>
       <c r="AS42">
         <v>2838923006243.0</v>
       </c>
       <c r="AT42">
         <v>2838816518372.0</v>
       </c>
       <c r="AU42">
         <v>2843279467747.0</v>
       </c>
       <c r="AV42">
         <v>2933053749654.0</v>
       </c>
       <c r="AW42">
         <v>2833945991577.0</v>
       </c>
       <c r="AX42">
         <v>2814784715400.0</v>
       </c>
       <c r="AY42">
         <v>2834026020058.0</v>
       </c>
       <c r="AZ42">
-        <v>2695758828008.0</v>
+        <v>2764591726628.0</v>
       </c>
       <c r="BA42">
         <v>2631560406181.0</v>
       </c>
       <c r="BB42">
-        <v>2543907415487.0</v>
+        <v>2691063131914.0</v>
       </c>
       <c r="BC42">
         <v>2820317973427.0</v>
       </c>
       <c r="BD42">
         <v>2770547234029.0</v>
       </c>
       <c r="BE42">
         <v>2982503198920.0</v>
       </c>
       <c r="BF42">
         <v>3134281514920.0</v>
       </c>
       <c r="BG42">
         <v>2945251555995.0</v>
       </c>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
@@ -13830,51 +13834,51 @@
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
     </row>
     <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>24218743000000.0</v>
       </c>
       <c r="C52">
         <v>24667678000000.0</v>
       </c>
       <c r="D52">
         <v>23587834000000.0</v>
       </c>
       <c r="E52">
         <v>23375633000000.0</v>
       </c>
       <c r="F52">
         <v>23796761000000.0</v>
       </c>
       <c r="G52">
-        <v>20649403000000.0</v>
+        <v>20687929000000.0</v>
       </c>
       <c r="H52">
         <v>21920969000000.0</v>
       </c>
       <c r="I52">
         <v>19258035000000.0</v>
       </c>
       <c r="J52">
         <v>23350653000000.0</v>
       </c>
       <c r="K52">
         <v>21878672000000.0</v>
       </c>
       <c r="L52">
         <v>21238857000000.0</v>
       </c>
       <c r="M52">
         <v>21754119000000.0</v>
       </c>
       <c r="N52">
         <v>22869203000000.0</v>
       </c>
       <c r="O52">
         <v>23852170000000.0</v>
       </c>
@@ -16352,51 +16356,51 @@
       <c r="K6">
         <v>1256978219388.0</v>
       </c>
       <c r="L6">
         <v>1176621977064.0</v>
       </c>
       <c r="M6">
         <v>984713101298.0</v>
       </c>
       <c r="N6">
         <v>1278837342576.0</v>
       </c>
       <c r="O6">
         <v>1514458479194.0</v>
       </c>
       <c r="P6">
         <v>1025656170502.0</v>
       </c>
       <c r="Q6">
         <v>825296454643.0</v>
       </c>
       <c r="R6">
         <v>425839694304.0</v>
       </c>
       <c r="S6">
-        <v>252866876454.0</v>
+        <v>308431925386.0</v>
       </c>
       <c r="T6">
         <v>192532000000.0</v>
       </c>
       <c r="U6">
         <v>18206090033.0</v>
       </c>
       <c r="V6">
         <v>152493643948.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>163</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
@@ -17830,51 +17834,53 @@
       <c r="S30">
         <v>825265706269.0</v>
       </c>
       <c r="T30">
         <v>661068052639.0</v>
       </c>
       <c r="U30">
         <v>597411938296.0</v>
       </c>
       <c r="V30">
         <v>567705937394.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>187</v>
       </c>
       <c r="B31">
         <v>-1335773000000.0</v>
       </c>
-      <c r="C31"/>
+      <c r="C31">
+        <v>-1442366000000.0</v>
+      </c>
       <c r="D31">
         <v>-1687531000000.0</v>
       </c>
       <c r="E31">
         <v>-1027877000000.0</v>
       </c>
       <c r="F31">
         <v>-1334989000000.0</v>
       </c>
       <c r="G31">
         <v>-1279099411000.0</v>
       </c>
       <c r="H31">
         <v>-1112157955369.0</v>
       </c>
       <c r="I31">
         <v>-1009812991774.0</v>
       </c>
       <c r="J31">
         <v>-1256220109614.0</v>
       </c>
       <c r="K31">
         <v>-820621703116.0</v>
       </c>
       <c r="L31">
@@ -29738,59 +29744,61 @@
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23">
         <v>53645935000.0</v>
       </c>
     </row>
     <row r="24" spans="1:95">
       <c r="A24" t="s">
         <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-357358000000.0</v>
       </c>
       <c r="D24">
         <v>-1114296000000.0</v>
       </c>
       <c r="E24">
         <v>414670000000.0</v>
       </c>
       <c r="F24">
         <v>31482000000.0</v>
       </c>
       <c r="G24">
-        <v>-253108000000.0</v>
+        <v>90233000000.0</v>
       </c>
       <c r="H24">
         <v>889339000000.0</v>
       </c>
       <c r="I24">
         <v>-592981000000.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>-263741000000.0</v>
+      </c>
       <c r="K24">
         <v>-885814000000.0</v>
       </c>
       <c r="L24">
         <v>-613655000000.0</v>
       </c>
       <c r="M24">
         <v>-492464000000.0</v>
       </c>
       <c r="N24">
         <v>288129000000.0</v>
       </c>
       <c r="O24">
         <v>-474525000000.0</v>
       </c>
       <c r="P24">
         <v>55546000000.0</v>
       </c>
       <c r="Q24">
         <v>1123153000000.0</v>
       </c>
       <c r="R24">
         <v>189195000000.0</v>
       </c>
       <c r="S24">