--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3400,51 +3400,51 @@
       </c>
       <c r="W35">
         <v>3597000.0</v>
       </c>
       <c r="X35">
         <v>43657000.0</v>
       </c>
       <c r="Y35">
         <v>35865000.0</v>
       </c>
       <c r="Z35">
         <v>10866000.0</v>
       </c>
       <c r="AA35">
         <v>5886627.0</v>
       </c>
       <c r="AB35">
         <v>1250000.0</v>
       </c>
     </row>
     <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>449000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="C36">
         <v>121000000.0</v>
       </c>
       <c r="D36">
         <v>217000000.0</v>
       </c>
       <c r="E36">
         <v>212000000.0</v>
       </c>
       <c r="F36">
         <v>232000000.0</v>
       </c>
       <c r="G36">
         <v>171000000.0</v>
       </c>
       <c r="H36">
         <v>105000000.0</v>
       </c>
       <c r="I36">
         <v>48000000.0</v>
       </c>
       <c r="J36">
         <v>46000000.0</v>
       </c>
@@ -8952,51 +8952,53 @@
       <c r="CS15"/>
       <c r="CT15">
         <v>322000.0</v>
       </c>
       <c r="CU15">
         <v>322000.0</v>
       </c>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15">
         <v>319649.0</v>
       </c>
       <c r="CY15">
         <v>319649.0</v>
       </c>
       <c r="CZ15">
         <v>51391.0</v>
       </c>
       <c r="DA15"/>
       <c r="DB15"/>
     </row>
     <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>269000000.0</v>
+      </c>
       <c r="C16">
         <v>270000000.0</v>
       </c>
       <c r="D16">
         <v>234000000.0</v>
       </c>
       <c r="E16">
         <v>247000000.0</v>
       </c>
       <c r="F16">
         <v>256000000.0</v>
       </c>
       <c r="G16">
         <v>260000000.0</v>
       </c>
       <c r="H16">
         <v>235000000.0</v>
       </c>
       <c r="I16">
         <v>238000000.0</v>
       </c>
       <c r="J16">
         <v>248000000.0</v>
       </c>
       <c r="K16">
@@ -11699,51 +11701,51 @@
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
     </row>
     <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
-        <v>1375000000.0</v>
+        <v>1455000000.0</v>
       </c>
       <c r="C28">
         <v>1135000000.0</v>
       </c>
       <c r="D28">
         <v>1526000000.0</v>
       </c>
       <c r="E28">
         <v>1664000000.0</v>
       </c>
       <c r="F28">
         <v>1494000000.0</v>
       </c>
       <c r="G28">
         <v>1495000000.0</v>
       </c>
       <c r="H28">
         <v>1805000000.0</v>
       </c>
       <c r="I28">
         <v>2001000000.0</v>
       </c>
       <c r="J28">
         <v>1168000000.0</v>
       </c>
@@ -13751,54 +13753,54 @@
       </c>
       <c r="CW35">
         <v>9618086.0</v>
       </c>
       <c r="CX35">
         <v>6003508.0</v>
       </c>
       <c r="CY35">
         <v>5886627.0</v>
       </c>
       <c r="CZ35">
         <v>5955016.0</v>
       </c>
       <c r="DA35">
         <v>4771245.0</v>
       </c>
       <c r="DB35">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
-        <v>523000000.0</v>
+        <v>172000000.0</v>
       </c>
       <c r="C36">
-        <v>449000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="D36">
         <v>118000000.0</v>
       </c>
       <c r="E36">
         <v>107000000.0</v>
       </c>
       <c r="F36">
         <v>122000000.0</v>
       </c>
       <c r="G36">
         <v>121000000.0</v>
       </c>
       <c r="H36">
         <v>103000000.0</v>
       </c>
       <c r="I36">
         <v>97000000.0</v>
       </c>
       <c r="J36">
         <v>245000000.0</v>
       </c>
       <c r="K36">
         <v>217000000.0</v>
       </c>
@@ -14863,51 +14865,51 @@
       </c>
       <c r="CW39">
         <v>6492470.0</v>
       </c>
       <c r="CX39">
         <v>3994398.0</v>
       </c>
       <c r="CY39">
         <v>11963702.0</v>
       </c>
       <c r="CZ39">
         <v>2025477.0</v>
       </c>
       <c r="DA39">
         <v>932154.0</v>
       </c>
       <c r="DB39">
         <v>398433.0</v>
       </c>
     </row>
     <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>849000000.0</v>
+        <v>500000000.0</v>
       </c>
       <c r="C40">
         <v>498000000.0</v>
       </c>
       <c r="D40">
         <v>434000000.0</v>
       </c>
       <c r="E40">
         <v>436000000.0</v>
       </c>
       <c r="F40">
         <v>320000000.0</v>
       </c>
       <c r="G40">
         <v>387000000.0</v>
       </c>
       <c r="H40">
         <v>476000000.0</v>
       </c>
       <c r="I40">
         <v>779000000.0</v>
       </c>
       <c r="J40">
         <v>872000000.0</v>
       </c>
@@ -17687,51 +17689,51 @@
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
     </row>
     <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
-        <v>2464000000.0</v>
+        <v>2544000000.0</v>
       </c>
       <c r="C51">
         <v>2553000000.0</v>
       </c>
       <c r="D51">
         <v>2576000000.0</v>
       </c>
       <c r="E51">
         <v>2598000000.0</v>
       </c>
       <c r="F51">
         <v>2607000000.0</v>
       </c>
       <c r="G51">
         <v>2622000000.0</v>
       </c>
       <c r="H51">
         <v>2674000000.0</v>
       </c>
       <c r="I51">
         <v>2921000000.0</v>
       </c>
       <c r="J51">
         <v>2276000000.0</v>
       </c>
@@ -18003,51 +18005,51 @@
       <c r="CV51">
         <v>955016.0</v>
       </c>
       <c r="CW51">
         <v>1021245.0</v>
       </c>
       <c r="CX51">
         <v>1085382.0</v>
       </c>
       <c r="CY51">
         <v>1147494.0</v>
       </c>
       <c r="CZ51">
         <v>1207644.0</v>
       </c>
       <c r="DA51">
         <v>1265895.0</v>
       </c>
       <c r="DB51"/>
     </row>
     <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
-        <v>499000000.0</v>
+        <v>579000000.0</v>
       </c>
       <c r="C52">
         <v>577000000.0</v>
       </c>
       <c r="D52">
         <v>1076000000.0</v>
       </c>
       <c r="E52">
         <v>578000000.0</v>
       </c>
       <c r="F52">
         <v>577000000.0</v>
       </c>
       <c r="G52">
         <v>578000000.0</v>
       </c>
       <c r="H52">
         <v>73000000.0</v>
       </c>
       <c r="I52">
         <v>815000000.0</v>
       </c>
       <c r="J52">
         <v>86000000.0</v>
       </c>
@@ -21307,51 +21309,51 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>864000000.0</v>
+        <v>1187000000.0</v>
       </c>
       <c r="C5">
         <v>-1079000000.0</v>
       </c>
       <c r="D5">
         <v>-1069000000.0</v>
       </c>
       <c r="E5">
         <v>-4179000000.0</v>
       </c>
       <c r="F5">
         <v>-123000000.0</v>
       </c>
       <c r="G5">
         <v>393000000.0</v>
       </c>
       <c r="H5">
         <v>985000000.0</v>
       </c>
       <c r="I5">
         <v>883000000.0</v>
       </c>
       <c r="J5">
         <v>606000000.0</v>
       </c>
@@ -21393,51 +21395,51 @@
       </c>
       <c r="W5">
         <v>-5513000.0</v>
       </c>
       <c r="X5">
         <v>-26622000.0</v>
       </c>
       <c r="Y5">
         <v>-41855000.0</v>
       </c>
       <c r="Z5">
         <v>-30319000.0</v>
       </c>
       <c r="AA5">
         <v>-23235000.0</v>
       </c>
       <c r="AB5">
         <v>-5918409.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>1134000000.0</v>
+        <v>1457000000.0</v>
       </c>
       <c r="C6">
         <v>-725000000.0</v>
       </c>
       <c r="D6">
         <v>-1069000000.0</v>
       </c>
       <c r="E6">
         <v>-3785000000.0</v>
       </c>
       <c r="F6">
         <v>128000000.0</v>
       </c>
       <c r="G6">
         <v>580000000.0</v>
       </c>
       <c r="H6">
         <v>1173000000.0</v>
       </c>
       <c r="I6">
         <v>1062000000.0</v>
       </c>
       <c r="J6">
         <v>762000000.0</v>
       </c>
@@ -23526,51 +23528,51 @@
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
         <v>164</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
         <v>165</v>
       </c>
       <c r="DA1" t="s">
         <v>166</v>
       </c>
       <c r="DB1" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>168</v>
       </c>
       <c r="B2">
-        <v>347000000.0</v>
+        <v>370000000.0</v>
       </c>
       <c r="C2">
         <v>382000000.0</v>
       </c>
       <c r="D2">
         <v>351000000.0</v>
       </c>
       <c r="E2">
         <v>340000000.0</v>
       </c>
       <c r="F2">
         <v>356000000.0</v>
       </c>
       <c r="G2">
         <v>376000000.0</v>
       </c>
       <c r="H2">
         <v>335000000.0</v>
       </c>
       <c r="I2">
         <v>391000000.0</v>
       </c>
       <c r="J2">
         <v>409000000.0</v>
       </c>
@@ -24426,60 +24428,60 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>171</v>
       </c>
       <c r="B5">
-        <v>232000000.0</v>
+        <v>181000000.0</v>
       </c>
       <c r="C5">
-        <v>257000000.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="D5">
-        <v>231000000.0</v>
+        <v>245000000.0</v>
       </c>
       <c r="E5">
-        <v>222000000.0</v>
+        <v>331000000.0</v>
       </c>
       <c r="F5">
         <v>184000000.0</v>
       </c>
       <c r="G5">
         <v>212000000.0</v>
       </c>
       <c r="H5">
         <v>756000000.0</v>
       </c>
       <c r="I5">
         <v>-1956000000.0</v>
       </c>
       <c r="J5">
         <v>-91000000.0</v>
       </c>
       <c r="K5">
         <v>-149000000.0</v>
       </c>
       <c r="L5">
         <v>-763000000.0</v>
       </c>
       <c r="M5">
         <v>-70000000.0</v>
       </c>
@@ -24746,60 +24748,60 @@
       </c>
       <c r="CW5">
         <v>-7414341.0</v>
       </c>
       <c r="CX5">
         <v>-6692187.0</v>
       </c>
       <c r="CY5">
         <v>-6750820.0</v>
       </c>
       <c r="CZ5">
         <v>-5382282.0</v>
       </c>
       <c r="DA5">
         <v>-5759256.0</v>
       </c>
       <c r="DB5">
         <v>-5343002.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>172</v>
       </c>
       <c r="B6">
-        <v>301000000.0</v>
+        <v>250000000.0</v>
       </c>
       <c r="C6">
-        <v>324000000.0</v>
+        <v>471000000.0</v>
       </c>
       <c r="D6">
-        <v>298000000.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="E6">
-        <v>290000000.0</v>
+        <v>399000000.0</v>
       </c>
       <c r="F6">
         <v>253000000.0</v>
       </c>
       <c r="G6">
         <v>283000000.0</v>
       </c>
       <c r="H6">
         <v>826000000.0</v>
       </c>
       <c r="I6">
         <v>-1851000000.0</v>
       </c>
       <c r="J6">
         <v>17000000.0</v>
       </c>
       <c r="K6">
         <v>-40000000.0</v>
       </c>
       <c r="L6">
         <v>-655000000.0</v>
       </c>
       <c r="M6">
         <v>38000000.0</v>
       </c>
@@ -25586,51 +25588,51 @@
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>175</v>
       </c>
       <c r="B9">
-        <v>744000000.0</v>
+        <v>721000000.0</v>
       </c>
       <c r="C9">
         <v>778000000.0</v>
       </c>
       <c r="D9">
         <v>732000000.0</v>
       </c>
       <c r="E9">
         <v>717000000.0</v>
       </c>
       <c r="F9">
         <v>685000000.0</v>
       </c>
       <c r="G9">
         <v>728000000.0</v>
       </c>
       <c r="H9">
         <v>745000000.0</v>
       </c>
       <c r="I9">
         <v>721000000.0</v>
       </c>
       <c r="J9">
         <v>667000000.0</v>
       </c>
@@ -28900,51 +28902,51 @@
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>187</v>
       </c>
       <c r="B21">
-        <v>232000000.0</v>
+        <v>209000000.0</v>
       </c>
       <c r="C21">
         <v>257000000.0</v>
       </c>
       <c r="D21">
         <v>231000000.0</v>
       </c>
       <c r="E21">
         <v>222000000.0</v>
       </c>
       <c r="F21">
         <v>184000000.0</v>
       </c>
       <c r="G21">
         <v>202000000.0</v>
       </c>
       <c r="H21">
         <v>741000000.0</v>
       </c>
       <c r="I21">
         <v>-1637000000.0</v>
       </c>
       <c r="J21">
         <v>-111000000.0</v>
       </c>
@@ -29480,51 +29482,51 @@
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>189</v>
       </c>
       <c r="B23">
-        <v>859000000.0</v>
+        <v>882000000.0</v>
       </c>
       <c r="C23">
         <v>903000000.0</v>
       </c>
       <c r="D23">
         <v>852000000.0</v>
       </c>
       <c r="E23">
         <v>835000000.0</v>
       </c>
       <c r="F23">
         <v>857000000.0</v>
       </c>
       <c r="G23">
         <v>902000000.0</v>
       </c>
       <c r="H23">
         <v>339000000.0</v>
       </c>
       <c r="I23">
         <v>2749000000.0</v>
       </c>
       <c r="J23">
         <v>1187000000.0</v>
       </c>
@@ -31468,51 +31470,51 @@
       </c>
       <c r="CW30">
         <v>7884181.0</v>
       </c>
       <c r="CX30">
         <v>7242335.0</v>
       </c>
       <c r="CY30">
         <v>7397015.0</v>
       </c>
       <c r="CZ30">
         <v>6218689.0</v>
       </c>
       <c r="DA30">
         <v>5905646.0</v>
       </c>
       <c r="DB30">
         <v>5421284.0</v>
       </c>
     </row>
     <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>197</v>
       </c>
       <c r="B31">
-        <v>-75000000.0</v>
+        <v>-52000000.0</v>
       </c>
       <c r="C31">
         <v>121000000.0</v>
       </c>
       <c r="D31">
         <v>-11000000.0</v>
       </c>
       <c r="E31">
         <v>84000000.0</v>
       </c>
       <c r="F31">
         <v>-2000000.0</v>
       </c>
       <c r="G31">
         <v>-14000000.0</v>
       </c>
       <c r="H31">
         <v>-21000000.0</v>
       </c>
       <c r="I31">
         <v>-339000000.0</v>
       </c>
       <c r="J31">
         <v>2000000.0</v>
       </c>
@@ -33812,51 +33814,51 @@
       </c>
       <c r="W23">
         <v>-25619000.0</v>
       </c>
       <c r="X23">
         <v>-1574000.0</v>
       </c>
       <c r="Y23">
         <v>24714000.0</v>
       </c>
       <c r="Z23">
         <v>-1176000.0</v>
       </c>
       <c r="AA23">
         <v>3995.0</v>
       </c>
       <c r="AB23">
         <v>-12283666.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>220</v>
       </c>
       <c r="B24">
-        <v>93000000.0</v>
+        <v>103000000.0</v>
       </c>
       <c r="C24">
         <v>2000000.0</v>
       </c>
       <c r="D24">
         <v>-1000000.0</v>
       </c>
       <c r="E24">
         <v>-180000000.0</v>
       </c>
       <c r="F24">
         <v>1583000000.0</v>
       </c>
       <c r="G24">
         <v>-132000000.0</v>
       </c>
       <c r="H24">
         <v>-18000000.0</v>
       </c>
       <c r="I24">
         <v>-1417000000.0</v>
       </c>
       <c r="J24">
         <v>96000000.0</v>
       </c>
@@ -33890,51 +33892,51 @@
       <c r="T24">
         <v>42000.0</v>
       </c>
       <c r="U24">
         <v>-53136000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
         <v>-35000.0</v>
       </c>
       <c r="X24">
         <v>-16000.0</v>
       </c>
       <c r="Y24">
         <v>-794000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
-        <v>-7000000.0</v>
+        <v>-282000000.0</v>
       </c>
       <c r="C25">
         <v>1931000000.0</v>
       </c>
       <c r="D25">
         <v>950000000.0</v>
       </c>
       <c r="E25">
         <v>3855000000.0</v>
       </c>
       <c r="F25">
         <v>-994000000.0</v>
       </c>
       <c r="G25">
         <v>-147000000.0</v>
       </c>
       <c r="H25">
         <v>-138000000.0</v>
       </c>
       <c r="I25">
         <v>24000000.0</v>
       </c>
       <c r="J25">
         <v>-399000000.0</v>
       </c>
@@ -40167,51 +40169,51 @@
       </c>
       <c r="CW22">
         <v>-5892927.0</v>
       </c>
       <c r="CX22">
         <v>-4918077.0</v>
       </c>
       <c r="CY22">
         <v>-4616416.0</v>
       </c>
       <c r="CZ22">
         <v>-3874653.0</v>
       </c>
       <c r="DA22">
         <v>-5269543.0</v>
       </c>
       <c r="DB22">
         <v>-4845853.0</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>219</v>
       </c>
       <c r="B23">
-        <v>-251000000.0</v>
+        <v>-33000000.0</v>
       </c>
       <c r="C23">
         <v>-16000000.0</v>
       </c>
       <c r="D23">
         <v>-1000000.0</v>
       </c>
       <c r="E23">
         <v>-2000000.0</v>
       </c>
       <c r="F23">
         <v>-22000000.0</v>
       </c>
       <c r="G23">
         <v>-1271000000.0</v>
       </c>
       <c r="H23">
         <v>-41000000.0</v>
       </c>
       <c r="I23">
         <v>-969000000.0</v>
       </c>
       <c r="J23">
         <v>-1000000.0</v>
       </c>
@@ -40769,51 +40771,51 @@
         <v>-794000.0</v>
       </c>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24">
         <v>-3870226.0</v>
       </c>
       <c r="CX24"/>
       <c r="CY24">
         <v>6200000.0</v>
       </c>
       <c r="CZ24">
         <v>-6200000.0</v>
       </c>
       <c r="DA24"/>
       <c r="DB24"/>
     </row>
     <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>221</v>
       </c>
       <c r="B25">
-        <v>86000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="C25">
         <v>-99000000.0</v>
       </c>
       <c r="D25">
         <v>12000000.0</v>
       </c>
       <c r="E25">
         <v>519000000.0</v>
       </c>
       <c r="F25">
         <v>-45000000.0</v>
       </c>
       <c r="G25">
         <v>-24000000.0</v>
       </c>
       <c r="H25">
         <v>-504000000.0</v>
       </c>
       <c r="I25">
         <v>1925000000.0</v>
       </c>
       <c r="J25">
         <v>49000000.0</v>
       </c>