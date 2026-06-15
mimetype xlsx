--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,3812 +1133,3956 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>60041650000.0</v>
+      </c>
+      <c r="C2">
         <v>60837487000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>58200641000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48199498000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>52845728000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>37298892000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26475045000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22406831000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25007164000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>26435708000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14071421174.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>42696484087.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27489193445.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>28640653461.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22821399000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>25521057000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21322872000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12940869000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19400206000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20144212000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>17315545000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24323543000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25069342000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>26032614000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>32524965000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27926000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>28730637000.0</v>
+      </c>
+      <c r="C5">
         <v>13790066000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>18195379000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>17996779000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19111500000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>32178006000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>32242582000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>60989000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>187125633.0</v>
+      </c>
+      <c r="C7">
         <v>898891000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1688513000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2764330000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>254975000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>874538000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4633098000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3875489517.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
-        <v>981843484000.0</v>
+        <v>981843483750.0</v>
       </c>
       <c r="C8">
         <v>981843484000.0</v>
       </c>
       <c r="D8">
         <v>981843484000.0</v>
       </c>
       <c r="E8">
         <v>981843484000.0</v>
       </c>
       <c r="F8">
         <v>981843484000.0</v>
       </c>
       <c r="G8">
         <v>981843484000.0</v>
       </c>
       <c r="H8">
+        <v>981843484000.0</v>
+      </c>
+      <c r="I8">
         <v>921362577000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>396955673000.0</v>
       </c>
       <c r="D9">
         <v>396955673000.0</v>
       </c>
       <c r="E9">
         <v>396955673000.0</v>
       </c>
       <c r="F9">
         <v>396955673000.0</v>
       </c>
       <c r="G9">
         <v>396955673000.0</v>
       </c>
       <c r="H9">
+        <v>396955673000.0</v>
+      </c>
+      <c r="I9">
         <v>289177379000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>483500000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>14454551550.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>429747490.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>3583376000.0</v>
+      </c>
+      <c r="C10">
         <v>3721266000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1057886000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7301997000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3647160000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4816852000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69651445000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>76001833000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>225392000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>135845649.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>223103463.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1106176064.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>504588201.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>298995998.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>534315000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>634993000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1016859000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>278002000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>483286000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>232188000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1172600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1124849000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1278484000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3518122000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>138549000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>633000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>-2761610000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2882644000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-4662707000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4209226000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-2662939000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>71144557000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>76001833000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>225392000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>135845650.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>3583376000.0</v>
+      </c>
+      <c r="C12">
         <v>3721266000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1057886000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7301997000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3647160000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4816852000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69651445000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76001833000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>225392000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>135845649.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>223103463.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1106176064.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>504588201.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>298995998.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>981843484000.0</v>
       </c>
       <c r="C13">
         <v>981843484000.0</v>
       </c>
       <c r="D13">
         <v>981843484000.0</v>
       </c>
       <c r="E13">
         <v>981843484000.0</v>
       </c>
       <c r="F13">
         <v>981843484000.0</v>
       </c>
       <c r="G13">
         <v>981843484000.0</v>
       </c>
       <c r="H13">
+        <v>981843484000.0</v>
+      </c>
+      <c r="I13">
         <v>921362577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395691893000.0</v>
       </c>
       <c r="J13">
         <v>395691893000.0</v>
       </c>
       <c r="K13">
         <v>395691893000.0</v>
       </c>
       <c r="L13">
         <v>395691893000.0</v>
       </c>
       <c r="M13">
         <v>395691893000.0</v>
       </c>
       <c r="N13">
         <v>395691893000.0</v>
       </c>
       <c r="O13">
         <v>395691893000.0</v>
       </c>
       <c r="P13">
         <v>395691893000.0</v>
       </c>
       <c r="Q13">
-        <v>327000000000.0</v>
+        <v>395691893000.0</v>
       </c>
       <c r="R13">
         <v>327000000000.0</v>
       </c>
       <c r="S13">
         <v>327000000000.0</v>
       </c>
       <c r="T13">
         <v>327000000000.0</v>
       </c>
       <c r="U13">
-        <v>225000000000.0</v>
+        <v>327000000000.0</v>
       </c>
       <c r="V13">
         <v>225000000000.0</v>
       </c>
       <c r="W13">
         <v>225000000000.0</v>
       </c>
       <c r="X13">
         <v>225000000000.0</v>
       </c>
       <c r="Y13">
-        <v>170000000000.0</v>
+        <v>225000000000.0</v>
       </c>
       <c r="Z13">
         <v>170000000000.0</v>
       </c>
+      <c r="AA13">
+        <v>170000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>13305799000.0</v>
       </c>
       <c r="C14">
-        <v>13305799387.0</v>
+        <v>13305799000.0</v>
       </c>
       <c r="D14">
         <v>13305799387.0</v>
       </c>
       <c r="E14">
         <v>13305799387.0</v>
       </c>
       <c r="F14">
         <v>13305799387.0</v>
       </c>
       <c r="G14">
+        <v>13305799387.0</v>
+      </c>
+      <c r="H14">
         <v>12297784282.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8552540531.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690841964.0</v>
       </c>
       <c r="J14">
         <v>1690841964.0</v>
       </c>
       <c r="K14">
         <v>1690841964.0</v>
       </c>
       <c r="L14">
+        <v>1690841964.0</v>
+      </c>
+      <c r="M14">
         <v>1627301281.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1690842107.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1695399800.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>27651642000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25486040000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>93649134000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>32203323000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26435625000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11189145000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45424351000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>122737001234.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>133786026460.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>102732265212.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>76235802595.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71112400104.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>270000000.0</v>
+      </c>
       <c r="C21"/>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
+      <c r="D21"/>
       <c r="E21">
         <v>375973739000.0</v>
       </c>
       <c r="F21">
         <v>375973739000.0</v>
       </c>
       <c r="G21">
+        <v>375973739000.0</v>
+      </c>
+      <c r="H21">
         <v>394536724000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>375973739000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40117385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40117384640.0</v>
       </c>
       <c r="K21">
         <v>40117384640.0</v>
       </c>
       <c r="L21">
-        <v>58678834640.0</v>
+        <v>40117384640.0</v>
       </c>
       <c r="M21">
         <v>58678834640.0</v>
       </c>
       <c r="N21">
+        <v>58678834640.0</v>
+      </c>
+      <c r="O21">
         <v>69928834640.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>9998244000.0</v>
+      </c>
+      <c r="C22">
         <v>20754480000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>25801673000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>20772552000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26705222000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>41909617000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34297054000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3276345000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3454842000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>24653766126.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>93897154470.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>114180905445.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87886154707.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81926918774.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>95519512000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>154440893000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>155246417000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>164970865000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>150043609000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>153199623000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>148430361000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>157666820000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>139545706000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>151273477000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>159002002000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>133313000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1082906568000.0</v>
+      </c>
+      <c r="C23">
         <v>1116039408000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1184309226000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1215822756000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1243123975000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1285201213000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1357533090000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1337016109000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>229825182000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>265028561223.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>390042617783.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>518546655125.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>482057048870.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>507425275145.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>143936954506.0</v>
+      </c>
+      <c r="C24">
         <v>138091391000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>156353664000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>41594038000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>254680870000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>267209308000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>271585629000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>316701922000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>82991468000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>113483255647.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>120583712330.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>115744987000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>131109278000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24">
         <v>68691893000.0</v>
       </c>
       <c r="S24">
         <v>68691893000.0</v>
       </c>
       <c r="T24">
+        <v>68691893000.0</v>
+      </c>
+      <c r="U24">
         <v>82723409000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>292058596000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>360422887000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>436118101000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>473055407000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>932295591000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>799840000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>138278517000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>156649567000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>42907061000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>254935845000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>268083846000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>271585629000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>316701922000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>82991468000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>115909033160.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>125293526070.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>1891125000.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>1891125000.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>199309974000.0</v>
+      </c>
+      <c r="C28">
         <v>201993081000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>221595455000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>262546475000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>285942794000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>292012119000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>246318280000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>267866041000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>118691145000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>136481192271.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>151095190609.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>142768323881.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>150293055350.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>143923453828.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>820277502933.0</v>
+      </c>
+      <c r="C29">
         <v>871944969000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>954802761000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>991649322000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1052376218000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1128037470000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1219062581000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1114094932000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8934878000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>88754114000.0</v>
+      </c>
+      <c r="C30">
         <v>79083731000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>86015186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>112260931000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>98377537000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18988640000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5865031000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1323705000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1286740000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10137283000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32460011814.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44453295315.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>31247588201.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>50660444740.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39050696000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>59779578000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>147900656000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>123236329000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>99475200000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85444144000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>84232746000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>97983666000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>68046843000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>86632125000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>94420202000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>123864000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>724565180000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>763041239000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>832083037000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>903092856000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>770227058000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-115822312000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-62207774000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>67760140191.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>-133549809314.0</v>
+      </c>
+      <c r="C32">
         <v>-171211396000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-131809451000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-264645031000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-23764380000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-82643097000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-31014656000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-104423612000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-231582082000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>975197337000.0</v>
+      </c>
+      <c r="C33">
         <v>1010861330000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1065271197000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1074376050000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1078239384000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1208968729000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1242713466000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1244805083000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>221747413000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>226543480558.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>246724853235.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>345311534156.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>347274222641.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>367278378388.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>39588990166.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>4282692000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>3884670000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>7680044000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11353453000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15769541000.0</v>
       </c>
-      <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>1.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>230959802000.0</v>
+      </c>
+      <c r="C35">
         <v>159824703000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>179288681000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>62546284000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>270846011000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>285086852000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>295149461000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>346249703000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>95592387000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>135506428125.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>143740082273.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>132758421317.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>147405610267.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14564167923.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>246833862000.0</v>
+      </c>
+      <c r="C36">
         <v>263417201000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>287594280000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>290472383000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4723489000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3176071000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1976000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>51249000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>96574272000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1980134322.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2051780238.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2129026154.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2916252316.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4828401615.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>263417201000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>295126227000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>290410027000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>379922780000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>364812230000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>359192450000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2608175000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>94055106000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>160655240.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>124522227000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>125309454000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>125422303000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>122881187000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>124234965000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>131396053000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>137308805000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>129974807000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>131826071000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1180697000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2893538000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2683932000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2665974000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>55376933000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>97337000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>5373497000.0</v>
+      </c>
+      <c r="C39">
         <v>1618601000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>80134855000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>100614544000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>118852599000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7950345000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3567982000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11609143000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3496431000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3558186000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16737494800.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11856260096.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13506011071.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5627978672.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3714187000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7130482000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8329990000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>10990778000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6248580000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5296816000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7232932000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7454010000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3843339000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3592463000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7210394000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7289000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>82672506000.0</v>
+      </c>
+      <c r="C40">
         <v>118400784000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>103971111000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>90401458000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>965464000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>54234695000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>43042143000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>74512774000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>108067871000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>140014137004.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-60787355232.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>76202158953.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>22667985916.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25752151654.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71375216000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>89433929000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>126020465000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>106112461000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>93598314000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>103446677000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>91556587000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>116139295000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>93525918000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>59714959000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>39443645000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>222503000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>19639223000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>15910166000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>17003006000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>23563832000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>29547781000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>12600919000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>19597395000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>18446556203.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>6605670000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5649534000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3863059000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3261553000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3476741000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3325497000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3875150000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>3129320000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2755113000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2173058000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41">
         <v>288000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>396955673000.0</v>
       </c>
       <c r="C42">
         <v>396955673000.0</v>
       </c>
       <c r="D42">
         <v>396955673000.0</v>
       </c>
       <c r="E42">
         <v>396955673000.0</v>
       </c>
       <c r="F42">
         <v>396955673000.0</v>
       </c>
       <c r="G42">
         <v>396955673000.0</v>
       </c>
       <c r="H42">
+        <v>396955673000.0</v>
+      </c>
+      <c r="I42">
         <v>289177379000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>10957251000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>14126474276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429747488.0</v>
       </c>
       <c r="L42">
         <v>429747488.0</v>
       </c>
       <c r="M42">
         <v>429747488.0</v>
       </c>
       <c r="N42">
         <v>429747488.0</v>
       </c>
-      <c r="O42"/>
+      <c r="O42">
+        <v>429747488.0</v>
+      </c>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>1373234996084.0</v>
+      </c>
+      <c r="C45">
         <v>1368376397000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1363266586000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>983232448000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>962962972000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1028610312000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1017121590000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>717609196000.0</v>
+      </c>
+      <c r="C46">
         <v>738456808000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>756930730000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>403276084000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>411855618000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>453072210000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>483364512000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>509638895000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>85055756000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>184445961596.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>204555688357.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>284503673362.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>285679135685.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>292521142133.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>738456808000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>756930730000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>779249823000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>787829357000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>829045949000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>877901236000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>885612633000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>208559691000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>130597249000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>244673073000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>218898182000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>220073644000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>239964950000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>285198969000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>295675959000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>319121918000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>345823228000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>384587616000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>304454689000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>459488841000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>482303461000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>524202626000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>562615104000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>605640067000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>646224000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-789958515000.0</v>
+      </c>
+      <c r="C48">
         <v>-725459710000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-663156603000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-672230756000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-634869418000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-578894126000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-507948883000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-440373887000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-501523954000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-472180807276.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-328361500297.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-219144089655.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-192627043617.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-149538837929.0</v>
       </c>
-      <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>15562730000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12256733000.0</v>
       </c>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
+      <c r="AA48"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>58769269391.0</v>
+      </c>
+      <c r="C50">
         <v>66724065000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>64611164000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>225490104000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>34654109000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>28745125000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>44384096000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>27165952000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>31291971000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>19258292756.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>24575056000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>202893350000.0</v>
+      </c>
+      <c r="C51">
         <v>205714347000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>222653341000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>269848472000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>289589954000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>296828971000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>315969725000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>343867874000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>118916537000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>136617037920.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>151318294072.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>143874499945.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>150797643551.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>144222449826.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>58956395000.0</v>
+      </c>
+      <c r="C52">
         <v>67435830000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>66003774000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>227143164000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>34654109000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>28745125000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>44384096000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7540710000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>55925069000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20708005000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>26024768002.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>28129513276.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>19688365666.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>144222449826.0</v>
       </c>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>0.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1650000000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...1 lines deleted...]
-      </c>
+      <c r="L53"/>
       <c r="M53">
         <v>1638484000.0</v>
       </c>
       <c r="N53">
+        <v>1638484000.0</v>
+      </c>
+      <c r="O53">
         <v>1632559000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
+      <c r="AA53"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1082906568000.0</v>
+      </c>
+      <c r="C55">
         <v>1116039408000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1184309226000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1215822756000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1243123975000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1285201213000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1357533090000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1337016109000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>229825182000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>265028561223.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>390042617783.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>518546655125.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>482057048870.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>507425275145.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>548789990000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>643787996000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>764903018000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>784499132000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>772704222000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>682344656000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>703629302000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>751317469000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>741492055000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>812188390000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>923679272000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1010551000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>107709231000.0</v>
+      </c>
+      <c r="C56">
         <v>105178078000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>119038029000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>141446706000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>164884591000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>76232484000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>114819624000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>92211026000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8077769000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>38485080665.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>143317764548.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>173235120969.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>134782826229.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>140146896757.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>241259041000.0</v>
+      </c>
+      <c r="C57">
         <v>276389474000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>250847480000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>406091737000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>188648971000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>158875581000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>145834280000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>196634638000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>239659851000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>191371169326.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>177269594413.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>207131011654.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>129243362968.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>243975503389.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>245736035000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>297106588000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>382245565000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>364000718000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>354212974000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>374421265000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>270442551000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>277662215000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>189389824000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>184448648000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>143050962000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>328421000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>472218842000.0</v>
+      </c>
+      <c r="C58">
         <v>436214177000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>430136161000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>468638021000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>459494982000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>443962433000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>440983741000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>542884341000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>335252238000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>326877597451.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>321009676686.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>339889432971.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>276648973235.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>258539671312.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>259914353000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>303913063000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>454262955000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>438110994000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>429724476000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>472063353000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>597445293000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>656240629000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>648058201000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>679237871000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1076317607000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1128549000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>617571279000.0</v>
+      </c>
+      <c r="C60">
         <v>667129513000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>733837933000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>724565180000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>763041239000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>832083037000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>903092856000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>770227058000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-105348561000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-62034362731.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>67760140191.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>176977550833.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>203494596871.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>246582802559.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>286258651000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>336881689000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>307399129000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>342992478000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>339686481000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>208060516000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>103297354000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>94202463000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>92490290000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>131943947000.0</v>
       </c>
-      <c r="Y60"/>
       <c r="Z60"/>
+      <c r="AA60"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>62778444000.0</v>
+      </c>
+      <c r="C2">
+        <v>60041650000.0</v>
+      </c>
+      <c r="D2">
         <v>68757906000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>72850377000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>62850315000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>60837487000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>64904326000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>65643783000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>62891513000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>58200641000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>58907523000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>52268100000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>56347276000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>48199498000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>64055029000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>43757490000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53405708000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>52845728000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31789364000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>37672551000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36838275000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>37298892000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>30096115000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26529291000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>27746031000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26475045000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>26628241000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>28319857000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>31875410000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>22406831000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>25650952000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>24321171000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>25038887000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>25007164000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25022908985.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>25022908985.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>25521781455.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26435708000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>16867275354.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>14235233996.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>12669068724.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>14071421174.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>23819978326.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>30466154700.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>33127266064.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>42696484087.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>40376513315.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>37689864380.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>30415469620.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>27489193445.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>25853975346.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>21803076783.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>24120800043.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>28640653461.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>31499316235.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>29220932100.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>30554935600.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>22821399400.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>39793280200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>41268582500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>35120790800.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>25521056700.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>19409359400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>13398726700.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>13368535100.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>21322871700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>17556923700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>16897297100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11312468300.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>12940869400.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>17194746100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21905587200.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>18266794600.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>19400206300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>17771982000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>17985435800.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>17026489800.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>21978583000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>18686798000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>18794799000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>17315545000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>41752028000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>24251414000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>22033448000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>24323543000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>32815605000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>30383543000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>28668194000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>25069342000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>21534000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>26032614000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32524965000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>32524965000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>27926000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5009,54 +5134,56 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5108,150 +5235,156 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
-        <v>13790066000.0</v>
+        <v>28727736000.0</v>
       </c>
       <c r="C5">
-        <v>13790066000.0</v>
+        <v>28730637000.0</v>
       </c>
       <c r="D5">
         <v>13790066000.0</v>
       </c>
       <c r="E5">
         <v>13790066000.0</v>
       </c>
       <c r="F5">
+        <v>13790066000.0</v>
+      </c>
+      <c r="G5">
+        <v>13790066000.0</v>
+      </c>
+      <c r="H5">
         <v>18195379000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23671238000.0</v>
       </c>
       <c r="I5">
         <v>18195379000.0</v>
       </c>
       <c r="J5">
-        <v>17996779000.0</v>
+        <v>23671238000.0</v>
       </c>
       <c r="K5">
-        <v>17996779000.0</v>
+        <v>18195379000.0</v>
       </c>
       <c r="L5">
         <v>17996779000.0</v>
       </c>
       <c r="M5">
         <v>17996779000.0</v>
       </c>
       <c r="N5">
-        <v>19111500000.0</v>
+        <v>17996779000.0</v>
       </c>
       <c r="O5">
-        <v>19111500000.0</v>
+        <v>17996779000.0</v>
       </c>
       <c r="P5">
         <v>19111500000.0</v>
       </c>
       <c r="Q5">
         <v>19111500000.0</v>
       </c>
       <c r="R5">
+        <v>19111500000.0</v>
+      </c>
+      <c r="S5">
+        <v>19111500000.0</v>
+      </c>
+      <c r="T5">
         <v>37020672000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>37465761000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>32175575000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>32178006000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>32242582000.0</v>
       </c>
       <c r="X5">
         <v>32242582000.0</v>
       </c>
       <c r="Y5">
         <v>32242582000.0</v>
       </c>
       <c r="Z5">
+        <v>32242582000.0</v>
+      </c>
+      <c r="AA5">
+        <v>32242582000.0</v>
+      </c>
+      <c r="AB5">
         <v>759909000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>759910000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>60989000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>60989000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1192843000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7415873000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6843859000.0</v>
       </c>
-      <c r="AG5"/>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -5269,54 +5402,56 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5368,125 +5503,131 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
-        <v>898891000.0</v>
+        <v>187125633.0</v>
       </c>
       <c r="C7">
-        <v>898891000.0</v>
+        <v>187125633.0</v>
       </c>
       <c r="D7">
         <v>898891000.0</v>
       </c>
       <c r="E7">
         <v>898891000.0</v>
       </c>
       <c r="F7">
-        <v>1688513000.0</v>
+        <v>898891000.0</v>
       </c>
       <c r="G7">
-        <v>1688513000.0</v>
+        <v>898891000.0</v>
       </c>
       <c r="H7">
         <v>1688513000.0</v>
       </c>
       <c r="I7">
         <v>1688513000.0</v>
       </c>
       <c r="J7">
-        <v>2764330000.0</v>
+        <v>1688513000.0</v>
       </c>
       <c r="K7">
-        <v>2764330000.0</v>
+        <v>1688513000.0</v>
       </c>
       <c r="L7">
         <v>2764330000.0</v>
       </c>
       <c r="M7">
         <v>2764330000.0</v>
       </c>
       <c r="N7">
+        <v>2764330000.0</v>
+      </c>
+      <c r="O7">
+        <v>2764330000.0</v>
+      </c>
+      <c r="P7">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>254975000.0</v>
       </c>
       <c r="Q7">
         <v>254975000.0</v>
       </c>
       <c r="R7">
-        <v>874538000.0</v>
+        <v>254975000.0</v>
       </c>
       <c r="S7">
-        <v>874538000.0</v>
+        <v>254975000.0</v>
       </c>
       <c r="T7">
         <v>874538000.0</v>
       </c>
       <c r="U7">
         <v>874538000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
+      <c r="V7">
+        <v>874538000.0</v>
+      </c>
+      <c r="W7">
+        <v>874538000.0</v>
+      </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -5509,111 +5650,117 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
-        <v>981843484000.0</v>
+        <v>981843483750.0</v>
       </c>
       <c r="C8">
-        <v>981843484000.0</v>
+        <v>981843483750.0</v>
       </c>
       <c r="D8">
         <v>981843484000.0</v>
       </c>
       <c r="E8">
         <v>981843484000.0</v>
       </c>
       <c r="F8">
         <v>981843484000.0</v>
       </c>
       <c r="G8">
         <v>981843484000.0</v>
       </c>
       <c r="H8">
         <v>981843484000.0</v>
       </c>
       <c r="I8">
         <v>981843484000.0</v>
       </c>
       <c r="J8">
         <v>981843484000.0</v>
       </c>
       <c r="K8">
         <v>981843484000.0</v>
       </c>
       <c r="L8">
         <v>981843484000.0</v>
       </c>
       <c r="M8">
         <v>981843484000.0</v>
       </c>
       <c r="N8">
         <v>981843484000.0</v>
       </c>
       <c r="O8">
         <v>981843484000.0</v>
       </c>
       <c r="P8">
         <v>981843484000.0</v>
       </c>
       <c r="Q8">
         <v>981843484000.0</v>
       </c>
       <c r="R8">
         <v>981843484000.0</v>
       </c>
       <c r="S8">
         <v>981843484000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>981843484000.0</v>
+      </c>
+      <c r="U8">
+        <v>981843484000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5644,120 +5791,122 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>33</v>
-[...6 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>396955673000.0</v>
       </c>
       <c r="E9">
         <v>396955673000.0</v>
       </c>
       <c r="F9">
         <v>396955673000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>396955673000.0</v>
+      </c>
+      <c r="H9">
+        <v>396955673000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>396955673000.0</v>
       </c>
       <c r="M9">
         <v>396955673000.0</v>
       </c>
       <c r="N9">
         <v>396955673000.0</v>
       </c>
       <c r="O9">
         <v>396955673000.0</v>
       </c>
       <c r="P9">
         <v>396955673000.0</v>
       </c>
       <c r="Q9">
         <v>396955673000.0</v>
       </c>
       <c r="R9">
         <v>396955673000.0</v>
       </c>
       <c r="S9">
         <v>396955673000.0</v>
       </c>
       <c r="T9">
         <v>396955673000.0</v>
       </c>
       <c r="U9">
         <v>396955673000.0</v>
       </c>
       <c r="V9">
         <v>396955673000.0</v>
       </c>
       <c r="W9">
         <v>396955673000.0</v>
       </c>
       <c r="X9">
         <v>396955673000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
+      <c r="Y9">
+        <v>396955673000.0</v>
+      </c>
+      <c r="Z9">
+        <v>396955673000.0</v>
+      </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
@@ -5783,308 +5932,316 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>2759348000.0</v>
+      </c>
+      <c r="C10">
+        <v>3583376000.0</v>
+      </c>
+      <c r="D10">
         <v>3503179000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2267363000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1018948000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3721266000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2024595000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1612280000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>540664000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1057886000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2071022000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3107369000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8819222000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7301997000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5761044000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>236300000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2389526000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8647160000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>7529776000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>11647352000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9895897000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>4816852000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11246347000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>18268255000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>32164220000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>69651445000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>101369589000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>6653469000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>21290445000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>76001833000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>257322000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4863047000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26414156000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>225392000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>219646213.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>220146213.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>154348090.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>135845649.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2641797090.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>676780214.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>238711415.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>223103463.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>952472821.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>746261320.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>235633892.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1106176064.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>223425969.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>343356907.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>703393798.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>504588201.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1249620612.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>685080960.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>382018198.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>298995998.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2057424339.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>-1133989000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-2761610000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-869848000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-1807630000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1347340000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-5164942000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4662707000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>339765000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-4288222000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4714056000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4209226000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-18504000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-18504000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6115,259 +6272,267 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>2759348000.0</v>
+      </c>
+      <c r="C12">
+        <v>3583376000.0</v>
+      </c>
+      <c r="D12">
         <v>3503179000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2267363000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1018948000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3721266000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2024595000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1612280000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>540664000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1057886000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2071022000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3107369000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8819222000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>7301997000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5761044000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>236300000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2389526000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>8647160000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7529776000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11647352000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9895897000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>4816852000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11246347000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18268255000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>32164220000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>69651445000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>101369589000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6653469000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>21290445000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>76001833000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>257322000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>4863047000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>26414156000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>225392000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>219646213.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>220146213.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>154348090.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>135845649.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2641797090.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>676780214.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>238711415.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>223103463.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>952472821.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>746261320.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1874117942.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>2744660114.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1861910019.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1981840957.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2341877848.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2143072251.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2882179186.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2317639534.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2014576772.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1931554572.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2057424339.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>981843484000.0</v>
       </c>
       <c r="C13">
         <v>981843484000.0</v>
       </c>
       <c r="D13">
         <v>981843484000.0</v>
       </c>
       <c r="E13">
         <v>981843484000.0</v>
       </c>
       <c r="F13">
         <v>981843484000.0</v>
       </c>
       <c r="G13">
         <v>981843484000.0</v>
       </c>
       <c r="H13">
         <v>981843484000.0</v>
       </c>
       <c r="I13">
         <v>981843484000.0</v>
       </c>
@@ -6398,75 +6563,75 @@
       <c r="R13">
         <v>981843484000.0</v>
       </c>
       <c r="S13">
         <v>981843484000.0</v>
       </c>
       <c r="T13">
         <v>981843484000.0</v>
       </c>
       <c r="U13">
         <v>981843484000.0</v>
       </c>
       <c r="V13">
         <v>981843484000.0</v>
       </c>
       <c r="W13">
         <v>981843484000.0</v>
       </c>
       <c r="X13">
         <v>981843484000.0</v>
       </c>
       <c r="Y13">
         <v>981843484000.0</v>
       </c>
       <c r="Z13">
-        <v>921362577000.0</v>
+        <v>981843484000.0</v>
       </c>
       <c r="AA13">
-        <v>921362577000.0</v>
+        <v>981843484000.0</v>
       </c>
       <c r="AB13">
         <v>921362577000.0</v>
       </c>
       <c r="AC13">
         <v>921362577000.0</v>
       </c>
       <c r="AD13">
+        <v>921362577000.0</v>
+      </c>
+      <c r="AE13">
+        <v>921362577000.0</v>
+      </c>
+      <c r="AF13">
         <v>728073083000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>751339766000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>751339766000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>395691893000.0</v>
       </c>
       <c r="AI13">
         <v>395691893000.0</v>
       </c>
       <c r="AJ13">
         <v>395691893000.0</v>
       </c>
       <c r="AK13">
         <v>395691893000.0</v>
       </c>
       <c r="AL13">
         <v>395691893000.0</v>
       </c>
       <c r="AM13">
         <v>395691893000.0</v>
       </c>
       <c r="AN13">
         <v>395691893000.0</v>
       </c>
       <c r="AO13">
         <v>395691893000.0</v>
       </c>
       <c r="AP13">
         <v>395691893000.0</v>
       </c>
@@ -6506,354 +6671,366 @@
       <c r="BB13">
         <v>395691893000.0</v>
       </c>
       <c r="BC13">
         <v>395691893000.0</v>
       </c>
       <c r="BD13">
         <v>395691893000.0</v>
       </c>
       <c r="BE13">
         <v>395691893000.0</v>
       </c>
       <c r="BF13">
         <v>395691893000.0</v>
       </c>
       <c r="BG13">
         <v>395691893000.0</v>
       </c>
       <c r="BH13">
         <v>395691893000.0</v>
       </c>
       <c r="BI13">
         <v>395691893000.0</v>
       </c>
       <c r="BJ13">
-        <v>327000000000.0</v>
+        <v>395691893000.0</v>
       </c>
       <c r="BK13">
-        <v>327000000000.0</v>
+        <v>395691893000.0</v>
       </c>
       <c r="BL13">
         <v>327000000000.0</v>
       </c>
       <c r="BM13">
         <v>327000000000.0</v>
       </c>
       <c r="BN13">
         <v>327000000000.0</v>
       </c>
       <c r="BO13">
         <v>327000000000.0</v>
       </c>
       <c r="BP13">
         <v>327000000000.0</v>
       </c>
       <c r="BQ13">
         <v>327000000000.0</v>
       </c>
       <c r="BR13">
         <v>327000000000.0</v>
       </c>
       <c r="BS13">
         <v>327000000000.0</v>
       </c>
       <c r="BT13">
         <v>327000000000.0</v>
       </c>
       <c r="BU13">
         <v>327000000000.0</v>
       </c>
       <c r="BV13">
         <v>327000000000.0</v>
       </c>
       <c r="BW13">
         <v>327000000000.0</v>
       </c>
       <c r="BX13">
         <v>327000000000.0</v>
       </c>
       <c r="BY13">
-        <v>225000000000.0</v>
+        <v>327000000000.0</v>
       </c>
       <c r="BZ13">
-        <v>225000000000.0</v>
+        <v>327000000000.0</v>
       </c>
       <c r="CA13">
         <v>225000000000.0</v>
       </c>
       <c r="CB13">
         <v>225000000000.0</v>
       </c>
       <c r="CC13">
         <v>225000000000.0</v>
       </c>
       <c r="CD13">
         <v>225000000000.0</v>
       </c>
       <c r="CE13">
         <v>225000000000.0</v>
       </c>
       <c r="CF13">
         <v>225000000000.0</v>
       </c>
       <c r="CG13">
         <v>225000000000.0</v>
       </c>
       <c r="CH13">
         <v>225000000000.0</v>
       </c>
       <c r="CI13">
         <v>225000000000.0</v>
       </c>
       <c r="CJ13">
         <v>225000000000.0</v>
       </c>
       <c r="CK13">
         <v>225000000000.0</v>
       </c>
       <c r="CL13">
         <v>225000000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>225000000000.0</v>
+      </c>
       <c r="CN13">
-        <v>170000000000.0</v>
+        <v>225000000000.0</v>
       </c>
       <c r="CO13"/>
       <c r="CP13">
         <v>170000000000.0</v>
       </c>
       <c r="CQ13"/>
+      <c r="CR13">
+        <v>170000000000.0</v>
+      </c>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
         <v>13305799000.0</v>
       </c>
       <c r="C14">
         <v>13305799000.0</v>
       </c>
       <c r="D14">
         <v>13305799000.0</v>
       </c>
       <c r="E14">
         <v>13305799000.0</v>
       </c>
       <c r="F14">
         <v>13305799000.0</v>
       </c>
       <c r="G14">
-        <v>13305799387.0</v>
+        <v>13305799000.0</v>
       </c>
       <c r="H14">
-        <v>13305799387.0</v>
+        <v>13305799000.0</v>
       </c>
       <c r="I14">
         <v>13305799387.0</v>
       </c>
       <c r="J14">
         <v>13305799387.0</v>
       </c>
       <c r="K14">
         <v>13305799387.0</v>
       </c>
       <c r="L14">
         <v>13305799387.0</v>
       </c>
       <c r="M14">
         <v>13305799387.0</v>
       </c>
       <c r="N14">
         <v>13305799387.0</v>
       </c>
       <c r="O14">
         <v>13305799387.0</v>
       </c>
       <c r="P14">
         <v>13305799387.0</v>
       </c>
       <c r="Q14">
         <v>13305799387.0</v>
       </c>
       <c r="R14">
         <v>13305799387.0</v>
       </c>
       <c r="S14">
         <v>13305799387.0</v>
       </c>
       <c r="T14">
         <v>13305799387.0</v>
       </c>
       <c r="U14">
         <v>13305799387.0</v>
       </c>
       <c r="V14">
         <v>13305799387.0</v>
       </c>
       <c r="W14">
+        <v>13305799387.0</v>
+      </c>
+      <c r="X14">
+        <v>13305799387.0</v>
+      </c>
+      <c r="Y14">
         <v>14313814492.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>12297784282.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12902593345.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12096181261.0</v>
       </c>
       <c r="AB14">
         <v>12096181261.0</v>
       </c>
       <c r="AC14">
+        <v>12096181261.0</v>
+      </c>
+      <c r="AD14">
+        <v>12096181261.0</v>
+      </c>
+      <c r="AE14">
         <v>8200131153.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>8792378959.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>8792378959.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1582767572.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1690842107.0</v>
       </c>
       <c r="AI14">
         <v>1690842107.0</v>
       </c>
       <c r="AJ14">
         <v>1690842107.0</v>
       </c>
       <c r="AK14">
         <v>1690842107.0</v>
       </c>
       <c r="AL14">
         <v>1690842107.0</v>
       </c>
       <c r="AM14">
+        <v>1690842107.0</v>
+      </c>
+      <c r="AN14">
+        <v>1690842107.0</v>
+      </c>
+      <c r="AO14">
         <v>1698874492.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1633902115.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1690842107.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1726537474.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1553356044.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1699584564.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1663442923.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2332975199.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1579587546.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1581628978.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1582767572.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1682708524.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1540196109.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1531416125.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1557744332.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1649987574.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6905,165 +7082,167 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>24671386000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>21506133000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>30750852000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>27651642000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>138844624000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>123120700000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>33331188000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>25486040000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>34591750000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>31734447000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>36681034000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>22521797000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>39575687000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>38405465000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>37347702000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>6393546000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9031872000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6949176000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5940540000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5497371000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9226392000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>14674155000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>7216820000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>11189145000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1872483000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1324984000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1865701000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5235396000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16">
         <v>4672336721.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4213316996.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1878351210.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>62624009647.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>64286186906.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>64174734009.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
@@ -7072,54 +7251,56 @@
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7171,54 +7352,56 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7270,54 +7453,56 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7369,54 +7554,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7468,149 +7655,155 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="C21"/>
+        <v>46</v>
+      </c>
+      <c r="B21">
+        <v>405000000.0</v>
+      </c>
+      <c r="C21">
+        <v>270000000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...4 lines deleted...]
-      </c>
+      <c r="M21"/>
+      <c r="N21"/>
       <c r="O21">
         <v>375973739000.0</v>
       </c>
       <c r="P21">
         <v>375973739000.0</v>
       </c>
       <c r="Q21">
         <v>375973739000.0</v>
       </c>
       <c r="R21">
         <v>375973739000.0</v>
       </c>
       <c r="S21">
         <v>375973739000.0</v>
       </c>
       <c r="T21">
         <v>375973739000.0</v>
       </c>
       <c r="U21">
         <v>375973739000.0</v>
       </c>
       <c r="V21">
         <v>375973739000.0</v>
       </c>
       <c r="W21">
         <v>375973739000.0</v>
       </c>
       <c r="X21">
+        <v>375973739000.0</v>
+      </c>
+      <c r="Y21">
+        <v>375973739000.0</v>
+      </c>
+      <c r="Z21">
         <v>394536724000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>394536724000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>395607928000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>395646911000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>375973739000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>375973739000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>238279385000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>238279385000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>40117385000.0</v>
       </c>
-      <c r="AH21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AJ21"/>
+      <c r="AK21"/>
       <c r="AL21">
         <v>40117384640.0</v>
       </c>
       <c r="AM21">
         <v>40117384640.0</v>
       </c>
       <c r="AN21">
         <v>40117384640.0</v>
       </c>
       <c r="AO21">
         <v>40117384640.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
+      <c r="AP21">
+        <v>40117384640.0</v>
+      </c>
+      <c r="AQ21">
+        <v>40117384640.0</v>
+      </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
@@ -7619,867 +7812,887 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>9956795000.0</v>
+      </c>
+      <c r="C22">
+        <v>9998244000.0</v>
+      </c>
+      <c r="D22">
         <v>20101825000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>19026886000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>20629783000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>20754480000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>13270949000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>13174989000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>18319045000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>25801673000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>24874308000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>21230728000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>24776606000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>20772552000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>21311426000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>26668442000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>23702547000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>26705222000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29785852000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>38058802000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>41220273000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>41909617000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>46733110000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>35497109000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>45415804000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>34297054000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>18656006000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5075918000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1516637000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3276345000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>872460000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1558525000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3169842000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3454842000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>15817378901.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>15817378901.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>21891889486.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>24653766126.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>102428797783.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>98293150868.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>93211186786.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>93897154470.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>99811218368.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>107706366705.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>106433902160.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>114180905444.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>93237045498.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>92742179249.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>87265808365.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>87886154706.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>92256255292.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>94953238227.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>80127853669.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>81926918773.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>102985749071.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>98494992400.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>103157455600.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>95519512300.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>160247149100.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>166171758800.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>162293252200.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>154440892800.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>143539748500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>148833589100.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>156827855900.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>155246417500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>156052580700.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>153771392500.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>159471779600.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>164970865300.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>171495419700.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>155877871400.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>149298919300.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>150043609100.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>153293811400.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>158616583600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>157938855900.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>148088040000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>150888639000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>148951876000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>148430361000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>157807962000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>152554588000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>154479036000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>157666820000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>148902702000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>141881553000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>136883697000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>139545706000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>161403000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>151273477000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>140280000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>159002002000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>131284000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>133313000000.0</v>
       </c>
-      <c r="CQ22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>1084625927000.0</v>
+      </c>
+      <c r="C23">
+        <v>1082906568000.0</v>
+      </c>
+      <c r="D23">
         <v>1111991148000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1101396985000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1117171450000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1116039408000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1182314156000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1176848050000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1184820920000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1184309226000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1224014795000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1199131150000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1221910122000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1215822756000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1231152515000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1216641436000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1245882155000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1243123975000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1251266823000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1273590604000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1278461363000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1285201213000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1303749253000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1293901112000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1326245215000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1357533090000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1217212646000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1266899645000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1309963096000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1337016109000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>561438807000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>551953758000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>518201763000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>229825182000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>248812502790.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>248813002790.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>260825617479.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>265028561223.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>394124923875.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>388830201357.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>383843266976.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>390042617783.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>457086536508.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>478635237443.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>489288106585.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>518546655125.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>485953936296.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>495672972476.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>491438314971.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>482057048870.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>455972809299.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>471477575227.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>474288337386.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>143936954506.0</v>
+      </c>
+      <c r="C24">
+        <v>143936954506.0</v>
+      </c>
+      <c r="D24">
         <v>130041681000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>133047031000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>137808086000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>138091391000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>144853664000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>105567762000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>136476357000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>156353664000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>72751256000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>72751256000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>41215705000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>41594038000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>219085823000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>235484406000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>240656299000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>254680870000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>256752304000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>256366461000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>263979010000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>267209308000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>282987316000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>281968913000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>273979673000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>271585629000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>289838278000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>291615933000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>301753060000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>316701922000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>103109108000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>104929115000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>82256225000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>82991468000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>102916485300.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>100270069500.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>115356105000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>115909033200.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>120112660100.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>121415673000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>122020996400.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>125293526100.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>129724174100.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>120606490300.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>119805697900.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>115744986700.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>135276296200.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>133744071300.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>131181496600.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>131109277900.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>82772000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>144209488300.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
-[...4 lines deleted...]
-      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
       <c r="BL24">
         <v>68691893000.0</v>
       </c>
       <c r="BM24">
         <v>68691893000.0</v>
       </c>
       <c r="BN24">
         <v>68691893000.0</v>
       </c>
       <c r="BO24">
         <v>68691893000.0</v>
       </c>
       <c r="BP24">
         <v>68691893000.0</v>
       </c>
       <c r="BQ24">
         <v>68691893000.0</v>
       </c>
       <c r="BR24">
         <v>68691893000.0</v>
       </c>
       <c r="BS24">
         <v>68691893000.0</v>
       </c>
       <c r="BT24">
         <v>68691893000.0</v>
       </c>
       <c r="BU24">
         <v>68691893000.0</v>
       </c>
       <c r="BV24">
+        <v>68691893000.0</v>
+      </c>
+      <c r="BW24">
+        <v>68691893000.0</v>
+      </c>
+      <c r="BX24">
         <v>81491304300.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>81908204200.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>82760745600.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>327157410000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>233131893000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>279681893000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>292058595000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>307224217000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>343224217000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>331224217000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>360422887000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>379302090000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>379552090000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>401052090000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>436118101000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>424109000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>473055407000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>932295591000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24">
+        <v>932295591000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>799840000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>130228807000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>133234157000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>137995212000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>138278517000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>145149567000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>74064279000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>74064279000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>42528728000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>42907061000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>219085823000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>235739381000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>240911274000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>254935845000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>257626842000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>257240999000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>264853548000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>268083846000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>282987316000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>281968913000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>273979673000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -8505,54 +8718,56 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8604,54 +8819,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8703,331 +8920,343 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>200134002000.0</v>
+      </c>
+      <c r="C28">
+        <v>199309974000.0</v>
+      </c>
+      <c r="D28">
         <v>174043287000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>200000605000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>204676497000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>201993081000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>206852333000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>206788278000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>211990604000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>221595455000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>252775381000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>255624516000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>256696161000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>262546475000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>277229803000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>284726081000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>284650874000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>280942794000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>282499786000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>280562943000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>283125971000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>292012119000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>300349685000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>294764718000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>290026396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>246318280000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>223481537000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>324496380000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>314658086000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>267866041000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>94465076000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>94106368000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>75262457000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>118691145000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>115148214121.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>115147714121.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>135467303710.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>136481192271.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>138279155751.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>143072190417.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>147336506228.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>151095190609.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>156436250579.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>147926344999.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>146859347906.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>142768323881.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>153722439874.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>151840352147.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>150723446537.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>150293055349.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>145783302597.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>135408340106.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>132309010316.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-298995998.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-2057424339.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>819094297618.0</v>
+      </c>
+      <c r="C29">
+        <v>820277502933.0</v>
+      </c>
+      <c r="D29">
         <v>832667684000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>848128735000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>860369648000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>871944969000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>939222086000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>936003233000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>951438384000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>954802761000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>977863859000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>962171027000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>978362354000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>991649322000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1007846262000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1021211190000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1037329136000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1052376218000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1077214992000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1097867149000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1108267986000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1128037470000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1160416368000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1166395361000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1198632833000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9053,406 +9282,414 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>92885081000.0</v>
+      </c>
+      <c r="C30">
+        <v>88754114000.0</v>
+      </c>
+      <c r="D30">
         <v>81858805000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>76475255000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>84696056000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>79083731000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>111754989000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>96093462000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>117326250000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>86015186000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>121990304000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>117390499000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>120393171000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>112260931000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>90123552000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>88962975000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>111033353000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>98377537000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>25029308000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>25865525000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>23344591000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>18988640000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>76545838000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>74015172000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1883988000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>5865031000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9114595000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>5797289000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>26307500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>11593852000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>343937000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>983965000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>492877000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1286740000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>5718804744.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>5718804744.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>9095770174.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10137283268.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>33983991558.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>26473680975.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>28381824675.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>32460011814.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>29444827118.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>46650370054.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>48548562978.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>44453295315.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>20973434091.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>34908331314.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>36386257262.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>31247588201.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>23306280987.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>33805719809.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>48218361899.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>50660444740.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>44988896200.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>44967952900.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>37700141400.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>39050696200.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>64381945100.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>60419231600.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>60735565400.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>59779577500.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>151777608900.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>159782034700.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>151389197400.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>147900655900.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>154944207000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>158840855200.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>138849198800.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>123236328900.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>106558903500.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>118029178600.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>104521188100.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>99475199300.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>98687401300.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>88326845700.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>84693620900.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>93117562000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>101894558000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>84068762000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>84232746000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>99814026000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>92914560000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>99795937000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>97983666000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>91483081000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>92905287000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>82481919000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>68046843000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>76255000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>86632125000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>104521000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>94420202000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>123945000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>123864000000.0</v>
       </c>
-      <c r="CQ30"/>
+      <c r="CS30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
-[...1 lines deleted...]
-      </c>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>706203472000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
         <v>724565180000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>724855415000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>736503784000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>750543711000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>763041239000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>788059968000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>806531392000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>816120656000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>832083037000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>848820336000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>853362388000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>876442217000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>903092856000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>711550579000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>731969361000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>750846853000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>770227058000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
@@ -9473,126 +9710,132 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>-130615260014.0</v>
+      </c>
+      <c r="C32">
+        <v>-133549809314.0</v>
+      </c>
+      <c r="D32">
         <v>-179125453000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-188949467000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-179942310000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-171211396000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-125099479000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-179555448000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-123853072000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-131809451000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-221868977000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-222427246000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-263353189000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-264645031000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-68815688000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-49390716000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-41970096000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-23764380000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-90026577000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-77175703000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-89319984000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-82643097000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-5938874000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2333967000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-59021995000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9618,323 +9861,335 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>970525458000.0</v>
+      </c>
+      <c r="C33">
+        <v>975197337000.0</v>
+      </c>
+      <c r="D33">
         <v>998693807000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1001212805000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1006063867000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1010861330000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1042125239000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1054925960000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1042033177000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1065271197000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1058858036000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1044010525000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1062814219000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1074376050000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1047756674000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1057185935000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1069140736000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1078239384000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1151647834000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1162124003000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1197221854000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1208968729000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1163103142000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1162631805000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1241914490000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1242713466000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1084234329000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1246807965000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1242742351000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1244805083000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>421790443000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>418935139000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>358301690000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>221747413000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>224020162656.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>224020162656.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>226143314835.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>226543480558.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>245224315261.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>245720918896.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>246220147349.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>246724853235.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>314396567272.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>311304722473.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>311258475225.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>345311534156.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>362038602878.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>357903926851.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>356047935593.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>347274222641.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>338143289536.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>342590557543.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>345606544385.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>241856075036.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>244136259862.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>39588990166.0</v>
+      </c>
+      <c r="C34">
+        <v>39588990166.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34">
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34">
         <v>-1000.0</v>
       </c>
-      <c r="H34"/>
-[...1 lines deleted...]
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>-3000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>4060629000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>4112265000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>4282692000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>4090941000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>3975689000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3911351000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>3884670000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>3917793000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>7854097000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>7783496000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>7680044000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>8122713000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>11680960000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>13367524000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>11353453000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>11576417000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
@@ -9958,456 +10213,470 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>230946302000.0</v>
+      </c>
+      <c r="C35">
+        <v>230959802000.0</v>
+      </c>
+      <c r="D35">
         <v>151475987000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>154581004000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>159298277000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>159824703000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>164962335000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>125699678000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>161635477000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>179288681000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>88228931000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>92400009000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>61026540000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>62546284000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>234870923000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>251519675000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>256737676000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>270846011000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>272217918000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>275893886000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>283422155000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>285086852000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>300288137000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>303143059000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>297074751000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>295149461000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>313525004000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>315598711000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>331067073000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>346249703000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>105142230000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>106962236000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>94649753000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>95592387000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>123485415494.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>123485415494.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>134953499963.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>135506428125.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>138559216312.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>139862229227.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>140467552632.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>143740082273.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>157330098018.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>137619924921.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>147685299043.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>132074557514.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>144428126578.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>142895901708.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>140527535924.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>147405610267.0</v>
       </c>
-      <c r="AX35"/>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-      <c r="BB35">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35">
         <v>82772000000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>246806062000.0</v>
+      </c>
+      <c r="C36">
+        <v>246833862000.0</v>
+      </c>
+      <c r="D36">
         <v>264511416000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>264023862000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>263699434000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>263417201000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>286305436000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>286024516000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>284550563000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>287594280000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>293115045000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>270673597000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>286657188000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>291472383000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>269755459000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>274618153000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>281375685000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>96339915000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-271654244000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-79323456000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-261383323000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3176071000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2031751000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1982481000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1979417000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1976000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>704562000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>756742000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>101250000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>51249000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>101059746000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>96580871000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>96574272000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>96574272000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>94034645273.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>94034645273.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>94037194676.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>94055106000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>94073017634.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2015957279.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>94108840591.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>94126752070.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>114457743804.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>114476405283.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>114417840917.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>124522227451.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>124423990128.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>124423990128.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>124423990129.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>125309453614.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>123686366022.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>123587155751.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>123285086670.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-241856075036.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-244136259862.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10459,1132 +10728,1150 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>264511416000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>264023862000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>263699434000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>263417201000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>286305436000.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>294862469000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>276049338000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>288430054000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>295126227000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>274534258000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>279367885000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>286096350000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>290410027000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>364569608000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>370133427000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>374767403000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>379922780000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>338760560000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>337733310000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>381384973000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>364812230000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>183303563000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>347229947000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>302107290000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>359192450000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>101059746000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>96580872000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>28000000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>96574272000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>95925770300.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>95925770300.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>95928319700.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>95946231200.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>95964142600.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>95982054100.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>95999965600.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>96017877100.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>116348868800.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>116367530300.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>116308965900.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>126413352500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>126315115100.0</v>
       </c>
       <c r="AV38">
         <v>126315115100.0</v>
       </c>
       <c r="AW38">
+        <v>126315115100.0</v>
+      </c>
+      <c r="AX38">
+        <v>126315115100.0</v>
+      </c>
+      <c r="AY38">
         <v>127200578600.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>125577491000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>125478280800.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>125176211700.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>125422303352.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>396160020.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2301647800.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>124772311700.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>124772311700.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>127328839500.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>126513862800.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>126076536900.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>126126090100.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>129600881100.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>131007230500.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>232866872000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>133287177800.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>136613449600.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>134491461000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>137642293700.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>139199929900.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>137041977300.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>129547210000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>133598201100.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>131865932300.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>130367994400.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>126534187300.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>135857869200.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>125229105000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>2078085000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>2078085000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>3071823000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>2061558000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>3397304000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>2668381000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>4784663000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>3733440000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>3747986000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>3666618000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>4575057000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>3484000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>4557099000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>9996000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>57268058000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>4699000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>1891000000.0</v>
       </c>
-      <c r="CQ38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>8499245000.0</v>
+      </c>
+      <c r="C39">
+        <v>5373497000.0</v>
+      </c>
+      <c r="D39">
         <v>7833532000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2414676000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4762796000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1618601000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>13138384000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>81559087000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>101981288000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>80134855000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>110333439000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>108777433000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>104305062000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>100614544000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>144958128000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>118280195000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>120396193000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>118852599000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>42389053000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>40981740000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>12874657000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>7950345000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>75169493000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>74067679000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4921713000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>3567982000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>3838127000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>2565004000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>40008791000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>11609143000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>276349290000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>125693082000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>101902248000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>3496431000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3036510276.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3036510276.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>3540294894.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>3558185623.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>9846022184.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>17665670403.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>15791396751.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>16737494800.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>12481450929.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>12227516891.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>21173048280.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>11856260096.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>7842943810.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>8136694105.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>9396435903.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>13506011071.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>7987932938.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>7015054440.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>12499317935.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>5627978672.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>127403997800.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>133298584000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>9303110000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3714186900.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>19433681800.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>10923316400.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>15176581500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>7130482600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>8945476200.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>7074214900.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>6557254200.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>8329989800.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>13647126700.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>7171111200.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>8093031400.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>10990778400.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>10239621700.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>6505839200.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>6802201300.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>6248580000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>3736157400.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>4200278200.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>4525812100.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>4039665000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>7310295000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>10139575000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>7232932000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>8619395000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>9263340000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>9276107000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>7454010000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>4691164000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>4282425000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>5573062000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>3843339000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>3683000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>3592463000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7210394000.0</v>
       </c>
       <c r="CO39"/>
       <c r="CP39">
+        <v>7210394000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>1827000000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>75248197000.0</v>
+      </c>
+      <c r="C40">
+        <v>82672506000.0</v>
+      </c>
+      <c r="D40">
         <v>141439332000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>112807606000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>127467065000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>118400784000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>82814891000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>84388911000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>72016444000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>76117716000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>81874259000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-4465443000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>91150234000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>89799206000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>79987040000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>73388798000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>73763734000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>72092801000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>74888634000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>77564097000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>68174301000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>54234695000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>69816410000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>38541347000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>42862086000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>43042143000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>46675420000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>73757242000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>92496342000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>74512774000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>137857454000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>100576347000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>65370120000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>108067871000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>171521073641.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>170347650360.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>123103932446.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>140014139330.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>94176171829.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>34662627948.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>12954316203.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>8823937219.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>123310436136.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>130028380267.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>116217415254.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>136305014291.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>85232395722.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>89990881727.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>90649935321.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>82065803856.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>72199689477.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>74810017964.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>75254717706.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>215334849928.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>146491869442.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>72668868000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>83419017000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>71375215000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>98488489000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>89892977000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>95966001000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>89433929000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>140619015000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>140763858000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>145794578000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>126020465000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>125213321000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>122582330000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>110087397000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>106112461000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>96020632000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>94403101000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>99543569000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>93598314000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>90874105000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>96859992000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>125393298000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>116267472000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>129988842000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>110185136000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>91556588000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>130154026000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>146599376000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>128063980000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>116139295000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>137662969000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>137040215000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>109120385000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>93525918000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>153399000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>59714959000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>39443645000.0</v>
       </c>
       <c r="CO40"/>
       <c r="CP40">
+        <v>39443645000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>209619000000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>18335730000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>19639223000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>15785100000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>15780294000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>15826402000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>15910166000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>14591076000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>18652887000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>18568607000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>17003006000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>17300821000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>21174146000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>23095078000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>23563832000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>23686726000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>23982778000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>29314013000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>29547781000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>2033122000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>2033121000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>12393528000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>12600919000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>11350074100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>11350074100.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>9956453200.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>9956453200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8271168100.0</v>
       </c>
       <c r="AN41">
         <v>8271168100.0</v>
       </c>
       <c r="AO41">
+        <v>8271168100.0</v>
+      </c>
+      <c r="AP41">
+        <v>8271168100.0</v>
+      </c>
+      <c r="AQ41">
         <v>8271168000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>17198159200.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17443138900.0</v>
       </c>
       <c r="AS41">
         <v>6605669900.0</v>
       </c>
       <c r="AT41">
+        <v>17443138900.0</v>
+      </c>
+      <c r="AU41">
+        <v>6605669900.0</v>
+      </c>
+      <c r="AV41">
         <v>4455548500.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>4455548500.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>4649757300.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5649533500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3863059200.0</v>
       </c>
       <c r="AZ41">
         <v>3261553500.0</v>
       </c>
       <c r="BA41">
         <v>3863059200.0</v>
       </c>
       <c r="BB41">
         <v>3261553500.0</v>
       </c>
       <c r="BC41">
-        <v>3261553500.0</v>
+        <v>3863059200.0</v>
       </c>
       <c r="BD41">
         <v>3261553500.0</v>
       </c>
       <c r="BE41">
         <v>3261553500.0</v>
       </c>
       <c r="BF41">
-        <v>3476740700.0</v>
+        <v>3261553500.0</v>
       </c>
       <c r="BG41">
-        <v>3476740700.0</v>
+        <v>3261553500.0</v>
       </c>
       <c r="BH41">
         <v>3476740700.0</v>
       </c>
       <c r="BI41">
         <v>3476740700.0</v>
       </c>
       <c r="BJ41">
-        <v>3325496800.0</v>
+        <v>3476740700.0</v>
       </c>
       <c r="BK41">
-        <v>3325496800.0</v>
+        <v>3476740700.0</v>
       </c>
       <c r="BL41">
         <v>3325496800.0</v>
       </c>
       <c r="BM41">
         <v>3325496800.0</v>
       </c>
       <c r="BN41">
-        <v>3875149600.0</v>
+        <v>3325496800.0</v>
       </c>
       <c r="BO41">
-        <v>3875149600.0</v>
+        <v>3325496800.0</v>
       </c>
       <c r="BP41">
         <v>3875149600.0</v>
       </c>
       <c r="BQ41">
         <v>3875149600.0</v>
       </c>
       <c r="BR41">
+        <v>3875149600.0</v>
+      </c>
+      <c r="BS41">
+        <v>3875149600.0</v>
+      </c>
+      <c r="BT41">
         <v>3572827200.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>3572827200.0</v>
       </c>
-      <c r="BT41"/>
-      <c r="BU41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>3129319700.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>2755112900.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>2755112900.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2906214000.0</v>
       </c>
       <c r="BZ41"/>
       <c r="CA41">
+        <v>2906214000.0</v>
+      </c>
+      <c r="CB41"/>
+      <c r="CC41">
         <v>12376702000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>2173058000.0</v>
       </c>
-      <c r="CC41"/>
-[...1 lines deleted...]
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41">
         <v>20381018000.0</v>
       </c>
-      <c r="CF41"/>
-      <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>29620969000.0</v>
       </c>
-      <c r="CJ41"/>
-      <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
         <v>396955673000.0</v>
       </c>
       <c r="C42">
         <v>396955673000.0</v>
       </c>
       <c r="D42">
         <v>396955673000.0</v>
       </c>
       <c r="E42">
         <v>396955673000.0</v>
       </c>
       <c r="F42">
         <v>396955673000.0</v>
       </c>
       <c r="G42">
         <v>396955673000.0</v>
       </c>
       <c r="H42">
         <v>396955673000.0</v>
       </c>
       <c r="I42">
         <v>396955673000.0</v>
       </c>
@@ -11615,181 +11902,187 @@
       <c r="R42">
         <v>396955673000.0</v>
       </c>
       <c r="S42">
         <v>396955673000.0</v>
       </c>
       <c r="T42">
         <v>396955673000.0</v>
       </c>
       <c r="U42">
         <v>396955673000.0</v>
       </c>
       <c r="V42">
         <v>396955673000.0</v>
       </c>
       <c r="W42">
         <v>396955673000.0</v>
       </c>
       <c r="X42">
         <v>396955673000.0</v>
       </c>
       <c r="Y42">
         <v>396955673000.0</v>
       </c>
       <c r="Z42">
-        <v>289177379000.0</v>
+        <v>396955673000.0</v>
       </c>
       <c r="AA42">
-        <v>289177379000.0</v>
+        <v>396955673000.0</v>
       </c>
       <c r="AB42">
         <v>289177379000.0</v>
       </c>
       <c r="AC42">
         <v>289177379000.0</v>
       </c>
       <c r="AD42">
+        <v>289177379000.0</v>
+      </c>
+      <c r="AE42">
+        <v>289177379000.0</v>
+      </c>
+      <c r="AF42">
         <v>21590183000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-7415873000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-6843859000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>10957251000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14454551545.0</v>
       </c>
       <c r="AJ42">
         <v>14454551545.0</v>
       </c>
       <c r="AK42">
         <v>14454551545.0</v>
       </c>
       <c r="AL42">
-        <v>429747488.0</v>
+        <v>14454551545.0</v>
       </c>
       <c r="AM42">
-        <v>429747488.0</v>
+        <v>483500000.0</v>
       </c>
       <c r="AN42">
         <v>429747488.0</v>
       </c>
       <c r="AO42">
         <v>429747488.0</v>
       </c>
       <c r="AP42">
         <v>429747488.0</v>
       </c>
       <c r="AQ42">
         <v>429747488.0</v>
       </c>
       <c r="AR42">
         <v>429747488.0</v>
       </c>
       <c r="AS42">
         <v>429747488.0</v>
       </c>
       <c r="AT42">
         <v>429747488.0</v>
       </c>
       <c r="AU42">
         <v>429747488.0</v>
       </c>
       <c r="AV42">
         <v>429747488.0</v>
       </c>
       <c r="AW42">
         <v>429747488.0</v>
       </c>
       <c r="AX42">
         <v>429747488.0</v>
       </c>
       <c r="AY42">
-        <v>429747487.0</v>
+        <v>429747488.0</v>
       </c>
       <c r="AZ42">
         <v>429747488.0</v>
       </c>
       <c r="BA42">
+        <v>429747487.0</v>
+      </c>
+      <c r="BB42">
         <v>429747488.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
+        <v>429747488.0</v>
+      </c>
+      <c r="BD42">
         <v>-244312177795.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -11841,54 +12134,56 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -11940,96 +12235,102 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>1373476280147.0</v>
+      </c>
+      <c r="C45">
+        <v>1373234996084.0</v>
+      </c>
+      <c r="D45">
         <v>1371306664000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1368880398000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1368713442000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1368376397000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1364339161000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1363939632000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1364156169000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1363266586000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1361439545000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1360533124000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1359873722000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>983232448000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>969003419000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12065,765 +12366,781 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>712830117000.0</v>
+      </c>
+      <c r="C46">
+        <v>717609196000.0</v>
+      </c>
+      <c r="D46">
         <v>725195070000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>728201622000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>733377112000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>738456808000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>742395800000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>748155257000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>753945039000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>756930730000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>763008881000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>770564062000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>773384165000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>403276084000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>397248677000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>401844311000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>407070647000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>978129357000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>973878226000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>791990576000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1009254451000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>453072210000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>448368843000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>448924756000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>465992793000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>483364512000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>505322838000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>503931107000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>564661322000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>509638895000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>82451312000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>84074883000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>261727418000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>85055756000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>128094392383.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>128094392383.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>184063707352.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>184445961596.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>203108884820.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>203587576977.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>204068893950.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>204555688357.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>198047698468.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>194937192190.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>194949509308.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>218898181705.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>235723487750.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>231588811723.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>229732820464.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>220073644027.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>212565798514.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>217112276792.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>220430332715.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>239964950036.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>242245134862.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>725195070000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>728201622000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>733377112000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>738456808000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>742395800000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>762995567000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>767961187000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>773384165000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>779249823000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>773222416000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>777818050000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>783044386000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>787829357000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>787078226000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>791990576000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>822454451000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>829045949000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>824342582000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>824898495000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>860529517000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>877901236000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>899859562000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>898467831000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>940635061000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>885612633000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>320730697000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>322354267000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>261727418000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>125173141000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>128094392400.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>128094392400.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>130214995200.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>130597249400.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>149260172600.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>149738864800.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>150220181800.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>150706976200.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>198047698500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>194937192200.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>194949509300.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>218898181700.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>235723487800.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>231588811700.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>229732820500.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>220073644000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>212565798500.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>217112276800.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>220430332700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>239964950000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>242245134900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>240768476300.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>277632148300.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>285198968600.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>273656345200.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>280880040600.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>288216843100.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>295675959300.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>303139001300.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>310599513600.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>216463174500.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>319121918100.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>321422959600.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>332050926500.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>335910100500.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>345823227600.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>355282536600.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>365088538300.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>374544920600.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>384587615500.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>395101173500.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>404758390300.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>296182473300.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>311955065000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>436503827000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>447974284000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>459488841000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>454209275000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>464662168000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>472151493000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>482303461000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>491692531000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>502423716000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>513655821000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>524202626000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>542130000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>562615104000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>583561000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>605640067000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>627295000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>646224000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>641590000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>-791138820000.0</v>
+      </c>
+      <c r="C48">
+        <v>-789958515000.0</v>
+      </c>
+      <c r="D48">
         <v>-736569114000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-745829565000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-737016129000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-725459710000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-664960865000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-667703348000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-661874766000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-663156603000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-671014150000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-690592464000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-681184635000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-672230756000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-673055242000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-661406873000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-647366946000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-634869418000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-627759861000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-609733526000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-594854076000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-578894126000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-562221403000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-557679351000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-534599522000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-507948883000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-498678082000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-478220318000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-459754092000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-440373887000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-471048447000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-440926486000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-506296119000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-501523954000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-493825942021.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-492663757975.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-476738451043.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-472180807276.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-286336484390.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-344740206654.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-333714634958.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-328361500297.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-272839837107.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-245346650300.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-232803771950.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-218433363398.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-199945947267.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-190536591369.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-187593247871.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-192627043617.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-187124725119.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-159521577695.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-156125284447.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-149538837929.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-151379715205.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48">
         <v>31537400.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>3801973800.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>6564926000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>15562730400.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>21309589300.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>18915349400.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>15976644100.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>12256733400.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>10151858000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>6196187700.0</v>
       </c>
-      <c r="BX48"/>
-      <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
       <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
       <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
       <c r="CP48"/>
       <c r="CQ48"/>
+      <c r="CR48"/>
+      <c r="CS48"/>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -12875,141 +13192,147 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>58769269391.0</v>
+      </c>
+      <c r="C50">
+        <v>58769269391.0</v>
+      </c>
+      <c r="D50">
         <v>46605894000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>68322046000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>66988468000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>66724065000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>62334751000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>101144283000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>74366398000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>64611164000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>179330817000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>183216299000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>221535348000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>225490104000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>63905024000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>49223000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>46129126000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>34654109000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>32402720000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>34969296000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>28168320000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>28745125000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>28608716000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>31064060000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>48210943000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>44384096000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>35012848000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>39533916000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>34195471000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>27165952000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -13030,595 +13353,611 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>202893350000.0</v>
+      </c>
+      <c r="C51">
+        <v>202893350000.0</v>
+      </c>
+      <c r="D51">
         <v>177546466000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>202267968000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>205695445000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>205714347000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>208876928000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>208400558000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>212531268000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>222653341000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>254846403000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>258731885000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>265515383000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>269848472000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>282990847000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>284962381000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>287040400000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>289589954000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>290029562000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>292210295000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>293021868000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>296828971000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>311596032000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>313032973000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>322190616000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>315969725000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>324851126000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>331149849000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>335948531000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>343867874000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>94722398000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>98969415000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>101676613000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>118916537000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>115367860334.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>115367860334.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>135621651800.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>136617037920.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>140920952841.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>143748970631.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>147575217643.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>151318294072.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>157388723400.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>148672606319.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>147094981798.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>143874499945.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>153945865843.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>152183709054.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>151426840335.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>150797643550.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>147032923209.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>136093421066.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>132691028514.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>58956395000.0</v>
+      </c>
+      <c r="C52">
+        <v>58956395000.0</v>
+      </c>
+      <c r="D52">
         <v>47317659000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>69033811000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>67700233000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>67435830000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>63727361000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>102738466000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>75759008000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>66205527000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>182374697000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>184869179000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>223188228000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>227143164000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>63905024000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>49223000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>46129126000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>34654109000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>32402720000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>34969296000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>28168320000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>28745125000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>19576844000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>5212594000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>29586928000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>44384096000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>7451595000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>-214265000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>-4651383000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>7540710000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>8731282000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>12322427000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>24372743000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>55925069000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>12451375066.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>12451375066.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>20265546800.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>20708005000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>10436883421.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>22333297630.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>25554221236.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>26024768002.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>27664549326.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>28066116046.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>27289283948.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>28129513276.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>18669569672.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>18439637754.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>20245343701.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>19688365666.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>147032923209.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>136093421066.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>132691028514.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
-[...4 lines deleted...]
-      </c>
+      <c r="D53"/>
+      <c r="E53"/>
       <c r="F53">
         <v>0.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
+      <c r="H53">
+        <v>0.0</v>
+      </c>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>1000000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>400000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>3750000000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="O53"/>
+      <c r="P53">
         <v>3100000000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>0.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>0.0</v>
       </c>
-      <c r="T53"/>
-[...1 lines deleted...]
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>8000000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
-[...4 lines deleted...]
-      </c>
+      <c r="AR53"/>
+      <c r="AS53"/>
       <c r="AT53">
         <v>1638484050.0</v>
       </c>
       <c r="AU53">
         <v>1638484050.0</v>
       </c>
       <c r="AV53">
         <v>1638484050.0</v>
       </c>
       <c r="AW53">
         <v>1638484050.0</v>
       </c>
       <c r="AX53">
-        <v>1632558574.0</v>
+        <v>1638484050.0</v>
       </c>
       <c r="AY53">
-        <v>1632558574.0</v>
+        <v>1638484050.0</v>
       </c>
       <c r="AZ53">
         <v>1632558574.0</v>
       </c>
       <c r="BA53">
         <v>1632558574.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53"/>
+      <c r="BB53">
+        <v>1632558574.0</v>
+      </c>
+      <c r="BC53">
+        <v>1632558574.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -13670,1120 +14009,1146 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>1084625927000.0</v>
+      </c>
+      <c r="C55">
+        <v>1082906568000.0</v>
+      </c>
+      <c r="D55">
         <v>1111991148000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1101396985000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1117171450000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1116039408000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1182314156000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1176848049000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1184820920000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1184309226000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1224014795000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1199131150000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1221910122000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1215822756000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1231152515000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1216641436000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1245882155000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1243123975000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1251266823000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1273590604000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1278461363000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1285201213000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1303749253000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1293901112000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1326245215000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1357533090000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1217212646000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1266899645000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1309963096000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1337016109000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>561438807000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>551953758000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>518201763000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>229825182000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>248812502790.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>248813002790.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>260825617479.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>265028561223.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>394124923875.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>388830201357.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>383843266976.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>390042617783.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>457086536508.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>478635237443.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>489288106585.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>518546655125.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>485953936296.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>495672972476.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>491438314971.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>482057048870.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>464575937939.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>480682209553.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>488466654660.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>507425275145.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>521968487275.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>522035040900.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>553417349900.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>548789990300.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>648416037400.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>645831065200.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>659927134900.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>643787995700.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>738123290000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>758205666000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>766067148500.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>764903018400.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>783775293300.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>787923251600.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>781852091500.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>784499131700.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>781168466600.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>776327344000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>769096180600.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>772704222400.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>781513612500.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>783202753600.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>679646314500.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>694894107000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>700251587000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>695071053000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>703629302000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>723351102000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>724467071000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>739455721000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>751317469000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>740810949000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>748302761000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>744271181000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>741492055000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>789563000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>812188390000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>901928000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>923679272000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>972283000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1010551000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1060268000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>114100469000.0</v>
+      </c>
+      <c r="C56">
+        <v>107709231000.0</v>
+      </c>
+      <c r="D56">
         <v>113297341000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>100184180000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>111107583000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>105178078000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>140188917000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>121922089000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>142787743000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>119038029000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>165156759000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>155120625000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>159095903000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>141446706000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>183395841000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>159455501000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>176741419000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>164884591000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>99618989000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>111466601000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>81239509000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>76232484000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>140646111000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>131269307000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>84330725000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>114819624000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>132978317000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>20091680000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>67220745000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>92211026000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>139648364000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>133018619000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>131900073000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>8077769000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>24792340134.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>24792840134.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>34682302644.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>38485080665.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>148900608614.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>143109282461.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>137623119627.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>143317764548.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>142689969236.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>167330514970.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>178029631360.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>173235120969.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>123915333418.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>137769045625.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>135390379378.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>134782826229.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>126432648403.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>138091652010.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>142860110275.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>140146896757.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>277436067393.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>244715729000.0</v>
+      </c>
+      <c r="C57">
+        <v>241259041000.0</v>
+      </c>
+      <c r="D57">
         <v>292422794000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>289133647000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>291049893000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>276389474000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>265288396000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>301477537000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>266640815000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>250847480000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>387025736000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>377547871000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>422449092000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>406091737000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>252211529000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>208846217000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>218711515000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>188648971000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>189645566000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>188642304000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>170559493000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>158875581000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>146584985000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>128935340000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>143352720000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>145834280000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>145104154000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>196033351000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>204630897000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>196634638000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>177857137000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>141194897000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>162071803000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>239659851000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>208995357692.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>207821934411.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>192324834317.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>191371169326.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>144083255449.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>196479178868.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>179749979975.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>177269594413.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>174794963788.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>188560651013.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>176633965266.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>207131011654.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>144278478709.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>146120383861.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>141310748642.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>129243362968.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>245086588032.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>232706515813.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>232066546263.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>243975503389.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>177991185677.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>101889800100.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>259239215800.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>245736035400.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>313344605700.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>307759747100.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>311410823600.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>297106588200.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>391845767400.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>387010415600.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>392218328800.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>382245565000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>379493563100.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>379728472900.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>370397719800.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>364000717600.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>348257545700.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>352193668600.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>350547098000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>354212973600.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>356311898000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>361624711100.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>373737080600.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>247009627000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>333972555000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>267581037000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>270442551000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>319849072000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>277376782000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>279264886000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>277662214000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>258611521000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>260012627000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>201351344000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>189389824000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>222573000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>184448648000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>218979000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>143050962000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>212230000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>328421000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>1191851000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>475662031000.0</v>
+      </c>
+      <c r="C58">
+        <v>472218842000.0</v>
+      </c>
+      <c r="D58">
         <v>443898781000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>443714651000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>450348170000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>436214177000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>430250731000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>427177215000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>428276292000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>430136161000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>475254667000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>469947880000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>483475632000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>468638021000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>487082452000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>460365892000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>475449191000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>459494982000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>461863484000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>464536190000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>453981648000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>443962433000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>446873122000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>432078399000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>440427471000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>440983741000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>458629158000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>511632062000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>535697970000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>542884341000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>282999367000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>248157133000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>256721556000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>335252238000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>332480773186.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>331307349905.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>327278334280.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>326877597451.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>282642471761.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>336341408095.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>320217532607.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>321009676686.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>332125061806.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>326180575934.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>324319264309.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>339205569168.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>288706605287.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>289016285569.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>281838284566.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>276648973235.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>245086588032.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>232706515813.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>232066546263.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>243975503389.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>274941502928.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>260277606000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>273417533000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>259914353000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>320151081000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>314566222000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>318217298000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>303913063000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>468459455000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>466323269000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>465211747000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>454262955000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>452920152000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>453349186000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>444574164000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>438110994000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>428904221000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>426520152000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>422270503000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>429724476000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>440558315000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>446288028000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>467302594000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>591412196000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>591839433000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>587752320000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>597445292000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>641906026000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>635861769000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>646603116000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>656240628000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>658627552000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>660860472000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>653285812000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>648058201000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>663843000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>679237871000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>1061802000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>1076317607000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>1084554000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1128549000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>1206822000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -14835,331 +15200,339 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>616388074000.0</v>
+      </c>
+      <c r="C60">
+        <v>617571279000.0</v>
+      </c>
+      <c r="D60">
         <v>656020109000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>646759658000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>655573094000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>667129513000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>732033671000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>729291188000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>740595629000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>733837933000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>725781786000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>706203472000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>715611301000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>724565180000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>724855415000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>736503784000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>750543711000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>763041239000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>788059968000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>806531392000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>816120656000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>832083037000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>848820336000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>853362388000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>876442217000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>903092856000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>712621783000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>733079548000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>750846853000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>770227058000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>277421976000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>302997407000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>238199788000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-105348561000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-83679497476.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>-82517313430.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>-66592006498.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-62034362731.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>109785156098.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>51381433834.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>62407005530.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>67760140191.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>123281803381.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>150774990188.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>163317868538.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>177688277090.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>196175693221.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>205585049119.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>208528392617.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>203494596871.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>208996915369.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>236600062793.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>239996356041.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>246582802559.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>244312177795.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>259295587600.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>277460850300.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>286258651300.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>325385115700.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>328392787700.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>338777031900.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>336881688900.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>266714572200.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>288748797600.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>297663480200.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>307399128600.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>327461284800.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>331231721300.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>333994673500.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>342992477900.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>348739336700.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>346345096900.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>343406391600.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>339686480900.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>337581605400.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>333625935200.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>210116724800.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>100625357000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>105524312000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>104427513000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>103297354000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>80713258000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>87813757000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>91986757000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>94202464000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>81332204000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>86532182000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>90032128000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>92490290000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>124705000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>131943947000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60"/>
       <c r="CO60"/>
       <c r="CP60"/>
       <c r="CQ60"/>
+      <c r="CR60"/>
+      <c r="CS60"/>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15211,54 +15584,56 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15310,109 +15685,86 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15447,2443 +15799,2539 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>96710289000.0</v>
+      </c>
+      <c r="C2">
         <v>93669949000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>109581593000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>126020694000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105210493000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48163316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22619668000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>26120026000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>41263513000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>102657026000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135575069024.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>235884781640.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>191325451046.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>187242084088.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>171761324000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153587844000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>157753000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42822359000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>132954759000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>168985096000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>170307179000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>137427653000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>133004090000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>173644798000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>157140593000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>77340000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>21163700000.0</v>
+      </c>
+      <c r="C3">
         <v>25541622000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26386149000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29027987000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27293520000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41895447000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>52297168000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20587088000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5500707000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3231499000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7580714559.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>73140348.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7532507.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>184663907.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-60010907000.0</v>
+      </c>
+      <c r="C5">
         <v>-53148901000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>22416968000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-16682582000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-37953179000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-54489658000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41350272000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-52554233000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-53004516000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-138806193000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-96446263497.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6750497099.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14671385253.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6110199352.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>-38847207000.0</v>
+      </c>
+      <c r="C6">
         <v>-27607279000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>48803117000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>12345405000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10659659000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12594211000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10946896000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31967145000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-47503809000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-135574694000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-88865548938.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6823637447.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14663852746.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5925535445.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>52262219000.0</v>
+      </c>
+      <c r="C9">
         <v>83131335000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>98811703000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>109604207000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>81087826000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44423518000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>61905258000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-14843354000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-27966090000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-18884391000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5624704623.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>26436574903.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20197841497.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13961995365.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-74206454000.0</v>
+      </c>
+      <c r="C10">
         <v>-70584300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17510111000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-34027382000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-55482660000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-76283446000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-71926221000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>70055565000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-53218962000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-145893728000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-109120665879.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26750105567.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43930636912.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-40205688847.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>835125000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>28149000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>-5075860000.0</v>
+      </c>
+      <c r="C11">
         <v>-1300312000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10754509000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1263423000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2063900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1227404000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-209109000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1228781000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-9640942000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-534446000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-232376594.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-239034093.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-446618589.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-215655015.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7587030000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4999543000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3623662000.0</v>
       </c>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>12740597000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>816460000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>71827520000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>43798776000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>24611000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>14195546000.0</v>
+      </c>
+      <c r="C12">
         <v>17435399000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4906857000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17344800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17529481000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21793788000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30575949000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5088937000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>214446000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7087535000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12674402382.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12348358737.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11473783908.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12392250235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>20393512751.0</v>
+      </c>
+      <c r="C13">
         <v>17428060000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10075258000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23733186000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18441328000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23242739000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>27903166000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13887883000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1228611000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4304860060.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>20861994870.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>4631788299.0</v>
+      </c>
+      <c r="C14">
         <v>6980881000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2318551000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2070533000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1571268000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9155743000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13456493000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23904710000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-184289000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>358738000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1272800906.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>102395000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>40503000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15617000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>715933000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>182000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-64498805000.0</v>
+      </c>
+      <c r="C15">
         <v>-62303107000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9074153000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-35290805000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-57546560000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-75056042000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-71717112000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>71643601000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-43140786000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-143905689000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-107799406392.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-26245960759.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-43088205688.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-39675848691.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>3305997000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12256733000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2763162000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>3356000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-62303107000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9074153000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-37361338000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-55975292000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-70776918000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-67574996000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>71643601000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-53459872000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-143905689000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-107799406390.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>3305997000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12256733000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2763162000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>3356000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-69130593659.0</v>
+      </c>
+      <c r="C17">
         <v>-69283988000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>6755602000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-35290805000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-57546560000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-75056042000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-71717112000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>71284346000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-43578020000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-145359281909.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-108888289285.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>6197966594.0</v>
+      </c>
+      <c r="C18">
         <v>-15805765000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5168401000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17344800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17529481000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-21793788000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-30575949000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5088937000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-214446000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7086087690.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-47401716000.0</v>
+      </c>
+      <c r="C21">
         <v>-23199917000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>267451000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18493203000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12757845000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-49731866000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-41350272000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-52439383000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-51829459000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-157915731000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-22318863880.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3879830671.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12090270966.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-32965746661.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>30280762000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15878070000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2238614000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3187014000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4619386000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>196374224000.0</v>
+      </c>
+      <c r="C23">
         <v>200001201000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>208125845000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>261512900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>201788668000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>142318700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>140962814000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63716055000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>65126882000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>241688366000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>163518637523.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>277026962767.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>226224256219.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>232581169275.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>21163699947.0</v>
+      </c>
+      <c r="C25">
         <v>25541622000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19063643000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25273454000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24675436000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>40808463000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49431785000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20587088000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40891000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>9682077000.0</v>
+      </c>
+      <c r="C27">
         <v>11547740000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9577082000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9653902000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10250548000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4982097000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2050931000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>225900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5992302000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5960547000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7001762241.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5700516315.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5538171000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3859624786.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>23815483000.0</v>
+      </c>
+      <c r="C28">
         <v>36807305000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>35842263000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30752959000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26142694000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20819423000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31673825000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20236882000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17745311000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1447127000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18916679912.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4069919000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4457103778.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8617959506.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41464845000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>58270806000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>39648081000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>30529297000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14716103000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31716563000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40632973000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>36021869000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>37428385000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>39531178000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>35065021000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30926000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-5075859894.0</v>
+      </c>
+      <c r="C29">
         <v>-1300312000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10754509000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1263423000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2063900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1227404000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-209109000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1228781000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-9640943000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-534446430.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-232376590.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>99663935000.0</v>
+      </c>
+      <c r="C30">
         <v>106331252000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>98544252000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>135492206000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>96578175000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>94155384000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>118343146000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37596029000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>23863369000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>139031340000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27943568499.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41142181127.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34898805173.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45339085187.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-26804738000.0</v>
+      </c>
+      <c r="C31">
         <v>-47384383000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>17242660000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-15534179000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-39992311000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-24755337000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-15488333000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>122609798000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1389503000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>10662510000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-86801802000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-23110056902.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14054898195.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7239942186.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>148972508000.0</v>
+      </c>
+      <c r="C32">
         <v>176801284000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>208393296000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>235624901000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>186298319000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>92586834000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>84524926000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11276672000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>13297423000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>83772635000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>141199773647.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>262321356543.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>211523292543.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>201204079453.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>210970408000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>228717474000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>225836548000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>245658164000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>204230532000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>238490901000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>259289505000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>223074033000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>187813017000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>189071076000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>183860517000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>144542000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>17626594000.0</v>
+      </c>
+      <c r="C2">
+        <v>41310510000.0</v>
+      </c>
+      <c r="D2">
         <v>17672031000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>17454701000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20273047000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22420752000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28168095000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>24252668000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32136525000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33044366000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>24378390000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26701794000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26108453000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>34293679000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>30926407000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29539524000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>31261084000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>38885214000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>28583821000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>31912589000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>30504305000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>29770161000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>-120046000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>14417684000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4095517000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10224794000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>652910000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4465610000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7276354000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2873999000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>723662000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>133658000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1801619000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>19619638000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>818338000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>11721961450.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>9062684550.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>39644467371.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>20466450552.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>20415662175.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>22086309151.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>19555967377.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>29098234180.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>38324070507.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>48546445374.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>57658301923.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>55787753862.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>55630649225.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>67034453230.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>55923548180.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>58627783009.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>32181939529.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>44752660847.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>70395098849.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>35892089756.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>38088076700.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>32824762100.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>68732920700.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>34097584100.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>64704671900.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>34221237300.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>31474655600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>39556099400.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>44925788300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>37631300700.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>46281694300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>42812351300.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>26025777500.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>42633177200.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>40226233900.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>36246597400.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>22074236600.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>46060018700.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>30493435000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>32122838000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>18919589400.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>36197922400.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>50117202000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>58125295000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>51498022000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>50352611000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>58678355000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>55262764000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>51175787000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>36495436000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>49050092000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>46029782000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>49952968000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>5706637000.0</v>
+      </c>
+      <c r="C3">
+        <v>7816947000.0</v>
+      </c>
+      <c r="D3">
         <v>4516181000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4378716000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4451856000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>12233531000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5937904000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4126563000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6614727000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7480631000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5792855000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6154909000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6957754000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8201622000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7071762000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6677618000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7076985000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6812007000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>6843910000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6738073000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6899530000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4691826000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5107449000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13785593000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>17223595000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7958136000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>16241341000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12654156000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>12578152000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10008092000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>6648727000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3900617000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>29652000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-4414058000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4414058000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>31339648.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9551352.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10191643.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-31215392.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>11947425.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>53212859.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>12851467.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>12929636.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>12317118.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>12253309.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>20821738198.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>792085374.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>745814875.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>612882274.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>5247982720.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4876094635.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>10033462282.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>32948608.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2280184826.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1870226039.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17927,448 +18375,462 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-259705000.0</v>
+      </c>
+      <c r="C5">
+        <v>-51258174000.0</v>
+      </c>
+      <c r="D5">
         <v>10010566000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-9791356000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-8971943000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-57626335000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>4673362000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1648237000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1452309000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>17222620000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>19505277000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4209045000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4925114000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-13674402000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5985210000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-9502750000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-9482751000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4161577000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-12486334000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9140603000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9925953000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-8547794000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2290086000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-21332778000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-25792071000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2815252000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-14397883000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-14518702000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-12383556000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-19402618000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-18792616000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>41511941000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>20526351000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-25164122036.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-13030611000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-13939541230.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-4019161072.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-120285229527.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-5107358083.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-8711714837.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-6173183933.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>8564144449.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-8364011000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-8484705457.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-10697040424.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3127238917.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-3840801048.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3517933178.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>163656801.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6062272099.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-20894586184.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6754058682.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4012015563.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2422873912.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-16812165318.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>5446932000.0</v>
+      </c>
+      <c r="C6">
+        <v>-43441227000.0</v>
+      </c>
+      <c r="D6">
         <v>14526747000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-5412640000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4520087000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-45392804000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>10611266000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2478326000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8067036000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>24703251000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>25298132000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1945864000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>2032640000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5472780000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1086552000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2825132000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2405766000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2650430000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5642424000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2402530000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3026423000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3855968000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2817363000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-7547185000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-8568476000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>10773388000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1843458000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1864546000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>194596000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-9394526000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-12143889000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>45412558000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>20556003000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-29578180036.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-8616553000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-13908201582.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-4009609720.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-120275037884.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-5138573475.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-8699767412.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-6119971074.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>8576995916.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-8351081364.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-8472388339.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-10684787115.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>17694499281.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-3048715674.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>4263748053.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>776539075.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>11310254819.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-16018491549.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>16787520964.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-3979066955.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>4703058738.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-14941939279.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18412,54 +18874,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18488,1087 +18952,1117 @@
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
-      <c r="BU8">
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8">
         <v>7158167400.0</v>
       </c>
-      <c r="BV8"/>
-      <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>11792349000.0</v>
+      </c>
+      <c r="C9">
+        <v>9928460000.0</v>
+      </c>
+      <c r="D9">
         <v>13775636000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>13534152000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>15023971000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>7817451000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21404034000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20593694000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>20008065000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10841512000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>30221153000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>29435314000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>27662314000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>29783136000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>31808506000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>25010112000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>23002453000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>19094096000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>10764940000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>14638115000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11915239000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>13785892000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>21184897000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-5150690000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14603419000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>17089003000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>21932468000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>13208244000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9675543000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>5891421000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-288451000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1379293000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-1238529000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-17867542000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-818338000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-9308786458.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>69467458.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-19687181040.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-269551194.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>728868257.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>387609811.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4695075316.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>212530392.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-745707637.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1513158138.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>7321301422.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1101116242.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>10867395992.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>6920384647.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>10175047210.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-5406224713.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>10756986497.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>4511551983.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>4928895505.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-290681387.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>11968367000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>7397470000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>18633527000.0</v>
       </c>
       <c r="BG9"/>
       <c r="BH9">
+        <v>18633527000.0</v>
+      </c>
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>18822811000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>25989843000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>11410099000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>18792736000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>18936952000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>3817034000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>22102452000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>31387246000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>10776817000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>16337500000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>28498286000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>42578172000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>13955147000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>17498458000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>22922819000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>34915107000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>11403471000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>12326875000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>10358952000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>9754913000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>22354447000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>8480025000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>6563699000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>6421816000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>19361664000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>14883065000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>3527040000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>3773985000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-2068504000.0</v>
+      </c>
+      <c r="C10">
+        <v>-62215084000.0</v>
+      </c>
+      <c r="D10">
         <v>10323865000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9552232000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12763003000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-67797344000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2186058000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5864954000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>891940000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>16198237000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19505165000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-9361667000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-8831624000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6871574000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-12344994000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-14296934000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-14257028000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4161577000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-19272568000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-15518283000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-16530232000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14684151000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3921376000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-24461022000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-33216897000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-9326728000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-22104403000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-20628448000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-19866642000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>27904554000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-18752155000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>42316404000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>18586762000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-23207402000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-9366250000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-16041629427.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-4603680573.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-122155188550.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-7194391953.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-11136941107.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5407206728.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-55424918426.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-27493186807.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-12542878351.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-13659682295.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-12578614699.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-7720350362.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1381267077.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-4716274751.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>12309382422.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-28333451484.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-3145871219.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-6975228880.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1642964471.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-14885589673.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>252641100.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>3840979300.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>6944377300.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>642038100.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>241368500.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>2844168800.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>4749516000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10"/>
       <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>3469839000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>-344675000.0</v>
+      </c>
+      <c r="C11">
+        <v>-4817354000.0</v>
+      </c>
+      <c r="D11">
         <v>-86168000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>245170000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-417508000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-622996000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-206532000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-145267000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-325517000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>11018025000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-71690000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-110447000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-81379000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2603449000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-139513000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-139514000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1060999000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2066073000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-92476000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-92477000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>182780000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>2034541000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-310662000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-465991000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2485292000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1188868000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-465993000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-931984000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3279213000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1228781000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-6565340000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>54396254000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>27662931000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-9218856000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-844172000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>422086000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>773979862.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-534446429.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>1604905685.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>592505696.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4159210970.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-232376594.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-10820739265.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>229966291.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-3668764915.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>239034093.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11">
         <v>446618589.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-281625166.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-54504016.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-83856317.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>215655015.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-62296718.0</v>
       </c>
-      <c r="BC11"/>
-[...1 lines deleted...]
-      <c r="BE11">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11">
         <v>7587029600.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>8716511400.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>248761000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>7893501600.0</v>
       </c>
-      <c r="BN11"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11">
+        <v>950191400.0</v>
+      </c>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>1383925000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>3962863500.0</v>
       </c>
-      <c r="BT11"/>
-      <c r="BU11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>2734313500.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11">
         <v>16063387000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>34346000.0</v>
       </c>
-      <c r="CI11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>1808799000.0</v>
+      </c>
+      <c r="C12">
+        <v>10956909000.0</v>
+      </c>
+      <c r="D12">
         <v>313299000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>239124000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3791060000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10171009000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2487304000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4216717000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>560369000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1024383000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5176658000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5152622000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>3906510000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1416555000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6359784000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>4794184000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4774277000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2238712000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6786234000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>6377680000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>6604279000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7458371000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3782347000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3128244000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7424826000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7314125000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>7706520000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8072218000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7483086000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3489647000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>464164000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>672500000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>462626000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>284600.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11009000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>10165458.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>204280542.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>139591831.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1577126326.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>2425226270.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2876905939.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>2800892655.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2905331312.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>3823126435.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2962641871.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>3052957300.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2995387700.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3022327200.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2940915700.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2332233200.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1057760700.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>3653071400.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4430718600.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3919745200.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>3988293500.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>4563544200.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1942483900.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>142561600.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>6581200300.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>4325313300.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>6533471800.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>7096303200.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>5693093600.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>6424347600.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>8122191600.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3390336300.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>8316066100.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9684931300.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>5515155100.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2985865100.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5314439100.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>6764116900.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>6475885500.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>4891595900.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4682717200.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>5757059000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>5427035000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>2695117000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>4544937000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>4197530000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>4466315000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>4279395000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>10147420000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4081767000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>728728000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>393737000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>3183778.0</v>
+      </c>
+      <c r="C13">
+        <v>6144751.0</v>
+      </c>
+      <c r="D13">
         <v>165326000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>278605000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3546692000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>10712749000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>2198292000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I13"/>
       <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13">
         <v>4433964000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3725129000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1509683000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>4495299000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>8102694000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5892807000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5242386000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2810467000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6644258000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>6681185000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7926352000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2872270000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6627587000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7572140000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>21315022000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6286895000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>8044212000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
@@ -19584,517 +20078,531 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>543524393.0</v>
+      </c>
+      <c r="C14">
+        <v>4008328299.0</v>
+      </c>
+      <c r="D14">
         <v>-1149582000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>983966000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>789076000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6675503000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>349893000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-108895000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64380000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2677335000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1459000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-156609000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-203634000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-3443639000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>557112000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>117493000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>698501000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-881907000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1153757000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2523022000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8359059000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9155743000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8055795000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8460325000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9375527000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13456493000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>45961705000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>22188035000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>23418273000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>23904710000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>324040000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>23358927000.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
-      <c r="AV14">
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14">
         <v>4251700.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>24172900.0</v>
       </c>
-      <c r="AX14"/>
-      <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>100982100.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>7785600.0</v>
       </c>
-      <c r="BG14"/>
-[...1 lines deleted...]
-      <c r="BI14">
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14">
         <v>43981000.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-      <c r="BN14">
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14">
         <v>51512000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>59089600.0</v>
       </c>
-      <c r="BP14"/>
-[...1 lines deleted...]
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14">
         <v>62814400.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>42808600.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>126021700.0</v>
       </c>
-      <c r="BU14"/>
-      <c r="BV14">
+      <c r="BW14"/>
+      <c r="BX14">
         <v>84901700.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>29820000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>6208900.0</v>
       </c>
-      <c r="BY14"/>
-[...1 lines deleted...]
-      <c r="CA14">
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14">
         <v>4565000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>19943000.0</v>
       </c>
-      <c r="CC14"/>
-      <c r="CD14"/>
       <c r="CE14"/>
-      <c r="CF14">
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14">
         <v>23184000.0</v>
       </c>
-      <c r="CG14"/>
-[...1 lines deleted...]
-      <c r="CI14">
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14">
         <v>9677000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-1180305000.0</v>
+      </c>
+      <c r="C15">
+        <v>-53389401000.0</v>
+      </c>
+      <c r="D15">
         <v>9260451000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-8813436000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-11556419000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-60498845000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>2742483000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5828582000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1281837000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>7857547000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>19578314000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-9407829000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-8750245000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4268125000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-12205481000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-14157420000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-13196029000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-7109557000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-18026335000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-14879450000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-15959950000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-17634546000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3411904000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-23079829000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-26650639000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-9345939000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-20457764000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-18391088000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-19380205000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>30694343000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-19076195000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>64356176000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-4330723000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-14249894000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-8034170000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-16299078232.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-4557643768.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-120404534700.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-7122448034.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-11025571695.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5353134661.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-54640616413.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-27218254940.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-12417449567.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-13523085472.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-12078005878.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-7720350362.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1381267077.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-4716274751.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>12593001018.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-28051826318.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-3091367203.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-6891372563.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1840877273.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-14823292955.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>9260451000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-8813436000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-11556419000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-60498845000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2742483000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>19578314000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-9407829000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-9407829000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>824486000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-11648369000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-14039927000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-12497528000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-7109557000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-18026335000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-14879450000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-15959950000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-17634546000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3411904000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-23079829000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-26650639000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9345939000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-20457764000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-18391088000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-19380205000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>30694343000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -20107,141 +20615,147 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-1723828896.0</v>
+      </c>
+      <c r="C17">
+        <v>-57397729659.0</v>
+      </c>
+      <c r="D17">
         <v>10410033000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-9797402000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12345495000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-67174348000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>2392590000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5719687000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1217457000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>5180212000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>19576855000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-9251220000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-8750245000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>4268125000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-12205481000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-14157420000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-13196029000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-6227650000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-19180092000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-15425806000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-16713012000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-16718692000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3610714000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-23995031000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-30731605000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10515596000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-21638410000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-19696464000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-19866642000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>29133335000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -20254,138 +20768,144 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-1805614816.0</v>
+      </c>
+      <c r="C18">
+        <v>-10950764406.0</v>
+      </c>
+      <c r="D18">
         <v>20700667000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>230927000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3782863000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8541375000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2487304000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4216717000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-560369000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9050875000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5176658000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5152622000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3906510000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1416555000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-6359784000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-4794184000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-4774277000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2238712000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-6786234000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-6377680000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6604279000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7458371000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-3782347000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-3128244000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7424826000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7314125000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-7706520000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8072218000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-7483086000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -20399,54 +20919,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20490,54 +21012,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20581,289 +21105,297 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-5706442000.0</v>
+      </c>
+      <c r="C21">
+        <v>-29310436000.0</v>
+      </c>
+      <c r="D21">
         <v>-8045442000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-6863210000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3182628000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-23851967000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1221717000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1012970000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>860797000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-1489720000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>358501000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1319668000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1916436000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-24301970000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>410686000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3106855000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3086855000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2246915000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7719296000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2441146000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3082992000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-5703748000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>3433009000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-40416224000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-18293875000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-8580230000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-15670276000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-16524614000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-15662768000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-20812249000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-11721091000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-11407349000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-8613544000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-31303413000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-13030611000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-12734113000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-5074024920.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-134650791638.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-7230696916.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-8305867464.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-6648303482.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1033781420.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-8363581372.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-8484705458.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-6686768575.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-3127238917.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-3840801048.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>3517933178.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>163656801.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>6062272099.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-20894586184.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>6754058682.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-4012015563.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2422873912.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-16812165318.0</v>
       </c>
-      <c r="BC21"/>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
-      <c r="BG21">
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
         <v>1770341000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>291070000.0</v>
       </c>
-      <c r="BI21"/>
-[...1 lines deleted...]
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
         <v>4510625000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>3618109000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>237638000.0</v>
       </c>
       <c r="BO21"/>
       <c r="BP21">
+        <v>237638000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21">
         <v>1482392000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2369921000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>9837673000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>13133085000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>4940083000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>3231854000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>2965674000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>6892096000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>2788443000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>2277533000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>133085000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>11371330000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21"/>
       <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21">
         <v>14130904000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>838407000.0</v>
       </c>
-      <c r="CH21"/>
-      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -20907,251 +21439,259 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>35125386000.0</v>
+      </c>
+      <c r="C23">
+        <v>80549406000.0</v>
+      </c>
+      <c r="D23">
         <v>39493109000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>37852063000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>38479646000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>54090170000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>50793846000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>43833392000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>51283793000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>45375598000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>52401014000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>56657467000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>53691766000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>88378785000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>60376796000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>54932226000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>57825093000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>60226225000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>47068057000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>48991850000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>45502536000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>47463558000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17631842000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>40230489000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>36992811000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>35674675000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>38470222000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>34203251000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>32614666000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>29576109000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>12157862000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>12920301000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9176633000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>22644924000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13019602000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>15156824099.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14305531901.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>86176583823.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>27449718363.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>30448750965.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>29163430721.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>23782973993.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>43077880802.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>46528081077.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>57087879021.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>74527657283.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>61637082494.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>64887225309.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>75743603450.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>60370201449.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>80517268174.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>42450906908.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>51826077783.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>70987360624.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>50556240205.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21195,126 +21735,132 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>5706637047.0</v>
+      </c>
+      <c r="C25">
+        <v>7816946947.0</v>
+      </c>
+      <c r="D25">
         <v>4516181000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4378716000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4451856000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>12233531000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4536352000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>3141788000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5629951000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3054975000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4826269000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5187890000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5994509000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>7237399000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6130724000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5584614000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6320717000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6140849000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6172968000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5961459000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6400160000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4691826000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5107449000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13785593000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>17223595000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -21332,54 +21878,56 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21423,592 +21971,610 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>1426769000.0</v>
+      </c>
+      <c r="C27">
+        <v>2199015000.0</v>
+      </c>
+      <c r="D27">
         <v>2062037000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3408438000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2012587000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4539912000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2234407000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2480035000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2293386000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2541751000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2202039000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2613582000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2219710000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2434741000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2494888000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2341869000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2382404000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3487987000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2921917000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2284825000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1555819000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2888442000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>932728000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>840386000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2001313000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1883425000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>136230000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1735000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>29541000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>158514000.0</v>
       </c>
-      <c r="AD27"/>
-[...1 lines deleted...]
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27">
         <v>2197309000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>5229290000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>641498871.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>121513129.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>817762358.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>831236401.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>558307614.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>541405321.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>616371740.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>1413328483.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1144874492.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>937676147.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>1492747430.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2003760738.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>4866135090.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2366837062.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2536816280.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3295212479.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>3998133647.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2490922938.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3216963956.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>8974847377.0</v>
       </c>
-      <c r="BC27"/>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>4130520000.0</v>
+      </c>
+      <c r="C28">
+        <v>4327195000.0</v>
+      </c>
+      <c r="D28">
         <v>7439857000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6606383000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>5442048000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>13231105000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11013860000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7330011000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5714245000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>9703378000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9965140000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9170937000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8023245000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7661597000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>6080481000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7813833000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>9197048000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8330560000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4206043000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6584897000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7021194000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3726043000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5942558000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4957710000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6193112000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7661934000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10053991000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6400288000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7557612000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11725234000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>3184371000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2480451000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5168661000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2184155000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>720386000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7377643953.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>387272047.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>184480801.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>501153629.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>499140058.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>262351886.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>100403074.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>118458715.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>645828991.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1333423251.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8714826983.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>2938156552.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3268211624.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3605006884.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>267089.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>11353374914.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>485995632.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>4754361508.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>536646790.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>28493133382.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>13014303800.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11196564400.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>10641504000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>10918885000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>8859881000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>11044574800.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>34469267300.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>9212393800.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6774834300.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>7814310600.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>5857807600.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>11697991900.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>12885328300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>9206953100.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>3698087500.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>8717763000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>9143920000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>8969526900.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>3442086500.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>10288677700.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>7885143700.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>8564277300.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>7782792000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>10196442000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>9621829000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>9401025000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>11759791000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>9702318000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>9769839000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>5244298000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>14044658000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>9186532000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>8450882000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-344675108.0</v>
+      </c>
+      <c r="C29">
+        <v>-4817353894.0</v>
+      </c>
+      <c r="D29">
         <v>-86168000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>245170000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-417508000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-622996000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-206532000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-145267000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-325517000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11018025000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-71690000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-110447000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-81379000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2603449000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-139513000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-139514000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-1060999000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2066073000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-92476000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-92477000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>182780000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2034541000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-310662000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-465991000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2485292000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1188868000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-465993000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-931984000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -22022,764 +22588,759 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>17498791000.0</v>
+      </c>
+      <c r="C30">
+        <v>39238896000.0</v>
+      </c>
+      <c r="D30">
         <v>21821078000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20397362000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>18206599000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>31669418000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22625751000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>19580724000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19147268000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12331232000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28022624000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>29955673000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>27583313000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>54085106000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>29450389000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25392702000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>26564009000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>21341011000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18484236000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>17079261000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>14998231000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>17693397000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17751888000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>25812805000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32897294000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>25449881000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>37817312000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>29737641000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>25338312000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26702110000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11434200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>12786643000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7375014000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3025286000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>12201264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3434862649.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5242847351.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>46532116452.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6983267811.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>10033088790.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>7077121570.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4227006616.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>13979646622.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>8204010570.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>8541433647.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>16869355360.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5849328632.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>9256576084.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>8709150220.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>4446653269.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>21889485165.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>10268967379.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>7073416936.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>592261775.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>14664150449.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>3637938000.0</v>
+      </c>
+      <c r="C31">
+        <v>-32904648000.0</v>
+      </c>
+      <c r="D31">
         <v>18369307000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-2689022000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-9580375000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-43945377000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>3407775000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-6877924000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>31143000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>17687957000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>19146664000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-10681335000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-8910626000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>4731246000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-14703111000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-13914344000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-10695472000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1914662000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-11553272000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-13077137000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-13447240000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8980403000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7354385000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>15955202000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-14923022000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-965850000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-6434127000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-4103834000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-4203874000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>48715243000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-7031064000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>53723753000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>27200306000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-10506899834.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3664361000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3307516427.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>470643920.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>12495603088.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>36304963.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-2831073643.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1241096754.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-56458699846.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-19129605435.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-4058172893.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-6972913720.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-9451375782.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3879549314.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-4899200255.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-4879931552.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>6247110323.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-7438865300.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-9899929901.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-2963213317.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-779909441.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>1926575645.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>29418943000.0</v>
+      </c>
+      <c r="C32">
+        <v>51238970000.0</v>
+      </c>
+      <c r="D32">
         <v>31447667000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>30988853000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>35297018000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>30238203000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>49572129000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>44846362000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>52144590000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>43885878000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>54599543000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>56137108000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>53770767000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>64076815000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>62734913000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>54549636000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>54263537000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>57979310000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>39348761000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>46550704000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>42419544000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>43556053000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>21064851000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9266994000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>18698936000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>27313797000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>22585378000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>17673854000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>16951897000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>8765420000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>435211000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>1512951000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>563090000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1752096000.0</v>
       </c>
-      <c r="AH32"/>
-      <c r="AI32">
+      <c r="AJ32"/>
+      <c r="AK32">
         <v>2413174992.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>9132152008.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>19957286331.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>20196899358.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>21144530432.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>22473918962.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>24251042693.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>29310764572.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>37578362870.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>50059603512.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>64979603345.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>56888870104.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>66498045217.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>73954837877.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>66098595390.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>53221558296.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>42938926026.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>49264212830.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>75323994354.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>35601408369.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>50056444400.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>40222232300.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>52368641500.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>52731111400.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>52826606900.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>53044048000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>57464498600.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>50966197900.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>63718523800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>56568253300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>50098727700.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>64914803100.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>57413023500.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>53409994000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>56563734100.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>64744882500.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>64652408900.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>60015165700.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>47991893500.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>55045656700.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>53834696500.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>47601392600.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>62444077000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>68484247000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>61252935000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>72707058000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>67158380000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>61826463000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>57597603000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>55857100000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>63933157000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>49556822000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>53726953000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -22814,2224 +23375,2304 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>959656000.0</v>
+      </c>
+      <c r="C2">
         <v>1057886000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2639290000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3647160000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7479791000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>71144557000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76001833000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>225392000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>135846000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>223103464.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1106176064.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>504588201.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>298995998.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>534314698.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>5157579000</v>
+      </c>
+      <c r="C3">
         <v>2385489000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4584571000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17068986000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14278395000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7627967000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>44808574000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>240331436000</v>
-      </c>
-[...1 lines deleted...]
-        <v>76600000</v>
       </c>
       <c r="J3">
         <v>76600000</v>
       </c>
       <c r="K3">
+        <v>76600000</v>
+      </c>
+      <c r="L3">
         <v>1580000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>19696323278</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>17433577447</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>476268000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>337723000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>49772000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1135403000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>102362000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>535795000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22347719000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3105960000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6136920000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>402386000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3596130000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>25172000000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>2623720000.0</v>
+      </c>
+      <c r="C6">
         <v>-98230000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1581404000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1007870000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3832631000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-63664766000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4857276000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>75776441000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>89546000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-87257464.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-883072600.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>601587863.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>205592203.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-235318700.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-52179375000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-57861877000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-51649052000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-41952048000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-29538041000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10379635000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-35584413000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-17191750000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-6148562800.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4530887650.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>33775925000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>55238153000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11207116000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-40219217000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-161790708000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15482211000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>150241312000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>83737753442.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>202</v>
+      </c>
+      <c r="B14">
+        <v>25129230206.0</v>
+      </c>
       <c r="C14">
+        <v>30280769442.0</v>
+      </c>
+      <c r="D14">
         <v>26386149000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25273454000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27293520000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>41895447000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>52297168000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20587088000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5500707000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3231499000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7580714559.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20871785601.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20190488245.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>21887903166.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>3583376000.0</v>
+      </c>
+      <c r="C16">
         <v>959656000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1057886000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2639290000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3647160000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7479791000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>71144557000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>76001833000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>225392000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>135846000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>223103464.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1106176064.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>504588201.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>298995998.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>534314698.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>32817333000.0</v>
+      </c>
+      <c r="C18">
         <v>24870035000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14951872000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-27086337000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12277986000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25302322000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-100087579000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-309891455000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-22129366000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12666213000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-16482518391.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-35531070818.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29345534221.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4580061337.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1754309000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-383594000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-16445770000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-18196005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000000.0</v>
       </c>
       <c r="G19">
         <v>-5000000000.0</v>
       </c>
       <c r="H19">
         <v>-5000000000.0</v>
       </c>
       <c r="I19">
         <v>-5000000000.0</v>
       </c>
       <c r="J19">
+        <v>-5000000000.0</v>
+      </c>
+      <c r="K19">
         <v>2168342467.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>169346538000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>819542660000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-31428407955.0</v>
+      </c>
+      <c r="C21">
         <v>-26200113000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19487684000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-10000887000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-12192814000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-10110384000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-57268554000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-27921743000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-19242392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14921812000.0</v>
       </c>
       <c r="K21">
         <v>-14921812000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>-14921812000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
-        <v>-62303107000.0</v>
+        <v>-64498805360.0</v>
       </c>
       <c r="C22">
+        <v>-62303104000.0</v>
+      </c>
+      <c r="D22">
         <v>9074153000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-35290805000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-55975292000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-70776918000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-67574996000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>71643601000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-43140786000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-143905689000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-107799406392.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-25895898068.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-25441565066.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-39675848691.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>3305997000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12256733000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2763162000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>3356000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>2133797000.0</v>
+      </c>
+      <c r="C23">
         <v>598784000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1245852000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1022696000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>259875000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3181955000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-11540883000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-168964357000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>40950215000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2168342467.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24954316000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>24405577951.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4821380037.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>6846000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-1170000000.0</v>
+      </c>
+      <c r="C24">
         <v>631180000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4200977000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>607000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3917610000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-23246522000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-5305188000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>441880000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>511089000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>168342000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-715554209.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>787226162.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1912149298.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4815380037.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1353778000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>37974912000.0</v>
+      </c>
+      <c r="C25">
         <v>27255524000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-15923859000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10017351000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>55238153000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11207116000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-40001177000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-120616532000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>26588727000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>159803401000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>98899182560.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-10810635073.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-6660879953.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>22374006862.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-29294611000.0</v>
+      </c>
+      <c r="C28">
         <v>-25601329000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-20733536000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10000887000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12192814000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10110384000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>100537101000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>622656560000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21707823000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-14921812000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10000000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9413995019.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12288028974.0</v>
       </c>
-      <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>4402167000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>4286000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>37974912000.0</v>
+      </c>
+      <c r="C29">
         <v>27255524000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19536443000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10017351000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26556381000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-17674355000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-55279005000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-69560019000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22052766000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12666213000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-16480938391.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15834747540.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11911956774.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4586061337.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>6120667000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2127889000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16098853000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>23731761000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>46997792000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>57862697000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21199828000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>43485330000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>18082000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-6057579000.0</v>
+      </c>
+      <c r="C30">
         <v>-1754309000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-383594000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16445770000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18196005000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-35874489000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-50113762000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-477322410000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>434489000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2168342000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5597865791.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7022340384.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24405577951.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4821380037.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>877510000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>555638000.0</v>
       </c>
-      <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
+      <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:94">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>3583375675.0</v>
+      </c>
+      <c r="C2">
+        <v>3503179000.0</v>
+      </c>
+      <c r="D2">
         <v>1133374000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1018948000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>959656000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1154747000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1612280000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>540664000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1057886000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2071022000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1760029000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3654280000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2639290000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>339765000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>236300000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2389526000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3647160000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2529776000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6647352000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3895897000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7479791000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11246347000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16738024000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>32164220000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>71144557000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>101369589000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6653469000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>21290445000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>76001833000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>257322000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4863047000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26415106000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>225392000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>153717000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>220146000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>154348090.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>135845649.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2641797090.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>676780214.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>238711415.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>223103464.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>952472821.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>746261320.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>235633892.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1106176064.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>223425970.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>343356907.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>703393798.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>504588201.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1249620612.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>685080960.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>382018198.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>298995998.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2055991019.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2203387617.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:94">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>307565964</v>
+      </c>
+      <c r="C3">
+        <v>2227313000</v>
+      </c>
+      <c r="D3">
         <v>2426265000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>166956000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>337045000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1331609000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>597959000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1038822000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>613017000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1918232000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>544012000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>731931000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>667535000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10849562000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2476127000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1451283000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2292014000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6046010000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2601728000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2807478000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>308030000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2381655000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2520526000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15557541000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>18283327000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7570281000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>17539578000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>25558055000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>10465421000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>222467763000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>12187140000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>131995741000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>137672274000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>395643000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>472243000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
-        <v>1580000</v>
+        <v>0</v>
       </c>
       <c r="AP3">
-        <v>1580000</v>
+        <v>0</v>
       </c>
       <c r="AQ3">
         <v>1580000</v>
       </c>
       <c r="AR3">
         <v>1580000</v>
       </c>
       <c r="AS3">
+        <v>1580000</v>
+      </c>
+      <c r="AT3">
+        <v>1580000</v>
+      </c>
+      <c r="AU3">
         <v>1895697031</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4926761400</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>2601976135</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>10271888712</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>17433577447</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4719611500</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6000000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>26699000000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>26699000000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>476268200</v>
-      </c>
-[...4 lines deleted...]
-        <v>28049500</v>
       </c>
       <c r="BH3">
         <v>28049500</v>
       </c>
       <c r="BI3">
+        <v>28049500</v>
+      </c>
+      <c r="BJ3">
+        <v>28049500</v>
+      </c>
+      <c r="BK3">
         <v>337723300</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>1013311300</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>992017300</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>990095300</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>49771800</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>49771800</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>12890000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>1135402500</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>666448000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>529600000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>102362000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>102362000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>91112000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>86112000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>42695000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>42695000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>19640000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>22347719000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>5882570000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>5004013000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1104258000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>3105960000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1160525000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>700454000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>59915000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>6136920000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1587000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>402386000</v>
-      </c>
-[...4 lines deleted...]
-        <v>3596130000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>3596130000</v>
+      </c>
+      <c r="CQ3">
+        <v>0</v>
+      </c>
+      <c r="CR3">
         <v>25172000000</v>
       </c>
     </row>
-    <row r="4" spans="1:94">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25082,54 +25723,56 @@
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:94">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -25180,328 +25823,336 @@
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:94">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-824354720.0</v>
+      </c>
+      <c r="C6">
+        <v>80197000.0</v>
+      </c>
+      <c r="D6">
         <v>2369805000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>114426000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>59292000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-195091000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-457533000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1071616000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-517222000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-1013136000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>310993000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-1894251000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1014990000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2299525000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>103465000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2153226000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1257634000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>6117384000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>882424000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>7751455000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2416106000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-3766556000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-5491677000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-15426196000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-38980337000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-30225032000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>94716120000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-14636976000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-54711388000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>75744511000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-4605725000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-21552059000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>26189714000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>71675000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-66429000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>65797910.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>18502441.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2505951441.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1965016876.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>438068799.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>15607951.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-729369357.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>206211501.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>510627428.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-870542172.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>882750094.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-119930937.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-360036891.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>198805597.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-745032411.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>564539652.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>303062762.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>83022200.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1756995021.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-147396598.0</v>
       </c>
-      <c r="BC6"/>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:94">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>5753403000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-13315221000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9984119000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-52179375000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-40775816000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-24336297000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-11907985000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-51649052000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-40992494000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-45851980000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-21463682000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-41952048000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-31978809000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-19547919000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-8999505000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-29538041000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-23738030000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-15661069000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-5621939000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-10379635000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-18829803000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -25524,54 +26175,56 @@
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:94">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -25622,93 +26275,95 @@
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:94">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>3559003000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
@@ -25722,93 +26377,95 @@
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:94">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-      <c r="AI10">
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10">
         <v>8836387200.0</v>
       </c>
-      <c r="AJ10"/>
-      <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
@@ -25822,70 +26479,68 @@
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:94">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -25893,52 +26548,56 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -25958,123 +26617,125 @@
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:94">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>25492408000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-16299832000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-23066818000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>37297108000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9244232000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10301403000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>32309971000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-639422000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21221586000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2346018000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20323443000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>314186000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3757460000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-13296994000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-8050054000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-24856096000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8088160000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-15183187000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-78447878000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -26094,54 +26755,56 @@
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:94">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -26192,246 +26855,260 @@
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:94">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
-      <c r="D14"/>
+      <c r="C14">
+        <v>8891074206.0</v>
+      </c>
+      <c r="D14">
+        <v>5478969000.0</v>
+      </c>
       <c r="E14">
+        <v>5342445000.0</v>
+      </c>
+      <c r="F14">
+        <v>5416742000.0</v>
+      </c>
+      <c r="G14">
         <v>13137012000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="H14">
+        <v>5937904000.0</v>
+      </c>
+      <c r="I14">
         <v>4126563000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6614727000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7480631000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5792855000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6154909000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6957754000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>7237399000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6130724000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5584614000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>6320717000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6812007000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>6843910000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6738073000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6899530000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3260791000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3185459000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>16575687000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18873510000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10523721000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>16759179000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12654156000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>12578152000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10512716000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>6144103000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3930269000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>11469078000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4414058000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>40891000.0</v>
       </c>
-      <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AL14"/>
+      <c r="AM14">
         <v>6296643108.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>33944892.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-528332407.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>528332407.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7543214496.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-5363619451.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>12317118.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>5388802396.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>20821738198.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-1308649747.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>745814876.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>612882274.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5247982720.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4876094635.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>10033462282.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>32948608.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2280184826.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1870226039.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:94">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -26482,260 +27159,268 @@
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:94">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>2759348074.0</v>
+      </c>
+      <c r="C16">
+        <v>3583376000.0</v>
+      </c>
+      <c r="D16">
         <v>3503179000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1133374000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1018948000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>959656000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1154747000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1612280000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>540664000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1057886000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2071022000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1760029000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3654280000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2639290000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>339765000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>236300000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2389526000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>8647160000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>7529776000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11647352000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9895897000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7479791000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11246347000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>16738024000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>32164220000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>71144557000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>101369589000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6653469000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>21290445000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>76001833000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>257322000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4863047000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>26415106000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>225392000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>153717000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>220146000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>154348090.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>135845649.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2641797090.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>676780214.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>238711415.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>223103464.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>952472821.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>746261320.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>235633892.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1106176064.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>223425970.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>343356907.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>703393798.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>504588201.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1249620612.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>685080960.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>382018198.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>298995998.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2055991019.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2203387617.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:94">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -26786,342 +27471,350 @@
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:94">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>-855154720.0</v>
+      </c>
+      <c r="C18">
+        <v>4091268000.0</v>
+      </c>
+      <c r="D18">
         <v>25106351000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-3876330000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7496044000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12036548000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-567224000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1210483000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>14611194000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-21895904000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>6767039000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4686369000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9417780000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>655962000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8550884000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4133331000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4028703000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>5583517000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>5850298000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10272731000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-6913411000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3677054000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2541806000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>12865370000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-39302940000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>316438000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-45930728000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-23206826000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-32450662000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-259708582000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-16816304000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>208524460000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-241891029000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-11050741000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-3404190000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-7693806000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>18503000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>10301249812.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>2915218777.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-6260510463.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>5710252874.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-16328815148.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>107974177.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-4325309468.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>4063632048.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-37249908586.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-119930938.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>7078027177.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5239258471.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-4352826952.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>14935570334.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-33629728186.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-6298549417.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>3058385016.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>16551603402.0</v>
       </c>
-      <c r="BC18"/>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:94">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-2426265000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-166956000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-337045000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-812205000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>707650000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>313263000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1963017000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>2909884000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1431764000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1181931000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-679783000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>19729781000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-31849925000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-1512647000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2812979000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-9963620000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2601728000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-9224541000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>3593884000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5000000000.0</v>
       </c>
       <c r="W19">
         <v>-5000000000.0</v>
       </c>
       <c r="X19">
         <v>-5000000000.0</v>
       </c>
       <c r="Y19">
+        <v>-5000000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-5000000000.0</v>
+      </c>
+      <c r="AA19">
         <v>-175281785000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>146546086000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-10912642000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-10465421000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -27142,54 +27835,56 @@
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:94">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27240,133 +27935,139 @@
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:94">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-3165426955.0</v>
+      </c>
+      <c r="D21">
         <v>-24816602000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3993462000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-7439841000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-13352429000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-6130704000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6130704000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>70466000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3389626000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3213359000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3468368000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2484868000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2382240000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1757445000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5568261000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4210192000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>39873000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>280826000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6220891000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-33488010000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7767544000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-9222227000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6790773000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>19952317000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -27386,898 +28087,918 @@
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:94">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-1180304504.0</v>
+      </c>
+      <c r="C22">
+        <v>-53389401360.0</v>
+      </c>
+      <c r="D22">
         <v>9260451000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-8813436000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11556419000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-60498845000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>2742483000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-5828582000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1281837000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>7857547000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>19578425000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-9407940000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-8750245000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4268125000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-12205481000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-14039927000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-12497528000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-7109557000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-18026335000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-14879450000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-15959950000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-17634546000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3411904000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-23079829000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-26650639000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-9345939000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-20457764000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-18391088000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-19380205000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>30694343000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-19076195000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>64356176000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-4330723000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-24146894000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-8456256000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-16299078000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-4557644000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-120404534610.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-6941191467.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-11206828262.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5353134661.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-54640616413.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-27218254940.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-12417449567.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-13523085472.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-12078005878.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-7720350362.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1381267077.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-4716274751.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>12593001018.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-28051826318.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-3091367203.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-6891372563.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1840877273.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-14823292955.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22">
         <v>1475223700.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>2394239900.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2938705300.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>3719910700.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BW22"/>
+      <c r="BX22">
         <v>3955670200.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4139978800.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2056208900.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>1096799000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1130158000.0</v>
       </c>
-      <c r="CB22"/>
-      <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22">
         <v>6005069000.0</v>
       </c>
-      <c r="CG22"/>
-      <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:94">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>53450000.0</v>
+      </c>
+      <c r="D23">
         <v>2080347000.0</v>
       </c>
-      <c r="C23"/>
-[...1 lines deleted...]
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>598784000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23"/>
       <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23">
         <v>-1245852000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-5566400000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-6130704000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2081177000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1677507000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1646609000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>128001000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-97103000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1318289000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-7584796000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>652336000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4994608000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4301058000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-730846000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-6770633000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>6382376000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16452642000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-15671194000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3147068000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-15469399000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-137683685000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>33062726000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-360192000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-63983206000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3292162000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>8649272000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7759603000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-14921811613.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-950199902.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>6698579261.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-5694644922.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10000000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>98237324.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4835936896.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-4935754220.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>24954316000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AV23"/>
+      <c r="AW23">
         <v>-5853140516.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5853140516.0</v>
       </c>
-      <c r="AW23"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AY23"/>
       <c r="AZ23">
         <v>-11000000000.0</v>
       </c>
-      <c r="BA23"/>
+      <c r="BA23">
+        <v>11000000000.0</v>
+      </c>
       <c r="BB23">
+        <v>-11000000000.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23">
         <v>10000000000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23"/>
+      <c r="CR23">
         <v>6846000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:94">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>209</v>
-[...4 lines deleted...]
-      <c r="C24"/>
+        <v>211</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-1170000000.0</v>
+      </c>
       <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>519404000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>109691000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1352085000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-1350000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-170887000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-887752000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-12248000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-450000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>30563127000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-29373798000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-61364000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-520965000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3917610000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-501980000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-3901914000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3901914000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-4340022000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-2250879000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-21655621000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-21655621000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-182852066000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>163786664000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-43673945000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>57135159000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>397340000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4540000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-226322877000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>40000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>511089000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>114608030.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-950199902.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>6698579261.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-5694644922.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>5599445791.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>98237324.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>4835936896.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-4934174220.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>26718663662.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>-584923552.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>584923552.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4895823515.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-3371030682.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>22932790948.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>17381571617.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-4815380037.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-26699000000.0</v>
       </c>
-      <c r="BC24"/>
-[...1 lines deleted...]
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>1353778400.0</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>133896400.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>5082205300.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>673612600.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>351800000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>181801000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>216404600.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>1216635100.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>327744000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>993738000.0</v>
       </c>
-      <c r="CA24"/>
-[...1 lines deleted...]
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24">
         <v>2723104000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>1387359000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>79000000.0</v>
       </c>
-      <c r="CF24"/>
-      <c r="CG24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>841617000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>827071000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>908439000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>1073000000.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:94">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>212</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>6318581000.0</v>
+      </c>
+      <c r="D25">
         <v>27532616000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-3709374000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7833089000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>231145000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1165183000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1530358000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>20557101000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-39152314000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-18060229000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8671331000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-6957754000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-11505524000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>6074757000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>8455313000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6176811000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>25551091000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>33322271000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>34697732000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>16254099000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>20432464000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>205165000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3811971000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-13242484000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-8431625000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-24692565000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>8088161000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-15183188000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-78447878000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8302928000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>8242274000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-99888032000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1231432000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1110251000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>8564381000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>4576147000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>124409141314.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>9822465352.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>5474650206.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>10535055128.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>30768586769.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>32689848568.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>8079822981.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>12199495124.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-44097943875.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>13835830571.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>10315455513.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>9136022718.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-4760233243.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>38111302017.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-40571823265.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>559874538.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1056677083.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>2805670318.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:94">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -28328,54 +29049,56 @@
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:94">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -28426,742 +29149,756 @@
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:94">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>215</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-3111977000.0</v>
+      </c>
+      <c r="D28">
         <v>-22736255000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3993462000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-7439841000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-12753645000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-12847684000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>930597000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-13778281000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>22613865000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5566400000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-6130704000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2081177000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1607041000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1743017000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3085358000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-3565471000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-547016000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9967036000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1105109000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-573653000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-3091089000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-690973000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-6489807000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>161485000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>152311170000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-23438738000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6075159000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-22260172000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>346163419000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12206040000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3753642000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>268040743000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10610459000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3337761000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>7759603000.0</v>
       </c>
-      <c r="AJ28"/>
-      <c r="AK28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-14921811613.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>10000000000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28"/>
       <c r="AR28"/>
-      <c r="AS28">
-[...1 lines deleted...]
-      </c>
+      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28">
+        <v>11413995019.0</v>
+      </c>
+      <c r="AV28"/>
+      <c r="AW28">
         <v>-6853140516.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4853140516.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1288028974.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000000.0</v>
       </c>
       <c r="AZ28">
         <v>-11000000000.0</v>
       </c>
-      <c r="BA28"/>
+      <c r="BA28">
+        <v>11000000000.0</v>
+      </c>
       <c r="BB28">
+        <v>-11000000000.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28">
         <v>10000000000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28">
         <v>908720000.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28">
         <v>7549541000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28">
         <v>4402167000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>7023361000.0</v>
       </c>
-      <c r="CH28"/>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28">
         <v>4286000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:94">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>216</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>6318581000.0</v>
+      </c>
+      <c r="D29">
         <v>27532616000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3709374000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7833089000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13368157000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-1165183000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-171661000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>15224211000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-23814136000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>7311051000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5418300000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8750245000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>11505524000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-6074757000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5584614000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>6320717000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>11629527000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8452026000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13080209000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-6605381000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6058709000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-21280000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2692171000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-21019613000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7253843000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-28391150000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>2351229000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-21985241000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-37240819000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4629164000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>76528719000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-104218755000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-11446384000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-2931947000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-7693806000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>18503000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>10301249812.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>2915218777.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-6260510463.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>5710252874.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-16328815148.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>107974177.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-4325309468.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>4065212048.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-35354211555.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4806830462.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>9680003312.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>5032630241.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>13080750495.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>14935570334.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-33629728186.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-6298549417.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>3064385016.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-10147396598.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>11669072900.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>6592024500.0</v>
       </c>
-      <c r="BE29"/>
-      <c r="BF29">
+      <c r="BG29"/>
+      <c r="BH29">
         <v>8756132900.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>3310911100.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6821411900.0</v>
       </c>
-      <c r="BI29"/>
-      <c r="BJ29">
+      <c r="BK29"/>
+      <c r="BL29">
         <v>208306000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>5025633200.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>4644151000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>6120666900.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>234843600.0</v>
       </c>
-      <c r="BO29"/>
-      <c r="BP29">
+      <c r="BQ29"/>
+      <c r="BR29">
         <v>934073400.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>2127888800.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>4671582700.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>5787479400.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>406010400.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>16098853300.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3060484500.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4265478800.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>3841958000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>11006405000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CB29"/>
+      <c r="CC29">
         <v>8377229000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>46997792000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>12041030000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>18760940000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>5245973000.0</v>
       </c>
-      <c r="CF29"/>
-[...1 lines deleted...]
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>5704239000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>3951686000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>57862697000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>523000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>21199828000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>12378000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>43485330000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>4576000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>18082000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:94">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>217</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-3127313000.0</v>
+      </c>
+      <c r="D30">
         <v>-2426265000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-166956000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-337045000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-812205000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>707650000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>313263000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1963017000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1747345000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1431764000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1181931000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-679783000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>19729781000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-31849925000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1512647000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2812979000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-9963620000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2601728000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-9224541000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3593884000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-6721677000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4771405000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-6098080000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-18283327000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-175281785000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>146546086000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-10912642000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-10465421000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-233180399000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-12182601000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-94327136000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-137632274000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>906732000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-472243000.0</v>
       </c>
-      <c r="AI30"/>
-[...1 lines deleted...]
-      <c r="AK30">
+      <c r="AK30"/>
+      <c r="AL30"/>
+      <c r="AM30">
         <v>2114608030.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-950199902.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>6698579261.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-5694644922.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5599445791.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>98237324.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>4835936896.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-4935754220.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>24822966631.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-4926761400.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-3186899687.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-9686965160.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-12537753932.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-3371030682.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>22932790948.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>17381571617.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-4821380037.0</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30">
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30">
         <v>877510200.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30">
         <v>582124500.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>5069315300.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>673612600.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30">
         <v>976509000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>555638000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>129439000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>175292600.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>1180523100.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>301549000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>967543000.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>126617000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>848524000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>