--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1973,51 +1973,51 @@
       </c>
       <c r="K38">
         <v>48761191.0</v>
       </c>
       <c r="L38">
         <v>55000.0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>114169000.0</v>
       </c>
       <c r="C39">
         <v>-197401000.0</v>
       </c>
       <c r="D39">
         <v>572327000.0</v>
       </c>
       <c r="E39">
         <v>113155000.0</v>
       </c>
       <c r="F39">
-        <v>560000.0</v>
+        <v>66430000.0</v>
       </c>
       <c r="G39">
         <v>-5252000.0</v>
       </c>
       <c r="H39">
         <v>117643587.0</v>
       </c>
       <c r="I39">
         <v>604352812.0</v>
       </c>
       <c r="J39">
         <v>12500.0</v>
       </c>
       <c r="K39">
         <v>175204198.0</v>
       </c>
       <c r="L39"/>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>798339000.0</v>
       </c>
@@ -2953,54 +2953,54 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>5100000.0</v>
+        <v>-5100000.0</v>
       </c>
       <c r="C5">
-        <v>10300000.0</v>
+        <v>10273000.0</v>
       </c>
       <c r="D5">
         <v>10600000.0</v>
       </c>
       <c r="E5">
         <v>831000.0</v>
       </c>
       <c r="F5">
         <v>-8500000.0</v>
       </c>
       <c r="G5">
         <v>-18600000.0</v>
       </c>
       <c r="H5">
         <v>3300000.0</v>
       </c>
       <c r="I5">
         <v>-23900000.0</v>
       </c>
       <c r="J5">
         <v>-23000000.0</v>
       </c>
       <c r="K5">
         <v>-20599999.0</v>
       </c>
@@ -3266,51 +3266,51 @@
       </c>
       <c r="AB9">
         <v>1625080.0</v>
       </c>
       <c r="AC9">
         <v>2773000.0</v>
       </c>
       <c r="AD9">
         <v>2794180.0</v>
       </c>
       <c r="AE9">
         <v>3437120.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
         <v>160500000.0</v>
       </c>
       <c r="C10">
-        <v>186200000.0</v>
+        <v>186183000.0</v>
       </c>
       <c r="D10">
         <v>190700000.0</v>
       </c>
       <c r="E10">
         <v>164848000.0</v>
       </c>
       <c r="F10">
         <v>103100000.0</v>
       </c>
       <c r="G10">
         <v>155200000.0</v>
       </c>
       <c r="H10">
         <v>160500000.0</v>
       </c>
       <c r="I10">
         <v>167600000.0</v>
       </c>
       <c r="J10">
         <v>150200000.0</v>
       </c>
       <c r="K10">
         <v>177000000.0</v>
       </c>
@@ -3439,51 +3439,51 @@
       <c r="Z11">
         <v>192459867.0</v>
       </c>
       <c r="AA11">
         <v>192459867.0</v>
       </c>
       <c r="AB11">
         <v>312200000.0</v>
       </c>
       <c r="AC11">
         <v>279483095.0</v>
       </c>
       <c r="AD11">
         <v>138279030.0</v>
       </c>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
-        <v>160500000.0</v>
+        <v>1220400000.0</v>
       </c>
       <c r="C12">
         <v>380831000.0</v>
       </c>
       <c r="D12">
         <v>1275500000.0</v>
       </c>
       <c r="E12">
         <v>1224500000.0</v>
       </c>
       <c r="F12">
         <v>1233100000.0</v>
       </c>
       <c r="G12">
         <v>155200000.0</v>
       </c>
       <c r="H12">
         <v>1215500000.0</v>
       </c>
       <c r="I12">
         <v>1090100000.0</v>
       </c>
       <c r="J12">
         <v>1001200000.0</v>
       </c>
@@ -3542,51 +3542,51 @@
         <v>56180.0</v>
       </c>
       <c r="AC12">
         <v>279483095.0</v>
       </c>
       <c r="AD12">
         <v>199410.0</v>
       </c>
       <c r="AE12">
         <v>184732364.0</v>
       </c>
       <c r="AF12">
         <v>184732364.0</v>
       </c>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
         <v>400000.0</v>
       </c>
       <c r="C13">
-        <v>400000.0</v>
+        <v>428000.0</v>
       </c>
       <c r="D13">
         <v>400000.0</v>
       </c>
       <c r="E13">
         <v>446000.0</v>
       </c>
       <c r="F13">
         <v>500000.0</v>
       </c>
       <c r="G13">
         <v>500000.0</v>
       </c>
       <c r="H13">
         <v>500000.0</v>
       </c>
       <c r="I13">
         <v>500000.0</v>
       </c>
       <c r="J13">
         <v>500000.0</v>
       </c>
       <c r="K13">
         <v>400000.0</v>
       </c>
@@ -3793,54 +3793,54 @@
       <c r="X15"/>
       <c r="Y15">
         <v>484390.0</v>
       </c>
       <c r="Z15">
         <v>143375680.0</v>
       </c>
       <c r="AA15">
         <v>143375680.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15">
         <v>143375678.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
-        <v>355700000.0</v>
+        <v>507500000.0</v>
       </c>
       <c r="C16">
-        <v>355700000.0</v>
+        <v>469897000.0</v>
       </c>
       <c r="D16">
         <v>486200000.0</v>
       </c>
       <c r="E16">
         <v>521687000.0</v>
       </c>
       <c r="F16">
         <v>502600000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-966000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16">
         <v>-1001000.0</v>
@@ -4208,51 +4208,51 @@
       <c r="U22"/>
       <c r="V22">
         <v>-263800000.0</v>
       </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
         <v>2104600000.0</v>
       </c>
       <c r="C23">
-        <v>1752970000.0</v>
+        <v>2100789000.0</v>
       </c>
       <c r="D23">
         <v>2121800000.0</v>
       </c>
       <c r="E23">
         <v>2124090000.0</v>
       </c>
       <c r="F23">
         <v>2090900000.0</v>
       </c>
       <c r="G23">
         <v>2037600000.0</v>
       </c>
       <c r="H23">
         <v>2009900000.0</v>
       </c>
       <c r="I23">
         <v>1649800000.0</v>
       </c>
       <c r="J23">
         <v>1879900000.0</v>
       </c>
       <c r="K23">
         <v>1516800000.0</v>
       </c>
@@ -4520,51 +4520,51 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
         <v>-160500000.0</v>
       </c>
       <c r="C28">
-        <v>-184640000.0</v>
+        <v>-186183000.0</v>
       </c>
       <c r="D28">
         <v>-190700000.0</v>
       </c>
       <c r="E28">
         <v>-164848000.0</v>
       </c>
       <c r="F28">
         <v>-103100000.0</v>
       </c>
       <c r="G28">
         <v>-155200000.0</v>
       </c>
       <c r="H28">
         <v>-160500000.0</v>
       </c>
       <c r="I28">
         <v>-167600000.0</v>
       </c>
       <c r="J28">
         <v>-150200000.0</v>
       </c>
       <c r="K28">
         <v>-177000000.0</v>
       </c>
@@ -4699,111 +4699,111 @@
       </c>
       <c r="W29">
         <v>394600000.0</v>
       </c>
       <c r="X29">
         <v>379600000.0</v>
       </c>
       <c r="Y29">
         <v>366274497.0</v>
       </c>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
-        <v>319500000.0</v>
+        <v>583000000.0</v>
       </c>
       <c r="C30">
-        <v>274300000.0</v>
+        <v>523290000.0</v>
       </c>
       <c r="D30">
         <v>543600000.0</v>
       </c>
       <c r="E30">
         <v>596391000.0</v>
       </c>
       <c r="F30">
         <v>570600000.0</v>
       </c>
       <c r="G30">
         <v>481747000.0</v>
       </c>
       <c r="H30">
         <v>469900000.0</v>
       </c>
       <c r="I30">
         <v>497103000.0</v>
       </c>
       <c r="J30">
         <v>493800000.0</v>
       </c>
       <c r="K30">
         <v>468300000.0</v>
       </c>
       <c r="L30">
         <v>461600000.0</v>
       </c>
       <c r="M30">
         <v>484490000.0</v>
       </c>
       <c r="N30">
         <v>404814000.0</v>
       </c>
       <c r="O30">
         <v>436100000.0</v>
       </c>
       <c r="P30">
         <v>172700000.0</v>
       </c>
       <c r="Q30">
         <v>212755000.0</v>
       </c>
       <c r="R30">
-        <v>179358000.0</v>
+        <v>172000000.0</v>
       </c>
       <c r="S30">
         <v>179400000.0</v>
       </c>
       <c r="T30">
         <v>155100000.0</v>
       </c>
       <c r="U30">
         <v>188770000.0</v>
       </c>
       <c r="V30">
-        <v>166600000.0</v>
+        <v>156100000.0</v>
       </c>
       <c r="W30">
         <v>166600000.0</v>
       </c>
       <c r="X30">
         <v>144400000.0</v>
       </c>
       <c r="Y30">
         <v>175397132.0</v>
       </c>
       <c r="Z30">
         <v>117610024.0</v>
       </c>
       <c r="AA30">
         <v>117610024.0</v>
       </c>
       <c r="AB30">
         <v>199628.0</v>
       </c>
       <c r="AC30">
         <v>122059533.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30">
         <v>30000.0</v>
@@ -4905,54 +4905,54 @@
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
     </row>
     <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
-        <v>1270800000.0</v>
+        <v>197100000.0</v>
       </c>
       <c r="C33">
-        <v>1292500000.0</v>
+        <v>1082499000.0</v>
       </c>
       <c r="D33">
         <v>176700000.0</v>
       </c>
       <c r="E33">
         <v>183905000.0</v>
       </c>
       <c r="F33">
         <v>181400000.0</v>
       </c>
       <c r="G33">
         <v>1882400000.0</v>
       </c>
       <c r="H33">
         <v>2009900000.0</v>
       </c>
       <c r="I33">
         <v>1110000000.0</v>
       </c>
       <c r="J33">
         <v>1089300000.0</v>
       </c>
       <c r="K33">
         <v>168599999.0</v>
       </c>
@@ -5039,54 +5039,54 @@
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
     </row>
     <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
-        <v>1097200000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="C35">
-        <v>1042800000.0</v>
+        <v>26536000.0</v>
       </c>
       <c r="D35">
         <v>22900000.0</v>
       </c>
       <c r="E35">
         <v>23136000.0</v>
       </c>
       <c r="F35">
         <v>55800000.0</v>
       </c>
       <c r="G35">
         <v>1382800000.0</v>
       </c>
       <c r="H35">
         <v>1358300000.0</v>
       </c>
       <c r="I35">
         <v>434800000.0</v>
       </c>
       <c r="J35">
         <v>431900000.0</v>
       </c>
       <c r="K35">
         <v>976300000.0</v>
       </c>
@@ -5131,54 +5131,54 @@
       </c>
       <c r="Y35">
         <v>13249123.0</v>
       </c>
       <c r="Z35">
         <v>10820202.0</v>
       </c>
       <c r="AA35">
         <v>10820202.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35">
         <v>8009594.0</v>
       </c>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
-        <v>1149000000.0</v>
+        <v>75300000.0</v>
       </c>
       <c r="C36">
-        <v>277140000.0</v>
+        <v>67149000.0</v>
       </c>
       <c r="D36">
         <v>61500000.0</v>
       </c>
       <c r="E36">
         <v>66301000.0</v>
       </c>
       <c r="F36">
         <v>61900000.0</v>
       </c>
       <c r="G36">
         <v>1815300001.0</v>
       </c>
       <c r="H36">
         <v>1898100000.0</v>
       </c>
       <c r="I36">
         <v>144400000.0</v>
       </c>
       <c r="J36">
         <v>1052500000.0</v>
       </c>
       <c r="K36">
         <v>134800000.0</v>
       </c>
@@ -5351,73 +5351,73 @@
       </c>
       <c r="AA38">
         <v>669321500.0</v>
       </c>
       <c r="AB38">
         <v>41063651.0</v>
       </c>
       <c r="AC38">
         <v>521093322.0</v>
       </c>
       <c r="AD38">
         <v>42415736.0</v>
       </c>
       <c r="AE38">
         <v>176444380.0</v>
       </c>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
-        <v>-194631000.0</v>
+        <v>104100000.0</v>
       </c>
       <c r="C39">
-        <v>-194631000.0</v>
+        <v>114169000.0</v>
       </c>
       <c r="D39">
         <v>126000000.0</v>
       </c>
       <c r="E39">
         <v>119294000.0</v>
       </c>
       <c r="F39">
         <v>105800000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
-        <v>-1685400000.0</v>
+        <v>-1577500000.0</v>
       </c>
       <c r="I39">
         <v>539797000.0</v>
       </c>
       <c r="J39">
-        <v>-1009100000.0</v>
+        <v>-918100000.0</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>135300000.0</v>
       </c>
       <c r="M39">
         <v>253223000.0</v>
       </c>
       <c r="N39">
         <v>427578000.0</v>
       </c>
       <c r="O39">
         <v>79500000.0</v>
       </c>
       <c r="P39">
         <v>67700000.0</v>
       </c>
       <c r="Q39">
         <v>75490000.0</v>
       </c>
       <c r="R39">
         <v>58300000.0</v>
       </c>
       <c r="S39">
         <v>425800000.0</v>
@@ -5447,54 +5447,54 @@
         <v>774280900.0</v>
       </c>
       <c r="AB39">
         <v>329176430.0</v>
       </c>
       <c r="AC39">
         <v>36961095.0</v>
       </c>
       <c r="AD39">
         <v>339275214.0</v>
       </c>
       <c r="AE39">
         <v>114725.0</v>
       </c>
       <c r="AF39">
         <v>153325.0</v>
       </c>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
-        <v>-89300000.0</v>
+        <v>825700000.0</v>
       </c>
       <c r="C40">
-        <v>-452875000.0</v>
+        <v>798339000.0</v>
       </c>
       <c r="D40">
         <v>815800000.0</v>
       </c>
       <c r="E40">
         <v>801496000.0</v>
       </c>
       <c r="F40">
         <v>787900000.0</v>
       </c>
       <c r="G40"/>
       <c r="H40">
         <v>-93200000.0</v>
       </c>
       <c r="I40">
         <v>530400000.0</v>
       </c>
       <c r="J40">
         <v>507000000.0</v>
       </c>
       <c r="K40"/>
       <c r="L40">
         <v>-87100000.0</v>
       </c>
       <c r="M40">
@@ -5612,51 +5612,51 @@
       <c r="AA41">
         <v>292403305.0</v>
       </c>
       <c r="AB41">
         <v>292403305.0</v>
       </c>
       <c r="AC41">
         <v>30950061.0</v>
       </c>
       <c r="AD41">
         <v>30950061.0</v>
       </c>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>75500000.0</v>
       </c>
       <c r="C42">
-        <v>86865000.0</v>
+        <v>86821000.0</v>
       </c>
       <c r="D42">
         <v>93000000.0</v>
       </c>
       <c r="E42">
         <v>109811000.0</v>
       </c>
       <c r="F42">
         <v>139000000.0</v>
       </c>
       <c r="G42">
         <v>141200000.0</v>
       </c>
       <c r="H42">
         <v>145000000.0</v>
       </c>
       <c r="I42">
         <v>142300000.0</v>
       </c>
       <c r="J42">
         <v>142500000.0</v>
       </c>
       <c r="K42">
         <v>137599999.0</v>
       </c>
@@ -5986,51 +5986,51 @@
       <c r="AA47">
         <v>12734842.0</v>
       </c>
       <c r="AB47">
         <v>12734842.0</v>
       </c>
       <c r="AC47">
         <v>44324570.0</v>
       </c>
       <c r="AD47">
         <v>13227513.0</v>
       </c>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
     </row>
     <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
         <v>582800000.0</v>
       </c>
       <c r="C48">
-        <v>612600000.0</v>
+        <v>612626000.0</v>
       </c>
       <c r="D48">
         <v>582500000.0</v>
       </c>
       <c r="E48">
         <v>551228000.0</v>
       </c>
       <c r="F48">
         <v>519400000.0</v>
       </c>
       <c r="G48">
         <v>531700000.0</v>
       </c>
       <c r="H48">
         <v>502800000.0</v>
       </c>
       <c r="I48">
         <v>469300000.0</v>
       </c>
       <c r="J48">
         <v>437200000.0</v>
       </c>
       <c r="K48">
         <v>423100000.0</v>
       </c>
@@ -6307,63 +6307,63 @@
       <c r="F53">
         <v>1130000000.0</v>
       </c>
       <c r="G53">
         <v>225335000.0</v>
       </c>
       <c r="H53">
         <v>1055000000.0</v>
       </c>
       <c r="I53">
         <v>69700000.0</v>
       </c>
       <c r="J53">
         <v>851000000.0</v>
       </c>
       <c r="K53">
         <v>42200000.0</v>
       </c>
       <c r="L53">
         <v>816400000.0</v>
       </c>
       <c r="M53">
         <v>766200000.0</v>
       </c>
       <c r="N53">
-        <v>507290000.0</v>
+        <v>300349000.0</v>
       </c>
       <c r="O53">
         <v>752700000.0</v>
       </c>
       <c r="P53">
         <v>502600000.0</v>
       </c>
       <c r="Q53">
         <v>530961000.0</v>
       </c>
       <c r="R53">
-        <v>529000000.0</v>
+        <v>439212000.0</v>
       </c>
       <c r="S53">
         <v>439212000.0</v>
       </c>
       <c r="T53">
         <v>478000000.0</v>
       </c>
       <c r="U53">
         <v>475285000.0</v>
       </c>
       <c r="V53">
         <v>472300000.0</v>
       </c>
       <c r="W53">
         <v>412601000.0</v>
       </c>
       <c r="X53">
         <v>407200000.0</v>
       </c>
       <c r="Y53">
         <v>353331779.0</v>
       </c>
       <c r="Z53">
         <v>279434266.0</v>
       </c>
@@ -6401,54 +6401,54 @@
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
     </row>
     <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
-        <v>1750800000.0</v>
+        <v>2104600000.0</v>
       </c>
       <c r="C55">
-        <v>1753000000.0</v>
+        <v>2100789000.0</v>
       </c>
       <c r="D55">
         <v>2121800000.0</v>
       </c>
       <c r="E55">
         <v>2124090000.0</v>
       </c>
       <c r="F55">
         <v>2090900000.0</v>
       </c>
       <c r="G55">
         <v>2037600000.0</v>
       </c>
       <c r="H55">
         <v>2009900000.0</v>
       </c>
       <c r="I55">
         <v>1649800000.0</v>
       </c>
       <c r="J55">
         <v>1879900000.0</v>
       </c>
       <c r="K55">
         <v>1516800000.0</v>
       </c>
@@ -6501,69 +6501,69 @@
         <v>1009073801.0</v>
       </c>
       <c r="AB55">
         <v>1009100000.0</v>
       </c>
       <c r="AC55">
         <v>952677906.0</v>
       </c>
       <c r="AD55">
         <v>952677906.0</v>
       </c>
       <c r="AE55">
         <v>903142398.0</v>
       </c>
       <c r="AF55">
         <v>903142398.0</v>
       </c>
       <c r="AG55"/>
       <c r="AH55"/>
     </row>
     <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
-        <v>480000000.0</v>
+        <v>1907500000.0</v>
       </c>
       <c r="C56">
-        <v>460500000.0</v>
+        <v>1018290000.0</v>
       </c>
       <c r="D56">
         <v>1945100000.0</v>
       </c>
       <c r="E56">
         <v>1940185000.0</v>
       </c>
       <c r="F56">
         <v>1909500000.0</v>
       </c>
       <c r="G56">
         <v>155200000.0</v>
       </c>
       <c r="H56">
-        <v>508500000.0</v>
+        <v>1807700000.0</v>
       </c>
       <c r="I56">
         <v>539800000.0</v>
       </c>
       <c r="J56">
         <v>485900000.0</v>
       </c>
       <c r="K56">
         <v>219200000.0</v>
       </c>
       <c r="L56">
         <v>1392800000.0</v>
       </c>
       <c r="M56">
         <v>1421000000.0</v>
       </c>
       <c r="N56">
         <v>137943000000.0</v>
       </c>
       <c r="O56">
         <v>1345400000.0</v>
       </c>
       <c r="P56">
         <v>419400000.0</v>
       </c>
@@ -6600,64 +6600,68 @@
       <c r="AA56">
         <v>310069891.0</v>
       </c>
       <c r="AB56">
         <v>773892958.0</v>
       </c>
       <c r="AC56">
         <v>401542628.0</v>
       </c>
       <c r="AD56">
         <v>695198668.0</v>
       </c>
       <c r="AE56">
         <v>184732364.0</v>
       </c>
       <c r="AF56">
         <v>184732364.0</v>
       </c>
       <c r="AG56"/>
       <c r="AH56"/>
     </row>
     <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>67</v>
       </c>
-      <c r="B57"/>
-      <c r="C57"/>
+      <c r="B57">
+        <v>1422500000.0</v>
+      </c>
+      <c r="C57">
+        <v>1364105000.0</v>
+      </c>
       <c r="D57">
         <v>1412400000.0</v>
       </c>
       <c r="E57">
         <v>1438638000.0</v>
       </c>
       <c r="F57">
         <v>1384700000.0</v>
       </c>
       <c r="G57"/>
       <c r="H57">
-        <v>651600000.0</v>
+        <v>1325700000.0</v>
       </c>
       <c r="I57">
         <v>626800000.0</v>
       </c>
       <c r="J57">
         <v>586100000.0</v>
       </c>
       <c r="K57"/>
       <c r="L57">
         <v>87100000.0</v>
       </c>
       <c r="M57">
         <v>85400000.0</v>
       </c>
       <c r="N57">
         <v>87786000.0</v>
       </c>
       <c r="O57">
         <v>72400000.0</v>
       </c>
       <c r="P57">
         <v>88900000.0</v>
       </c>
       <c r="Q57">
         <v>90030000.0</v>
@@ -6693,54 +6697,54 @@
         <v>55260404.0</v>
       </c>
       <c r="AB57">
         <v>403485709.0</v>
       </c>
       <c r="AC57">
         <v>25070947.0</v>
       </c>
       <c r="AD57">
         <v>611634323.0</v>
       </c>
       <c r="AE57">
         <v>5858245.0</v>
       </c>
       <c r="AF57">
         <v>5858245.0</v>
       </c>
       <c r="AG57"/>
       <c r="AH57"/>
     </row>
     <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
-        <v>1097200000.0</v>
+        <v>1451000000.0</v>
       </c>
       <c r="C58">
-        <v>1042800000.0</v>
+        <v>1390641000.0</v>
       </c>
       <c r="D58">
         <v>1435300000.0</v>
       </c>
       <c r="E58">
         <v>1461774000.0</v>
       </c>
       <c r="F58">
         <v>1440500000.0</v>
       </c>
       <c r="G58">
         <v>1382800000.0</v>
       </c>
       <c r="H58">
         <v>1358300000.0</v>
       </c>
       <c r="I58">
         <v>1061600000.0</v>
       </c>
       <c r="J58">
         <v>1322700000.0</v>
       </c>
       <c r="K58">
         <v>976300000.0</v>
       </c>
@@ -6831,54 +6835,54 @@
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
-        <v>663800000.0</v>
+        <v>653600000.0</v>
       </c>
       <c r="C60">
-        <v>710200000.0</v>
+        <v>710148000.0</v>
       </c>
       <c r="D60">
         <v>686500000.0</v>
       </c>
       <c r="E60">
         <v>662316000.0</v>
       </c>
       <c r="F60">
         <v>650400000.0</v>
       </c>
       <c r="G60">
         <v>654800000.0</v>
       </c>
       <c r="H60">
         <v>651600000.0</v>
       </c>
       <c r="I60">
         <v>588200000.0</v>
       </c>
       <c r="J60">
         <v>557200000.0</v>
       </c>
       <c r="K60">
         <v>540500000.0</v>
       </c>
@@ -7129,170 +7133,174 @@
       </c>
       <c r="F2">
         <v>232661000.0</v>
       </c>
       <c r="G2">
         <v>222215000.0</v>
       </c>
       <c r="H2">
         <v>177429000.0</v>
       </c>
       <c r="I2">
         <v>144068000.0</v>
       </c>
       <c r="J2">
         <v>139871594.0</v>
       </c>
       <c r="K2">
         <v>121795791.0</v>
       </c>
       <c r="L2"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>99</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>3580000.0</v>
+      </c>
       <c r="C3">
         <v>3404000.0</v>
       </c>
       <c r="D3">
         <v>2546000.0</v>
       </c>
       <c r="E3">
         <v>3082000.0</v>
       </c>
       <c r="F3">
         <v>2771000.0</v>
       </c>
       <c r="G3">
         <v>2612000.0</v>
       </c>
       <c r="H3">
         <v>1956000.0</v>
       </c>
       <c r="I3">
         <v>1360000.0</v>
       </c>
       <c r="J3">
         <v>1485134.0</v>
       </c>
       <c r="K3">
-        <v>-30745280.0</v>
+        <v>582816.0</v>
       </c>
       <c r="L3">
         <v>-37700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>101</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>127200000.0</v>
+      </c>
       <c r="C5">
         <v>132291000.0</v>
       </c>
       <c r="D5">
         <v>126048000.0</v>
       </c>
       <c r="E5">
         <v>87859000.0</v>
       </c>
       <c r="F5">
         <v>45801000.0</v>
       </c>
       <c r="G5">
         <v>29529000.0</v>
       </c>
       <c r="H5">
         <v>25361000.0</v>
       </c>
       <c r="I5">
         <v>25604000.0</v>
       </c>
       <c r="J5">
         <v>7016918.0</v>
       </c>
       <c r="K5">
-        <v>33880113.0</v>
+        <v>183272059.0</v>
       </c>
       <c r="L5">
         <v>35800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
-        <v>127200000.0</v>
+        <v>130780000.0</v>
       </c>
       <c r="C6">
         <v>135695000.0</v>
       </c>
       <c r="D6">
         <v>128594000.0</v>
       </c>
       <c r="E6">
         <v>90941000.0</v>
       </c>
       <c r="F6">
         <v>48572000.0</v>
       </c>
       <c r="G6">
         <v>32141000.0</v>
       </c>
       <c r="H6">
         <v>27317000.0</v>
       </c>
       <c r="I6">
         <v>26964000.0</v>
       </c>
       <c r="J6">
         <v>8502052.0</v>
       </c>
       <c r="K6">
-        <v>3134833.0</v>
+        <v>183854875.0</v>
       </c>
       <c r="L6">
-        <v>-1900000.0</v>
+        <v>177600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
@@ -8166,51 +8174,51 @@
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>98</v>
       </c>
       <c r="B2">
-        <v>46900000.0</v>
+        <v>54800000.0</v>
       </c>
       <c r="C2">
         <v>46900000.0</v>
       </c>
       <c r="D2">
         <v>63300000.0</v>
       </c>
       <c r="E2">
         <v>79921000.0</v>
       </c>
       <c r="F2">
         <v>84900000.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>84700000.0</v>
       </c>
       <c r="I2">
         <v>76500000.0</v>
       </c>
       <c r="J2">
         <v>62500000.0</v>
       </c>
       <c r="K2"/>
       <c r="L2">
@@ -8303,78 +8311,78 @@
       <c r="O3">
         <v>-35000000.0</v>
       </c>
       <c r="P3">
         <v>-29900000.0</v>
       </c>
       <c r="Q3">
         <v>-28099000.0</v>
       </c>
       <c r="R3">
         <v>-23600000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3">
         <v>-15100000.0</v>
       </c>
       <c r="U3"/>
       <c r="V3">
         <v>-17000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>-5400000.0</v>
       </c>
       <c r="Y3">
-        <v>-13841000.0</v>
+        <v>1123160.0</v>
       </c>
       <c r="Z3">
-        <v>-10500000.0</v>
+        <v>877400.0</v>
       </c>
       <c r="AA3">
         <v>877400.0</v>
       </c>
       <c r="AB3">
         <v>-8400000.0</v>
       </c>
       <c r="AC3">
         <v>-8800000.0</v>
       </c>
       <c r="AD3">
         <v>-5900000.0</v>
       </c>
       <c r="AE3">
-        <v>-8492729.0</v>
+        <v>288013.0</v>
       </c>
       <c r="AF3">
-        <v>-8492680.0</v>
+        <v>288268.0</v>
       </c>
       <c r="AG3">
-        <v>-5948295.0</v>
+        <v>355859.0</v>
       </c>
       <c r="AH3">
-        <v>-5948296.0</v>
+        <v>355860.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -8431,78 +8439,78 @@
       <c r="Q5">
         <v>26700000.0</v>
       </c>
       <c r="R5">
         <v>49261000.0</v>
       </c>
       <c r="S5">
         <v>7300000.0</v>
       </c>
       <c r="T5">
         <v>30700000.0</v>
       </c>
       <c r="U5">
         <v>10300000.0</v>
       </c>
       <c r="V5">
         <v>17000000.0</v>
       </c>
       <c r="W5">
         <v>7748000.0</v>
       </c>
       <c r="X5">
         <v>5400000.0</v>
       </c>
       <c r="Y5">
-        <v>13092450.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="Z5">
-        <v>9000000.0</v>
+        <v>5852982.0</v>
       </c>
       <c r="AA5">
         <v>25252980.0</v>
       </c>
       <c r="AB5">
         <v>4814989.0</v>
       </c>
       <c r="AC5">
         <v>7335011.0</v>
       </c>
       <c r="AD5">
         <v>6500000.0</v>
       </c>
       <c r="AE5">
-        <v>8085969.0</v>
+        <v>776811.0</v>
       </c>
       <c r="AF5">
-        <v>8085914.0</v>
+        <v>632204.0</v>
       </c>
       <c r="AG5">
-        <v>4716058.0</v>
+        <v>580141.0</v>
       </c>
       <c r="AH5">
-        <v>4716058.0</v>
+        <v>12386.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>102</v>
       </c>
       <c r="B6">
         <v>22000000.0</v>
       </c>
       <c r="C6">
         <v>30700000.0</v>
       </c>
       <c r="D6">
         <v>33100000.0</v>
       </c>
       <c r="E6">
         <v>34724000.0</v>
       </c>
       <c r="F6">
         <v>28700000.0</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>35600000.0</v>
       </c>
@@ -8531,78 +8539,78 @@
       <c r="Q6">
         <v>21700000.0</v>
       </c>
       <c r="R6">
         <v>23100000.0</v>
       </c>
       <c r="S6">
         <v>9543000.0</v>
       </c>
       <c r="T6">
         <v>15600000.0</v>
       </c>
       <c r="U6">
         <v>4558000.0</v>
       </c>
       <c r="V6">
         <v>11500000.0</v>
       </c>
       <c r="W6">
         <v>11944000.0</v>
       </c>
       <c r="X6">
         <v>5800000.0</v>
       </c>
       <c r="Y6">
-        <v>13000000.0</v>
+        <v>14123160.0</v>
       </c>
       <c r="Z6">
         <v>-1500000.0</v>
       </c>
       <c r="AA6">
         <v>5852982.0</v>
       </c>
       <c r="AB6">
         <v>4300000.0</v>
       </c>
       <c r="AC6">
         <v>8600000.0</v>
       </c>
       <c r="AD6">
-        <v>600000.0</v>
+        <v>814940.0</v>
       </c>
       <c r="AE6">
-        <v>-406760.0</v>
+        <v>1064824.0</v>
       </c>
       <c r="AF6">
-        <v>-406766.0</v>
+        <v>920472.0</v>
       </c>
       <c r="AG6">
-        <v>-1232237.0</v>
+        <v>936000.0</v>
       </c>
       <c r="AH6">
-        <v>-1232238.0</v>
+        <v>368246.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -8642,51 +8650,51 @@
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>105</v>
       </c>
       <c r="B9">
-        <v>125600000.0</v>
+        <v>70800000.0</v>
       </c>
       <c r="C9">
         <v>79500000.0</v>
       </c>
       <c r="D9">
         <v>59200000.0</v>
       </c>
       <c r="E9">
         <v>63048000.0</v>
       </c>
       <c r="F9">
         <v>51300000.0</v>
       </c>
       <c r="G9">
         <v>135200000.0</v>
       </c>
       <c r="H9">
         <v>60300000.0</v>
       </c>
       <c r="I9">
         <v>58700000.0</v>
       </c>
       <c r="J9">
         <v>61200000.0</v>
       </c>
@@ -10098,51 +10106,51 @@
       <c r="Z29">
         <v>-600000.0</v>
       </c>
       <c r="AA29">
         <v>1687580.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
       <c r="AC29">
         <v>200000.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29">
         <v>62240.0</v>
       </c>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>126</v>
       </c>
       <c r="B30">
-        <v>103600000.0</v>
+        <v>48800000.0</v>
       </c>
       <c r="C30">
         <v>48800000.0</v>
       </c>
       <c r="D30">
         <v>26100000.0</v>
       </c>
       <c r="E30">
         <v>28324000.0</v>
       </c>
       <c r="F30">
         <v>22600000.0</v>
       </c>
       <c r="G30">
         <v>21800000.0</v>
       </c>
       <c r="H30">
         <v>24700000.0</v>
       </c>
       <c r="I30">
         <v>25100000.0</v>
       </c>
       <c r="J30">
         <v>23800000.0</v>
       </c>
@@ -12615,51 +12623,51 @@
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21">
         <v>-185616.0</v>
       </c>
       <c r="AB21">
         <v>-185616.0</v>
       </c>
       <c r="AC21">
         <v>-185616.0</v>
       </c>
       <c r="AD21">
         <v>-185616.0</v>
       </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>111</v>
       </c>
       <c r="B22">
-        <v>31354000.0</v>
+        <v>21700000.0</v>
       </c>
       <c r="C22">
         <v>32299999.0</v>
       </c>
       <c r="D22">
         <v>33500000.0</v>
       </c>
       <c r="E22">
         <v>34100000.0</v>
       </c>
       <c r="F22">
         <v>27300000.0</v>
       </c>
       <c r="G22">
         <v>30100000.0</v>
       </c>
       <c r="H22">
         <v>34500000.0</v>
       </c>
       <c r="I22">
         <v>32761000.0</v>
       </c>
       <c r="J22">
         <v>37900000.0</v>
       </c>
@@ -12833,51 +12841,51 @@
       </c>
       <c r="AC24">
         <v>22570.0</v>
       </c>
       <c r="AD24">
         <v>160850.0</v>
       </c>
       <c r="AE24">
         <v>-170186.0</v>
       </c>
       <c r="AF24">
         <v>-169905.0</v>
       </c>
       <c r="AG24">
         <v>-195955.0</v>
       </c>
       <c r="AH24">
         <v>-195954.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>151</v>
       </c>
       <c r="B25">
-        <v>101615000.0</v>
+        <v>-21700000.0</v>
       </c>
       <c r="C25">
         <v>-32299999.0</v>
       </c>
       <c r="D25">
         <v>-33500000.0</v>
       </c>
       <c r="E25">
         <v>-34100000.0</v>
       </c>
       <c r="F25">
         <v>-27300000.0</v>
       </c>
       <c r="G25">
         <v>-26600000.0</v>
       </c>
       <c r="H25">
         <v>-35800000.0</v>
       </c>
       <c r="I25">
         <v>-32761000.0</v>
       </c>
       <c r="J25">
         <v>-37900000.0</v>
       </c>