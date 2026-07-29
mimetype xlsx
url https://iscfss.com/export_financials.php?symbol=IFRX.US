--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -10669,51 +10669,51 @@
       <c r="AG5">
         <v>-8148000.0</v>
       </c>
       <c r="AH5">
         <v>-8409000.0</v>
       </c>
       <c r="AI5">
         <v>-11975000.0</v>
       </c>
       <c r="AJ5">
         <v>-3301000.0</v>
       </c>
       <c r="AK5">
         <v>-3917000.0</v>
       </c>
       <c r="AL5">
         <v>-3079000.0</v>
       </c>
       <c r="AM5">
         <v>-3714000.0</v>
       </c>
       <c r="AN5">
         <v>-1533000.0</v>
       </c>
       <c r="AO5">
-        <v>-790500.0</v>
+        <v>-782000.0</v>
       </c>
       <c r="AP5">
         <v>-970500.0</v>
       </c>
       <c r="AQ5">
         <v>-3916000.0</v>
       </c>
     </row>
     <row r="6" spans="1:43">
       <c r="A6" t="s">
         <v>108</v>
       </c>
       <c r="B6">
         <v>-5490658.0</v>
       </c>
       <c r="C6">
         <v>-10534064.0</v>
       </c>
       <c r="D6">
         <v>-12134656.0</v>
       </c>
       <c r="E6">
         <v>-14205083.0</v>
       </c>
       <c r="F6">
@@ -10800,51 +10800,51 @@
       <c r="AG6">
         <v>-8120000.0</v>
       </c>
       <c r="AH6">
         <v>-8387000.0</v>
       </c>
       <c r="AI6">
         <v>-11957000.0</v>
       </c>
       <c r="AJ6">
         <v>-3271000.0</v>
       </c>
       <c r="AK6">
         <v>-3905000.0</v>
       </c>
       <c r="AL6">
         <v>-3069000.0</v>
       </c>
       <c r="AM6">
         <v>-3705000.0</v>
       </c>
       <c r="AN6">
         <v>-1526000.0</v>
       </c>
       <c r="AO6">
-        <v>-782000.0</v>
+        <v>-773500.0</v>
       </c>
       <c r="AP6">
         <v>-962000.0</v>
       </c>
       <c r="AQ6"/>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>