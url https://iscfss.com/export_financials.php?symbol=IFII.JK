--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -2308,51 +2308,51 @@
       </c>
       <c r="F51">
         <v>12723675682.0</v>
       </c>
       <c r="G51">
         <v>3877539116.0</v>
       </c>
       <c r="H51">
         <v>79098846256.0</v>
       </c>
       <c r="I51">
         <v>250242076374.0</v>
       </c>
       <c r="J51">
         <v>260594051617.0</v>
       </c>
       <c r="K51">
         <v>375538178737.0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
-        <v>92489599000.0</v>
+        <v>92769261000.0</v>
       </c>
       <c r="C52">
         <v>106936546000.0</v>
       </c>
       <c r="D52">
         <v>232572253259.0</v>
       </c>
       <c r="E52">
         <v>81016126400.0</v>
       </c>
       <c r="F52">
         <v>1261950912.0</v>
       </c>
       <c r="G52">
         <v>895346756.0</v>
       </c>
       <c r="H52">
         <v>59358989886.0</v>
       </c>
       <c r="I52">
         <v>131082997479.0</v>
       </c>
       <c r="J52">
         <v>99027539899.0</v>
       </c>
@@ -2900,51 +2900,53 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>14</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>7836035000.0</v>
+      </c>
       <c r="C5">
         <v>7786632000.0</v>
       </c>
       <c r="D5">
         <v>8618959000.0</v>
       </c>
       <c r="E5">
         <v>8642095000.0</v>
       </c>
       <c r="F5">
         <v>7665230000.0</v>
       </c>
       <c r="G5">
         <v>7688366000.0</v>
       </c>
       <c r="H5">
         <v>7568311000.0</v>
       </c>
       <c r="I5">
         <v>7568311062.0</v>
       </c>
       <c r="J5">
         <v>2568311061.0</v>
       </c>
       <c r="K5">
@@ -3750,59 +3752,65 @@
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>25</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>7437192000.0</v>
+      </c>
       <c r="C16">
         <v>1060439000.0</v>
       </c>
       <c r="D16">
         <v>836792000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16"/>
+      <c r="E16">
+        <v>1116602889.0</v>
+      </c>
+      <c r="F16">
+        <v>1622510535.0</v>
+      </c>
       <c r="G16">
         <v>9456571000.0</v>
       </c>
       <c r="H16">
         <v>17378931000.0</v>
       </c>
       <c r="I16">
         <v>31791470275.0</v>
       </c>
       <c r="J16">
         <v>-12944015750.0</v>
       </c>
       <c r="K16">
         <v>12532430429.0</v>
       </c>
       <c r="L16">
         <v>6410935412.0</v>
       </c>
       <c r="M16">
         <v>2771298100.0</v>
       </c>
       <c r="N16">
         <v>33981927877.0</v>
       </c>
       <c r="O16">
@@ -4132,51 +4140,51 @@
       <c r="I22">
         <v>314422006220.0</v>
       </c>
       <c r="J22">
         <v>305477138327.0</v>
       </c>
       <c r="K22">
         <v>320561895751.0</v>
       </c>
       <c r="L22">
         <v>283258468045.0</v>
       </c>
       <c r="M22">
         <v>254248272556.0</v>
       </c>
       <c r="N22">
         <v>256405773745.0</v>
       </c>
       <c r="O22">
         <v>284784341426.0</v>
       </c>
       <c r="P22">
         <v>245927560215.0</v>
       </c>
       <c r="Q22">
-        <v>209355069661.0</v>
+        <v>235464209136.0</v>
       </c>
       <c r="R22">
         <v>166500743757.0</v>
       </c>
       <c r="S22">
         <v>192406055690.0</v>
       </c>
       <c r="T22">
         <v>167945276229.0</v>
       </c>
       <c r="U22">
         <v>161522080117.0</v>
       </c>
       <c r="V22">
         <v>146108255618.0</v>
       </c>
       <c r="W22">
         <v>167382058635.0</v>
       </c>
       <c r="X22">
         <v>184037691179.0</v>
       </c>
       <c r="Y22">
         <v>199584914812.0</v>
       </c>
@@ -4762,51 +4770,51 @@
       <c r="I30">
         <v>48638116214.0</v>
       </c>
       <c r="J30">
         <v>101578912578.0</v>
       </c>
       <c r="K30">
         <v>144340492764.0</v>
       </c>
       <c r="L30">
         <v>68668518002.0</v>
       </c>
       <c r="M30">
         <v>74215032846.0</v>
       </c>
       <c r="N30">
         <v>40248434115.0</v>
       </c>
       <c r="O30">
         <v>65981527964.0</v>
       </c>
       <c r="P30">
         <v>68944805475.0</v>
       </c>
       <c r="Q30">
-        <v>73445000000.0</v>
+        <v>73547810741.0</v>
       </c>
       <c r="R30">
         <v>51642765507.0</v>
       </c>
       <c r="S30">
         <v>72054000000.0</v>
       </c>
       <c r="T30">
         <v>59339000000.0</v>
       </c>
       <c r="U30">
         <v>47949989382.0</v>
       </c>
       <c r="V30">
         <v>67393611251.0</v>
       </c>
       <c r="W30">
         <v>52507724804.0</v>
       </c>
       <c r="X30">
         <v>56008328694.0</v>
       </c>
       <c r="Y30">
         <v>46614914496.0</v>
       </c>
@@ -5196,51 +5204,53 @@
       </c>
       <c r="Z35">
         <v>31202534845.0</v>
       </c>
       <c r="AA35">
         <v>31906251946.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35">
         <v>111517691867.0</v>
       </c>
       <c r="AD35"/>
       <c r="AE35">
         <v>157212005274.0</v>
       </c>
       <c r="AF35">
         <v>157212005274.0</v>
       </c>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>45</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>1000.0</v>
+      </c>
       <c r="C36"/>
       <c r="D36">
         <v>6066000.0</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>4404637213.0</v>
       </c>
       <c r="J36">
         <v>57491866132.0</v>
       </c>
       <c r="K36">
         <v>32206269.0</v>
       </c>
       <c r="L36">
         <v>-1396192358732.0</v>
       </c>
       <c r="M36">
         <v>-1414894094277.0</v>
       </c>
       <c r="N36">
         <v>-1379952950381.0</v>
@@ -5407,147 +5417,147 @@
       </c>
       <c r="Y38">
         <v>14251377145.0</v>
       </c>
       <c r="Z38">
         <v>17675007633.0</v>
       </c>
       <c r="AA38">
         <v>28693358880.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38">
         <v>12797289160.0</v>
       </c>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>48</v>
       </c>
       <c r="B39">
-        <v>34358248000.0</v>
+        <v>34358247000.0</v>
       </c>
       <c r="C39">
         <v>27211143000.0</v>
       </c>
       <c r="D39">
         <v>19993766000.0</v>
       </c>
       <c r="E39">
         <v>18917281000.0</v>
       </c>
       <c r="F39">
         <v>25457873000.0</v>
       </c>
       <c r="G39">
         <v>41786452000.0</v>
       </c>
       <c r="H39">
         <v>30719359000.0</v>
       </c>
       <c r="I39">
         <v>16881401889.0</v>
       </c>
       <c r="J39">
         <v>16152135691.0</v>
       </c>
       <c r="K39">
         <v>21639223165.0</v>
       </c>
       <c r="L39">
         <v>22537886207.0</v>
       </c>
       <c r="M39">
         <v>13460690234.0</v>
       </c>
       <c r="N39">
         <v>14571321688.0</v>
       </c>
       <c r="O39">
         <v>22935508250.0</v>
       </c>
       <c r="P39">
         <v>15715580715.0</v>
       </c>
       <c r="Q39">
-        <v>57735977000.0</v>
+        <v>31626837525.0</v>
       </c>
       <c r="R39">
         <v>20211050709.0</v>
       </c>
       <c r="S39">
         <v>134438985426.0</v>
       </c>
       <c r="T39">
         <v>116458743856.0</v>
       </c>
       <c r="U39">
         <v>26395116914.0</v>
       </c>
       <c r="V39">
         <v>35283417248.0</v>
       </c>
       <c r="W39">
         <v>140303216119.0</v>
       </c>
       <c r="X39">
         <v>56431935309.0</v>
       </c>
       <c r="Y39">
         <v>123005428800.0</v>
       </c>
       <c r="Z39">
         <v>46434958273.0</v>
       </c>
       <c r="AA39">
         <v>142387691184.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
         <v>33862928158.0</v>
       </c>
       <c r="AD39"/>
       <c r="AE39">
         <v>25042657968.0</v>
       </c>
       <c r="AF39">
         <v>25042657968.0</v>
       </c>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>49</v>
       </c>
       <c r="B40">
-        <v>10738995000.0</v>
+        <v>3301802000.0</v>
       </c>
       <c r="C40">
         <v>24717409000.0</v>
       </c>
       <c r="D40">
         <v>27488754000.0</v>
       </c>
       <c r="E40">
         <v>54032719000.0</v>
       </c>
       <c r="F40">
         <v>6316466000.0</v>
       </c>
       <c r="G40">
         <v>6418569000.0</v>
       </c>
       <c r="H40">
         <v>4999760000.0</v>
       </c>
       <c r="I40">
         <v>52819787258.0</v>
       </c>
       <c r="J40">
         <v>31604151441.0</v>
       </c>
@@ -5659,51 +5669,51 @@
         <v>13502780221.0</v>
       </c>
       <c r="X41">
         <v>15166395571.0</v>
       </c>
       <c r="Y41">
         <v>14166395581.0</v>
       </c>
       <c r="Z41">
         <v>13166395581.0</v>
       </c>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
     </row>
     <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>51</v>
       </c>
       <c r="B42">
-        <v>10734106000.0</v>
+        <v>2898071000.0</v>
       </c>
       <c r="C42">
         <v>2898071000.0</v>
       </c>
       <c r="D42">
         <v>2898071000.0</v>
       </c>
       <c r="E42">
         <v>2898071000.0</v>
       </c>
       <c r="F42">
         <v>2898071000.0</v>
       </c>
       <c r="G42">
         <v>2898071000.0</v>
       </c>
       <c r="H42">
         <v>2898071000.0</v>
       </c>
       <c r="I42">
         <v>2898071300.0</v>
       </c>
       <c r="J42">
         <v>2898071302.0</v>
       </c>
@@ -6390,96 +6400,96 @@
       <c r="AA51">
         <v>79098846256.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51">
         <v>213224266626.0</v>
       </c>
       <c r="AD51"/>
       <c r="AE51">
         <v>250242076374.0</v>
       </c>
       <c r="AF51">
         <v>283227099870.0</v>
       </c>
       <c r="AG51"/>
       <c r="AH51"/>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>61</v>
       </c>
       <c r="B52">
         <v>95570085000.0</v>
       </c>
       <c r="C52">
-        <v>92489599000.0</v>
+        <v>92769260701.0</v>
       </c>
       <c r="D52">
         <v>93721880000.0</v>
       </c>
       <c r="E52">
         <v>92297733000.0</v>
       </c>
       <c r="F52">
         <v>92329561000.0</v>
       </c>
       <c r="G52">
         <v>106936546000.0</v>
       </c>
       <c r="H52">
         <v>162550789000.0</v>
       </c>
       <c r="I52">
         <v>92975013198.0</v>
       </c>
       <c r="J52">
         <v>98860005066.0</v>
       </c>
       <c r="K52">
         <v>232572253259.0</v>
       </c>
       <c r="L52">
         <v>190389993764.0</v>
       </c>
       <c r="M52">
         <v>178561472277.0</v>
       </c>
       <c r="N52">
         <v>103810788945.0</v>
       </c>
       <c r="O52">
         <v>81016126400.0</v>
       </c>
       <c r="P52">
         <v>45648019058.0</v>
       </c>
       <c r="Q52">
         <v>42124731918.0</v>
       </c>
       <c r="R52">
-        <v>1295528271.0</v>
+        <v>2591056542.0</v>
       </c>
       <c r="S52">
         <v>1261950912.0</v>
       </c>
       <c r="T52">
         <v>931081164.0</v>
       </c>
       <c r="U52">
         <v>-5640577443.0</v>
       </c>
       <c r="V52">
         <v>-13938948769.0</v>
       </c>
       <c r="W52">
         <v>895346756.0</v>
       </c>
       <c r="X52">
         <v>-6264013712.0</v>
       </c>
       <c r="Y52">
         <v>41604666667.0</v>
       </c>
       <c r="Z52">
         <v>39958364093.0</v>
       </c>
@@ -7940,85 +7950,87 @@
       </c>
       <c r="J25">
         <v>1001650956.0</v>
       </c>
       <c r="K25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>122</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>110008465000.0</v>
+      </c>
       <c r="C27">
         <v>132277670000.0</v>
       </c>
       <c r="D27">
         <v>100096166393.0</v>
       </c>
       <c r="E27">
         <v>86990170758.0</v>
       </c>
       <c r="F27">
         <v>85229119469.0</v>
       </c>
       <c r="G27">
         <v>70133552862.0</v>
       </c>
       <c r="H27">
         <v>70278009419.0</v>
       </c>
       <c r="I27">
         <v>70628350452.0</v>
       </c>
       <c r="J27">
         <v>63134530756.0</v>
       </c>
       <c r="K27">
         <v>98088729087.0</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
-        <v>118699607602.0</v>
+        <v>8691142000.0</v>
       </c>
       <c r="C28">
         <v>8812097000.0</v>
       </c>
       <c r="D28">
         <v>26877599018.0</v>
       </c>
       <c r="E28">
         <v>7733388270.0</v>
       </c>
       <c r="F28">
         <v>5449509189.0</v>
       </c>
       <c r="G28">
         <v>6362285669.0</v>
       </c>
       <c r="H28">
         <v>10761503148.0</v>
       </c>
       <c r="I28">
         <v>9021425382.0</v>
       </c>
       <c r="J28">
         <v>6884519861.0</v>
       </c>
@@ -10217,51 +10229,53 @@
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>122</v>
       </c>
       <c r="B27">
         <v>42941915000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>26605005366.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>17545069000.0</v>
       </c>
       <c r="F27">
         <v>41028746000.0</v>
       </c>
       <c r="G27">
         <v>33707541000.0</v>
       </c>
       <c r="H27">
         <v>29178312000.0</v>
       </c>
       <c r="I27">
         <v>37254266546.0</v>
       </c>
       <c r="J27">
         <v>32137550463.0</v>
       </c>
       <c r="K27">
         <v>28943224086.0</v>
       </c>
       <c r="L27">
         <v>25675287799.0</v>
       </c>
@@ -10318,51 +10332,51 @@
       </c>
       <c r="AD27">
         <v>15259968934.0</v>
       </c>
       <c r="AE27">
         <v>22795472217.0</v>
       </c>
       <c r="AF27">
         <v>22795472217.0</v>
       </c>
       <c r="AG27">
         <v>13208256309.0</v>
       </c>
       <c r="AH27">
         <v>13208256310.0</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28">
         <v>2008318000.0</v>
       </c>
       <c r="C28">
-        <v>28732790705.0</v>
+        <v>2127785339.0</v>
       </c>
       <c r="D28">
         <v>31231231470.0</v>
       </c>
       <c r="E28">
         <v>2159979000.0</v>
       </c>
       <c r="F28">
         <v>2475756000.0</v>
       </c>
       <c r="G28">
         <v>2719371000.0</v>
       </c>
       <c r="H28">
         <v>2151471000.0</v>
       </c>
       <c r="I28">
         <v>1451034731.0</v>
       </c>
       <c r="J28">
         <v>2490219823.0</v>
       </c>
       <c r="K28">
         <v>2584281924.0</v>
       </c>
@@ -12598,59 +12612,65 @@
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>140</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>45378253000.0</v>
+      </c>
       <c r="C14">
         <v>44123950000.0</v>
       </c>
       <c r="D14">
         <v>43969271000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>43689936031.0</v>
+      </c>
+      <c r="F14">
+        <v>42814400296.0</v>
+      </c>
       <c r="G14">
         <v>43229372000.0</v>
       </c>
       <c r="H14">
         <v>43495724000.0</v>
       </c>
       <c r="I14">
         <v>43315538326.0</v>
       </c>
       <c r="J14">
         <v>42557820539.0</v>
       </c>
       <c r="K14">
         <v>42222507517.0</v>
       </c>
       <c r="L14">
         <v>42148245967.0</v>
       </c>
       <c r="M14">
         <v>41837738970.0</v>
       </c>
       <c r="N14">
         <v>24227664610.0</v>
       </c>
       <c r="O14">
@@ -13215,51 +13235,51 @@
       <c r="X21">
         <v>-36651166666.0</v>
       </c>
       <c r="Y21">
         <v>-18912608467.0</v>
       </c>
       <c r="Z21">
         <v>-2196598520.0</v>
       </c>
       <c r="AA21"/>
       <c r="AB21">
         <v>-20521019413.0</v>
       </c>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>110</v>
       </c>
       <c r="B22">
-        <v>44866321056.0</v>
+        <v>44866321000.0</v>
       </c>
       <c r="C22">
         <v>28882395000.0</v>
       </c>
       <c r="D22">
         <v>45571235000.0</v>
       </c>
       <c r="E22">
         <v>31720346448.0</v>
       </c>
       <c r="F22">
         <v>77276526416.0</v>
       </c>
       <c r="G22">
         <v>59837985000.0</v>
       </c>
       <c r="H22">
         <v>41407120000.0</v>
       </c>
       <c r="I22">
         <v>40404121028.0</v>
       </c>
       <c r="J22">
         <v>37376007992.0</v>
       </c>
@@ -13370,51 +13390,51 @@
       <c r="K23">
         <v>-367970600.0</v>
       </c>
       <c r="L23">
         <v>-373751519.0</v>
       </c>
       <c r="M23">
         <v>-373751525.0</v>
       </c>
       <c r="N23">
         <v>1135650535.0</v>
       </c>
       <c r="O23">
         <v>-280567151.0</v>
       </c>
       <c r="P23">
         <v>-303911475.0</v>
       </c>
       <c r="Q23">
         <v>-303911479.0</v>
       </c>
       <c r="R23">
         <v>-529981478.0</v>
       </c>
       <c r="S23">
-        <v>-449003441.0</v>
+        <v>-404807441.0</v>
       </c>
       <c r="T23">
         <v>-313724189.0</v>
       </c>
       <c r="U23">
         <v>-206536689.0</v>
       </c>
       <c r="V23">
         <v>-241136689.0</v>
       </c>
       <c r="W23">
         <v>-850108246.0</v>
       </c>
       <c r="X23">
         <v>-17502587600.0</v>
       </c>
       <c r="Y23">
         <v>-18912608467.0</v>
       </c>
       <c r="Z23">
         <v>8238808000.0</v>
       </c>
       <c r="AA23">
         <v>144098071300.0</v>
       </c>
@@ -13521,51 +13541,51 @@
       </c>
       <c r="AC24">
         <v>-401553490.0</v>
       </c>
       <c r="AD24">
         <v>350000000.0</v>
       </c>
       <c r="AE24">
         <v>252272727.0</v>
       </c>
       <c r="AF24">
         <v>252272727.0</v>
       </c>
       <c r="AG24">
         <v>153719068.0</v>
       </c>
       <c r="AH24">
         <v>153719068.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>150</v>
       </c>
       <c r="B25">
-        <v>82437128000.0</v>
+        <v>-7807446000.0</v>
       </c>
       <c r="C25">
         <v>10704651000.0</v>
       </c>
       <c r="D25">
         <v>60263301000.0</v>
       </c>
       <c r="E25">
         <v>7185561000.0</v>
       </c>
       <c r="F25">
         <v>153986045000.0</v>
       </c>
       <c r="G25">
         <v>-35873361000.0</v>
       </c>
       <c r="H25">
         <v>-32176902000.0</v>
       </c>
       <c r="I25">
         <v>93537625120.0</v>
       </c>
       <c r="J25">
         <v>99514401967.0</v>
       </c>