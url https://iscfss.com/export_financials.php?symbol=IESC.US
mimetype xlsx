--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5436,54 +5439,54 @@
       <c r="B60">
         <v>883955000.0</v>
       </c>
       <c r="C60">
         <v>611113000.0</v>
       </c>
       <c r="D60">
         <v>449985000.0</v>
       </c>
       <c r="E60">
         <v>361288000.0</v>
       </c>
       <c r="F60">
         <v>345953000.0</v>
       </c>
       <c r="G60">
         <v>283313000.0</v>
       </c>
       <c r="H60">
         <v>246248000.0</v>
       </c>
       <c r="I60">
         <v>220407000.0</v>
       </c>
       <c r="J60">
-        <v>236700000.0</v>
+        <v>240000000.0</v>
       </c>
       <c r="K60">
-        <v>223300000.0</v>
+        <v>225100000.0</v>
       </c>
       <c r="L60">
         <v>101414000.0</v>
       </c>
       <c r="M60">
         <v>87972000.0</v>
       </c>
       <c r="N60">
         <v>62486000.0</v>
       </c>
       <c r="O60">
         <v>53157000.0</v>
       </c>
       <c r="P60">
         <v>64301000.0</v>
       </c>
       <c r="Q60">
         <v>101201000.0</v>
       </c>
       <c r="R60">
         <v>132548000.0</v>
       </c>
       <c r="S60">
         <v>147106000.0</v>
       </c>
@@ -5635,737 +5638,743 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ62"/>
+  <dimension ref="A1:DK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>511500000.0</v>
+      </c>
+      <c r="C2">
         <v>402979000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>209356000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>391770000.0</v>
       </c>
-      <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>149381000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>309796000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>282187000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>270234000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>138591000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>239370000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>256870999.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>260289000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>184963000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>295362000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>267261000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>216780000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>136967000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>207771000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>180500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>184270000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>93315000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>155565000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>153505000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>129339000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>85276000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>150406000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>129704000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>125877000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>75293000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>117385000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>111608000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>108249000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>63246000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>115635000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>113910000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>99730000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64963000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>90735000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>82500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>74482000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>47033000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>74339000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74565000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>70333000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>38639000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>71512000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>69527000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>61633000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>40659000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>65530000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>66667000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69085000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>39879000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>99234000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>82501000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>81359000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>49556000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>79771000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>71049000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>55939000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>38395000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>56410000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>56657000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>60129000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>131757000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>79820000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>77672000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>102289000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>131757000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>133692000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>129532000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>116639000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>74168000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>141614000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>133403000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>138284000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>142842000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>152605000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>143658000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>146137000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>160419000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>162016000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>165861000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>162258000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>187074000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>139766000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>121748000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>126905000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>77598000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>140419000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>126677000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>115505000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>141398000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>120702000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>113383000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>134157000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>164272000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>146257000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>145871000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>141547000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>202047000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>148568000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>138304000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>112545000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>116188000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>69225000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
+      <c r="DK2"/>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6438,52 +6447,53 @@
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
+      <c r="DK3"/>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6556,461 +6566,463 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>177313000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
         <v>-34544000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>-29560000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
-        <v>-25613000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE5">
         <v>-25613000.0</v>
       </c>
       <c r="AF5">
-        <v>0.0</v>
+        <v>-25613000.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-27862000.0</v>
       </c>
-      <c r="AJ5">
-[...1 lines deleted...]
-      </c>
       <c r="AK5">
         <v>0.0</v>
       </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-25307000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-2000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-4000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>9000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>19000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21424000.0</v>
       </c>
       <c r="BC5">
         <v>-21424000.0</v>
       </c>
-      <c r="BD5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD5">
+        <v>-21424000.0</v>
+      </c>
+      <c r="BE5"/>
       <c r="BF5">
-        <v>-14165000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG5">
         <v>-14165000.0</v>
       </c>
       <c r="BH5">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BJ5">
+        <v>-14165000.0</v>
+      </c>
+      <c r="BI5">
+        <v>0.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-21868000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-88000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-82000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-81000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-66000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-70000.0</v>
       </c>
-      <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
-[...1 lines deleted...]
-      </c>
+      <c r="BR5"/>
       <c r="BS5">
         <v>-8868000.0</v>
       </c>
       <c r="BT5">
-        <v>-6852000.0</v>
+        <v>-8868000.0</v>
       </c>
       <c r="BU5">
         <v>-6852000.0</v>
       </c>
       <c r="BV5">
         <v>-6852000.0</v>
       </c>
       <c r="BW5">
         <v>-6852000.0</v>
       </c>
       <c r="BX5">
-        <v>-3936000.0</v>
+        <v>-6852000.0</v>
       </c>
       <c r="BY5">
         <v>-3936000.0</v>
       </c>
       <c r="BZ5">
         <v>-3936000.0</v>
       </c>
       <c r="CA5">
         <v>-3936000.0</v>
       </c>
       <c r="CB5">
-        <v>-54284000.0</v>
+        <v>-3936000.0</v>
       </c>
       <c r="CC5">
         <v>-54284000.0</v>
       </c>
       <c r="CD5">
         <v>-54284000.0</v>
       </c>
       <c r="CE5">
+        <v>-54284000.0</v>
+      </c>
+      <c r="CF5">
         <v>-1183000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-1620000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2064000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1380000.0</v>
       </c>
       <c r="CJ5">
         <v>-1380000.0</v>
       </c>
       <c r="CK5">
+        <v>-1380000.0</v>
+      </c>
+      <c r="CL5">
         <v>-1660000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1909000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
-      <c r="CR5">
+      <c r="CR5"/>
+      <c r="CS5">
         <v>12000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-55000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-112000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>57000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>80000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>107000.0</v>
       </c>
-      <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>196810000.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>196955000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>195221000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
-      <c r="BD6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
+      <c r="BE6"/>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7020,131 +7032,134 @@
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
+      <c r="DK6"/>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>72376000.0</v>
+      </c>
+      <c r="C7">
         <v>65793000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>88095000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>52668000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>51649000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41059000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>62426000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>38715000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>38175000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>42337000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>61594000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>36136000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36700000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>38763000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>55463000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>27956000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>28370000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>27520000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>42622000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28750000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>26923000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23907000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>31586000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21642000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>23457000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23718000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -7188,113 +7203,116 @@
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>220000.0</v>
       </c>
       <c r="C8">
         <v>220000.0</v>
       </c>
       <c r="D8">
         <v>220000.0</v>
       </c>
       <c r="E8">
         <v>220000.0</v>
       </c>
       <c r="F8">
         <v>220000.0</v>
       </c>
       <c r="G8">
         <v>220000.0</v>
       </c>
       <c r="H8">
         <v>220000.0</v>
       </c>
       <c r="I8">
         <v>220000.0</v>
       </c>
       <c r="J8">
         <v>220000.0</v>
       </c>
       <c r="K8">
         <v>220000.0</v>
       </c>
       <c r="L8">
         <v>220000.0</v>
       </c>
       <c r="M8">
+        <v>220000.0</v>
+      </c>
+      <c r="N8">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="O8">
         <v>220000.0</v>
       </c>
       <c r="P8">
         <v>220000.0</v>
       </c>
       <c r="Q8">
         <v>220000.0</v>
       </c>
       <c r="R8">
         <v>220000.0</v>
       </c>
       <c r="S8">
         <v>220000.0</v>
       </c>
       <c r="T8">
         <v>220000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>220000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7344,213 +7362,214 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>202406000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>201958000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>200940000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>201871000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>200993000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>200159000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>199162000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>201899000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>201126000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>200732000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>201219000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>200587000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>194021000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>192895000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>192499000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>192911000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>192389000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>191579000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>194607000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>196810000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>196551000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>196835000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>197312000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>196955000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>196542000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>196164000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>195755000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>195221000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>194325000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>194045000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>193894000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>193628000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>193454000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>194666000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>194830000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>194719000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>174958000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>174878000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>174649000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>174514000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>162763000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>162590000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>162767000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>163871000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>163634000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>163375000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>163194000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>164262000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>165531000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7560,394 +7579,398 @@
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>49600000.0</v>
+      </c>
+      <c r="C10">
         <v>88834000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>127171000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>101445000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22427000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>59073000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>100832000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>44897000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>105969000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>87456000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>75770000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>28558000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15129000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5245000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24848000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>17059000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>19279000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>7826000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23105000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18524000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37520000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>27281000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>53577000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>35830000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>43799000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27295000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18900000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13104000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16158000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20578000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>26247000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>21692000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>35713000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>31888000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>28300000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23905000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20781000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25735000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>33000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22807000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>58269000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>46313000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>49360000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>44816000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>47253000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>46677000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>47342000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>22243000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>20547000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>17253000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20757000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>15134000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13458000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>20873000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>18729000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18663000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>17766000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>17318000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>35577000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23039000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>36707000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>26946000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>32924000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>30725000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>54182000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>55795000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>64174000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>60544000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>51569000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>49294000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>64709000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>56818000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>31867000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>35637000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>69676000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>68943000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>67290000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>46131000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>28166000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>10938000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>18134000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24879000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>28349000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>31518000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>32384000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CJ10">
         <v>13290000.0</v>
       </c>
       <c r="CK10">
+        <v>13290000.0</v>
+      </c>
+      <c r="CL10">
         <v>19043000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>44153000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>40201000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>40342000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>26130000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>19062000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>32779000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>32955000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2709000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4167000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>3475000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>421000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>633000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>613000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>770000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>773000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7002000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>10488000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2931000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>35600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>14600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>13300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>18300000.0</v>
       </c>
-      <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8020,399 +8043,403 @@
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>263600000.0</v>
+      </c>
+      <c r="C12">
         <v>258744000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>231758000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>168260000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>88275000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>112040000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>135835000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>44897000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>105969000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>87456000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>75770000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>28558000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15129000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5245000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24848000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17059000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19279000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7826000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>23105000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18524000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37520000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>27281000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>53577000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>35830000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>43799000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>27295000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13104000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16158000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>20578000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26247000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>21692000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35713000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>31888000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28300000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>23905000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20781000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25735000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>33000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22807000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>58269000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>46313000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>49360000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>44816000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47253000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>46677000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>47342000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>22243000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20547000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17253000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>20757000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>15134000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13458000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>20873000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18729000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18663000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>17766000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>17318000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>35577000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23039000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>36707000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>26946000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>32924000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>30725000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>54182000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>55795000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>64174000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>60544000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>51569000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>49294000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>64709000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>56818000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>31867000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>35637000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>69676000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>68943000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>67290000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>46131000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>28166000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>10938000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>18134000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>24879000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>28349000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>31518000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>32384000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CJ12">
         <v>13290000.0</v>
       </c>
       <c r="CK12">
+        <v>13290000.0</v>
+      </c>
+      <c r="CL12">
         <v>19043000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>44153000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>40201000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>40342000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>26130000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>19062000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>32779000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>32955000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2709000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4167000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3475000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>421000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>633000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>613000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>770000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>773000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7002000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>10488000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2931000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3000000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>35600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>4000000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>14600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>13300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>18300000.0</v>
       </c>
-      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>220000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C13">
         <v>220000.0</v>
       </c>
       <c r="D13">
         <v>220000.0</v>
       </c>
       <c r="E13">
         <v>220000.0</v>
       </c>
       <c r="F13">
         <v>220000.0</v>
       </c>
       <c r="G13">
         <v>220000.0</v>
       </c>
       <c r="H13">
         <v>220000.0</v>
       </c>
       <c r="I13">
         <v>220000.0</v>
       </c>
       <c r="J13">
         <v>220000.0</v>
       </c>
@@ -8443,126 +8470,126 @@
       <c r="S13">
         <v>220000.0</v>
       </c>
       <c r="T13">
         <v>220000.0</v>
       </c>
       <c r="U13">
         <v>220000.0</v>
       </c>
       <c r="V13">
         <v>220000.0</v>
       </c>
       <c r="W13">
         <v>220000.0</v>
       </c>
       <c r="X13">
         <v>220000.0</v>
       </c>
       <c r="Y13">
         <v>220000.0</v>
       </c>
       <c r="Z13">
         <v>220000.0</v>
       </c>
       <c r="AA13">
+        <v>220000.0</v>
+      </c>
+      <c r="AB13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AC13">
         <v>220000.0</v>
       </c>
       <c r="AD13">
         <v>220000.0</v>
       </c>
       <c r="AE13">
         <v>220000.0</v>
       </c>
       <c r="AF13">
         <v>220000.0</v>
       </c>
       <c r="AG13">
         <v>220000.0</v>
       </c>
       <c r="AH13">
         <v>220000.0</v>
       </c>
       <c r="AI13">
+        <v>220000.0</v>
+      </c>
+      <c r="AJ13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AK13">
         <v>220000.0</v>
       </c>
       <c r="AL13">
         <v>220000.0</v>
       </c>
       <c r="AM13">
+        <v>220000.0</v>
+      </c>
+      <c r="AN13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AO13">
         <v>220000.0</v>
       </c>
       <c r="AP13">
         <v>220000.0</v>
       </c>
       <c r="AQ13">
         <v>220000.0</v>
       </c>
       <c r="AR13">
         <v>220000.0</v>
       </c>
       <c r="AS13">
         <v>220000.0</v>
       </c>
       <c r="AT13">
+        <v>220000.0</v>
+      </c>
+      <c r="AU13">
         <v>221000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AW13">
         <v>182000.0</v>
       </c>
       <c r="AX13">
         <v>182000.0</v>
       </c>
       <c r="AY13">
         <v>182000.0</v>
       </c>
       <c r="AZ13">
-        <v>154000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="BA13">
         <v>154000.0</v>
       </c>
       <c r="BB13">
         <v>154000.0</v>
       </c>
       <c r="BC13">
         <v>154000.0</v>
       </c>
       <c r="BD13">
         <v>154000.0</v>
       </c>
       <c r="BE13">
         <v>154000.0</v>
       </c>
       <c r="BF13">
         <v>154000.0</v>
       </c>
       <c r="BG13">
         <v>154000.0</v>
       </c>
       <c r="BH13">
         <v>154000.0</v>
       </c>
@@ -8602,514 +8629,518 @@
       <c r="BT13">
         <v>154000.0</v>
       </c>
       <c r="BU13">
         <v>154000.0</v>
       </c>
       <c r="BV13">
         <v>154000.0</v>
       </c>
       <c r="BW13">
         <v>154000.0</v>
       </c>
       <c r="BX13">
         <v>154000.0</v>
       </c>
       <c r="BY13">
         <v>154000.0</v>
       </c>
       <c r="BZ13">
         <v>154000.0</v>
       </c>
       <c r="CA13">
         <v>154000.0</v>
       </c>
       <c r="CB13">
+        <v>154000.0</v>
+      </c>
+      <c r="CC13">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="CD13">
         <v>416000.0</v>
       </c>
       <c r="CE13">
         <v>416000.0</v>
       </c>
       <c r="CF13">
         <v>416000.0</v>
       </c>
       <c r="CG13">
         <v>416000.0</v>
       </c>
       <c r="CH13">
-        <v>411000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="CI13">
         <v>411000.0</v>
       </c>
       <c r="CJ13">
         <v>411000.0</v>
       </c>
       <c r="CK13">
         <v>411000.0</v>
       </c>
       <c r="CL13">
         <v>411000.0</v>
       </c>
       <c r="CM13">
         <v>411000.0</v>
       </c>
       <c r="CN13">
+        <v>411000.0</v>
+      </c>
+      <c r="CO13">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="CP13">
         <v>411000.0</v>
       </c>
       <c r="CQ13">
         <v>411000.0</v>
       </c>
       <c r="CR13">
+        <v>411000.0</v>
+      </c>
+      <c r="CS13">
         <v>410000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>412000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="CV13">
         <v>409000.0</v>
       </c>
       <c r="CW13">
         <v>409000.0</v>
       </c>
       <c r="CX13">
+        <v>409000.0</v>
+      </c>
+      <c r="CY13">
         <v>382000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>408000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404000.0</v>
       </c>
       <c r="DB13">
         <v>404000.0</v>
       </c>
       <c r="DC13">
+        <v>404000.0</v>
+      </c>
+      <c r="DD13">
         <v>387000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DF13">
         <v>300000.0</v>
       </c>
       <c r="DG13">
         <v>300000.0</v>
       </c>
       <c r="DH13">
         <v>300000.0</v>
       </c>
       <c r="DI13">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ13">
         <v>200000.0</v>
       </c>
-      <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>20186000.0</v>
+      </c>
+      <c r="C14">
         <v>20173340.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20213000.0</v>
       </c>
       <c r="E14">
         <v>20213000.0</v>
       </c>
       <c r="F14">
+        <v>20213000.0</v>
+      </c>
+      <c r="G14">
         <v>20246000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20456000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20496870.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20479755.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20435148.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>20426000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20405702.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20388000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20449035.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20707000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20939437.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>20772426.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20958887.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>21081000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>21087779.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>21071059.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>21061355.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>21047000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>20996732.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21122310.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>21148312.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>21184000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21301235.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21379746.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>21261065.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21448000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>21331883.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>21440570.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21196854.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21490000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21556118.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21574155.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21557838.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21516000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21456634.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21436012.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>21347494.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21343000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21370634.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21618327.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21779728.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21734591.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18521628.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18514150.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18507750.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17817254.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15445606.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14909896.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14919189.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14801903.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14642293.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>14638678.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14569000.0</v>
       </c>
       <c r="BG14">
         <v>14569000.0</v>
       </c>
       <c r="BH14">
+        <v>14569000.0</v>
+      </c>
+      <c r="BI14">
         <v>14491966.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>14481005.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>14447841.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14447357.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>14425119.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14390580.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14396017.0</v>
       </c>
       <c r="BO14">
         <v>14396017.0</v>
       </c>
       <c r="BP14">
+        <v>14396017.0</v>
+      </c>
+      <c r="BQ14">
         <v>14403139.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>14322439.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14318776.0</v>
       </c>
       <c r="BS14">
         <v>14318776.0</v>
       </c>
       <c r="BT14">
+        <v>14318776.0</v>
+      </c>
+      <c r="BU14">
         <v>15003131.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>15021520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15092303.0</v>
       </c>
       <c r="BW14">
         <v>15092303.0</v>
       </c>
       <c r="BX14">
+        <v>15092303.0</v>
+      </c>
+      <c r="BY14">
         <v>15163387.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>15081537.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>15034079.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>15000107.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>15328124.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>39384545.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>14970502.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>39248246.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>39207359.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>39149769.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>38665537.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39432344.0</v>
       </c>
       <c r="CJ14">
         <v>39432344.0</v>
       </c>
       <c r="CK14">
+        <v>39432344.0</v>
+      </c>
+      <c r="CL14">
         <v>38544198.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>38835737.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38273416.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>39161593.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>39372367.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>39472309.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>39447351.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>40073939.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>40002961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39759175.0</v>
       </c>
       <c r="CU14">
         <v>39759175.0</v>
       </c>
       <c r="CV14">
+        <v>39759175.0</v>
+      </c>
+      <c r="CW14">
         <v>40956004.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>41093981.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>41088790.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>40756732.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>40791970.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>40379289.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>39516627.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>38500000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>35400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>32900000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>31700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>29100000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>27200000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>18200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>4500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>220000.0</v>
       </c>
       <c r="N15">
         <v>220000.0</v>
       </c>
       <c r="O15">
         <v>220000.0</v>
       </c>
       <c r="P15">
         <v>220000.0</v>
       </c>
       <c r="Q15">
         <v>220000.0</v>
       </c>
       <c r="R15">
         <v>220000.0</v>
       </c>
       <c r="S15">
         <v>220000.0</v>
       </c>
       <c r="T15">
         <v>220000.0</v>
       </c>
       <c r="U15">
@@ -9166,69 +9197,69 @@
       <c r="AL15">
         <v>220000.0</v>
       </c>
       <c r="AM15">
         <v>220000.0</v>
       </c>
       <c r="AN15">
         <v>220000.0</v>
       </c>
       <c r="AO15">
         <v>220000.0</v>
       </c>
       <c r="AP15">
         <v>220000.0</v>
       </c>
       <c r="AQ15">
         <v>220000.0</v>
       </c>
       <c r="AR15">
         <v>220000.0</v>
       </c>
       <c r="AS15">
         <v>220000.0</v>
       </c>
       <c r="AT15">
+        <v>220000.0</v>
+      </c>
+      <c r="AU15">
         <v>221000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AW15">
         <v>182000.0</v>
       </c>
       <c r="AX15">
         <v>182000.0</v>
       </c>
       <c r="AY15">
         <v>182000.0</v>
       </c>
       <c r="AZ15">
-        <v>154000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="BA15">
         <v>154000.0</v>
       </c>
       <c r="BB15">
         <v>154000.0</v>
       </c>
       <c r="BC15">
         <v>154000.0</v>
       </c>
       <c r="BD15">
         <v>154000.0</v>
       </c>
       <c r="BE15">
         <v>154000.0</v>
       </c>
       <c r="BF15">
         <v>154000.0</v>
       </c>
       <c r="BG15">
         <v>154000.0</v>
       </c>
       <c r="BH15">
         <v>154000.0</v>
       </c>
@@ -9268,480 +9299,486 @@
       <c r="BT15">
         <v>154000.0</v>
       </c>
       <c r="BU15">
         <v>154000.0</v>
       </c>
       <c r="BV15">
         <v>154000.0</v>
       </c>
       <c r="BW15">
         <v>154000.0</v>
       </c>
       <c r="BX15">
         <v>154000.0</v>
       </c>
       <c r="BY15">
         <v>154000.0</v>
       </c>
       <c r="BZ15">
         <v>154000.0</v>
       </c>
       <c r="CA15">
         <v>154000.0</v>
       </c>
       <c r="CB15">
+        <v>154000.0</v>
+      </c>
+      <c r="CC15">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="CD15">
         <v>416000.0</v>
       </c>
       <c r="CE15">
         <v>416000.0</v>
       </c>
       <c r="CF15">
         <v>416000.0</v>
       </c>
       <c r="CG15">
         <v>416000.0</v>
       </c>
       <c r="CH15">
-        <v>411000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="CI15">
         <v>411000.0</v>
       </c>
       <c r="CJ15">
         <v>411000.0</v>
       </c>
       <c r="CK15">
         <v>411000.0</v>
       </c>
       <c r="CL15">
         <v>411000.0</v>
       </c>
       <c r="CM15">
         <v>411000.0</v>
       </c>
       <c r="CN15">
+        <v>411000.0</v>
+      </c>
+      <c r="CO15">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="CP15">
         <v>411000.0</v>
       </c>
       <c r="CQ15">
         <v>411000.0</v>
       </c>
       <c r="CR15">
+        <v>411000.0</v>
+      </c>
+      <c r="CS15">
         <v>410000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>412000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="CV15">
         <v>409000.0</v>
       </c>
       <c r="CW15">
         <v>409000.0</v>
       </c>
       <c r="CX15">
+        <v>409000.0</v>
+      </c>
+      <c r="CY15">
         <v>382000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>408000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404000.0</v>
       </c>
       <c r="DB15">
         <v>404000.0</v>
       </c>
       <c r="DC15">
-        <v>400000.0</v>
+        <v>404000.0</v>
       </c>
       <c r="DD15">
         <v>400000.0</v>
       </c>
       <c r="DE15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DF15">
         <v>300000.0</v>
       </c>
       <c r="DG15">
         <v>300000.0</v>
       </c>
       <c r="DH15">
         <v>300000.0</v>
       </c>
       <c r="DI15">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ15">
         <v>200000.0</v>
       </c>
-      <c r="DJ15"/>
+      <c r="DK15"/>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>286500000.0</v>
+      </c>
+      <c r="C16">
         <v>212646000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>176782000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>154803000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>163605000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>170393000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>158972000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>139261000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>127767000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>126962000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>103771000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>109119000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>94829000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>95442000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>84936000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>71397000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>63619000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>66242000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>62486000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>67235000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>60257000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>64731000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>55739000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>56174000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>45886000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45555000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>40600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>35859000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32932000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35304000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>33826000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25812000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>27820000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27411000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>29900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>30667000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>25712000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>24987000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24200000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>27647000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>26334000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>24068000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25165000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>26731000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>19307000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19681000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>21852000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21486000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17628000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20099000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>20676000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>22133000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>20220000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22930000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>25255000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>-1244000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>59561000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>-187074000.0</v>
       </c>
-      <c r="CH16"/>
-      <c r="CI16">
+      <c r="CI16"/>
+      <c r="CJ16">
         <v>-187074000.0</v>
       </c>
-      <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>185000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>362000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>167000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>161000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>235000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>248000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>700000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7150000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2062000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>3809000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1166000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3639000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1081000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4365000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17">
         <v>43081000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>45019000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>46580000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>49597000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>50948000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>52113000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>86211000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>88867000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>90347000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>91774000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>93549000.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
@@ -9772,175 +9809,176 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>1670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905000.0</v>
       </c>
       <c r="AX18">
         <v>905000.0</v>
       </c>
       <c r="AY18">
         <v>905000.0</v>
       </c>
       <c r="AZ18">
-        <v>285000.0</v>
+        <v>905000.0</v>
       </c>
       <c r="BA18">
         <v>285000.0</v>
       </c>
       <c r="BB18">
         <v>285000.0</v>
       </c>
       <c r="BC18">
         <v>285000.0</v>
       </c>
       <c r="BD18">
-        <v>284000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="BE18">
         <v>284000.0</v>
       </c>
       <c r="BF18">
         <v>284000.0</v>
       </c>
       <c r="BG18">
         <v>284000.0</v>
       </c>
       <c r="BH18">
+        <v>284000.0</v>
+      </c>
+      <c r="BI18">
         <v>1046000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9950,52 +9988,53 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10068,1857 +10107,1871 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
-        <v>107830000.0</v>
+        <v>129199999.0</v>
       </c>
       <c r="C20">
         <v>107830000.0</v>
       </c>
       <c r="D20">
+        <v>107830000.0</v>
+      </c>
+      <c r="E20">
         <v>95295000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>95226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93960000.0</v>
       </c>
       <c r="G20">
         <v>93960000.0</v>
       </c>
       <c r="H20">
+        <v>93960000.0</v>
+      </c>
+      <c r="I20">
         <v>94543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92395000.0</v>
       </c>
       <c r="J20">
         <v>92395000.0</v>
       </c>
       <c r="K20">
         <v>92395000.0</v>
       </c>
       <c r="L20">
         <v>92395000.0</v>
       </c>
       <c r="M20">
         <v>92395000.0</v>
       </c>
       <c r="N20">
         <v>92395000.0</v>
       </c>
       <c r="O20">
         <v>92395000.0</v>
       </c>
       <c r="P20">
         <v>92395000.0</v>
       </c>
       <c r="Q20">
         <v>92395000.0</v>
       </c>
       <c r="R20">
         <v>92395000.0</v>
       </c>
       <c r="S20">
         <v>92395000.0</v>
       </c>
       <c r="T20">
+        <v>92395000.0</v>
+      </c>
+      <c r="U20">
         <v>92027000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>75327000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>86449000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>53763000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>60484000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>60542000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>50622000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>50600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50622000.0</v>
       </c>
       <c r="AC20">
         <v>50622000.0</v>
       </c>
       <c r="AD20">
-        <v>50702000.0</v>
+        <v>50622000.0</v>
       </c>
       <c r="AE20">
         <v>50702000.0</v>
       </c>
       <c r="AF20">
+        <v>50702000.0</v>
+      </c>
+      <c r="AG20">
         <v>49299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46738000.0</v>
       </c>
       <c r="AH20">
         <v>46738000.0</v>
       </c>
       <c r="AI20">
+        <v>46738000.0</v>
+      </c>
+      <c r="AJ20">
         <v>46700000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>45033000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>43484000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>39936000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>39900000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>39629000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>18743000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>19407000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>17249000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>16525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14993000.0</v>
       </c>
       <c r="AT20">
         <v>14993000.0</v>
       </c>
       <c r="AU20">
         <v>14993000.0</v>
       </c>
       <c r="AV20">
+        <v>14993000.0</v>
+      </c>
+      <c r="AW20">
         <v>14796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13924000.0</v>
       </c>
       <c r="AX20">
         <v>13924000.0</v>
       </c>
       <c r="AY20">
         <v>13924000.0</v>
       </c>
       <c r="AZ20">
+        <v>13924000.0</v>
+      </c>
+      <c r="BA20">
         <v>8631000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>8574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4446000.0</v>
       </c>
       <c r="BC20">
         <v>4446000.0</v>
       </c>
       <c r="BD20">
         <v>4446000.0</v>
       </c>
       <c r="BE20">
         <v>4446000.0</v>
       </c>
       <c r="BF20">
         <v>4446000.0</v>
       </c>
       <c r="BG20">
         <v>4446000.0</v>
       </c>
       <c r="BH20">
-        <v>3981000.0</v>
+        <v>4446000.0</v>
       </c>
       <c r="BI20">
         <v>3981000.0</v>
       </c>
       <c r="BJ20">
         <v>3981000.0</v>
       </c>
       <c r="BK20">
+        <v>3981000.0</v>
+      </c>
+      <c r="BL20">
         <v>4588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3981000.0</v>
       </c>
       <c r="BM20">
         <v>3981000.0</v>
       </c>
       <c r="BN20">
         <v>3981000.0</v>
       </c>
       <c r="BO20">
         <v>3981000.0</v>
       </c>
       <c r="BP20">
+        <v>3981000.0</v>
+      </c>
+      <c r="BQ20">
         <v>4330000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>4373000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4383000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4395000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>5713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6770000.0</v>
       </c>
       <c r="BV20">
         <v>6770000.0</v>
       </c>
       <c r="BW20">
+        <v>6770000.0</v>
+      </c>
+      <c r="BX20">
         <v>14574000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>14289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14589000.0</v>
       </c>
       <c r="BZ20">
         <v>14589000.0</v>
       </c>
       <c r="CA20">
         <v>14589000.0</v>
       </c>
       <c r="CB20">
+        <v>14589000.0</v>
+      </c>
+      <c r="CC20">
         <v>14783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24343000.0</v>
       </c>
       <c r="CD20">
         <v>24343000.0</v>
       </c>
       <c r="CE20">
         <v>24343000.0</v>
       </c>
       <c r="CF20">
+        <v>24343000.0</v>
+      </c>
+      <c r="CG20">
         <v>82289000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>87178000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>90331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197884000.0</v>
       </c>
       <c r="CJ20">
         <v>197884000.0</v>
       </c>
       <c r="CK20">
         <v>197884000.0</v>
       </c>
       <c r="CL20">
         <v>197884000.0</v>
       </c>
       <c r="CM20">
         <v>197884000.0</v>
       </c>
       <c r="CN20">
-        <v>198005000.0</v>
+        <v>197884000.0</v>
       </c>
       <c r="CO20">
         <v>198005000.0</v>
       </c>
       <c r="CP20">
         <v>198005000.0</v>
       </c>
       <c r="CQ20">
+        <v>198005000.0</v>
+      </c>
+      <c r="CR20">
         <v>198220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199370000.0</v>
       </c>
       <c r="CS20">
         <v>199370000.0</v>
       </c>
       <c r="CT20">
         <v>199370000.0</v>
       </c>
       <c r="CU20">
+        <v>199370000.0</v>
+      </c>
+      <c r="CV20">
         <v>482654000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>485899000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>489055000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>492274000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>496212000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>498834000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>501614000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>503874000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>467385000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>448300000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>341700000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>306000000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>293100000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>208700000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>154600000.0</v>
       </c>
-      <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>58400000.0</v>
+      </c>
+      <c r="C21">
         <v>38166000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>41645000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>38877000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>42081000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42386000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>45890000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>49508000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>50075000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>53141000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>56208000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>60467000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>63592000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>66738000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>71936000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>75316000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>78694000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>82093000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>85619000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>89301000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>73325000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>62823000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39357000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>42192000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43810000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25740000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>26600000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27535000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>28459000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29545000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>30590000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>31736000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>29515000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>30452000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>31400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31040000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>30476000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>31700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>32953000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7859000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7928000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4723000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4883000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3302000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3402000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3503000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3662000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3820000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3978000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4138000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>561000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4446000.0</v>
       </c>
       <c r="BC21">
         <v>4446000.0</v>
       </c>
       <c r="BD21">
         <v>4446000.0</v>
       </c>
       <c r="BE21">
         <v>4446000.0</v>
       </c>
       <c r="BF21">
         <v>4446000.0</v>
       </c>
       <c r="BG21">
         <v>4446000.0</v>
       </c>
       <c r="BH21">
-        <v>3981000.0</v>
+        <v>4446000.0</v>
       </c>
       <c r="BI21">
         <v>3981000.0</v>
       </c>
       <c r="BJ21">
         <v>3981000.0</v>
       </c>
       <c r="BK21">
         <v>3981000.0</v>
       </c>
       <c r="BL21">
         <v>3981000.0</v>
       </c>
       <c r="BM21">
         <v>3981000.0</v>
       </c>
       <c r="BN21">
         <v>3981000.0</v>
       </c>
       <c r="BO21">
         <v>3981000.0</v>
       </c>
       <c r="BP21">
+        <v>3981000.0</v>
+      </c>
+      <c r="BQ21">
         <v>4827000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4870000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4880000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7103000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6770000.0</v>
       </c>
       <c r="BV21">
         <v>6770000.0</v>
       </c>
       <c r="BW21">
+        <v>6770000.0</v>
+      </c>
+      <c r="BX21">
         <v>17995000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>14289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14589000.0</v>
       </c>
       <c r="BZ21">
         <v>14589000.0</v>
       </c>
       <c r="CA21">
+        <v>14589000.0</v>
+      </c>
+      <c r="CB21">
         <v>19470000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>14832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24343000.0</v>
       </c>
       <c r="CD21">
         <v>24343000.0</v>
       </c>
       <c r="CE21">
         <v>24343000.0</v>
       </c>
       <c r="CF21">
+        <v>24343000.0</v>
+      </c>
+      <c r="CG21">
         <v>82289000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>87178000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>90331000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>98086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197884000.0</v>
       </c>
       <c r="CK21">
         <v>197884000.0</v>
       </c>
       <c r="CL21">
         <v>197884000.0</v>
       </c>
       <c r="CM21">
         <v>197884000.0</v>
       </c>
       <c r="CN21">
-        <v>198005000.0</v>
+        <v>197884000.0</v>
       </c>
       <c r="CO21">
         <v>198005000.0</v>
       </c>
       <c r="CP21">
         <v>198005000.0</v>
       </c>
       <c r="CQ21">
+        <v>198005000.0</v>
+      </c>
+      <c r="CR21">
         <v>198220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199370000.0</v>
       </c>
       <c r="CS21">
         <v>199370000.0</v>
       </c>
       <c r="CT21">
         <v>199370000.0</v>
       </c>
       <c r="CU21">
+        <v>199370000.0</v>
+      </c>
+      <c r="CV21">
         <v>482654000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>126700000.0</v>
+      </c>
+      <c r="C22">
         <v>110412000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>111536000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>108775000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>107569000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>104312000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101728000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>106855000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>104612000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>113774000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>95655000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>102594000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>106311000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>99626000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>96333000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>92762000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85899000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>73766000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>68573000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>71562000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>38908000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>33298000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>24889000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>25343000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22288000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19861000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21500000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24350000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23729000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23881000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>20966000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>18717000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17590000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17006000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>16900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>18986000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18311000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14214000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>17432000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>12661000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13370000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13977000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13753000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13369000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12817000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16048000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>15121000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>18291000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>16652000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>20147000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>12280000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>12109000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>13034000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>15141000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16588000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>11718000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8191000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8443000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>6203000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>9454000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13542000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>12797000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>9831000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9456000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9280000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>10155000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10074000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10623000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>12316000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12856000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>16838000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18363000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>14975000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>15268000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>22287000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>22870000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>23444000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>25989000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>26645000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>23579000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>23300000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>23027000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>24293000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>19509000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>18130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26331000.0</v>
       </c>
       <c r="CJ22">
         <v>26331000.0</v>
       </c>
       <c r="CK22">
+        <v>26331000.0</v>
+      </c>
+      <c r="CL22">
         <v>23817000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>22647000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>20473000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>20334000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>21475000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>22677000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>23651000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>27568000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>27657000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>27477000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>21855000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>21019000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>17401000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>16889000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>16861000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>19598000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>16459000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>14466000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>12793000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>44100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>30100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>22200000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>18900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>13600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>9800000.0</v>
       </c>
-      <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>1994000000.0</v>
+      </c>
+      <c r="C23">
         <v>1658377000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1595661000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1469722000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1364559000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1265009000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1244026000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1155336000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1101164000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1042019000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>981600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>899728000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>889088000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>896816000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>934709000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>884392000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>831239000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>785228000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>766622000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>715930000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>615652000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>609370000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>560528000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>525325000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>526344000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>469865000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>445300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>438364000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>417271000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>423137000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>421994000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>395963000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>384987000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>380666000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>424500000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>417157000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>407974000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>391992000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>394300000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>277523000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>235779000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>223078000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>225679000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>212506000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>201108000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>198541000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>201108000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>178857000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>170343000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>165222000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>179252000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>151473000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>153253000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>165158000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>164713000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>172105000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>159179000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>161962000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>180244000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>176682000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>192499000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>187303000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>207860000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>201226000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>226604000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>246331000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>268425000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>299333000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>296047000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>286884000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>319776000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>321248000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>317845000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>305656000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>353422000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>361560000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>364776000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>369846000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>375515000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>385169000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>369797000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>400203000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>416372000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>508969000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>532466000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>563189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709025000.0</v>
       </c>
       <c r="CJ23">
         <v>709025000.0</v>
       </c>
       <c r="CK23">
+        <v>709025000.0</v>
+      </c>
+      <c r="CL23">
         <v>696488000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>722667000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>714487000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>725999000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>711492000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>693697000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>711530000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>711238000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>696233000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>730383000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1033503000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1017887000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>997883000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1011392000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1019990000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>958213000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>934111000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>922299000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>858492000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>790600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>618600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>518000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>502500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>363500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>263900000.0</v>
       </c>
-      <c r="DJ23"/>
+      <c r="DK23"/>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>20000000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>14173000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>41997000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>81628000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>95857000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>69498000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>67827000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>39746000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>30576000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>140000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>14495000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>217000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>256000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>28986000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>319000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>299000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9915000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>19672000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>29597000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>29564000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>29634000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>29570000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>29452000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>29434000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>29407000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>29376000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>29305000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>29257000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>30248000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>10224000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>10241000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10234000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>10214000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10208000.0</v>
       </c>
       <c r="AU24">
         <v>10208000.0</v>
       </c>
       <c r="AV24">
+        <v>10208000.0</v>
+      </c>
+      <c r="AW24">
         <v>7583000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>8458000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9333000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>10210000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1667000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2292000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2917000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>24000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>95000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10161000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10228000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10289000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10346000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>10418000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>10405000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>10448000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>10632000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>25985000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>26407000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>26601000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>25980000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>26385000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>26215000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>26739000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>25127000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>25136000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>25091000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>45698000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>45746000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>59274000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>57521000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>55744000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>54034000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>142000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>139000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>27000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>223917000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>224031000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>217901000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>188274000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>181152000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>216211000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>248093000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>248122000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>248164000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>248235000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>248313000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>248439000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>274990000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>275741000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>290843000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>286082000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>270877000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>150073000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>150034000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>150089000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>237630000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>260595000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>14173000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>41997000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>81628000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>95857000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>69498000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>67827000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>39746000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>30576000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>140000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14495000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>217000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>256000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>28986000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>319000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>299000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9915000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19672000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29597000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29564000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29634000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>29570000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>29452000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>29434000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29407000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29376000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>29305000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>29257000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>30248000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>10224000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10241000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10234000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10214000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10208000.0</v>
       </c>
       <c r="AU25">
         <v>10208000.0</v>
       </c>
       <c r="AV25">
+        <v>10208000.0</v>
+      </c>
+      <c r="AW25">
         <v>7583000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8458000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9333000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>10210000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1667000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2292000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2917000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>24000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>95000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10161000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10228000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>10289000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10346000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -11928,167 +11981,170 @@
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
+      <c r="DK25"/>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
         <v>63888000.0</v>
       </c>
       <c r="C26">
+        <v>63888000.0</v>
+      </c>
+      <c r="D26">
         <v>59662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44900000.0</v>
       </c>
       <c r="E26">
         <v>44900000.0</v>
       </c>
       <c r="F26">
         <v>44900000.0</v>
       </c>
       <c r="G26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="H26"/>
+        <v>44900000.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>675000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>2447000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>10000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
-[...2 lines deleted...]
-      <c r="X26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>408000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>558000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>558000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>919000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>919000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>28000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>35000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="BB26">
         <v>213000.0</v>
       </c>
       <c r="BC26">
-        <v>259000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="BD26">
         <v>259000.0</v>
       </c>
       <c r="BE26">
         <v>259000.0</v>
       </c>
       <c r="BF26">
+        <v>259000.0</v>
+      </c>
+      <c r="BG26">
         <v>206000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>200000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>235000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12098,52 +12154,53 @@
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12216,470 +12273,476 @@
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>57800000.0</v>
+      </c>
+      <c r="C28">
         <v>42752000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-39076000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28777000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>29222000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18014000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-38406000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6182000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-67794000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-45119000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14176000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7578000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>35728000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>75515000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>112243000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>106754000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>78589000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>87521000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59263000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>40802000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-10457000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11121000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-21774000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13932000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8644000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3258000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-18600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-3189000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3514000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9019000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3317000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7942000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6143000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2436000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5502000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8595000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3570000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-3700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>7441000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-48045000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-36072000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-40153000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-34602000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-37028000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-36469000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-37134000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-11160000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-8589000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-4391000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-6985000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-10269000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-7003000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8402000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8249000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-7495000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-5961000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4922000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-25079000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-12428000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-25842000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-15932000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-21668000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-18827000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-26200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-27161000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-35487000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-31008000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-22681000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-20362000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-35065000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-31541000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-6558000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-10476000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-23900000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-23134000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7969000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11412000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>27599000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>43120000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>204918000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>199112000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>195535000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>192442000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>194029000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>212582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203062000.0</v>
       </c>
       <c r="CJ28">
         <v>203062000.0</v>
       </c>
       <c r="CK28">
+        <v>203062000.0</v>
+      </c>
+      <c r="CL28">
         <v>204454000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>204126000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>208177000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>208129000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>222477000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>229718000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>216230000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>242509000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>273487000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>287319000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>283286000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>271243000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>259279000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>275322000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>243222000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>237835000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>254743000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>260969000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>225462000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>192200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>114600000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>89500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>79600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>15800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-10900000.0</v>
       </c>
-      <c r="DJ28"/>
+      <c r="DK28"/>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>1107678000.0</v>
+      </c>
+      <c r="C29">
         <v>961077000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>883955000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>801441000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>705783000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>652439000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>611113000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>567522000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>534806000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>488643000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>449985000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>415102000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>411900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>420048000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>442916000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>449318000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>420546000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>424287000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>385699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>358765000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>308675000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>309957000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>283530000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>270937000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>286791000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12724,555 +12787,559 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>874900000.0</v>
+      </c>
+      <c r="C30">
         <v>714694000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>721317000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>708740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>698864000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>607707000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>619765000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>606268000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>551933000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>509983000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>489390000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>460667000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>452564000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>463079000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>487867000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>462057000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>414919000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>393059000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>371437000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>314974000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>269829000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>280605000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>283831000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>254021000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>245086000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>230492000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>245400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>238692000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>212143000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>208289000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>207336000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>184796000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>163830000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>160936000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>177700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>176170000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>170096000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>162162000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>160100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>139961000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>114869000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>112348000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>122747000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>112095000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>102246000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>99455000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>101492000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>102799000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>92046000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>90587000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>99349000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>92589000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>94597000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>100524000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>101443000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>97417000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>85787000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>94483000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>103672000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>105594000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>101312000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>99911000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>105335000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>103571000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>104047000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>117094000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>127269000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>151905000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>157203000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>166511000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>177849000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>188597000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>187883000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>174103000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>177424000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>173214000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>168522000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>185136000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>194956000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>236458000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>227765000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>242617000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>265522000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>274589000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>285976000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>311759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313709000.0</v>
       </c>
       <c r="CJ30">
         <v>313709000.0</v>
       </c>
       <c r="CK30">
+        <v>313709000.0</v>
+      </c>
+      <c r="CL30">
         <v>296353000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>305727000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>314474000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>313403000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>303843000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>290298000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>299945000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>297956000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>303685000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>333735000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>341077000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>333759000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>330685000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>351183000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>368145000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>313503000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>285714000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>277268000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>270726000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>238700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>167800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>153400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>146300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>107500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>65700000.0</v>
       </c>
-      <c r="DJ30"/>
+      <c r="DK30"/>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>262240000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>241764000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>218918000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>196957000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>185750000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>179959000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>181972000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>167939000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>146861000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>159883000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>146190000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>190193000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>168005000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>153453000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>178416000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>169003000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>158856000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>149064000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>144984000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>139115000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>134438000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>131817000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>130319000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>158598000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>158155000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>154651000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>157799000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>151746000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>47818000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>83224000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>80022000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>79442000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>72705000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>71584000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>72881000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>69476000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>47600000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>45523000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>44743000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>44424000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>42851000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>43638000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>49366000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>48711000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>49971000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>52877000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>56182000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>59855000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>75251000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13282,128 +13349,131 @@
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>461757000.0</v>
+      </c>
+      <c r="C32">
         <v>494141000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>452053000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>466281000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>376293000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>340967000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>349140000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>314364000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>362268000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>305682000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>270728000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>234249000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>218900000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>212453000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>222512000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>222134000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>188752000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>197699000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>172580000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>135720000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>114177000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>109874000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>129001000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>103539000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>113019000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13448,575 +13518,581 @@
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
+      <c r="DK32"/>
     </row>
-    <row r="33" spans="1:114">
+    <row r="33" spans="1:115">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>699200000.0</v>
+      </c>
+      <c r="C33">
         <v>548611000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>510180000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>456868000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>450076000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>421064000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>372332000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>366781000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>304666000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>314428000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>310304000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>295261000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>297154000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>307474000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>310311000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>295499000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>295184000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>288739000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>282442000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>290704000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>249890000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>250495000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>189078000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>199008000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>202520000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>180129000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>148700000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>153342000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>154344000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>157354000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>159301000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>161934000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>158362000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>160084000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>192700000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>193387000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>192663000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>182515000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>184500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>92758000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>42606000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>44566000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>36639000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>37470000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>33255000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>33234000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>33151000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>34634000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>33990000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>34127000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>35227000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>20044000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>20670000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>15688000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>17328000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>18647000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>18385000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>18587000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>19749000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>25208000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>24880000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>28383000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>36806000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>38608000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>40004000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>45462000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>47155000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>53229000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>53249000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>50373000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>55617000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>51645000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>51514000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>50433000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>60005000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>56535000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>84215000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>86598000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>89310000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>80152000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>53164000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>63652000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>64572000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>133564000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>144139000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>150859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276961000.0</v>
       </c>
       <c r="CJ33">
         <v>276961000.0</v>
       </c>
       <c r="CK33">
+        <v>276961000.0</v>
+      </c>
+      <c r="CL33">
         <v>278148000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>276186000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>279451000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>277268000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>280047000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>280587000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>283909000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>288623000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>289653000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>295865000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>580989000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>579245000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>575582000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>576920000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>574238000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>565482000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>567134000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>571780000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>523810000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>501200000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>380600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>335000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>319400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>226900000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>168000000.0</v>
       </c>
-      <c r="DJ33"/>
+      <c r="DK33"/>
     </row>
-    <row r="34" spans="1:114">
+    <row r="34" spans="1:115">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>3892000.0</v>
+      </c>
+      <c r="C34">
         <v>4997000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>5549000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10315000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10785000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11532000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>12241000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12655000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10996000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11849000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>16951000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>69901000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>67604000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>66646000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>60714000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>41922000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>38932000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>38081000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>44729000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>15542000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>41763000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>37819000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>32745000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>28813000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>25902000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>25924000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>1945000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1926000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>3655000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3797000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4374000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4412000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4639000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4718000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4457000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4433000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>7414000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>6812000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6832000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6767000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6895000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>6930000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>6983000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>7109000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7132000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7043000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7044000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7048000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7058000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7078000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>7093000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>6617000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>6606000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>6575000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>6863000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>7002000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>7266000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>7295000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>6596000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>6022000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14026,895 +14102,902 @@
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
+      <c r="DK34"/>
     </row>
-    <row r="35" spans="1:114">
+    <row r="35" spans="1:115">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>83799999.0</v>
+      </c>
+      <c r="C35">
         <v>77545000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>74271000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>100731000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>79838000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>69654000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>69363000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>74704000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>71970000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>76498000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>81096000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>69901000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>81777000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>108643000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>142342000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>137779000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>108430000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>105908000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>84475000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>74868000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>41903000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>52314000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>32962000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>29069000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>54888000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>26243000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2300000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>11841000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>23327000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>33394000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>33938000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>34046000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>34209000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>34170000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>33900000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>33840000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>36790000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>36117000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>36100000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>37015000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>17119000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>17171000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>16186000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>17323000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>17357000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>17251000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>17252000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>16301000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>16421000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>17316000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>18208000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8569000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>9183000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>9777000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>7172000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7381000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>17711000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>17807000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>17169000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>17414000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>17641000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>17640000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>17808000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>19307000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>34982000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>35589000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>36171000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>38443000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>38237000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>37914000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>37504000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>35282000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>35260000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>35197000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>63770000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>60881000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>74286000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>72033000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>70589000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>73391000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>15910000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>15661000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>15258000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>241849000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>243299000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>236653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215361000.0</v>
       </c>
       <c r="CJ35">
         <v>215361000.0</v>
       </c>
       <c r="CK35">
+        <v>215361000.0</v>
+      </c>
+      <c r="CL35">
         <v>249292000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>280095000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>278305000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>277389000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>276272000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>274964000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>273691000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>278643000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>281603000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>293103000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>288974000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>279289000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>158159000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>158162000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>158132000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>244336000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>263046000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>275785000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>232216000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>194100000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>151100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>91400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>91800000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>29100000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>7400000.0</v>
       </c>
-      <c r="DJ35"/>
+      <c r="DK35"/>
     </row>
-    <row r="36" spans="1:114">
+    <row r="36" spans="1:115">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>26400000.0</v>
+      </c>
+      <c r="C36">
         <v>12708000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13369000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13855000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15251000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>14870000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13871000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>14727000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15536000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>20629000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>15472000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>17085000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>16450000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16794000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2452000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>11689000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>10913000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9641000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3112000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6775000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6604000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5693000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>4180000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5129000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3423000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>5150000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4492000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5351000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5662000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5962000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5507000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6085000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6106000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6017000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3242000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3345000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3367000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3655000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2781000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4923000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4448000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4536000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1918000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>4153000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4175000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4461000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>3250000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>5940000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6049000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6084000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>4201000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>5419000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5568000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5224000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>4418000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>5718000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5420000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5495000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>7287000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>9130000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9257000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>11983000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12322000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>13819000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>14056000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>18458000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>18807000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>22967000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>24096000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>20999000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>25480000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>22232000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>22611000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>22657000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>23336000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>20965000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>46255000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>46758000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>47614000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>36831000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7036000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>15601000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>15035000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>16189000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>19556000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>19418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32184000.0</v>
       </c>
       <c r="CJ36">
         <v>32184000.0</v>
       </c>
       <c r="CK36">
+        <v>32184000.0</v>
+      </c>
+      <c r="CL36">
         <v>31530000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>27546000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>28870000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>23746000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>24296000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>23683000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>24112000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>24783000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>22802000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>26536000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>27992000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>24572000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>20568000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>21352000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>16659000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>8215000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>9278000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>9809000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>9057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DE36">
         <v>9200000.0</v>
       </c>
       <c r="DF36">
+        <v>9200000.0</v>
+      </c>
+      <c r="DG36">
         <v>3100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>2900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1200000.0</v>
       </c>
-      <c r="DJ36"/>
+      <c r="DK36"/>
     </row>
-    <row r="37" spans="1:114">
+    <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>44507000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>36593000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>33233000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>29193000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>26393000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>24458000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>24070000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>24594000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>23367000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>13629000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>12593000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1804000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>2797000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>2846000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>2910000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>3294000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>3245000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>3163000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>3331000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>3232000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>3247000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>3280000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>3327000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>3271000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>1713000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1739000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1847000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1795000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1726000.0</v>
       </c>
-      <c r="AO37">
-[...1 lines deleted...]
-      </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
-      <c r="BD37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37"/>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14924,1688 +15007,1698 @@
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
+      <c r="DK37"/>
     </row>
-    <row r="38" spans="1:114">
+    <row r="38" spans="1:115">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>32028000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>37763000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>100000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>29994000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>28293000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>26456000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>22121000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>30767000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>32135000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>72059000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-200000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>38518000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>37300000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>43214000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>48775000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>48743000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>50981000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-100000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>55682000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>57054000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>135320000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>168099000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>168745000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>168238000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>165841000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>100000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>77505000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>31050000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>31871000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>25987000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>25561000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>22470000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>22856000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>22963000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>24398000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>23793000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>23986000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>24813000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>14611000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14950000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>9670000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>10848000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>10164000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>9866000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>9941000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>11733000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>13111000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>13238000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>15964000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>16303000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>17800000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>18037000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>22439000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>22788000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>27966000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>29441000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>25864000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>30306000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>27945000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>29381000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>29427000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>37910000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>35254000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>60844000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>61347000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>62203000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>47065000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>31379000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>39944000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>39378000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>98478000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>106734000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>109749000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>116749000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>230068000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>229414000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>225430000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>-11687000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>221751000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>222301000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>221688000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>-10109000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>224153000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>222172000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>225906000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>510646000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>510471000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>509623000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>513626000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>512871000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>507049000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>510892000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
+      <c r="DK38"/>
     </row>
-    <row r="39" spans="1:114">
+    <row r="39" spans="1:115">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>29600000.0</v>
+      </c>
+      <c r="C39">
         <v>25916000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20870000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27079000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19775000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19886000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14366000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>30535000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>33984000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>16378000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10481000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12648000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>17930000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21392000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>15350000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17015000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15958000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>21838000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21065000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>20166000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>19505000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>298296000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>9153000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11123000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>12651000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12088000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8876000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10897000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>13035000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8144000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8824000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>9492000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>10752000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>100000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4709000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6123000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7366000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>-100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>4565000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>7374000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>6481000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2956000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4372000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4985000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>6358000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3075000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4060000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5469000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6603000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3772000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>11426000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>12419000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>15039000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>12072000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>20790000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>25523000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>23383000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>12803000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>16638000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>20146000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>18521000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>19998000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>18491000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>18915000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>18700000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>19672000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>23581000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>23403000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>8390000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>2034000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7350000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>28218000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>30508000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>31049000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>40581000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>21879000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>28537000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>37094000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>30976000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>258000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>262000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>34902000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>45005000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>50458000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>50769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78734000.0</v>
       </c>
       <c r="CJ39">
         <v>78734000.0</v>
       </c>
       <c r="CK39">
+        <v>78734000.0</v>
+      </c>
+      <c r="CL39">
         <v>79127000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>73954000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>71575000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>74652000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>79997000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>81073000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>81355000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>64136000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>72529000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>69139000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>86107000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>83443000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>73582000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>65787000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>59976000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>58857000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>57802000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>48297000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>48232000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>3600000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>4500000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>3300000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>2200000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>2100000.0</v>
       </c>
-      <c r="DJ39"/>
+      <c r="DK39"/>
     </row>
-    <row r="40" spans="1:114">
+    <row r="40" spans="1:115">
       <c r="A40" t="s">
         <v>69</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>402979000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>221162000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>391770000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>374585000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>332585000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>169442000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>334930000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>306463000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>294947000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>138710000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>261099000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>278138000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>281447000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>114668000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>366800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>283684000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>232548000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>98174000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>222271000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>191328000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>64731000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>82339000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>11039000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11414000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11040000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>67633000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>150406000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>129704000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>125877000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>55298000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>117385000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>111608000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>108249000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>57464000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>614000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>648000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>90735000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>82500000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>74482000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>35877000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>74339000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>74565000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>70333000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>35393000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>71512000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>69527000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>61633000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>33661000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>65530000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>66667000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>69085000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>28794000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>99234000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>82501000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>81359000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>49009000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>79771000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>85261000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>70931000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>49648000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>67812000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>70258000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>76547000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>97620000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>112552000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>112622000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>372000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>504000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>589000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>847000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>844000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>61481000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>1964000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1939000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>3832000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>7420000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>41932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="CD40">
         <v>51000.0</v>
       </c>
       <c r="CE40">
+        <v>51000.0</v>
+      </c>
+      <c r="CF40">
         <v>979000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>4712000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>7048000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>11882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181884000.0</v>
       </c>
       <c r="CJ40">
         <v>181884000.0</v>
       </c>
       <c r="CK40">
+        <v>181884000.0</v>
+      </c>
+      <c r="CL40">
         <v>158843000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>168972000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>180056000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>44756000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>49014000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>45383000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>51548000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>57240000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>53836000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>57138000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>50234000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>59006000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>58494000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>66929000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>56993000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>64174000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>46170000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>41495000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>37507000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>157900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>118100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>105100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>108000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>79000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>48800000.0</v>
       </c>
-      <c r="DJ40"/>
+      <c r="DK40"/>
     </row>
-    <row r="41" spans="1:114">
+    <row r="41" spans="1:115">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>33765000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>27883000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>22570000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>13966000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6205000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7118000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>13208000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>15542000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>14840000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>13900000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11046000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>6394000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1815000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>2206000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1945000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1926000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>3655000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3797000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>4374000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4412000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4639000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4718000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4457000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4433000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>7414000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>6812000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6832000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6767000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6895000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6930000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6983000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7109000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7132000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7043000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7044000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7048000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7058000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7078000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7093000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>6617000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6606000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6575000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6863000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7002000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7266000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7295000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>6596000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6022000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6177000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6190000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6314000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6385000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6706000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6891000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7280000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>12122000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>11894000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11509000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6369000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>10155000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10124000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10106000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>15474000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>15135000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15012000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>14512000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11537000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>14588000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>15768000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>15522000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>13982000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>17932000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>19268000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>18752000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>19410000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>34209000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>33081000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>32002000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>30183000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>29225000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>28037000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>26651000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>22875000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>3653000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>5862000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2260000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2892000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>8412000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>8086000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>8128000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>8043000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>6706000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2451000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
+      <c r="DK41"/>
     </row>
-    <row r="42" spans="1:114">
+    <row r="42" spans="1:115">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>70900000.0</v>
+      </c>
+      <c r="C42">
         <v>69013000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>82917000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>80894000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>81906000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>99300000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>113133000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>131609000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>153660000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>154465000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>153981000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>152928000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>152207000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>151287000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>157871000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>165054000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>169572000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>168702000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>172599000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>177343000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>177093000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>176235000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>176088000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>177868000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>177252000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>180501000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>209960000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>181032000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>183136000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>185711000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>187873000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>187613999.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>188727000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>190431000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>217919000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>191143000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>191497999.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>191069999.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>215707000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>189415000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>189646000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>189371000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>189227000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>189405000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>189127000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>192334000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>192325000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>172582000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>172451000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>172222000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>172182000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>159924000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>159751000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>159470000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>159325000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>159108000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>158849000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>158719000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>158667000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>158450000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>158204000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>157940000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>157833000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>157533000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>157501000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>156855000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>156635000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>155876000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>155336000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>155008000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>167300000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>162264000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>164800000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>165712000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>166354000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>165387000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>164657000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>164491000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>162660000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>160710000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>471662000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>471516000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>417974000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>418018000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>418074000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>415810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000000.0</v>
       </c>
       <c r="CJ42">
         <v>415000000.0</v>
       </c>
       <c r="CK42">
+        <v>415000000.0</v>
+      </c>
+      <c r="CL42">
         <v>414745000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>412886000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>408698000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>414603000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>415840000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>417625000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>416996000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>420431000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>420676000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>421198000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>419459000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>419284000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>427850000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>427645000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>427332000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>427046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424974000.0</v>
       </c>
       <c r="DB42">
         <v>424974000.0</v>
       </c>
       <c r="DC42">
+        <v>424974000.0</v>
+      </c>
+      <c r="DD42">
         <v>407926000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>395000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>319500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>301400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>291700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>252400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>215700000.0</v>
       </c>
-      <c r="DJ42"/>
+      <c r="DK42"/>
     </row>
-    <row r="43" spans="1:114">
+    <row r="43" spans="1:115">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16678,87 +16771,86 @@
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
+      <c r="DK43"/>
     </row>
-    <row r="44" spans="1:114">
+    <row r="44" spans="1:115">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -16787,64 +16879,66 @@
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
-      <c r="BD44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44"/>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -16854,1537 +16948,1548 @@
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
+      <c r="DK44"/>
     </row>
-    <row r="45" spans="1:114">
+    <row r="45" spans="1:115">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>421199000.0</v>
+      </c>
+      <c r="C45">
         <v>311725000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>369376000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>241531000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>230484000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>201899000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>269539000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>185475000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>125384000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>127983000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>196208000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>110371000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>109300000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>110578000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>110300000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>78609000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>69103000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>29164000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>56375000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>57814000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>60868000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>60553000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>25746000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26410000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26520000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>26126000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>25364000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>25217000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>25055000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>24764000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>24643000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>24642000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>24425000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>16674000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>15694000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>15253000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>11556000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>12695000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>11683000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11909000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>10785000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>10378000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>10188000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>10236000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10197000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>10141000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>10414000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>5433000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5720000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6018000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>6480000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>8483000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>8519000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>8646000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>8016000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>12097000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>11642000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>12419000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>19846000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>20808000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>21967000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>23023000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>24367000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>25932000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>24780000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>24991000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>25742000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>23700000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>22133000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>21006000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>22095000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>21281000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>23371000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>25251000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>26904000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>28538000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>21785000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>23708000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>25194000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>35086000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>37405000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>41110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46893000.0</v>
       </c>
       <c r="CJ45">
         <v>46893000.0</v>
       </c>
       <c r="CK45">
+        <v>46893000.0</v>
+      </c>
+      <c r="CL45">
         <v>48734000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>50756000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>52697000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>55517000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>57746000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>58899000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>61577000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>64470000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>67481000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>69959000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>70343000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>68774000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>65959000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>63294000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>61367000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>58433000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>56242000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>58097000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>47400000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>43700000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>29700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>25900000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>23400000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>16800000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>11800000.0</v>
       </c>
-      <c r="DJ45"/>
+      <c r="DK45"/>
     </row>
-    <row r="46" spans="1:114">
+    <row r="46" spans="1:115">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>421300000.0</v>
+      </c>
+      <c r="C46">
         <v>311725000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>271619000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>241531000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>230484000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>201899000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>196153000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>185475000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>125384000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>127983000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>125171000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>110371000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>109279000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>110578000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>120562000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>97794000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>95802000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>87795000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>82297000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>78609000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>69103000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>65770000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>57975000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>57814000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>60868000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>60553000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25700000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26410000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26520000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>26126000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>25364000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25217000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>25055000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24764000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>24600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24642000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24425000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>16674000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>15700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>15253000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11556000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>12695000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>11683000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11909000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>10785000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>10378000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>10188000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>10236000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10197000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10141000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10414000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5433000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5720000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6018000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>6480000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>8483000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>8519000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>8646000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>8016000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>12097000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>11642000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>12419000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>19896000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>20808000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>21967000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>23023000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>24367000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>25932000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>24780000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>24991000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>25742000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>23700000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>22133000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>21006000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>22095000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>21281000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>23371000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>25251000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>27107000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>28538000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>21785000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>23708000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>25194000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>35086000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>37405000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>41110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46893000.0</v>
       </c>
       <c r="CJ46">
         <v>46893000.0</v>
       </c>
       <c r="CK46">
+        <v>46893000.0</v>
+      </c>
+      <c r="CL46">
         <v>48734000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>50756000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>52697000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>55517000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>57746000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>58899000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>61577000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>64470000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>67481000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>69959000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>70343000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>68774000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>65959000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>63294000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>61367000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>58433000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>56242000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>58097000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>47368000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>43700000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>29700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>25900000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>23400000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>16800000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>11800000.0</v>
       </c>
-      <c r="DJ46"/>
+      <c r="DK46"/>
     </row>
-    <row r="47" spans="1:114">
+    <row r="47" spans="1:115">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>56560000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>55073000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>53850000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>54426000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>97794000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>52068000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>45264000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>35454000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>78609000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>28731000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>29164000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>24589000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25260000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>26064000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>25613000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25746000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26410000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26520000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26126000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>25364000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25217000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>25055000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24764000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>24643000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24642000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24425000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>16674000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>15694000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>15253000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>11556000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>12695000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11683000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11909000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>10785000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10378000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10188000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>10236000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10197000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>10141000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>10414000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>5433000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5720000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6018000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>6480000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>8483000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>8519000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>8646000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>8016000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>12097000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>11642000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>12419000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>19846000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>20808000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>21967000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>23023000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>24367000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>25798000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>24834000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>25288000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>26123000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>23700000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>22133000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>21006000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>22095000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>21281000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>23371000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>25251000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>26904000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>28140000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>21785000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>23708000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>25194000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>35086000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>37405000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>41110000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>44861000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>46893000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>48734000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>50756000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>52697000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>55517000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>57746000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>58899000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>61577000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>64470000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>67481000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>69959000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>70343000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>68774000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>65959000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>63294000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>61367000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>58433000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>56242000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
+      <c r="DK47"/>
     </row>
-    <row r="48" spans="1:114">
+    <row r="48" spans="1:115">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1001600000.0</v>
+      </c>
+      <c r="C48">
         <v>891844000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>800818000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>700327000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>623657000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>552919000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>497760000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>435693000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>380926000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>333958000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>295784000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>261954000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>245324000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>226544000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>203197000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>188187000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>181256000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>187538000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>173134000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>150626000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>131222000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>119007000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>107005000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>92593000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>80333000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>74057000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>65600000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>55761000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>44789000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>39300000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>32314000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>27639000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>19123000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>16858000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>46400000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>43325000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>37457000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>36921000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>32700000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-69235000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-80040000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-82234000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-88033000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-95512000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-99468000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-101279000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-104571000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-106702000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-109375000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-109771000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-109895000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-108054000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-106912000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-105812000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-106322000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-104845000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-101680000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-98245000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-94520000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-79372000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-69208000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-59971000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-56698000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-44764000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-38207000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-24975000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-24171000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-11248000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-12805000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-11570000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-11480000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-10883000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-12921000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-12960000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-12583000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-8503000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-9710000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-8970000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-8171000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1714000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-430526000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-403146000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-401348000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-316465000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-302550000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-289324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137350000.0</v>
       </c>
       <c r="CJ48">
         <v>-137350000.0</v>
       </c>
       <c r="CK48">
+        <v>-137350000.0</v>
+      </c>
+      <c r="CL48">
         <v>-132429000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-137974000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-144202000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-152045000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-157456000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-160825000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-164632000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-166835000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-174312000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-176378000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>108719000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>105625000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>95092000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>87017000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>80009000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>69066000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>58982000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>61456000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>58853000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>43200000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>29600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>19800000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>10700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>2700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>-8200000.0</v>
       </c>
-      <c r="DJ48"/>
+      <c r="DK48"/>
     </row>
-    <row r="49" spans="1:114">
+    <row r="49" spans="1:115">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>261954000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>245324000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>226544000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>203197000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>188187000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>181256000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>187538000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>173134000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>150626000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>131222000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>119007000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>107005000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>92593000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>80333000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>74057000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>65600000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>55761000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>44789000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>39300000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>32314000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>27639000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>19123000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>16858000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>46427000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>43325000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>37457000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>36921000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>32745000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-69235000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-80040000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-82234000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-88033000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-95512000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-99468000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-101279000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-104571000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-106702000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-109375000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-109771000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-109895000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-108054000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-106912000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-105812000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-106322000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-104845000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-101680000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-98245000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-94520000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-79372000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18394,118 +18499,121 @@
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
+      <c r="DK49"/>
     </row>
-    <row r="50" spans="1:114">
+    <row r="50" spans="1:115">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>35000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>29634000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>29570000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>29452000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>29434000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>29407000.0</v>
       </c>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50">
         <v>29257000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>9207000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>10208000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18528,957 +18636,965 @@
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
+      <c r="DK50"/>
     </row>
-    <row r="51" spans="1:114">
+    <row r="51" spans="1:115">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>107400000.0</v>
+      </c>
+      <c r="C51">
         <v>131586000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>88095000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>72668000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>51649000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>41059000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>62426000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>38715000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>38175000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>42337000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>61594000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>36136000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>50857000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>80760000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>137091000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>462657000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>97868000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>95347000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>82368000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>59326000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>27063000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>79226000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>31803000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>155821000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>182491000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>129658000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>308000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>160321000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>149376000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>155474000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>29564000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>147019000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>141178000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>137701000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>29444000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>145042000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>143286000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>129035000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>73094000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>120983000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>92724000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>84723000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>9207000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>84553000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>84790000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>80541000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>10208000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>11083000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>11958000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>12862000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>13772000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>4865000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>6455000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>12471000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>10480000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>11168000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>11805000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>12396000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>10498000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10611000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>10865000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>11014000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>11256000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>11898000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>27982000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>28634000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>28687000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>29536000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>28888000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>28932000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>29644000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>25277000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>25309000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>25161000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>45776000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>45809000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>59321000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>57543000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>55765000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>54058000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>223052000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>223991000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>223884000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>223960000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>226413000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>244254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216352000.0</v>
       </c>
       <c r="CJ51">
         <v>216352000.0</v>
       </c>
       <c r="CK51">
+        <v>216352000.0</v>
+      </c>
+      <c r="CL51">
         <v>223497000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>248279000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>248378000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>248471000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>248607000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>248780000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>249009000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>275464000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>276196000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>291486000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>286761000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>271664000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>259912000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>275935000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>243992000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>238608000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>261745000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>271457000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>228393000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>195200000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>150200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>93500000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>94200000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>29100000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>7400000.0</v>
       </c>
-      <c r="DJ51"/>
+      <c r="DK51"/>
     </row>
-    <row r="52" spans="1:114">
+    <row r="52" spans="1:115">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>35000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>26128000.0</v>
       </c>
-      <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>21981000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>25134000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>24276000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24713000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>19496000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>21729000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21267000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>21158000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17319000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>366800000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>16422999.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>15768000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>13973000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>14500000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>13869000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64731000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11056000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>155565000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>153505000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>129339000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>150406000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>129704000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>125877000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>117385000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>111608000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>108249000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>10000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>115635000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>113910000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>99730000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>43837000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>90735000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>82500000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>74482000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>74339000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>74565000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>70333000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>10208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AW52">
         <v>3500000.0</v>
       </c>
       <c r="AX52">
+        <v>3500000.0</v>
+      </c>
+      <c r="AY52">
         <v>3529000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>3562000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3198000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4163000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9554000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>10456000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>11073000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1644000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2168000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>209000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>265000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>447000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>609000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>808000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1266000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1997000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2227000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2086000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>3556000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>2503000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2717000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2905000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>150000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>173000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>70000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>78000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>63000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>47000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>22000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>21000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>24000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>222910000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>223852000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>223857000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>43000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>2382000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>26353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35099000.0</v>
       </c>
       <c r="CJ52">
         <v>35099000.0</v>
       </c>
       <c r="CK52">
+        <v>35099000.0</v>
+      </c>
+      <c r="CL52">
         <v>7286000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>186000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>256000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>307000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>372000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>467000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>570000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>474000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>455000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>643000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>679000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>787000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>109839000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>125901000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>93903000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>978000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>1150000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1275000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1444000.0</v>
       </c>
-      <c r="DD52"/>
       <c r="DE52"/>
-      <c r="DF52">
+      <c r="DF52"/>
+      <c r="DG52">
         <v>3823000.0</v>
       </c>
-      <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
+      <c r="DK52"/>
     </row>
-    <row r="53" spans="1:114">
+    <row r="53" spans="1:115">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>214000000.0</v>
+      </c>
+      <c r="C53">
         <v>169910000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>104587000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66815000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>65848000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>52967000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>35003000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>10425000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
-      <c r="K53">
-[...2 lines deleted...]
-      <c r="L53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
         <v>64000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="AN53">
         <v>260000.0</v>
       </c>
       <c r="AO53">
-        <v>0.0</v>
+        <v>260000.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53">
         <v>12000.0</v>
       </c>
-      <c r="AY53">
-[...1 lines deleted...]
-      </c>
       <c r="AZ53">
+        <v>0.0</v>
+      </c>
+      <c r="BA53">
         <v>19000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>27000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>7564000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>7155000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>9512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8812000.0</v>
       </c>
       <c r="BF53">
         <v>8812000.0</v>
       </c>
       <c r="BG53">
-        <v>0.0</v>
+        <v>8812000.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
-[...1 lines deleted...]
-      </c>
+      <c r="BU53"/>
       <c r="BV53">
         <v>20000000.0</v>
       </c>
       <c r="BW53">
         <v>20000000.0</v>
       </c>
       <c r="BX53">
         <v>20000000.0</v>
       </c>
-      <c r="BY53"/>
+      <c r="BY53">
+        <v>20000000.0</v>
+      </c>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>9596000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
+      <c r="DK53"/>
     </row>
-    <row r="54" spans="1:114">
+    <row r="54" spans="1:115">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19507,64 +19623,66 @@
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
-      <c r="BD54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54"/>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19574,1455 +19692,1466 @@
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
+      <c r="DK54"/>
     </row>
-    <row r="55" spans="1:114">
+    <row r="55" spans="1:115">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>1994000000.0</v>
+      </c>
+      <c r="C55">
         <v>1658377000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1595661000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1469722000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1364559000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1265009000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1244026000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1155336000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1101164000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1042019000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>981600000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>899728000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>889088000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>896816000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>934709000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>884392000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>831239000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>785228000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>766622000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>715930000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>615652000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>609370000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>560528000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>525325000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>526344000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>469865000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>445300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>438364000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>417271000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>423137000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>421994000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>395963000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>384987000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>380666000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>424500000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>417157000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>407974000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>391992000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>394300000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>277523000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>235779000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>223078000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>225679000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>212506000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>201108000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>198541000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>201108000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>178857000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>170343000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>165222000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>179252000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>151473000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>153253000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>165158000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>164713000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>172105000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>159179000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>161962000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>180244000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>176682000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>192499000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>187303000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>207860000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>201226000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>226604000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>246331000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>268425000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>299333000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>296047000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>286884000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>319776000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>321248000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>317845000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>305656000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>353422000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>361560000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>364776000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>369846000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>375515000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>385169000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>369797000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>400203000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>416372000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>508969000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>532466000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>563189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709025000.0</v>
       </c>
       <c r="CJ55">
         <v>709025000.0</v>
       </c>
       <c r="CK55">
+        <v>709025000.0</v>
+      </c>
+      <c r="CL55">
         <v>696488000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>722667000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>714487000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>725999000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>711492000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>693697000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>711530000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>711238000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>696233000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>730383000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1033503000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1017887000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>997883000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1011392000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1019990000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>958213000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>934111000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>922299000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>858492000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>790600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>618600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>518000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>502500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>363500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>263900000.0</v>
       </c>
-      <c r="DJ55"/>
+      <c r="DK55"/>
     </row>
-    <row r="56" spans="1:114">
+    <row r="56" spans="1:115">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>1294800000.0</v>
+      </c>
+      <c r="C56">
         <v>1109766000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1085481000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1012854000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>914483000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>843945000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>871694000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>788555000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>796498000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>727591000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>671296000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>604467000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>591934000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>589342000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>624398000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>588893000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>536055000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>496489000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>484180000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>425226000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>365762000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>358875000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>371450000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>326317000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>323824000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>289736000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>296500000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>285022000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>262927000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>265783000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>262693000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>234029000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>226625000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>220582000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>231800000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>223770000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>215311000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>209477000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>209700000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>184765000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>193173000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>178512000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>189040000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>175036000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>167853000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>165307000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>167957000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>144223000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>136353000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>131095000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>144025000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>131429000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>132583000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>149470000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>147385000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>153458000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>140794000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>143375000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>160495000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>151474000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>167619000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>158920000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>171054000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>162618000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>186600000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>200869000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>221270000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>246104000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>242798000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>236511000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>264159000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>269603000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>266331000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>255223000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>293417000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>305025000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>280561000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>283248000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>286205000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>305017000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>316633000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>336551000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>351800000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>375405000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>388327000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>412330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432064000.0</v>
       </c>
       <c r="CJ56">
         <v>432064000.0</v>
       </c>
       <c r="CK56">
+        <v>432064000.0</v>
+      </c>
+      <c r="CL56">
         <v>418340000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>446481000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>446723000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>448731000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>431445000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>413110000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>437730000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>422615000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>406580000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>434518000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>452514000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>438642000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>422301000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>434472000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>445752000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>392731000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>366977000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>350519000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>334682000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>289400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>238000000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>183000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>183100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>136600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>95900000.0</v>
       </c>
-      <c r="DJ56"/>
+      <c r="DK56"/>
     </row>
-    <row r="57" spans="1:114">
+    <row r="57" spans="1:115">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>833000000.0</v>
+      </c>
+      <c r="C57">
         <v>615625000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>633428000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>546573000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>538190000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>502978000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>522554000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>474191000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>434230000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>421909000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>400568000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>370218000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>372967000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>376889000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>401886000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>366759000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>347303000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>298790000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>311600000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>289506000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>251585000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>249001000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>242449000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>222778000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>210805000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>185934000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>193500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>186265000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>162636000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>161181000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>164417000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>143197000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>139428000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>135660000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>150600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>146916000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>140270000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>125817000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>133100000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>118382000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>108834000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>98550000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>108079000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>101070000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>93872000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>90014000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>95884000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>96498000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>90655000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>85261000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>98558000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>90861000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>91050000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>101569000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>104384000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>110307000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>84145000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>83527000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>98774000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>80036000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>85708000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>71540000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>88851000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>69078000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>72255000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>78774000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>99706000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>116108000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>115125000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>105378000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>135166000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>134431000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>130552000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>117553000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>135727000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>143641000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>135389000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>142138000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>150283000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>152629000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>366619000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>370040000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>385255000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>166771000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>175291000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>200493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216983000.0</v>
       </c>
       <c r="CJ57">
         <v>216983000.0</v>
       </c>
       <c r="CK57">
+        <v>216983000.0</v>
+      </c>
+      <c r="CL57">
         <v>166129000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>169158000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>180312000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>185667000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>176425000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>161522000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>193516000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>178577000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>167909000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>192186000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>215885000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>213200000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>316266000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>338186000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>354109000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>217359000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>186705000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>159680000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>159110000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>157900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>118100000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>105100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>108000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>79000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>48800000.0</v>
       </c>
-      <c r="DJ57"/>
+      <c r="DK57"/>
     </row>
-    <row r="58" spans="1:114">
+    <row r="58" spans="1:115">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>916800000.0</v>
+      </c>
+      <c r="C58">
         <v>693170000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>707699000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>647304000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>618028000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>572632000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>591917000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>548895000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>506200000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>498407000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>481664000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>440119000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>454744000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>485532000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>544228000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>504538000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>455733000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>404698000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>396075000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>364374000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>293488000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>301315000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>275411000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>251847000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>265693000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>212177000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>195800000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>198106000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>185963000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>194575000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>198355000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>177243000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>173637000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>169830000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>184500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>180756000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>177060000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>161934000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>169200000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>155397000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>125953000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>115721000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>124265000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>118393000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>111229000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>107265000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>113136000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>112799000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>107076000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>102577000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>116766000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>99430000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>100233000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>111346000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>111556000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>117688000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>101856000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>101334000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>115943000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>97450000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>103349000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>89180000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>106659000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>88385000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>107237000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>114363000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>135877000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>154551000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>153362000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>143292000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>172670000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>169713000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>165812000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>152750000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>199497000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>204522000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>209675000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>214171000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>220872000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>226020000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>382529000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>385701000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>400513000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>408620000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>418590000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>437146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432344000.0</v>
       </c>
       <c r="CJ58">
         <v>432344000.0</v>
       </c>
       <c r="CK58">
+        <v>432344000.0</v>
+      </c>
+      <c r="CL58">
         <v>415421000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>449253000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>449580000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>463056000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>452697000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>436486000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>458755000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>457220000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>449512000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>485289000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>504859000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>492489000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>474425000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>496348000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>512241000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>461695000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>449751000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>435465000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>391326000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>352000000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>269200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>196500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>199800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>108100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>56200000.0</v>
       </c>
-      <c r="DJ58"/>
+      <c r="DK58"/>
     </row>
-    <row r="59" spans="1:114">
+    <row r="59" spans="1:115">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21051,64 +21180,66 @@
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
-      <c r="BD59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59"/>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -21118,692 +21249,697 @@
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
+      <c r="DK59"/>
     </row>
-    <row r="60" spans="1:114">
+    <row r="60" spans="1:115">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1072700000.0</v>
+      </c>
+      <c r="C60">
         <v>961077000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>883955000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>781441000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>705783000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>652439000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>611113000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>567522000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>534806000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>488643000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>449985000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>415102000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>397751000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>378051000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>361288000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>353461000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>351048000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>356460000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>345953000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>328189000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>308535000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>295462000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>283313000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>270681000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>257805000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>254778000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>246200000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>237013000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>228145000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>225231000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>220407000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>215473000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>208070000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>207509000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>236700000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>234688000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>229175000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>228211000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>223300000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>120400000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>109826000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>107357000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>101414000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>94113000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>89879000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>91276000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>87972000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>66058000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>63267000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>62645000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>62486000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>52043000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>53020000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>53812000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>53157000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>54417000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>57323000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>60628000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>64301000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>79232000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>89150000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>98123000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>101201000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>112841000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>119367000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>131968000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>132548000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>144782000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>142685000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>143592000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>147106000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>151535000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>152033000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>152906000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>153925000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>157038000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>155101000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>155675000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>154643000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>159149000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>-12732000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>14502000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>15859000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>100349000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>113876000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>126043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276681000.0</v>
       </c>
       <c r="CJ60">
         <v>276681000.0</v>
       </c>
       <c r="CK60">
+        <v>276681000.0</v>
+      </c>
+      <c r="CL60">
         <v>281067000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>273414000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>264907000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>262943000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>258795000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>257211000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>252775000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>254018000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>246721000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>245094000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>528644000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>525398000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>523458000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>515044000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>507749000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>496518000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>484360000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>486834000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>467166000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>438600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>349400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>321500000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>302700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>255400000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>207700000.0</v>
       </c>
-      <c r="DJ60"/>
+      <c r="DK60"/>
     </row>
-    <row r="61" spans="1:114">
+    <row r="61" spans="1:115">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-49478000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-49751000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-49653000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-44000000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-35939000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-30587000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-30460000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-29300000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-23783000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-23639000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-24984000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-24499000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-16153000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-15643000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-11998000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-12483000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-11357000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-8443000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-8896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8937000.0</v>
       </c>
       <c r="AF61">
         <v>-8937000.0</v>
       </c>
       <c r="AG61">
+        <v>-8937000.0</v>
+      </c>
+      <c r="AH61">
         <v>-8108000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-6881000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-6898000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-5399000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-4666000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4685000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4781000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4910000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4399000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-4523000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4401000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-4049000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-5539000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-2496000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-2394000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2427000.0</v>
       </c>
       <c r="AX61">
         <v>-2427000.0</v>
       </c>
       <c r="AY61">
+        <v>-2427000.0</v>
+      </c>
+      <c r="AZ61">
         <v>-2332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2839000.0</v>
       </c>
       <c r="BA61">
         <v>-2839000.0</v>
       </c>
       <c r="BB61">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BC61">
         <v>-3297000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-4546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4526000.0</v>
       </c>
       <c r="BE61">
         <v>-4526000.0</v>
       </c>
       <c r="BF61">
+        <v>-4526000.0</v>
+      </c>
+      <c r="BG61">
         <v>-4475000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-5595000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-7081000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-6861000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-9770000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-13677000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-14411000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-14226000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-14301000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-14097000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-14245000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-14227000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-14035000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-11591000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-7206000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-3677000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-1562000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1716000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1496000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-1400000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-767000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-394000.0</v>
       </c>
-      <c r="CB61"/>
-      <c r="CC61">
+      <c r="CC61"/>
+      <c r="CD61">
         <v>-11681000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-12544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13022000.0</v>
       </c>
       <c r="CF61">
         <v>-13022000.0</v>
       </c>
       <c r="CG61">
         <v>-13022000.0</v>
       </c>
       <c r="CH61">
+        <v>-13022000.0</v>
+      </c>
+      <c r="CI61">
         <v>-12659000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-13790000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-14291000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-14562000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-16918000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-16361000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-13113000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-11839000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-10795000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-9774000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-7909000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-8753000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-9176000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-9181000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-8909000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-283000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-125000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
+      <c r="DK61"/>
     </row>
-    <row r="62" spans="1:114">
+    <row r="62" spans="1:115">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21876,50 +22012,51 @@
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
+      <c r="DK62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22006,51 +22143,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B2">
         <v>2511971000.0</v>
       </c>
       <c r="C2">
         <v>2187768000.0</v>
       </c>
       <c r="D2">
         <v>1932688000.0</v>
       </c>
       <c r="E2">
         <v>1847900000.0</v>
       </c>
       <c r="F2">
         <v>1248500000.0</v>
       </c>
       <c r="G2">
         <v>962900000.0</v>
       </c>
       <c r="H2">
         <v>894900000.0</v>
       </c>
       <c r="I2">
         <v>726900000.0</v>
       </c>
@@ -22101,51 +22238,51 @@
       </c>
       <c r="Y2">
         <v>1253844000.0</v>
       </c>
       <c r="Z2">
         <v>1385589000.0</v>
       </c>
       <c r="AA2">
         <v>1372537000.0</v>
       </c>
       <c r="AB2">
         <v>816715000.0</v>
       </c>
       <c r="AC2">
         <v>306052000.0</v>
       </c>
       <c r="AD2">
         <v>76300000.0</v>
       </c>
       <c r="AE2">
         <v>85100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B3">
         <v>46941000.0</v>
       </c>
       <c r="C3">
         <v>37103000.0</v>
       </c>
       <c r="D3">
         <v>29407000.0</v>
       </c>
       <c r="E3">
         <v>25468000.0</v>
       </c>
       <c r="F3">
         <v>21915000.0</v>
       </c>
       <c r="G3">
         <v>12508000.0</v>
       </c>
       <c r="H3">
         <v>9557000.0</v>
       </c>
       <c r="I3">
         <v>8860000.0</v>
       </c>
@@ -22196,94 +22333,94 @@
       </c>
       <c r="Y3">
         <v>18633000.0</v>
       </c>
       <c r="Z3">
         <v>30345000.0</v>
       </c>
       <c r="AA3">
         <v>32656000.0</v>
       </c>
       <c r="AB3">
         <v>16947000.0</v>
       </c>
       <c r="AC3">
         <v>5557000.0</v>
       </c>
       <c r="AD3">
         <v>320000.0</v>
       </c>
       <c r="AE3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-339000.0</v>
       </c>
       <c r="M4">
         <v>-198000.0</v>
       </c>
       <c r="N4">
         <v>-1395000.0</v>
       </c>
       <c r="O4">
         <v>-9147000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B5">
         <v>395224000.0</v>
       </c>
       <c r="C5">
         <v>306004000.0</v>
       </c>
       <c r="D5">
         <v>161570000.0</v>
       </c>
       <c r="E5">
         <v>55772000.0</v>
       </c>
       <c r="F5">
         <v>85869000.0</v>
       </c>
       <c r="G5">
         <v>49919000.0</v>
       </c>
       <c r="H5">
         <v>41528000.0</v>
       </c>
       <c r="I5">
         <v>26042000.0</v>
       </c>
@@ -22334,51 +22471,51 @@
       </c>
       <c r="Y5">
         <v>17497000.0</v>
       </c>
       <c r="Z5">
         <v>54241000.0</v>
       </c>
       <c r="AA5">
         <v>65021000.0</v>
       </c>
       <c r="AB5">
         <v>95997000.0</v>
       </c>
       <c r="AC5">
         <v>13031000.0</v>
       </c>
       <c r="AD5">
         <v>5900000.0</v>
       </c>
       <c r="AE5">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B6">
         <v>442165000.0</v>
       </c>
       <c r="C6">
         <v>343107000.0</v>
       </c>
       <c r="D6">
         <v>190977000.0</v>
       </c>
       <c r="E6">
         <v>81240000.0</v>
       </c>
       <c r="F6">
         <v>107784000.0</v>
       </c>
       <c r="G6">
         <v>62427000.0</v>
       </c>
       <c r="H6">
         <v>51085000.0</v>
       </c>
       <c r="I6">
         <v>34902000.0</v>
       </c>
@@ -22429,125 +22566,125 @@
       </c>
       <c r="Y6">
         <v>36130000.0</v>
       </c>
       <c r="Z6">
         <v>84586000.0</v>
       </c>
       <c r="AA6">
         <v>97677000.0</v>
       </c>
       <c r="AB6">
         <v>112944000.0</v>
       </c>
       <c r="AC6">
         <v>18588000.0</v>
       </c>
       <c r="AD6">
         <v>6220000.0</v>
       </c>
       <c r="AE6">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-31333000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>-339000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B9">
         <v>859497000.0</v>
       </c>
       <c r="C9">
         <v>696590000.0</v>
       </c>
       <c r="D9">
         <v>444539000.0</v>
       </c>
       <c r="E9">
         <v>318900000.0</v>
       </c>
       <c r="F9">
         <v>288000000.0</v>
       </c>
       <c r="G9">
         <v>227959000.0</v>
       </c>
       <c r="H9">
         <v>182100000.0</v>
       </c>
       <c r="I9">
         <v>149900000.0</v>
       </c>
@@ -22598,51 +22735,51 @@
       </c>
       <c r="Y9">
         <v>221586000.0</v>
       </c>
       <c r="Z9">
         <v>307624000.0</v>
       </c>
       <c r="AA9">
         <v>299751000.0</v>
       </c>
       <c r="AB9">
         <v>219173000.0</v>
       </c>
       <c r="AC9">
         <v>80669000.0</v>
       </c>
       <c r="AD9">
         <v>16100000.0</v>
       </c>
       <c r="AE9">
         <v>16300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B10">
         <v>408647000.0</v>
       </c>
       <c r="C10">
         <v>304666000.0</v>
       </c>
       <c r="D10">
         <v>158548000.0</v>
       </c>
       <c r="E10">
         <v>53000000.0</v>
       </c>
       <c r="F10">
         <v>84907000.0</v>
       </c>
       <c r="G10">
         <v>49294000.0</v>
       </c>
       <c r="H10">
         <v>40100000.0</v>
       </c>
       <c r="I10">
         <v>24300000.0</v>
       </c>
@@ -22693,51 +22830,51 @@
       </c>
       <c r="Y10">
         <v>16108000.0</v>
       </c>
       <c r="Z10">
         <v>54381000.0</v>
       </c>
       <c r="AA10">
         <v>42799000.0</v>
       </c>
       <c r="AB10">
         <v>83455000.0</v>
       </c>
       <c r="AC10">
         <v>12638000.0</v>
       </c>
       <c r="AD10">
         <v>6100000.0</v>
       </c>
       <c r="AE10">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B11">
         <v>96805000.0</v>
       </c>
       <c r="C11">
         <v>72165000.0</v>
       </c>
       <c r="D11">
         <v>38761000.0</v>
       </c>
       <c r="E11">
         <v>12800000.0</v>
       </c>
       <c r="F11">
         <v>16200000.0</v>
       </c>
       <c r="G11">
         <v>8700000.0</v>
       </c>
       <c r="H11">
         <v>6700000.0</v>
       </c>
       <c r="I11">
         <v>38200000.0</v>
       </c>
@@ -22788,51 +22925,51 @@
       </c>
       <c r="Y11">
         <v>6175000.0</v>
       </c>
       <c r="Z11">
         <v>25671000.0</v>
       </c>
       <c r="AA11">
         <v>21643000.0</v>
       </c>
       <c r="AB11">
         <v>35348000.0</v>
       </c>
       <c r="AC11">
         <v>12690000.0</v>
       </c>
       <c r="AD11">
         <v>2400000.0</v>
       </c>
       <c r="AE11">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B12">
         <v>1814000.0</v>
       </c>
       <c r="C12">
         <v>1338000.0</v>
       </c>
       <c r="D12">
         <v>3022000.0</v>
       </c>
       <c r="E12">
         <v>2970000.0</v>
       </c>
       <c r="F12">
         <v>962000.0</v>
       </c>
       <c r="G12">
         <v>777000.0</v>
       </c>
       <c r="H12">
         <v>1857000.0</v>
       </c>
       <c r="I12">
         <v>1946000.0</v>
       </c>
@@ -22883,51 +23020,51 @@
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>200000.0</v>
       </c>
       <c r="AE12">
         <v>200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B13">
         <v>2925000.0</v>
       </c>
       <c r="C13">
         <v>4042000.0</v>
       </c>
       <c r="D13">
         <v>564000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1857000.0</v>
       </c>
       <c r="I13">
         <v>1946000.0</v>
       </c>
       <c r="J13">
         <v>1702000.0</v>
       </c>
       <c r="K13">
@@ -22936,51 +23073,51 @@
       <c r="L13">
         <v>1130000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B14">
         <v>-5867000.0</v>
       </c>
       <c r="C14">
         <v>-13385000.0</v>
       </c>
       <c r="D14">
         <v>-11499000.0</v>
       </c>
       <c r="E14">
         <v>5424000.0</v>
       </c>
       <c r="F14">
         <v>2018000.0</v>
       </c>
       <c r="G14">
         <v>-1045000.0</v>
       </c>
       <c r="H14">
         <v>272000.0</v>
       </c>
       <c r="I14">
         <v>354000.0</v>
       </c>
@@ -22995,51 +23132,51 @@
       </c>
       <c r="M14">
         <v>1795000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B15">
         <v>305975000.0</v>
       </c>
       <c r="C15">
         <v>219116000.0</v>
       </c>
       <c r="D15">
         <v>108288000.0</v>
       </c>
       <c r="E15">
         <v>34762000.0</v>
       </c>
       <c r="F15">
         <v>66658000.0</v>
       </c>
       <c r="G15">
         <v>41599000.0</v>
       </c>
       <c r="H15">
         <v>33200000.0</v>
       </c>
       <c r="I15">
         <v>-14200000.0</v>
       </c>
@@ -23090,51 +23227,51 @@
       </c>
       <c r="Y15">
         <v>-273351000.0</v>
       </c>
       <c r="Z15">
         <v>28710000.0</v>
       </c>
       <c r="AA15">
         <v>21156000.0</v>
       </c>
       <c r="AB15">
         <v>48107000.0</v>
       </c>
       <c r="AC15">
         <v>-52000.0</v>
       </c>
       <c r="AD15">
         <v>3700000.0</v>
       </c>
       <c r="AE15">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>34762000.0</v>
       </c>
       <c r="F16">
         <v>66658000.0</v>
       </c>
       <c r="G16">
         <v>41599000.0</v>
       </c>
       <c r="H16">
         <v>33206000.0</v>
       </c>
       <c r="I16">
         <v>-14157000.0</v>
       </c>
       <c r="J16">
         <v>13422000.0</v>
       </c>
       <c r="K16">
         <v>119722000.0</v>
       </c>
@@ -23161,51 +23298,51 @@
       <c r="T16"/>
       <c r="U16">
         <v>23552000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>20430000.0</v>
       </c>
       <c r="Y16">
         <v>9933000.0</v>
       </c>
       <c r="Z16">
         <v>28710000.0</v>
       </c>
       <c r="AA16">
         <v>21156000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B17">
         <v>311842000.0</v>
       </c>
       <c r="C17">
         <v>232501000.0</v>
       </c>
       <c r="D17">
         <v>119787000.0</v>
       </c>
       <c r="E17">
         <v>40186000.0</v>
       </c>
       <c r="F17">
         <v>68676000.0</v>
       </c>
       <c r="G17">
         <v>40554000.0</v>
       </c>
       <c r="H17">
         <v>33478000.0</v>
       </c>
       <c r="I17">
         <v>-13803000.0</v>
       </c>
@@ -23226,51 +23363,51 @@
       </c>
       <c r="O17">
         <v>-2655000.0</v>
       </c>
       <c r="P17">
         <v>-37823000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B18">
         <v>1111000.0</v>
       </c>
       <c r="C18">
         <v>2704000.0</v>
       </c>
       <c r="D18">
         <v>-3022000.0</v>
       </c>
       <c r="E18">
         <v>-2970000.0</v>
       </c>
       <c r="F18">
         <v>-962000.0</v>
       </c>
       <c r="G18">
         <v>-777000.0</v>
       </c>
       <c r="H18">
         <v>-1857000.0</v>
       </c>
       <c r="I18">
         <v>-1946000.0</v>
       </c>
@@ -23281,153 +23418,153 @@
         <v>-1282000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-37000.0</v>
       </c>
       <c r="F19">
         <v>286000.0</v>
       </c>
       <c r="G19">
         <v>-12000.0</v>
       </c>
       <c r="H19">
         <v>148000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19">
         <v>203000.0</v>
       </c>
       <c r="N19">
         <v>-507000.0</v>
       </c>
       <c r="O19">
         <v>96000.0</v>
       </c>
       <c r="P19">
         <v>78000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>277000.0</v>
       </c>
       <c r="F20">
         <v>211000.0</v>
       </c>
       <c r="G20">
         <v>6987000.0</v>
       </c>
       <c r="H20">
         <v>-374000.0</v>
       </c>
       <c r="I20">
         <v>103000.0</v>
       </c>
       <c r="J20">
         <v>-145000.0</v>
       </c>
       <c r="K20">
         <v>652000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>8588000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B21">
         <v>383529000.0</v>
       </c>
       <c r="C21">
         <v>300876000.0</v>
       </c>
       <c r="D21">
         <v>159776000.0</v>
       </c>
       <c r="E21">
         <v>56000000.0</v>
       </c>
       <c r="F21">
         <v>85583000.0</v>
       </c>
       <c r="G21">
         <v>50083000.0</v>
       </c>
       <c r="H21">
         <v>41900000.0</v>
       </c>
       <c r="I21">
         <v>26000000.0</v>
       </c>
@@ -23478,86 +23615,86 @@
       </c>
       <c r="Y21">
         <v>17497000.0</v>
       </c>
       <c r="Z21">
         <v>54241000.0</v>
       </c>
       <c r="AA21">
         <v>65021000.0</v>
       </c>
       <c r="AB21">
         <v>95997000.0</v>
       </c>
       <c r="AC21">
         <v>13031000.0</v>
       </c>
       <c r="AD21">
         <v>5900000.0</v>
       </c>
       <c r="AE21">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
         <v>2986949000.0</v>
       </c>
       <c r="C23">
         <v>2583482000.0</v>
       </c>
       <c r="D23">
         <v>2217451000.0</v>
       </c>
       <c r="E23">
         <v>2110600000.0</v>
       </c>
       <c r="F23">
         <v>1450800000.0</v>
       </c>
       <c r="G23">
         <v>1140773000.0</v>
       </c>
       <c r="H23">
         <v>1035500000.0</v>
       </c>
       <c r="I23">
         <v>850800000.0</v>
       </c>
@@ -23608,86 +23745,86 @@
       </c>
       <c r="Y23">
         <v>1428028000.0</v>
       </c>
       <c r="Z23">
         <v>1612645000.0</v>
       </c>
       <c r="AA23">
         <v>1607267000.0</v>
       </c>
       <c r="AB23">
         <v>939891000.0</v>
       </c>
       <c r="AC23">
         <v>373690000.0</v>
       </c>
       <c r="AD23">
         <v>86500000.0</v>
       </c>
       <c r="AE23">
         <v>95300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
         <v>46941000.0</v>
       </c>
       <c r="C25">
         <v>37103000.0</v>
       </c>
       <c r="D25">
         <v>29407000.0</v>
       </c>
       <c r="E25">
         <v>25468000.0</v>
       </c>
       <c r="F25">
         <v>21914000.0</v>
       </c>
       <c r="G25">
         <v>12508000.0</v>
       </c>
       <c r="H25">
         <v>9557000.0</v>
       </c>
       <c r="I25">
         <v>8860000.0</v>
       </c>
@@ -23696,147 +23833,147 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>20000.0</v>
       </c>
       <c r="J27">
         <v>30000.0</v>
       </c>
       <c r="K27">
         <v>42000.0</v>
       </c>
       <c r="L27">
         <v>16000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>20000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
         <v>474978000.0</v>
       </c>
       <c r="C28">
         <v>396684000.0</v>
       </c>
       <c r="D28">
         <v>298625000.0</v>
       </c>
       <c r="E28">
         <v>262714000.0</v>
       </c>
       <c r="F28">
         <v>202251000.0</v>
       </c>
       <c r="G28">
         <v>170911000.0</v>
       </c>
       <c r="H28">
         <v>140575000.0</v>
       </c>
       <c r="I28">
         <v>123920000.0</v>
       </c>
@@ -23887,51 +24024,51 @@
       </c>
       <c r="Y28">
         <v>174184000.0</v>
       </c>
       <c r="Z28">
         <v>214073000.0</v>
       </c>
       <c r="AA28">
         <v>221519000.0</v>
       </c>
       <c r="AB28">
         <v>113871000.0</v>
       </c>
       <c r="AC28">
         <v>47390000.0</v>
       </c>
       <c r="AD28">
         <v>10200000.0</v>
       </c>
       <c r="AE28">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
         <v>96805000.0</v>
       </c>
       <c r="C29">
         <v>72165000.0</v>
       </c>
       <c r="D29">
         <v>38761000.0</v>
       </c>
       <c r="E29">
         <v>12815000.0</v>
       </c>
       <c r="F29">
         <v>16231000.0</v>
       </c>
       <c r="G29">
         <v>8740000.0</v>
       </c>
       <c r="H29">
         <v>6663000.0</v>
       </c>
       <c r="I29">
         <v>38151000.0</v>
       </c>
@@ -23944,51 +24081,51 @@
       <c r="L29">
         <v>661000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
         <v>474978000.0</v>
       </c>
       <c r="C30">
         <v>395714000.0</v>
       </c>
       <c r="D30">
         <v>284763000.0</v>
       </c>
       <c r="E30">
         <v>262700000.0</v>
       </c>
       <c r="F30">
         <v>202300000.0</v>
       </c>
       <c r="G30">
         <v>177876000.0</v>
       </c>
       <c r="H30">
         <v>140600000.0</v>
       </c>
       <c r="I30">
         <v>123900000.0</v>
       </c>
@@ -24039,51 +24176,51 @@
       </c>
       <c r="Y30">
         <v>174184000.0</v>
       </c>
       <c r="Z30">
         <v>227056000.0</v>
       </c>
       <c r="AA30">
         <v>234730000.0</v>
       </c>
       <c r="AB30">
         <v>123176000.0</v>
       </c>
       <c r="AC30">
         <v>67638000.0</v>
       </c>
       <c r="AD30">
         <v>10200000.0</v>
       </c>
       <c r="AE30">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B31">
         <v>25118000.0</v>
       </c>
       <c r="C31">
         <v>3790000.0</v>
       </c>
       <c r="D31">
         <v>-1228000.0</v>
       </c>
       <c r="E31">
         <v>-3007000.0</v>
       </c>
       <c r="F31">
         <v>-676000.0</v>
       </c>
       <c r="G31">
         <v>-789000.0</v>
       </c>
       <c r="H31">
         <v>-1709000.0</v>
       </c>
       <c r="I31">
         <v>-1606000.0</v>
       </c>
@@ -24134,51 +24271,51 @@
       </c>
       <c r="Y31">
         <v>-23657000.0</v>
       </c>
       <c r="Z31">
         <v>-67274000.0</v>
       </c>
       <c r="AA31">
         <v>-22222000.0</v>
       </c>
       <c r="AB31">
         <v>-12542000.0</v>
       </c>
       <c r="AC31">
         <v>-393000.0</v>
       </c>
       <c r="AD31">
         <v>200000.0</v>
       </c>
       <c r="AE31">
         <v>200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B32">
         <v>3371468000.0</v>
       </c>
       <c r="C32">
         <v>2884358000.0</v>
       </c>
       <c r="D32">
         <v>2377227000.0</v>
       </c>
       <c r="E32">
         <v>2166800000.0</v>
       </c>
       <c r="F32">
         <v>1536500000.0</v>
       </c>
       <c r="G32">
         <v>1190856000.0</v>
       </c>
       <c r="H32">
         <v>1077000000.0</v>
       </c>
       <c r="I32">
         <v>876800000.0</v>
       </c>
@@ -24248,1207 +24385,1214 @@
       <c r="AE32">
         <v>101400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ32"/>
+  <dimension ref="A1:DK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B2">
+        <v>735500000.0</v>
+      </c>
+      <c r="C2">
         <v>650943000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>664800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>650561000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>625091000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>571520000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>589374000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>573634000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>534120000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>490640000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>508455000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>476842000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>467955000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>479436000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>519500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>484501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>443086000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>400800000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>392200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>333042000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>267087000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>256159000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>265962000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>234805000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>240013000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>225828000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>242700000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>236236000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>213679000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>202241000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>199800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>190039000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>171837000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>165236000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>168500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>172925000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>171848000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>156996000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>168100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>145602000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>132169000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>123133000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>129300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>119030000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>112044000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>113632000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>113541000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113526000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>100240000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>101963000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>106451000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>105899000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>105999000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>109284000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>87137000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>106321000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>100221000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>102500000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>116488000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>113651000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>112969000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102477000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>103465000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>106328000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>94031000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>100327000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>135384000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>139858000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>137517000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>143710000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>175110000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>180587000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>165730000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>164980000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>193871000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>184322000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>180999000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>191886000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>206261000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>154749000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>216237000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>222187000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>235438000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>246570000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>254466000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>268822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324213000.0</v>
       </c>
       <c r="CJ2">
         <v>324213000.0</v>
       </c>
       <c r="CK2">
+        <v>324213000.0</v>
+      </c>
+      <c r="CL2">
         <v>295964000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>309232000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>328149000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>321930000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>294030000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>297221000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>317786000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>316328000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>301780000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>317950000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>349059000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>342233000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>341808000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>352489000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>415398000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>374101000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>307467000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>275571000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>271900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>217900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>170200000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>156700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>132600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>91300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>56900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>25300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B3">
+        <v>16100000.0</v>
+      </c>
+      <c r="C3">
         <v>153000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>12242000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11664000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-6253000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11087000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11052000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10613000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7821000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7617000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9278000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6878000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6864000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6388000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6726000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6372000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6156000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6214000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6005000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6062000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5828000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4020000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3711000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3200000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3235000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2362000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2357000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2354000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2474000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2372000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2154000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2437000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2061000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2208000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2750000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2506000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2319000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2059000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2161000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1655000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1032000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>816000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>703000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>637000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>590000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>579000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>635000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>629000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>645000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>617000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>596000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BB3">
         <v>539000.0</v>
       </c>
       <c r="BC3">
+        <v>539000.0</v>
+      </c>
+      <c r="BD3">
         <v>763000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>543000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>506000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>543000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3342000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>865000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1012000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1137000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1277000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1219000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1419000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1376000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2265000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1539000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2468000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1986000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1480000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2162000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3035000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2951000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2691000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2776000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2831000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2837000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1911000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>-6251000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6399000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>2290000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>4144000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>6325000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2356000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>3634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294000.0</v>
       </c>
       <c r="CJ3">
         <v>3294000.0</v>
       </c>
       <c r="CK3">
+        <v>3294000.0</v>
+      </c>
+      <c r="CL3">
         <v>3279000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3453000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>5384000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3590000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3691000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3650000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>5926000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4133000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4347000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4227000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>8991000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7399000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7054000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6901000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>8148000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6591000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>11819000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6098000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6160000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4260000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3470000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3060000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>2639999.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1750000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>920000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-109000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-5000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-44000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-181000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>114000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-122000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-49000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-141000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-698000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-413000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-161000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-123000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-9147000.0</v>
       </c>
-      <c r="BD4">
-[...1 lines deleted...]
-      </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
@@ -25543,787 +25687,794 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B5">
+        <v>112300000.0</v>
+      </c>
+      <c r="C5">
         <v>116414000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>109132000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>109139000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>98948000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>78182000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>75524000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>89606000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>76341000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>59313000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>53718000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34508000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>33311000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>39901000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>25840000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15435000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4952000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>19449000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>30140000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>22487000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17219000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>15893000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>14629000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14184000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8858000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>12137000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>13852000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10219000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8249000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>9360000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>8709000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10165000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4165000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2975000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6819000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4627000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1694000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6988000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9474000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>8281000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3545000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>5122000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>7665000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4506000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2299000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3951000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2201000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3480000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1354000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>544000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-851000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-123000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-610000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1220000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7630000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-728000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2628000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2343000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-14096000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-10542000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-8901000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3573000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-10969000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-5796000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-12075000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>208000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-19212000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>4833000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>502000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1416000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>4104000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>5961000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>3102000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2648000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-12000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-91000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>224000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2839000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6110000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6603000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>17615000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>3882000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-77877000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-965000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2849000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1619000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2120000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-705000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>3922000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>13706000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>13974000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>15180000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>11645000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>12737000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>10064000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>18573000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>11309000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2221000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>14004000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>25540000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>21697000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>19327000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>25323000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>23728000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5160000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>10810000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>22200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>19700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>14100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>14300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>13600001.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>10900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-11200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B6">
+        <v>128400000.0</v>
+      </c>
+      <c r="C6">
         <v>116567000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>121374000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>120803000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>92695000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>89269000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>86576000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>100219000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>84162000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66930000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>62996000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>41386000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>40175000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>46289000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>32566000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>21807000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1204000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>25663000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>36145000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>28549000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>23047000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>19913000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18340000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17384000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12093000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>14499000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>16209000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12573000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10723000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11732000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10863000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12602000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>6226000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5183000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9569000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7133000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4013000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9047000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11635000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9936000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4577000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5938000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8368000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>5143000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2889000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4530000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2836000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4109000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1999000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1161000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-255000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>755000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-71000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1759000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8393000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-185000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-2122000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1800000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-10754000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-9677000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-7889000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-2436000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-9692000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-4577000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-10656000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1584000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-16947000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>6372000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2970000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>570000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5584000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8123000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6137000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>5599000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2679000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2685000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3055000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>5676000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8021000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>352000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>24014000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6172000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-73733000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5360000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-493000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2015000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>5414000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2589000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7201000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>17159000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>19358000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18770000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>15336000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>16387000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>15990000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>22706000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>15656000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2006000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>22995000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>32939000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>28751000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>26228000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>33471000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>30319000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>16979000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>16908000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>28360000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>23960000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>17570000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>17360000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>16240000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>12650000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-10280000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-950000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -26493,99 +26644,100 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
+      <c r="DK7"/>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -26755,1500 +26907,1517 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B9">
+        <v>238700000.0</v>
+      </c>
+      <c r="C9">
         <v>220015000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>233000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>239597000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>208869000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>178027000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>186392000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>194781000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>171613000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>143804000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>140566000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>107609000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>100926000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>95438000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>97900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>82800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>58507000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>79700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>91600000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>72829000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>64874000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>58679000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>71949000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>58320000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>51264000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>50215000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>50900000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>46397000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>43235000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>41601000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>40500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>42537000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>33840000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33064000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>38100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>35398000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>31814000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>35182000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>37500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>33997000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>27812000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27633000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>30400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25052000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>21708000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22704000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22317000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22666000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20026000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>18116000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>17332000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>15653000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>15996000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>17980000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>21577000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>12979000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12586000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>10900000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9956000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9538000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5357000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>11172000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>7896000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>15077000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>13588000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>19921000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>17753000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>32327000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>29788000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29660000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>34220000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>33898000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>30769000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>32993000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>32910000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>38309000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>35754000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>37082000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>36105000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>22738000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>28965000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>36867000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>22647000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>37384000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>33055000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>34416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42796000.0</v>
       </c>
       <c r="CJ9">
         <v>42796000.0</v>
       </c>
       <c r="CK9">
+        <v>42796000.0</v>
+      </c>
+      <c r="CL9">
         <v>47885000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>50611000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>53353000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>53409000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>49105000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>51356000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>51165000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>58491000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>54701000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>57229000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>74579000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>81755000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>76749000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>74541000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>99223000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>78048000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>62860000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>59620000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>70800000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>61800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>45500000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>41000000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>34500000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>24000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>15600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B10">
+        <v>148700000.0</v>
+      </c>
+      <c r="C10">
         <v>120174000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>123550000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>108751000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>98682000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>77664000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>80297000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>89211000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>76172000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>58986000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>53320000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>34117000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>32329000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>38782000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>24610000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14674000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5343000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19079000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29815000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22289000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16954000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15849000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14629000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14025000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8641000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11999000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13600000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9848000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7793000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>8890000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9687000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3712000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2646000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4354000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1233000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6553000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7899000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2204000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4857000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>7300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4301000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2158000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3738000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2299000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3217000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>490000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>264000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1082000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-630000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-887000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>748000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7487000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3201000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3349000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3500000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-14627000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-10256000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-8433000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4230000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-11613000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6655000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-13050000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-871000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-12576000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3353000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2117000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-104000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1294000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3784000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>423000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-1544000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1592000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2726000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-1222000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-97000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2747000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1706000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-27085000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1894000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-86726000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-7927000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-7770000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-10684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-705000.0</v>
       </c>
       <c r="CJ10">
         <v>-705000.0</v>
       </c>
       <c r="CK10">
+        <v>-705000.0</v>
+      </c>
+      <c r="CL10">
         <v>1146000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7964000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8141000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8800000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5477000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6191000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4459000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12213000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2872000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-3436000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7079000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>19008000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>15014000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>13280000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>19230000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>18253000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-905000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6221000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>27000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>23600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>17000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>15800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>14300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>10900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-11400000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B11">
+        <v>38300000.0</v>
+      </c>
+      <c r="C11">
         <v>28406000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>21268000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>29464000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>26090000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>19983000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14823000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>22572000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>19372000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>15398000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12313000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>8263000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8157000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10028000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6500000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3609000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1293000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6341000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2640000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3611000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3639000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1148000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1695000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2428000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3469000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3600000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1207000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2336000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1907000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3500000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1038000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1425000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>32159000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1519000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>682000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2629000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-93200000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2937000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>10000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-942000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-200000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>339000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>304000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>265000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>283000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>422000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>44000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>62000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>95000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>53000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>115000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-187000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-25000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>82000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>200000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>11000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-91000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>804000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-578000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-59000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-98000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>180000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-56000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-446000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1896000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-926000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-29000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>1349000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1758000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>330000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-516000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-36000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1693000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>-490000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>256000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>417000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>300000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>211000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-1437000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1422000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>636000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1445000.0</v>
       </c>
       <c r="CJ11">
         <v>-1445000.0</v>
       </c>
       <c r="CK11">
+        <v>-1445000.0</v>
+      </c>
+      <c r="CL11">
         <v>-4399000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1736000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>298000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3389000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2108000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2384000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2256000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4736000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>806000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1623000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3985000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>8475000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6939000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6272000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>8287000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>8169000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1569000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>3618000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>11400000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>10000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>7300000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>6700000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>6200000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>4500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>2500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B12">
+        <v>1500000.0</v>
+      </c>
+      <c r="C12">
         <v>313000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>496000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>534000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>266000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>518000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>140000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>395000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>406000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>397000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>398000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>391000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>982000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1184000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1230000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>761000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>543000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>436000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>325000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>240000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>225000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>172000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>111000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>269000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>320000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>239000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>324000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>451000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>535000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>547000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>519000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>513000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>473000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>441000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>421000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>407000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>428000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>446000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>400000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>299000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>303000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>293000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>270000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>261000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>311000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>288000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>307000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>348000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>401000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>518000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>231000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>372000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>449000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>607000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>143000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>524000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>543000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>622000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>531000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>571000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>576000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>599000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>644000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>784000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1017000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1068000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1111000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1325000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1105000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>985000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6529000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1356000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1918000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4249000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5835000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3963000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1521000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1565000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1096000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>2936000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>7585000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5882000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>25759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4441000.0</v>
       </c>
       <c r="CG12">
         <v>4441000.0</v>
       </c>
       <c r="CH12">
+        <v>4441000.0</v>
+      </c>
+      <c r="CI12">
         <v>6369000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6556000.0</v>
       </c>
       <c r="CK12">
         <v>6556000.0</v>
       </c>
       <c r="CL12">
+        <v>6556000.0</v>
+      </c>
+      <c r="CM12">
         <v>6459000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6548000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6397000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6343000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6456000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6936000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6337000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6644000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6785000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7060000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6499000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6236000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6258000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6074000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5761000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6205000.0</v>
       </c>
-      <c r="DB12"/>
-      <c r="DC12">
+      <c r="DC12"/>
+      <c r="DD12">
         <v>4800000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>700000.0</v>
       </c>
-      <c r="DH12"/>
-      <c r="DI12">
+      <c r="DI12"/>
+      <c r="DJ12">
         <v>100000.0</v>
       </c>
-      <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B13">
+        <v>437000.0</v>
+      </c>
+      <c r="C13">
         <v>844000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>870000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>435000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>657000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>963000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>731000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1044000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1091000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1176000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>0.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>0.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>100000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>320000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>239000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>324000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>451000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>535000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28289,196 +28458,197 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B14">
+        <v>-403000.0</v>
+      </c>
+      <c r="C14">
         <v>-329000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-492000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2057000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1940000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1378000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2323000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-4539000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-3891000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-2632000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-3218000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3308000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2621000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2352000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1847000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1362000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>615000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1051000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>23367000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>507000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>112000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-1125000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>70000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-18000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>28000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>122000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>83000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AE14">
         <v>99000.0</v>
       </c>
       <c r="AF14">
+        <v>99000.0</v>
+      </c>
+      <c r="AG14">
         <v>133000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>66000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>56000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>52000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>69000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>31000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>1795000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>1795000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
@@ -28597,895 +28767,902 @@
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
-      <c r="CY14"/>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
+      <c r="DK14"/>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B15">
+        <v>110000000.0</v>
+      </c>
+      <c r="C15">
         <v>91439000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>101790000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>77230000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>70652000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>56303000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>63151000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>62100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>52909000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>40956000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>37789000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22546000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>21551000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>26402000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16200000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9465000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-5412000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>14500000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>22400000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19301000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12836000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12098000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14600000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12260000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6231000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8502000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9900000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>10972000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>5489000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6884000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4700000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8516000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2221000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-29569000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3100000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5868000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>536000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3872000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>102000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10805000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2194000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>5799000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3957000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1810000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3292000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2131000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2673000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>397000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>124000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1842000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1138000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1101000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>510000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1473000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-3176000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-3431000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3700000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-14638000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-10165000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-9237000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-3652000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-11554000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-6557000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-13230000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-805000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-12053000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1557000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-1234000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-90000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-596000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2038000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>39000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-797000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-4079000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1207000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-740000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-799000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-6457000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1714000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-27380000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-2105000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-83003000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-13915000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-13226000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-10983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="CJ15">
         <v>740000.0</v>
       </c>
       <c r="CK15">
+        <v>740000.0</v>
+      </c>
+      <c r="CL15">
         <v>5545000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6228000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>7843000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>5411000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>3369000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3807000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2203000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>7477000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>2066000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-285097000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3094000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>10533000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>8075000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>7008000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>10943000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>10084000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-2474000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2603000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>15600000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>9700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>9100000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>8100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>6400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-13800000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>22546000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>21551000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>26402000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16245000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9465000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-5412000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14464000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22423000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>19301000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>12836000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12098000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14606000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12260000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6231000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8502000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9861000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10972000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5489000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6884000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4675000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8516000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2221000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-29569000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3146000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5868000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>536000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3872000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>101980000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10805000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2194000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5799000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7479000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3957000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1810000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3292000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2016000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2673000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>397000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>124000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1844000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-1138000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1101000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>510000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-4903000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-3176000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-192000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-3723000.0</v>
       </c>
-      <c r="BG16">
-[...1 lines deleted...]
-      </c>
       <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
         <v>-10165000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
         <v>-1237000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1237000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
         <v>0.0</v>
       </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-2103000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2311000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>226000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>-1210000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1210000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>-379000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>379000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2160000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>46753000.0</v>
       </c>
-      <c r="CC16">
-[...1 lines deleted...]
-      </c>
       <c r="CD16">
         <v>0.0</v>
       </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
+        <v>0.0</v>
+      </c>
+      <c r="CL16">
         <v>-5113000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5113000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7336000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>5260000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3034000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3807000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2203000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7477000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2066000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>3094000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>10533000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>8075000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7008000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>10943000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10084000.0</v>
       </c>
-      <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
+      <c r="DK16"/>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B17">
+        <v>110312000.0</v>
+      </c>
+      <c r="C17">
         <v>91768000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>102282000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>79287000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>72592000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>57681000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>65474000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>66639000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>56800000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>43588000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>41007000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>25854000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>24172000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28754000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>18092000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11065000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4050000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>15079000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>23474000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>19649000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>13343000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12210000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>13481000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>12330000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6213000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>8530000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9983000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>11055000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>5457000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6983000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4774000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8649000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2287000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-29513000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3246000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5873000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>551000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3924000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>110042000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10836000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2194000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5799000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7588000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3962000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1854000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3473000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2016000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2795000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>446000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>265000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-1146000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-725000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-940000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>633000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4244000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-3176000.0</v>
       </c>
-      <c r="BE17">
-[...1 lines deleted...]
-      </c>
       <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
         <v>-3723000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-10165000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -29565,152 +29742,157 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B18">
+        <v>-1094000.0</v>
+      </c>
+      <c r="C18">
         <v>378000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>374000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-99000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>391000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>445000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>591000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>649000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>685000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>779000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-398000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-391000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1184000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1230000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-761000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-543000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-436000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-325000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-240000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-225000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-172000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>51000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-269000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-320000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-239000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-324000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-451000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-535000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29751,177 +29933,178 @@
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
+      <c r="DK18"/>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>189000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1768000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-695000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>806000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-202000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>124000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-765000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>38000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>79000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>51000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>118000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>165000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>232000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-268000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-141000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>84000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>64000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>171000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>28000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-8000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>15000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>197000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>415000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>649000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>151000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1722000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-64000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>10000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19">
+      <c r="BF19"/>
+      <c r="BG19">
         <v>150000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>-8000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -29931,207 +30114,206 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="N20">
         <v>69000.0</v>
       </c>
       <c r="O20">
         <v>69000.0</v>
       </c>
       <c r="P20">
+        <v>69000.0</v>
+      </c>
+      <c r="Q20">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="R20">
         <v>69000.0</v>
       </c>
       <c r="S20">
         <v>69000.0</v>
       </c>
       <c r="T20">
         <v>69000.0</v>
       </c>
       <c r="U20">
+        <v>69000.0</v>
+      </c>
+      <c r="V20">
         <v>73000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>6987000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>-96000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>-163000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-149000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>34000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>-49000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>81000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>71000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>-195000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-33000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>83000.0</v>
       </c>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>320000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>66000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>266000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>153000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>600000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
         <v>1667000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
@@ -30211,443 +30393,447 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B21">
+        <v>112300000.0</v>
+      </c>
+      <c r="C21">
         <v>97733000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>104443000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>111902000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>92695000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>74619000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>74996000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>90176000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>77714000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57990000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53186000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34319000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31610000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27670000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25034000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15637000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-4924000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>30102000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>22450000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17219000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>15903000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28918000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>14062000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9229000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12379000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>13900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10235000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8216000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9484000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10089000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4142000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2989000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4715000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1617000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6995000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9200000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8181000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2504000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5121000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7600000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4553000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2298000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3998000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2614000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3566000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>876000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>585000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1154000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-907000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-589000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3077000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8192000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2687000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2813000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-3083000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-14109000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-9677000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-7889000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3671000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-10940000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-5908000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-12199000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>21000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-10353000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5232000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-1192000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1272000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2728000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4923000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1004000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1159000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4772000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4287000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>330000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1504000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5127000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-1605000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-6998000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3935000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-77877000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-965000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-2849000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4284000.0</v>
       </c>
       <c r="CJ21">
         <v>4284000.0</v>
       </c>
       <c r="CK21">
+        <v>4284000.0</v>
+      </c>
+      <c r="CL21">
         <v>4505000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>13991000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13974000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>15216000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>11645000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>12737000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10064000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>18573000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>9753000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3456000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14004000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>25540000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>21697000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>19327000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>25323000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>23728000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5160000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>10810000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>31700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>27300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>19700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>17300000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>15100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>10700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>-11600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30817,410 +31003,416 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
+      <c r="DK22"/>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>861900000.0</v>
+      </c>
+      <c r="C23">
         <v>772758000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>793400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>778256000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>741265000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>674559000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>700770000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>678328000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>628019000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>576490000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>595663000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>550132000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>537271000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>547204000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>592300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>551591000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>506516000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>460200000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>453700000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>383384000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>314742000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>298945000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>308993000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>279066000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>282049000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>263700000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>279800000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>272569000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>248749000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>234327000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>231600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>222411000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>201484000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>195325000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>199800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>203696000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>201968000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>185190000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>196200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>171318000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>156436000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>145644000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>152100000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>139576000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>131453000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>132332000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>133257000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>132636000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>119412000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>119535000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>124945000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>122475000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>122605000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>124206000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>101625000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>121846000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>115443000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>115800000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>130504000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>131063000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>126215000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>113769000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>122301000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>127313000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>119753000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>119529000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>159430000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>166308000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>166589000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>172408000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>206218000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>208524000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>193397000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>195520000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>226793000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>222722000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>216423000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>227464000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>236256000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>177135000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>240089000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>255119000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>335962000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>284919000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>290370000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>304857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362725000.0</v>
       </c>
       <c r="CJ23">
         <v>362725000.0</v>
       </c>
       <c r="CK23">
+        <v>362725000.0</v>
+      </c>
+      <c r="CL23">
         <v>331045000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>345511000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>367528000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>360123000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>331490000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>335840000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>358887000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>356246000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>345172000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>367723000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>409634000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>398448000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>396860000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>407703000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>489298000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>428421000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>365167000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>324381000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>311000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>252400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>196000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>180400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>152000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>104600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>84100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31291,430 +31483,432 @@
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
+      <c r="DK24"/>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>16091000.0</v>
+      </c>
+      <c r="C25">
         <v>12674000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12242000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11664000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11948000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11087000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11052000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10613000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7821000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7617000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9277000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6878000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6864000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6388000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6728000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6370000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6156000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6214000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6004000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6062000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5828000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4020000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3711000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3235000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2362000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2357000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2354000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2474000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2372000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2154000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2437000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2061000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2208000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2750000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2506000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2319000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2059000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2161000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1655000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1032000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>816000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>703000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>637000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>590000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>579000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>635000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>629000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>645000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>617000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>596000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BB25">
         <v>539000.0</v>
       </c>
       <c r="BC25">
+        <v>539000.0</v>
+      </c>
+      <c r="BD25">
         <v>763000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>543000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>506000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>543000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3342000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>865000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1012000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1137000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1277000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1219000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1419000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1376000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2265000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1539000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2468000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1986000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1480000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2162000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3035000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2951000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2691000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2776000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2831000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2837000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1911000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-6251000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6399000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2290000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4144000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>6325000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2356000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3634000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3609000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3294000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3279000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3453000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>5384000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>3590000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3691000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3650000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>5926000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4133000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8991000.0</v>
       </c>
       <c r="CU25">
         <v>8991000.0</v>
       </c>
       <c r="CV25">
+        <v>8991000.0</v>
+      </c>
+      <c r="CW25">
         <v>7399000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7054000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>6901000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>8148000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>6591000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>11819000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>6098000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6160000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>4260000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>3470000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>3060000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>2640000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1750000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>920000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31887,646 +32081,655 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>18714000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>77469000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>14000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>12000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>15000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>36000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>37000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>75000.0</v>
       </c>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>2800000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>2500000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>2100000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>1900000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>1500000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>1100000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>17600000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>142442000.0</v>
+      </c>
+      <c r="C28">
         <v>121815000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>128561000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>127334000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>116044000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>103039000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>110868000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>104694000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>95272000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>85850000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>87208000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>74300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>69349000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>67768000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72792000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>67090000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>63430000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>59402000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42786000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>50342000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>90441000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42786000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>124169000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>44261000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>42036000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>37872000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>37086000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36333000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>35070000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>32086000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>31812000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>32372000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29647000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30089000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>31285000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>30771000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30120000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28194000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28064000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>25716000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>24267000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22511000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22763000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>20546000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>19409000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>19716000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19110000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19172000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>17572000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>18494000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>16576000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16606000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14922000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14488000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>15525000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>15222000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13375000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20599000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>17412000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13333000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>18021000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18845000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>21098000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>25709000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>19267000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>24112000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>26671000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29147000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>28801000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>31083000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>28052000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>27674000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>30557000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>32864000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>34113000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>35424000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>35578000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>30978000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>22822000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>35963000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>32932000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>43185000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>38349000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>35904000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>36035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38512000.0</v>
       </c>
       <c r="CJ28">
         <v>38512000.0</v>
       </c>
       <c r="CK28">
+        <v>38512000.0</v>
+      </c>
+      <c r="CL28">
         <v>35081000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>36279000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>39379000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>38193000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>37460000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>38619000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>41101000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>39918000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>43392000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>49773000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>57329000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>52971000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>51808000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>51965000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>70655000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>51074000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>54444000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>45349000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>36300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>32000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>23700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>21800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>17900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>12200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>9600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>38319000.0</v>
+      </c>
+      <c r="C29">
         <v>28406000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21268000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29464000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>26090000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19983000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14823000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22572000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19372000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15398000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12313000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8263000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8200000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10028000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6518000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3609000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1293000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3981000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6341000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2640000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3611000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3639000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1148000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1695000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2428000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3469000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3627000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1207000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2336000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -32567,1078 +32770,1088 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
+      <c r="DK29"/>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>126400000.0</v>
+      </c>
+      <c r="C30">
         <v>121815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>128600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>127695000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>116174000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>103039000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>111396000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>104694000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>93899000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>85850000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87208000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>73290000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69316000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>67768000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>67090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>63430000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>59400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>61500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>50342000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>47655000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42786000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>43031000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>44261000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>42036000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>37872000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>36333000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>35070000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>32086000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>31800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>32372000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>29647000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>30089000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31300000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30771000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>30120000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28194000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25716000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24267000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22511000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20546000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19409000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18700000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19716000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19110000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19172000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>17572000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>18494000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16576000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16606000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14922000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14488000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15525000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15222000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13300000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14016000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>17412000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13246000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>11292000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>18836000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>20985000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25722000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>19202000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>24046000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26450000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29072000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>28698000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>31108000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>27937000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>27667000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>30540000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>32922000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>38400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>35424000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>35578000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29995000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22386000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>23852000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>32932000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>100524000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>38349000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>35904000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>36035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38512000.0</v>
       </c>
       <c r="CJ30">
         <v>38512000.0</v>
       </c>
       <c r="CK30">
+        <v>38512000.0</v>
+      </c>
+      <c r="CL30">
         <v>35081000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>36279000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>39379000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>38193000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>37460000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>38619000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>41101000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>39918000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>43392000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>49773000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>60575000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>56215000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>55052000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>55214000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>73900000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>54320000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>57700000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>48810000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>39100000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>34500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>25800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>23700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>19400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>27200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:114">
+    <row r="31" spans="1:115">
       <c r="A31" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B31">
+        <v>36400000.0</v>
+      </c>
+      <c r="C31">
         <v>22441000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>19107000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3151000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5987000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3045000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5301000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-965000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1542000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>996000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>134000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-202000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>719000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>11112000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-424000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-963000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-419000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1221000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-287000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-161000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-265000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-54000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-14289000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-37000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-588000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-380000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-305000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-387000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-423000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-594000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-431000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-402000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-430000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-343000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-350000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-361000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-384000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-442000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-353000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-282000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-264000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-298000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-252000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-140000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-260000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-315000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-349000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-386000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-321000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>72000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>277000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-298000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2329000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-707000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-514000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-536000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3173000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-516000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1802000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-544000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1304000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-673000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-747000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-851000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-881000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2224000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1879000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-2525000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2606000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-992000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1139000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-581000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2508000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-756000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1561000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1519000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-327000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2380000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1622000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-12502000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>53000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-8849000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-6962000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-4921000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-9065000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-6704000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4989000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-11890000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6585000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-5833000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-6617000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6168000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6546000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5605000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-6360000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6881000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-6892000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-6925000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-6532000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-6683000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-6047000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-6093000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-5475000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-6065000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-4589000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-4700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-3700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-1500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI31">
         <v>200000.0</v>
       </c>
-      <c r="DJ31"/>
+      <c r="DJ31">
+        <v>200000.0</v>
+      </c>
+      <c r="DK31"/>
     </row>
-    <row r="32" spans="1:114">
+    <row r="32" spans="1:115">
       <c r="A32" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B32">
+        <v>974200000.0</v>
+      </c>
+      <c r="C32">
         <v>870958000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>897800000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>890158000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>833960000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>749547000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>775766000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>768415000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>705733000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>634444000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>649021000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>584451000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>568881000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>574874000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>617400000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>567301000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>501593000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>480500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>483800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>405871000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>331961000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>314838000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>337911000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>293125000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>291277000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>276043000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>293600000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>282633000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>256914000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>243842000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>240300000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>232576000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>205677000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>198300000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>206600000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>208323000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>203662000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>192178000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>205600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>179599000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>159981000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>150766000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>159700000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>144082000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>133752000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>136336000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>135858000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>136192000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>120266000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>120079000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>123783000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>121552000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>121995000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>127264000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>108714000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>119300000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>112807000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>113400000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>126444000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>123189000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>118326000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>113649000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>111361000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>121405000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>107619000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>120248000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>153137000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>172185000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>167305000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>173370000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>209330000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>214485000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>196499000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>197973000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>226781000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>222631000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>216753000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>228968000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>242366000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>177487000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>245202000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>259054000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>258085000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>283954000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>287521000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>303238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367009000.0</v>
       </c>
       <c r="CJ32">
         <v>367009000.0</v>
       </c>
       <c r="CK32">
+        <v>367009000.0</v>
+      </c>
+      <c r="CL32">
         <v>343849000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>359843000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>381502000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>375339000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>343135000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>348577000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>368951000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>374819000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>356481000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>375179000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>423638000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>423988000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>418557000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>427030000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>514621000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>452149000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>370327000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>335191000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>342700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>279700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>215700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>197700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>167100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>115300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>72500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>31800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33727,51 +33940,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B2">
         <v>100832000.0</v>
       </c>
       <c r="C2">
         <v>75770000.0</v>
       </c>
       <c r="D2">
         <v>24848000.0</v>
       </c>
       <c r="E2">
         <v>23100000.0</v>
       </c>
       <c r="F2">
         <v>53600000.0</v>
       </c>
       <c r="G2">
         <v>18900000.0</v>
       </c>
       <c r="H2">
         <v>26200000.0</v>
       </c>
       <c r="I2">
         <v>28300000.0</v>
       </c>
@@ -33822,51 +34035,51 @@
       </c>
       <c r="Y2">
         <v>3475000.0</v>
       </c>
       <c r="Z2">
         <v>770000.0</v>
       </c>
       <c r="AA2">
         <v>2931000.0</v>
       </c>
       <c r="AB2">
         <v>14583000.0</v>
       </c>
       <c r="AC2">
         <v>4154000.0</v>
       </c>
       <c r="AD2">
         <v>28707000.0</v>
       </c>
       <c r="AE2">
         <v>26247000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B3">
         <v>67253000</v>
       </c>
       <c r="C3">
         <v>45159000</v>
       </c>
       <c r="D3">
         <v>17667000</v>
       </c>
       <c r="E3">
         <v>29300000</v>
       </c>
       <c r="F3">
         <v>7400000</v>
       </c>
       <c r="G3">
         <v>4700000</v>
       </c>
       <c r="H3">
         <v>6300000</v>
       </c>
       <c r="I3">
         <v>4600000</v>
       </c>
@@ -33917,51 +34130,51 @@
       </c>
       <c r="Y3">
         <v>11895000</v>
       </c>
       <c r="Z3">
         <v>25801000</v>
       </c>
       <c r="AA3">
         <v>28381000</v>
       </c>
       <c r="AB3">
         <v>12888000</v>
       </c>
       <c r="AC3">
         <v>4352000</v>
       </c>
       <c r="AD3">
         <v>1030000</v>
       </c>
       <c r="AE3">
         <v>900000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1743000.0</v>
       </c>
       <c r="F4">
         <v>-30472000.0</v>
       </c>
       <c r="G4">
         <v>34643000.0</v>
       </c>
       <c r="H4">
         <v>-7313000.0</v>
       </c>
       <c r="I4">
         <v>-2043000.0</v>
       </c>
       <c r="J4">
         <v>-4931000.0</v>
       </c>
       <c r="K4">
         <v>-16399000.0</v>
       </c>
@@ -33976,51 +34189,51 @@
       </c>
       <c r="O4">
         <v>-16848000.0</v>
       </c>
       <c r="P4">
         <v>2653000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-7853000.0</v>
       </c>
       <c r="F5">
         <v>-15228000.0</v>
       </c>
       <c r="G5">
         <v>5557000.0</v>
       </c>
       <c r="H5">
         <v>654000.0</v>
       </c>
       <c r="I5">
         <v>-1976000.0</v>
       </c>
       <c r="J5">
         <v>-7308000.0</v>
       </c>
       <c r="K5">
         <v>-3216000.0</v>
       </c>
@@ -34035,51 +34248,51 @@
       </c>
       <c r="O5">
         <v>2558000.0</v>
       </c>
       <c r="P5">
         <v>770000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B6">
         <v>26339000.0</v>
       </c>
       <c r="C6">
         <v>25062000.0</v>
       </c>
       <c r="D6">
         <v>50922000.0</v>
       </c>
       <c r="E6">
         <v>1700000.0</v>
       </c>
       <c r="F6">
         <v>-30500000.0</v>
       </c>
       <c r="G6">
         <v>34700000.0</v>
       </c>
       <c r="H6">
         <v>-7300000.0</v>
       </c>
       <c r="I6">
         <v>-2043000.0</v>
       </c>
@@ -34130,51 +34343,51 @@
       </c>
       <c r="Y6">
         <v>29304000.0</v>
       </c>
       <c r="Z6">
         <v>2705000.0</v>
       </c>
       <c r="AA6">
         <v>-2161000.0</v>
       </c>
       <c r="AB6">
         <v>-11652000.0</v>
       </c>
       <c r="AC6">
         <v>10429000.0</v>
       </c>
       <c r="AD6">
         <v>-150000.0</v>
       </c>
       <c r="AE6">
         <v>2460000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B7">
         <v>-1732000.0</v>
       </c>
       <c r="C7">
         <v>-37901000.0</v>
       </c>
       <c r="D7">
         <v>9142000.0</v>
       </c>
       <c r="E7">
         <v>-56500000.0</v>
       </c>
       <c r="F7">
         <v>-69400000.0</v>
       </c>
       <c r="G7">
         <v>6200000.0</v>
       </c>
       <c r="H7">
         <v>-13300000.0</v>
       </c>
       <c r="I7">
         <v>-21500000.0</v>
       </c>
@@ -34225,51 +34438,51 @@
       </c>
       <c r="Y7">
         <v>-19218000.0</v>
       </c>
       <c r="Z7">
         <v>-32287000.0</v>
       </c>
       <c r="AA7">
         <v>-17030000.0</v>
       </c>
       <c r="AB7">
         <v>-58634000.0</v>
       </c>
       <c r="AC7">
         <v>-14028000.0</v>
       </c>
       <c r="AD7">
         <v>7800000.0</v>
       </c>
       <c r="AE7">
         <v>-180000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-87160000.0</v>
       </c>
       <c r="F8">
         <v>-55371000.0</v>
       </c>
       <c r="G8">
         <v>-25389000.0</v>
       </c>
       <c r="H8">
         <v>-35254000.0</v>
       </c>
       <c r="I8">
         <v>-25414000.0</v>
       </c>
       <c r="J8">
         <v>-5050000.0</v>
       </c>
       <c r="K8">
         <v>-25675000.0</v>
       </c>
@@ -34284,51 +34497,51 @@
       </c>
       <c r="O8">
         <v>11130000.0</v>
       </c>
       <c r="P8">
         <v>-2761000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B9">
         <v>-79948000.0</v>
       </c>
       <c r="C9">
         <v>-93507000.0</v>
       </c>
       <c r="D9">
         <v>2917000.0</v>
       </c>
       <c r="E9">
         <v>-87200000.0</v>
       </c>
       <c r="F9">
         <v>-55400000.0</v>
       </c>
       <c r="G9">
         <v>-25400000.0</v>
       </c>
       <c r="H9">
         <v>-35300000.0</v>
       </c>
       <c r="I9">
         <v>-7600000.0</v>
       </c>
@@ -34367,51 +34580,51 @@
       </c>
       <c r="U9">
         <v>-2278000.0</v>
       </c>
       <c r="V9">
         <v>16318000.0</v>
       </c>
       <c r="W9">
         <v>-8451000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>30943000.0</v>
       </c>
       <c r="Z9">
         <v>26163000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B10">
         <v>4149000.0</v>
       </c>
       <c r="C10">
         <v>-3522000.0</v>
       </c>
       <c r="D10">
         <v>-1142000.0</v>
       </c>
       <c r="E10">
         <v>-27800000.0</v>
       </c>
       <c r="F10">
         <v>-30500000.0</v>
       </c>
       <c r="G10">
         <v>-2800000.0</v>
       </c>
       <c r="H10">
         <v>-700000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
@@ -34458,51 +34671,51 @@
         <v>-2184000.0</v>
       </c>
       <c r="X10">
         <v>3011000.0</v>
       </c>
       <c r="Y10">
         <v>-2770000.0</v>
       </c>
       <c r="Z10">
         <v>-4979000.0</v>
       </c>
       <c r="AA10">
         <v>-2900000.0</v>
       </c>
       <c r="AB10">
         <v>-472000.0</v>
       </c>
       <c r="AC10">
         <v>631000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>66366000.0</v>
       </c>
       <c r="F11">
         <v>31837000.0</v>
       </c>
       <c r="G11">
         <v>28896000.0</v>
       </c>
       <c r="H11">
         <v>22013000.0</v>
       </c>
       <c r="I11">
         <v>9818000.0</v>
       </c>
       <c r="J11">
         <v>4208000.0</v>
       </c>
       <c r="K11">
         <v>18740000.0</v>
       </c>
@@ -34527,51 +34740,51 @@
         <v>289000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>28584000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>11964000.0</v>
       </c>
       <c r="X11">
         <v>2606000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>72763000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6816000.0</v>
       </c>
       <c r="F12">
         <v>15199000.0</v>
       </c>
       <c r="G12">
         <v>17285000.0</v>
       </c>
       <c r="H12">
         <v>8642000.0</v>
       </c>
       <c r="I12">
         <v>38421000.0</v>
       </c>
       <c r="J12">
         <v>8833000.0</v>
       </c>
       <c r="K12">
         <v>-95549000.0</v>
       </c>
@@ -34586,51 +34799,51 @@
       </c>
       <c r="O12">
         <v>-165000.0</v>
       </c>
       <c r="P12">
         <v>4120000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22377000.0</v>
       </c>
       <c r="F13">
         <v>-7309000.0</v>
       </c>
       <c r="G13">
         <v>-71000.0</v>
       </c>
       <c r="H13">
         <v>-8074000.0</v>
       </c>
       <c r="I13">
         <v>-2312000.0</v>
       </c>
       <c r="J13">
         <v>-6169000.0</v>
       </c>
       <c r="K13">
         <v>-3232000.0</v>
       </c>
@@ -34639,51 +34852,51 @@
       </c>
       <c r="M13">
         <v>2654000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B14">
         <v>46941000.0</v>
       </c>
       <c r="C14">
         <v>37103000.0</v>
       </c>
       <c r="D14">
         <v>29407000.0</v>
       </c>
       <c r="E14">
         <v>25500000.0</v>
       </c>
       <c r="F14">
         <v>21900000.0</v>
       </c>
       <c r="G14">
         <v>12500000.0</v>
       </c>
       <c r="H14">
         <v>9600000.0</v>
       </c>
       <c r="I14">
         <v>8900000.0</v>
       </c>
@@ -34734,51 +34947,51 @@
       </c>
       <c r="Y14">
         <v>18633000.0</v>
       </c>
       <c r="Z14">
         <v>30345000.0</v>
       </c>
       <c r="AA14">
         <v>32656000.0</v>
       </c>
       <c r="AB14">
         <v>16947000.0</v>
       </c>
       <c r="AC14">
         <v>5557000.0</v>
       </c>
       <c r="AD14">
         <v>320000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>22000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>592766000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>189000.0</v>
       </c>
       <c r="J15">
         <v>5400000.0</v>
       </c>
       <c r="K15">
         <v>20300000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
@@ -34797,51 +35010,51 @@
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>77000.0</v>
       </c>
       <c r="Y15">
         <v>74613000.0</v>
       </c>
       <c r="Z15">
         <v>231744000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>17758000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B16">
         <v>127171000.0</v>
       </c>
       <c r="C16">
         <v>100832000.0</v>
       </c>
       <c r="D16">
         <v>75770000.0</v>
       </c>
       <c r="E16">
         <v>24800000.0</v>
       </c>
       <c r="F16">
         <v>23100000.0</v>
       </c>
       <c r="G16">
         <v>53600000.0</v>
       </c>
       <c r="H16">
         <v>18900000.0</v>
       </c>
       <c r="I16">
         <v>26200000.0</v>
       </c>
@@ -34892,86 +35105,86 @@
       </c>
       <c r="Y16">
         <v>32779000.0</v>
       </c>
       <c r="Z16">
         <v>3475000.0</v>
       </c>
       <c r="AA16">
         <v>770000.0</v>
       </c>
       <c r="AB16">
         <v>2931000.0</v>
       </c>
       <c r="AC16">
         <v>14583000.0</v>
       </c>
       <c r="AD16">
         <v>-150000.0</v>
       </c>
       <c r="AE16">
         <v>28707000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B18">
         <v>218843000.0</v>
       </c>
       <c r="C18">
         <v>189245000.0</v>
       </c>
       <c r="D18">
         <v>136235000.0</v>
       </c>
       <c r="E18">
         <v>-13000000.0</v>
       </c>
       <c r="F18">
         <v>30500000.0</v>
       </c>
       <c r="G18">
         <v>72000000.0</v>
       </c>
       <c r="H18">
         <v>32400000.0</v>
       </c>
       <c r="I18">
         <v>7600000.0</v>
       </c>
@@ -35022,51 +35235,51 @@
       </c>
       <c r="Y18">
         <v>41472000.0</v>
       </c>
       <c r="Z18">
         <v>-17167000.0</v>
       </c>
       <c r="AA18">
         <v>14833000.0</v>
       </c>
       <c r="AB18">
         <v>-19896000.0</v>
       </c>
       <c r="AC18">
         <v>3984000.0</v>
       </c>
       <c r="AD18">
         <v>20000.0</v>
       </c>
       <c r="AE18">
         <v>2890000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B19">
         <v>-163688000.0</v>
       </c>
       <c r="C19">
         <v>-108847000.0</v>
       </c>
       <c r="D19">
         <v>2770000.0</v>
       </c>
       <c r="E19">
         <v>-500000.0</v>
       </c>
       <c r="F19">
         <v>-99569000.0</v>
       </c>
       <c r="G19">
         <v>-33593000.0</v>
       </c>
       <c r="H19">
         <v>-5748000.0</v>
       </c>
       <c r="I19">
         <v>-11861000.0</v>
       </c>
@@ -35077,96 +35290,96 @@
         <v>-60736000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>53000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>34000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>11000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B21">
         <v>-4382000.0</v>
       </c>
       <c r="C21">
         <v>-4257000.0</v>
       </c>
       <c r="D21">
         <v>-85997000.0</v>
       </c>
       <c r="E21">
         <v>40520000.0</v>
       </c>
       <c r="F21">
         <v>39678000.0</v>
       </c>
       <c r="G21">
         <v>-203000.0</v>
       </c>
       <c r="H21">
         <v>-30247000.0</v>
       </c>
       <c r="I21">
         <v>-9000.0</v>
       </c>
@@ -35187,51 +35400,51 @@
       </c>
       <c r="O21">
         <v>-264000.0</v>
       </c>
       <c r="P21">
         <v>-766000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B22">
         <v>311842000.0</v>
       </c>
       <c r="C22">
         <v>232501000.0</v>
       </c>
       <c r="D22">
         <v>119787000.0</v>
       </c>
       <c r="E22">
         <v>40200000.0</v>
       </c>
       <c r="F22">
         <v>68700000.0</v>
       </c>
       <c r="G22">
         <v>40600000.0</v>
       </c>
       <c r="H22">
         <v>33500000.0</v>
       </c>
       <c r="I22">
         <v>-13800000.0</v>
       </c>
@@ -35282,51 +35495,51 @@
       </c>
       <c r="Y22">
         <v>-273351000.0</v>
       </c>
       <c r="Z22">
         <v>28710000.0</v>
       </c>
       <c r="AA22">
         <v>21156000.0</v>
       </c>
       <c r="AB22">
         <v>48107000.0</v>
       </c>
       <c r="AC22">
         <v>-229000.0</v>
       </c>
       <c r="AD22">
         <v>3700000.0</v>
       </c>
       <c r="AE22">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B23">
         <v>-50043000.0</v>
       </c>
       <c r="C23">
         <v>-52210000.0</v>
       </c>
       <c r="D23">
         <v>-11469000.0</v>
       </c>
       <c r="E23">
         <v>-6947000.0</v>
       </c>
       <c r="F23">
         <v>-1499000.0</v>
       </c>
       <c r="G23">
         <v>1184932000.0</v>
       </c>
       <c r="H23">
         <v>-240000.0</v>
       </c>
       <c r="I23">
         <v>-349000.0</v>
       </c>
@@ -35377,51 +35590,51 @@
       </c>
       <c r="Y23">
         <v>4040000.0</v>
       </c>
       <c r="Z23">
         <v>980000.0</v>
       </c>
       <c r="AA23">
         <v>63434000.0</v>
       </c>
       <c r="AB23">
         <v>270388000.0</v>
       </c>
       <c r="AC23">
         <v>1516000.0</v>
       </c>
       <c r="AD23">
         <v>-220000.0</v>
       </c>
       <c r="AE23">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B24">
         <v>-44067000.0</v>
       </c>
       <c r="C24">
         <v>3314000.0</v>
       </c>
       <c r="D24">
         <v>20602000.0</v>
       </c>
       <c r="E24">
         <v>300000.0</v>
       </c>
       <c r="F24">
         <v>300000.0</v>
       </c>
       <c r="G24">
         <v>-28848000.0</v>
       </c>
       <c r="H24">
         <v>500000.0</v>
       </c>
       <c r="I24">
         <v>100000.0</v>
       </c>
@@ -35470,51 +35683,51 @@
       </c>
       <c r="Y24">
         <v>-583000.0</v>
       </c>
       <c r="Z24">
         <v>-5382000.0</v>
       </c>
       <c r="AA24">
         <v>2742000.0</v>
       </c>
       <c r="AB24">
         <v>753000.0</v>
       </c>
       <c r="AC24">
         <v>1177000.0</v>
       </c>
       <c r="AD24">
         <v>50000.0</v>
       </c>
       <c r="AE24">
         <v>20000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B25">
         <v>-80581000.0</v>
       </c>
       <c r="C25">
         <v>-1705000.0</v>
       </c>
       <c r="D25">
         <v>-13991000.0</v>
       </c>
       <c r="E25">
         <v>3331000.0</v>
       </c>
       <c r="F25">
         <v>1500000.0</v>
       </c>
       <c r="G25">
         <v>9000000.0</v>
       </c>
       <c r="H25">
         <v>800000.0</v>
       </c>
       <c r="I25">
         <v>500000.0</v>
       </c>
@@ -35565,51 +35778,51 @@
       </c>
       <c r="Y25">
         <v>321128000.0</v>
       </c>
       <c r="Z25">
         <v>-13196000.0</v>
       </c>
       <c r="AA25">
         <v>6432000.0</v>
       </c>
       <c r="AB25">
         <v>-13428000.0</v>
       </c>
       <c r="AC25">
         <v>17036000.0</v>
       </c>
       <c r="AD25">
         <v>-10770000.0</v>
       </c>
       <c r="AE25">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B26">
         <v>-41644000.0</v>
       </c>
       <c r="C26">
         <v>-44028000.0</v>
       </c>
       <c r="D26">
         <v>-8284000.0</v>
       </c>
       <c r="E26">
         <v>-18556000.0</v>
       </c>
       <c r="F26">
         <v>-7006000.0</v>
       </c>
       <c r="G26">
         <v>-7700000.0</v>
       </c>
       <c r="H26">
         <v>-9802000.0</v>
       </c>
       <c r="I26">
         <v>-2059000.0</v>
       </c>
@@ -35648,51 +35861,51 @@
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-4340000.0</v>
       </c>
       <c r="W26">
         <v>-4340000.0</v>
       </c>
       <c r="X26">
         <v>-10207000.0</v>
       </c>
       <c r="Y26">
         <v>-984000.0</v>
       </c>
       <c r="Z26">
         <v>-10376000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B27">
         <v>12931000.0</v>
       </c>
       <c r="C27">
         <v>5532000.0</v>
       </c>
       <c r="D27">
         <v>4372000.0</v>
       </c>
       <c r="E27">
         <v>3775000.0</v>
       </c>
       <c r="F27">
         <v>3522000.0</v>
       </c>
       <c r="G27">
         <v>3300000.0</v>
       </c>
       <c r="H27">
         <v>2357000.0</v>
       </c>
       <c r="I27">
         <v>-100000.0</v>
       </c>
@@ -35727,51 +35940,51 @@
         <v>3106000.0</v>
       </c>
       <c r="T27">
         <v>4150000.0</v>
       </c>
       <c r="U27">
         <v>1338000.0</v>
       </c>
       <c r="V27">
         <v>1338000.0</v>
       </c>
       <c r="W27">
         <v>797000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B28">
         <v>-96069000.0</v>
       </c>
       <c r="C28">
         <v>-100495000.0</v>
       </c>
       <c r="D28">
         <v>-105750000.0</v>
       </c>
       <c r="E28">
         <v>15000000.0</v>
       </c>
       <c r="F28">
         <v>31200000.0</v>
       </c>
       <c r="G28">
         <v>-8500000.0</v>
       </c>
       <c r="H28">
         <v>-40300000.0</v>
       </c>
       <c r="I28">
         <v>-2406000.0</v>
       </c>
@@ -35822,51 +36035,51 @@
       </c>
       <c r="Y28">
         <v>-19729000.0</v>
       </c>
       <c r="Z28">
         <v>25487000.0</v>
       </c>
       <c r="AA28">
         <v>15159000.0</v>
       </c>
       <c r="AB28">
         <v>113967000.0</v>
       </c>
       <c r="AC28">
         <v>134003000.0</v>
       </c>
       <c r="AD28">
         <v>-220000.0</v>
       </c>
       <c r="AE28">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B29">
         <v>286096000.0</v>
       </c>
       <c r="C29">
         <v>234404000.0</v>
       </c>
       <c r="D29">
         <v>153902000.0</v>
       </c>
       <c r="E29">
         <v>16300000.0</v>
       </c>
       <c r="F29">
         <v>37900000.0</v>
       </c>
       <c r="G29">
         <v>76700000.0</v>
       </c>
       <c r="H29">
         <v>38700000.0</v>
       </c>
       <c r="I29">
         <v>12224000.0</v>
       </c>
@@ -35917,51 +36130,51 @@
       </c>
       <c r="Y29">
         <v>53367000.0</v>
       </c>
       <c r="Z29">
         <v>8634000.0</v>
       </c>
       <c r="AA29">
         <v>43214000.0</v>
       </c>
       <c r="AB29">
         <v>-7008000.0</v>
       </c>
       <c r="AC29">
         <v>8336000.0</v>
       </c>
       <c r="AD29">
         <v>1050000.0</v>
       </c>
       <c r="AE29">
         <v>3790000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B30">
         <v>-163688000.0</v>
       </c>
       <c r="C30">
         <v>-108847000.0</v>
       </c>
       <c r="D30">
         <v>2770000.0</v>
       </c>
       <c r="E30">
         <v>-29500000.0</v>
       </c>
       <c r="F30">
         <v>-99600000.0</v>
       </c>
       <c r="G30">
         <v>-33593000.0</v>
       </c>
       <c r="H30">
         <v>-5700000.0</v>
       </c>
       <c r="I30">
         <v>-11861000.0</v>
       </c>
@@ -36029,1252 +36242,1261 @@
       <c r="AE30">
         <v>-880000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DJ30"/>
+  <dimension ref="A1:DK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114">
+    <row r="1" spans="1:115">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
+      <c r="DK1" t="s">
+        <v>177</v>
+      </c>
     </row>
-    <row r="2" spans="1:114">
+    <row r="2" spans="1:115">
       <c r="A2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B2">
+        <v>88834000.0</v>
+      </c>
+      <c r="C2">
         <v>127171000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>108448000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22427000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59073000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>100832000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44897000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>105969000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>87456000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>75770000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>28558000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15129000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5245000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24848000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17059000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19279000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7826000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18524000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>42333000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32094000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53577000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>35830000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43799000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27295000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18934000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>13104000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>16158000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20578000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>26247000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21692000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35713000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>31888000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>28290000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23905000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20781000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25735000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>33221000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>22807000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>58269000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>46313000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>49360000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>44816000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>47253000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>46677000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>47342000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>22243000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20547000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>17253000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20757000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15134000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13458000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>20873000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18729000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>18663000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>17766000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17318000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>35577000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>23039000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>36707000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>26946000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>32924000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>30725000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>54182000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>55795000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>64174000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>60544000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>51569000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>49294000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>64709000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56818000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>31867000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>35637000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>69676000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>68943000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>67290000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>46131000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>28166000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10938000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>18134000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24879000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>28349000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>31518000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>32384000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>31672000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>22232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19043000.0</v>
       </c>
       <c r="CJ2">
         <v>19043000.0</v>
       </c>
       <c r="CK2">
+        <v>19043000.0</v>
+      </c>
+      <c r="CL2">
         <v>44153000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>40201000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>40342000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>26130000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>19062000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>32779000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32955000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2709000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4167000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>3475000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>421000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>633000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>613000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>770000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>773000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7002000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>10488000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2931000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>35600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>14600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>13300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>18300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>-1.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>43799000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:114">
+    <row r="3" spans="1:115">
       <c r="A3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B3">
+        <v>31825999</v>
+      </c>
+      <c r="C3">
         <v>46574000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>19983000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17148000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16953000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13169000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14268000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17532000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6844000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6515000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6381000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4609000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3965000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2712000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2646000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4982000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>9288000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>12300000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2010000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2387000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1822000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1182000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1045000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>802000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1507000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1391000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1128000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1243000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1841000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2088000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1180000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1056000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1124000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1203000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>793000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>905000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1095000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1796000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1261000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1072000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>732000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>352000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>394000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>759000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>927000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>699000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>560000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>554000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>601000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>267000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>117000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>281000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>68000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>369000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>708000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>191000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>676000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>302000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>585000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1348000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>364000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>391000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>388000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>34000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>426000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>76000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>72000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2511000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1653000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>648000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3372000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3475000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3073000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3065000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1082000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>694000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>371000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>561000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>914000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1104000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>577000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>937000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>563000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>932000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1006000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1181000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590000</v>
       </c>
       <c r="CJ3">
         <v>1590000</v>
       </c>
       <c r="CK3">
+        <v>1590000</v>
+      </c>
+      <c r="CL3">
         <v>1394000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1745000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1423000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1842000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2933000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2529000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>4350000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1554000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2049000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>3942000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>6058000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7360000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>6789000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5594000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>7319000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>5652000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>7621000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7789000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4820000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4280000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1810000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1980000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1620000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>730000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1650000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>350000</v>
       </c>
     </row>
-    <row r="4" spans="1:114">
+    <row r="4" spans="1:115">
       <c r="A4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>13429000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>9884000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-19603000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>7789000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-2220000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>11453000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-15279000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>4581000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-23809000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>10239000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-21483000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>17747000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-7969000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>16504000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>8361000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>5830000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3054000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-4420000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5669000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>4555000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-14021000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>3825000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3598000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>4125000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>3124000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4954000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-7226000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>10154000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-35462000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>11956000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-3047000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>4544000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2437000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>576000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-665000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>25099000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>1696000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>3294000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-3504000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>2088000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-1130000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1074000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>2144000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-33762000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>34725000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>448000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-18259000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -37286,207 +37508,208 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
+      <c r="DK4"/>
     </row>
-    <row r="5" spans="1:114">
+    <row r="5" spans="1:115">
       <c r="A5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>21758000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2336000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6621000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>13961000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5057000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4443000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-12314000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18362000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8053000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1138000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12325000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5133000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>11129000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1132000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>693000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6473000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3685000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2327000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-4461000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-601000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1420000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>503000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-458000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1424000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3684000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>664000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5712000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1196000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1603000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-91000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2718000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1156000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-393000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>911000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3456000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2578000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1802000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1065000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-428000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4702000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>27000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3417000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1230000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3914000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-265000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>139000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -37498,891 +37721,898 @@
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
+      <c r="DK5"/>
     </row>
-    <row r="6" spans="1:114">
+    <row r="6" spans="1:115">
       <c r="A6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B6">
+        <v>-39234000.0</v>
+      </c>
+      <c r="C6">
         <v>-38337000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18723000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>86021000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-36646000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-41759000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55935000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-61072000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18513000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11686000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>47212000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13429000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9884000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19603000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7789000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2220000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11453000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-15300000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4581000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-23809000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10239000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21483000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17747000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7969000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16504000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8361000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5830000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3054000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4420000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5669000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4555000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-14021000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3825000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3598000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4385000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3060000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-4990000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7386000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>10154000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-35462000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11956000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3047000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4544000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2437000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>576000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-665000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>25099000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1696000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3294000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-3504000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5623000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1676000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-7415000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2144000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>66000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>897000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>448000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-18259000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>12538000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-13668000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9761000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5978000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2199000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-23457000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-1613000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-8379000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3630000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>8975000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2275000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-15415000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>7891000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>24951000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-3770000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-34039000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>733000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1653000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>21159000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>17965000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>17228000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-7196000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-6745000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-3470000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3169000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-866000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>712000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>9440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5753000.0</v>
       </c>
       <c r="CJ6">
         <v>-5753000.0</v>
       </c>
       <c r="CK6">
+        <v>-5753000.0</v>
+      </c>
+      <c r="CL6">
         <v>-25110000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3952000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-141000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>14212000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>7068000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-13717000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-176000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>30246000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1458000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>692000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3054000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-212000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>20000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-157000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-6229000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-3486000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>7557000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-30001.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-32670000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>31590000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-10540000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1250000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-9060000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>20640000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:114">
+    <row r="7" spans="1:115">
       <c r="A7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B7">
+        <v>17998000.0</v>
+      </c>
+      <c r="C7">
         <v>-13498000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>67359000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-14471000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-49950000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11621000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>24204000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>874000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34280000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-28699000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10475000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>997000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6974000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-9304000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9720000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-35884000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18752000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-49000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-33572000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-41368000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5102000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>559000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3667000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4203000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9409000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3703000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2179000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2151000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-511000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-12788000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-3739000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-18242000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>725000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-286000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-961000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>898000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>4388000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-14331000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>4172000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-17429000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>9114000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-2127000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3483000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3531000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>2264000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3967000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>3678000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-414000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>3368000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-3368000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-822000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1609000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2792000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1666000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-1581000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>4369000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4557000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5941000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>21013000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-2681000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>12221000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-9725000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>13436000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-3855000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>5703000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-9450000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>10058000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>6336000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>591000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-11017000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>12549000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>3391000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-5148000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-13825000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1984000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>8232000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>13765000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>9560000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1905000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-17519000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>16285000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-2169000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>4409000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-4261000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>10146000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-6471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-665000.0</v>
       </c>
       <c r="CJ7">
         <v>-665000.0</v>
       </c>
       <c r="CK7">
+        <v>-665000.0</v>
+      </c>
+      <c r="CL7">
         <v>-4501000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1189000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-19996000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>7508000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>5594000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-661000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-25455000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>21238000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>11275000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-26276000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>11994000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-16083000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>21282000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-49480000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>699000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-18497000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>6286000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-5518000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>44100000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>11600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>42000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>2800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>17500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>10500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>47100000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2450000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:114">
+    <row r="8" spans="1:115">
       <c r="A8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-10270000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>17518000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>18142000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-26281000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-38049000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-14657000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-8173000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-44685000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-22629000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>5935000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>6008000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-23382000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-10602000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-8104000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>16699000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-10096000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-18694000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-3729000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-2735000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-21416000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-17022000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-2219000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>15243000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-306000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-818000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-3533000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-393000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-20600000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-16023000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1127000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>12075000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-10597000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-8228000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-2088000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>2071000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-782000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-11135000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>474000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>7050000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>609000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>3378000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>4625000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-10324000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>9417000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>7412000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -38394,1278 +38624,1287 @@
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
+      <c r="DK8"/>
     </row>
-    <row r="9" spans="1:114">
+    <row r="9" spans="1:115">
       <c r="A9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B9">
+        <v>-109910000.0</v>
+      </c>
+      <c r="C9">
         <v>27610000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-15725000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-7575000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-54578000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11111000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-16521000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-26942000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-28455000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-24869000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22473000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-10270000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14076000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>18142000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-26281000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-38049000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-14657000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-44685000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-22629000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5935000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6008000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-23382000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-10602000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-8104000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>16699000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-10096000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-15542000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>134000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-9750000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12566000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9953000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-772000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15717000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-6028000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1158000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-3643000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3208000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-14400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-13400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2488000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7849000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-11043000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-5579000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1734000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3241000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-526000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-11135000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>474000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7050000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1689000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4613000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2315000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3378000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>4625000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-10324000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9417000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>7412000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1447000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-4597000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-5068000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5457000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-2958000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-1225000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>12082000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>9869000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>23242000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4617000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1708000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>9045000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-4808000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1374000.0</v>
       </c>
-      <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>1905000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>17662000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>17398000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>17930000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7533000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-2278000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>11798000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>10308000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>16318000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>11809000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5640000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>12669000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-18220000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>17955000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8962000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>156000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10101000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>8401000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>30943000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>43121000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>37392000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7342000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>26163000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>34393000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>37545000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>17047000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>547000.0</v>
       </c>
-      <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>-32000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-70900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-14400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-7100000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-38800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-41800000.0</v>
       </c>
-      <c r="DI9"/>
       <c r="DJ9"/>
+      <c r="DK9"/>
     </row>
-    <row r="10" spans="1:114">
+    <row r="10" spans="1:115">
       <c r="A10" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B10">
+        <v>-14124000.0</v>
+      </c>
+      <c r="C10">
         <v>1124000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-318000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1206000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8257000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2584000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>7678000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2243000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9164000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18121000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6939000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3717000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6685000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5113000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3572000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6863000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12133000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5200000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3244000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-23990000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5451000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4320000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>453000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3055000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1903000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1683000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2807000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-618000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>42000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-2915000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2249000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1056000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-585000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-80000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2063000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-667000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2274000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-978000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4105000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1911000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-446000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2149000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-225000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>72000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-551000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3230000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-927000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2858000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1638000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3495000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-338000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-171000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>925000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2107000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1447000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4869000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3528000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>252000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2346000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3449000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-780000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-860000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2851000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-375000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-176000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>875000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-81000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>548000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1694000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>540000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>3974000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1525000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-3388000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>293000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>7019000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>462000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>573000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2545000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-345000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-1228000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-279000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-737000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1118000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-3226000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-410000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-1211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2514000.0</v>
       </c>
       <c r="CJ10">
         <v>-2514000.0</v>
       </c>
       <c r="CK10">
+        <v>-2514000.0</v>
+      </c>
+      <c r="CL10">
         <v>-1170000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-2174000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-205000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1141000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1202000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>873000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2943000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>89000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-180000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-5622000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-836000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-3618000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-512000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-13000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2737000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-3054000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-1993000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-590000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-9300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-14000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-7900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-3300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-5300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-3800000.0</v>
       </c>
-      <c r="DI10"/>
       <c r="DJ10"/>
+      <c r="DK10"/>
     </row>
-    <row r="11" spans="1:114">
+    <row r="11" spans="1:115">
       <c r="A11" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-14208000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1523000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-28954000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25612000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>22315000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>49985000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-23316000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>26231000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>20266000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>5756000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-13454000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>24395000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6731000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>20548000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-22778000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2995000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20846000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>849000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-2677000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20527000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1256000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3026000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-14991000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-4142000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6067000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9531000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-7248000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>19676000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>2108000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>10778000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-13633000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6183000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5018000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3992000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5812000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2809000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6061000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5397000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-13285000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-6829000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>90000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3379000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>13166000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-937000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-13599000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>14861000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2789000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6782000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>289000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>28584000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>22130000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3455000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>11964000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4528000.0</v>
       </c>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>2606000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>5509000.0</v>
       </c>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>72763000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>20225000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>8800000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
+      <c r="DK11"/>
     </row>
-    <row r="12" spans="1:114">
+    <row r="12" spans="1:115">
       <c r="A12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2767000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7638000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-11559000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-542000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5110000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>666000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3182000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2745000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3787000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3415000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7783000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3031000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2740000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3731000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3826000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-444000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3269000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1991000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3983000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>903000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1029000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32506000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7047000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1787000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>945000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2628000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-95549000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>441000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>980000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>330000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>510000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>335000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-142000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>157000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>382000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>152000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>464000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>101000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1722000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>-124000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>39000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>381000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-560000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-25000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>5984000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>896000.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
+      <c r="DK12"/>
     </row>
-    <row r="13" spans="1:114">
+    <row r="13" spans="1:115">
       <c r="A13" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>4167000.0</v>
       </c>
       <c r="N13">
+        <v>4167000.0</v>
+      </c>
+      <c r="O13">
         <v>-10837000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-6296000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-10076000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1062000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7067000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2614000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7291000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4054000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1500000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3847000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3676000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1371000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6223000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-2524000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2680000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2194000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5064000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1109000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1462000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>475000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-216000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-6169000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-2959000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>664000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5712000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-3232000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1603000.0</v>
       </c>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-2368000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>2654000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -39688,458 +39927,460 @@
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
+      <c r="DK13"/>
     </row>
-    <row r="14" spans="1:114">
+    <row r="14" spans="1:115">
       <c r="A14" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B14">
+        <v>16100000.0</v>
+      </c>
+      <c r="C14">
         <v>12674000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12242000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11664000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11948000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11087000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11052000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>10613000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7821000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7617000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9277000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6878000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6864000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6388000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6728000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6370000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6156000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6004000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6062000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5828000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4020000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3711000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3200000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3235000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2362000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2357000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2354000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2474000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2372000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2154000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2437000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2061000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2208000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2750000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2506000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2319000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2059000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2161000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1655000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1032000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>816000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>703000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>637000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>590000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>579000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>635000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>629000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>645000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>617000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>596000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BB14">
         <v>539000.0</v>
       </c>
       <c r="BC14">
+        <v>539000.0</v>
+      </c>
+      <c r="BD14">
         <v>763000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>534000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>536000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>522000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3342000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>865000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1012000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1137000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1277000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1219000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1419000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1376000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2265000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1539000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2468000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1986000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1480000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2162000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3035000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2951000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2691000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2776000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2831000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2837000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1911000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>-6251000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>6399000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2290000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4144000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>6325000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2356000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>3634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294000.0</v>
       </c>
       <c r="CJ14">
         <v>3294000.0</v>
       </c>
       <c r="CK14">
+        <v>3294000.0</v>
+      </c>
+      <c r="CL14">
         <v>3279000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3453000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>5384000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3590000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3691000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3650000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>5926000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4133000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4347000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4227000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8991000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7399000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7054000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>6901000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>8148000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6591000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>11819000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6098000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6160000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>4260000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3470000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>3060000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>2639999.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1750000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>920000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:114">
+    <row r="15" spans="1:115">
       <c r="A15" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>8000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>14000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>137000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>114000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>166000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>69000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
         <v>31000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>122000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
@@ -40147,475 +40388,481 @@
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
-      <c r="BD15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15"/>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>92972000.0</v>
       </c>
-      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>1092000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>55000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
-      <c r="DI15">
+      <c r="DI15"/>
+      <c r="DJ15">
         <v>17630000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:114">
+    <row r="16" spans="1:115">
       <c r="A16" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B16">
+        <v>49600000.0</v>
+      </c>
+      <c r="C16">
         <v>88834000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>127171000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>108448000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>22427000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>59073000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>100832000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>44897000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>105969000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>87456000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>75770000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28558000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>15129000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5245000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24848000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>17059000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>19279000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7800000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>23105000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18524000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>42333000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>32094000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>53577000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>35830000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43799000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27295000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18934000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13104000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>16158000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20578000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26247000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21692000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35713000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31888000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>28290000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>23905000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20781000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25835000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>32961000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>22807000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>58269000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>46313000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>49360000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>44816000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>47253000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>46677000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>47342000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>22243000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>20547000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17253000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>20757000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>15134000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>13458000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>20873000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18729000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18663000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>17766000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17318000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>35577000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>23039000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>36707000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>26946000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>32924000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>30725000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>54182000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>55795000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>64174000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>60544000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>51569000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>49294000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>64709000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>56818000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>31867000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>35637000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>69676000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>68943000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>67290000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>46131000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>28166000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10938000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>18134000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24879000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>28349000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>31518000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>32384000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CJ16">
         <v>13290000.0</v>
       </c>
       <c r="CK16">
+        <v>13290000.0</v>
+      </c>
+      <c r="CL16">
         <v>19043000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>44153000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>40201000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>40342000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>26130000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>19062000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>32779000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>32955000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>2709000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>4167000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3475000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>421000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>633000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>613000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>770000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>773000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>7002000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>10488000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2970000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2930000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>35590000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>4060000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>14550000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>9240000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>20640000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>41399000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:114">
+    <row r="17" spans="1:115">
       <c r="A17" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40686,482 +40933,486 @@
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
+      <c r="DK17"/>
     </row>
-    <row r="18" spans="1:114">
+    <row r="18" spans="1:115">
       <c r="A18" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B18">
+        <v>102095000.0</v>
+      </c>
+      <c r="C18">
         <v>29405000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>112018000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>74843000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7891000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24091000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>78515000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>65396000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26896000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18438000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>50899000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>31954000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>41750000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>11632000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31415000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-19873000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12267000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-36800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>765000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-15596000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>26286000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>19068000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>20101000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22072000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20193000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>9630000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17299000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>9651000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8927000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3453000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>6066000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7237000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5050000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>3782000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>11354000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>6642000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7195000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-7431000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9803000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-5489000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12681000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4556000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4901000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>717000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3672000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-563000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>6342000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2571000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4169000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-2466000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1823000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2301000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2146000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>2923000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-2134000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>1663000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>526000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-9303000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>11231000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-13572000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>3276000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-15475000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2812000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-7456000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1108000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-8338000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4283000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>7992000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>3100000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-8808000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>8279000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>7585000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-2239000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-11904000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1139000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>15660000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>21611000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>17743000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>19751000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-4268000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1897000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>175000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-11816000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1952000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4931000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-10223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8584000.0</v>
       </c>
       <c r="CJ18">
         <v>-8584000.0</v>
       </c>
       <c r="CK18">
+        <v>-8584000.0</v>
+      </c>
+      <c r="CL18">
         <v>-797000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>4682000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1160000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>16087000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>12605000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>724000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1744000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>35906000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>12003000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-8181000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-7780000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1949000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>15482000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-26818000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-4727000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>17516000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>5362000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-3318000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-16190000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-11740000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>9860000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-1090000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>359999.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>5590000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>2770000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-3220000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:114">
+    <row r="19" spans="1:115">
       <c r="A19" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-49589000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-16995000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-38679000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58425000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12450000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-85033000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5375000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5989000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6212000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3300000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4046000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-165000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5006000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-9173000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-500000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1650000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-39515000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2460000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-55944000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1001000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-795000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-30452000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1345000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-644000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1182000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1837000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -41202,54 +41453,55 @@
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
+      <c r="DK19"/>
     </row>
-    <row r="20" spans="1:114">
+    <row r="20" spans="1:115">
       <c r="A20" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41320,213 +41572,216 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
+      <c r="DK20"/>
     </row>
-    <row r="21" spans="1:114">
+    <row r="21" spans="1:115">
       <c r="A21" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B21">
+        <v>34164000.0</v>
+      </c>
+      <c r="C21">
         <v>-1383000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21131000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>18922000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1260000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-913000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1279000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-16046000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-28727000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-40438000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-14961000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>26202000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1327000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27952000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8972000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30958000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-15158000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14906000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-208000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-29324000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>29329000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29258000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-10373000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-9852000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10014000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-8000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>28000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-37000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-243000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>52000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>57000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>136000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>85000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>19664000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-17000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>20000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-11000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>17000.0</v>
       </c>
-      <c r="AT21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AU21"/>
       <c r="AV21">
         <v>-875000.0</v>
       </c>
       <c r="AW21">
         <v>-875000.0</v>
       </c>
       <c r="AX21">
+        <v>-875000.0</v>
+      </c>
+      <c r="AY21">
         <v>-877000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1851000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-24000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-458000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9134000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8879000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-61000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -41538,3018 +41793,3044 @@
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
+      <c r="DK21"/>
     </row>
-    <row r="22" spans="1:114">
+    <row r="22" spans="1:115">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B22">
+        <v>110000000.0</v>
+      </c>
+      <c r="C22">
         <v>91026000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>102282000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>79287000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>72592000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>57681000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65474000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>62100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>52909000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>43588000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>41007000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>25854000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24172000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>28754000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>18092000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11065000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4050000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>23474000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19649000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13343000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12210000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>13481000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>12330000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6213000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>8530000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9983000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>11055000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5457000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6983000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4774000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8649000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2287000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-29513000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3246000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5873000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>551000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3924000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>102049000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10836000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2194000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>5799000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7479000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3956000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1811000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3292000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2131000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2673000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>396000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>124000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1842000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1141000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>510000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1473000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-3176000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-3432000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3723000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-14638000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-10165000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-9238000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-3652000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-11554000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-6557000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-13221000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-815000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-12130000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1458000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1177000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-90000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-596000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2038000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>39000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-797000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-4079000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1206000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-740000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-799000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-6457000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>27464000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>-27380000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-1798000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-84883000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-13915000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-13226000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-17608000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-2421000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>740000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>5682000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6238000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7639000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>5615000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3369000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3807000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2203000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7477000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>2066000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-285097000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3094000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>10533000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>8075000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>7008000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>10943000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>10084000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-2474000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2603000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>15600000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>13600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>9700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>9100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>8100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>6400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-13800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:114">
+    <row r="23" spans="1:115">
       <c r="A23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B23">
+        <v>-151000.0</v>
+      </c>
+      <c r="C23">
         <v>-749000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-42507000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2569000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1017000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3950000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3411000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-36868000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6560000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5371000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2999000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3212000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2910000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2348000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-648000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-2955000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2129000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1215000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>371473000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1248000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-251000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>25115000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-120000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>33999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-457000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-103000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22346000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-137000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>93000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-125000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-155000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-69000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>35000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-467000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>89000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-558000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>75000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-133000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-188000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-365000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-11000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>17000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-102000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>19650000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-554000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-601000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1038000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7051000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-281000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>513000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-409000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2357000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8812000.0</v>
       </c>
       <c r="BF23">
         <v>-8812000.0</v>
       </c>
       <c r="BG23">
+        <v>-8812000.0</v>
+      </c>
+      <c r="BH23">
         <v>-7000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-65000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6271000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-305000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-172000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-225000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-278000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>744000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-263000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1055000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-722000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-712000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4368000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-75000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>148000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-500000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-806000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>638000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-637000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-13000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1396000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-2791000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-7382000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-21000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-3056000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-431000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-1196000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-2680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1245000.0</v>
       </c>
       <c r="CJ23">
         <v>-1245000.0</v>
       </c>
       <c r="CK23">
+        <v>-1245000.0</v>
+      </c>
+      <c r="CL23">
         <v>-593000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-679000.0</v>
       </c>
       <c r="CN23">
         <v>-679000.0</v>
       </c>
       <c r="CO23">
+        <v>-679000.0</v>
+      </c>
+      <c r="CP23">
         <v>821000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>5000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>2510000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>175000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1530000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>44291000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>980000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>155565000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>7000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>50000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>13000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2030000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-6757000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>30560000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>35610000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>49190000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-2130000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>63020000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>15640000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>53570000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:114">
+    <row r="24" spans="1:115">
       <c r="A24" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>230</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>338000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>45053000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-44747000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>341000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>186000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1122000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>197000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1969000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>656000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1309000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-81000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>19205000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-456000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-24000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>115000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>84000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>129000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>98000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>56000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>12000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="Y24">
         <v>7000.0</v>
       </c>
       <c r="Z24">
+        <v>7000.0</v>
+      </c>
+      <c r="AA24">
         <v>46000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>434000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>61000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>13000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>77000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>17000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>33000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>214000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>15000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>25000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-769000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-7538000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-1000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3112000.0</v>
       </c>
-      <c r="AS24">
-[...1 lines deleted...]
-      </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>829000.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
       <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
         <v>-828000.0</v>
       </c>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24">
         <v>8801000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-8801000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1371000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>166000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>6635000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>9859000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>475000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>87000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>50000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>109000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>62000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>562000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>89000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-1863000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>200000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>20117000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>208000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>505000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>413000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>367000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>129000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>235000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-125000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5805000.0</v>
       </c>
       <c r="CD24">
         <v>5805000.0</v>
       </c>
       <c r="CE24">
+        <v>5805000.0</v>
+      </c>
+      <c r="CF24">
         <v>12018000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>3877000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>12619000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>11771000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>286000.0</v>
       </c>
-      <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>175000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>223000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>552000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>247000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-16000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1056000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>28000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>456000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-59000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-413000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-1063000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>11000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>329000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-4659000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-660000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>442000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>864000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>426000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-14400000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-56540000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-27460000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-7320000.0</v>
       </c>
-      <c r="DG24"/>
-      <c r="DH24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>-30290000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-35700000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>560000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:114">
+    <row r="25" spans="1:115">
       <c r="A25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B25">
+        <v>-16586000.0</v>
+      </c>
+      <c r="C25">
         <v>-19880000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-49615000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10931000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-12885000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-21833000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-5323000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6042000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4848000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>30000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-428000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-863000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>231000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-12932000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>489000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2675000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-37000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1209000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-5000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>295000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-132000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7050000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1494000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>362000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>86000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>390000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>33000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>387000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>112000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>269000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>221000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>151000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>53000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>329000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>48000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>78000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>66000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>146000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>80000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>93000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>90000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>86000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>79000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>76000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>75000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>76000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>85000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>97000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>127000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>29000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>610000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-562000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>209000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-569000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>118000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-560000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-25000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1950000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-23641000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-622000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3014000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-258000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1664000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>4780000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>299000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2332000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>43000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>2871000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>976000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-6826000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3469000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2908000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1230000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1421000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>4140000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>5620000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4748000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>21834000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-8419000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>6478000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2343000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>64335000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>10663000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>5751000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>11010000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-7211000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-10135000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>969000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-645000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>9556000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1216000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2884000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3543000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>23420000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4612000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-3636000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>302907000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-25801000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7460000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-14140000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>14347000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-17198000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>24990000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-2648000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1288000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-74440000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-36920000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-43500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-14070000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-26260000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-12330000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-29800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:114">
+    <row r="26" spans="1:115">
       <c r="A26" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B26">
+        <v>-1730000.0</v>
+      </c>
+      <c r="C26">
         <v>-17670000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-51000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-5328000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20534000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-15731000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-19708000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-21102000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2289000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-929000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-71000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-576000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-148000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-7489000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8061000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5570000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-127000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4798000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5516000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-795000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-251000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-695000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-2260000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-543000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-4036000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-858000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1477000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2914000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-3200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2211000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-829000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1476000.0</v>
       </c>
       <c r="AI26">
         <v>-1476000.0</v>
       </c>
       <c r="AJ26">
+        <v>-1476000.0</v>
+      </c>
+      <c r="AK26">
         <v>-877000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-110000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-14000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>590000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-518000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>61000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-72000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-376000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-31000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-3113000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-102000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-18000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>-161000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-90000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-346000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-87000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-94000.0</v>
       </c>
       <c r="BF26">
         <v>-94000.0</v>
       </c>
       <c r="BG26">
+        <v>-94000.0</v>
+      </c>
+      <c r="BH26">
         <v>-72000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>65000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-2000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-63000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>172000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-74000.0</v>
       </c>
-      <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>-98000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-16000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-77000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-192000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-4032000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-4972000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-2644000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-1887000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1525000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-806000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>4340000.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-990000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-3350000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-3412000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-3419000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-2607000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-769000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-461000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-523000.0</v>
       </c>
-      <c r="CS26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CT26"/>
       <c r="CU26">
         <v>-272000.0</v>
       </c>
       <c r="CV26">
+        <v>-272000.0</v>
+      </c>
+      <c r="CW26">
         <v>-8648000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-158000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-1298000.0</v>
       </c>
-      <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
-      <c r="DC26">
+      <c r="DC26"/>
+      <c r="DD26">
         <v>460000.0</v>
       </c>
-      <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
-      <c r="DI26">
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>91510000.0</v>
       </c>
-      <c r="DJ26"/>
+      <c r="DK26"/>
     </row>
-    <row r="27" spans="1:114">
+    <row r="27" spans="1:115">
       <c r="A27" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B27">
+        <v>3550000.0</v>
+      </c>
+      <c r="C27">
         <v>3800000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3515000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4331000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3139000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1946000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1199000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1408000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1514000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1413000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1116000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1299000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1052000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>905000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>878000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>999000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>998000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>900000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>777000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1045000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>858000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>842000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>480000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1159000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>753000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>931000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>873000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>810000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>625000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>49000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>259000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>-284000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-475000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>364000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>378000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>403000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>416000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>510000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>938000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>216000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>214000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>215000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>199000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>308000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-94000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>111000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>151000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>131000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>229000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>200000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>485000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>172000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>281000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>492000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>304000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27">
         <v>131000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>145000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>224000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>246000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>266000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>170000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>299000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>107000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>646000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>318000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>775000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>617000.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>608000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3106000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>883000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>4150000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>803000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>1831000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1338000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-2389000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>147000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>440000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1338000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>10835000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>413000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>210000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>237000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
+      <c r="DK27"/>
     </row>
-    <row r="28" spans="1:114">
+    <row r="28" spans="1:115">
       <c r="A28" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B28">
+        <v>32302000.0</v>
+      </c>
+      <c r="C28">
         <v>-19802000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-63689000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11025000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-22811000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20594000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24398000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-58967000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9852000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-7278000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3856000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19834000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-31785000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-50275000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-23670000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17677000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-929000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3456000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28915000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15409000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14211000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2398000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-30048000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>25256000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1315000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11953000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-12766000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-13351000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2219000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-87000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-991000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1302000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1708000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-800000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-537000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>37000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>172000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>19218000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-65000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-356000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3096000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-102000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-875000.0</v>
       </c>
       <c r="AW28">
         <v>-875000.0</v>
       </c>
       <c r="AX28">
+        <v>-875000.0</v>
+      </c>
+      <c r="AY28">
         <v>-1038000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10944000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-625000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4696000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-779000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2200000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-766000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-8879000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-155000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-121000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-262000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-150000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-305000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-695000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-16383000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-653000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-150000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-865000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>571000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-914000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4744000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-604000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2751000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1739000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-22640000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-819000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-14373000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-582000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-13000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1398000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3351000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-7382000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-21000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-2971000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2791000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-16438000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6825000.0</v>
       </c>
       <c r="CJ28">
         <v>-6825000.0</v>
       </c>
       <c r="CK28">
+        <v>-6825000.0</v>
+      </c>
+      <c r="CL28">
         <v>-24488000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-553000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2522000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2122000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2798000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-16581000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-9497000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-6116000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-13402000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>9286000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>11897000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-2172000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-15791000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>31553000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5384000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-23143000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-9712000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>42630000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>30560000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>35610000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>49190000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-2130000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>63020000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>15640000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>53570000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:114">
+    <row r="29" spans="1:115">
       <c r="A29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B29">
+        <v>133920999.0</v>
+      </c>
+      <c r="C29">
         <v>75979000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>132001000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>91991000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>24844000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>37260000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>92783000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82928000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33740000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24953000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57280000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36563000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>45715000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14344000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>34061000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-14891000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>21555000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-24500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2775000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-13209000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>28108000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20250000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21146000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>22874000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21700000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11021000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>18427000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>10894000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10768000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1365000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>7246000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6181000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6174000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>4985000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>12147000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>7547000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>8290000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5635000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11064000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-4417000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>13413000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4908000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5295000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>1476000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4599000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>136000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>6902000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3125000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4770000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2199000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1706000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2582000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2214000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3292000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1426000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>1854000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1202000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-9001000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>11816000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-12224000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>3640000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-15084000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3200000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-7422000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-682000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-8262000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>4211000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>10503000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>4753000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-8160000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>11651000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>11060000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>834000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-8839000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2221000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>16354000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>21982000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>18304000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>20665000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-5372000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2474000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1112000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-11253000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-1020000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>5937000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-9042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6994000.0</v>
       </c>
       <c r="CJ29">
         <v>-6994000.0</v>
       </c>
       <c r="CK29">
+        <v>-6994000.0</v>
+      </c>
+      <c r="CL29">
         <v>597000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>6427000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2583000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>17929000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>15538000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>3253000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>6094000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>37460000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>14052000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-4239000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1722000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>9309000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>22271000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-21224000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2592000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>23168000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>12983000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>4471000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-11370000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-7460000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>11670000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>890000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>1979999.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>6320000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>4420000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-2870000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:114">
+    <row r="30" spans="1:115">
       <c r="A30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B30">
+        <v>-174864000.0</v>
+      </c>
+      <c r="C30">
         <v>-46236000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-49589000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-16995000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-38679000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58425000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12450000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-85033000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-5375000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5989000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6212000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4046000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16328000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2602000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5006000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-9173000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-12800000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1650000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-39515000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2460000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-55944000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1001000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-795000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-30452000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1345000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-644000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1182000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1837000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-2085000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2604000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6849000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1047000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1361000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6314000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3687000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-12743000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1788000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1082000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-50263000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1501000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7890000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-395000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3871000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-927000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-699000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-560000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-554000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-601000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-267000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3615000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-281000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-505000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-369000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-708000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-191000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8125000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-9103000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>843000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1182000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6271000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9411000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-306000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>348000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-278000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>33000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>284000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2099000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-1564000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-2511000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8184000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>16642000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2865000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2560000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-669000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-327000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-242000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-326000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2039000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6201000.0</v>
       </c>
-      <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>11055000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2945000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11213000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10590000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1304000.0</v>
       </c>
-      <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-1219000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1922000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-202000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1595000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-5672000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-389000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3227000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1098000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2108000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-4355000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-7121000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-7349000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-6460000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-10486000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-7979000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-6254000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6757000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-39544000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-19220000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-60820000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-29270000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-9300000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-31020000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-37350000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>210000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>