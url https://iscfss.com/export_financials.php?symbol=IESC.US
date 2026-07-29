--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -25110,51 +25110,51 @@
       </c>
       <c r="DJ2">
         <v>56900000.0</v>
       </c>
       <c r="DK2">
         <v>25300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>179</v>
       </c>
       <c r="B3">
         <v>16100000.0</v>
       </c>
       <c r="C3">
         <v>153000.0</v>
       </c>
       <c r="D3">
         <v>12242000.0</v>
       </c>
       <c r="E3">
         <v>11664000.0</v>
       </c>
       <c r="F3">
-        <v>-6253000.0</v>
+        <v>11948000.0</v>
       </c>
       <c r="G3">
         <v>11087000.0</v>
       </c>
       <c r="H3">
         <v>11052000.0</v>
       </c>
       <c r="I3">
         <v>10613000.0</v>
       </c>
       <c r="J3">
         <v>7821000.0</v>
       </c>
       <c r="K3">
         <v>7617000.0</v>
       </c>
       <c r="L3">
         <v>9278000.0</v>
       </c>
       <c r="M3">
         <v>6878000.0</v>
       </c>
       <c r="N3">
         <v>6864000.0</v>
       </c>
@@ -25708,63 +25708,63 @@
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
     </row>
     <row r="5" spans="1:115">
       <c r="A5" t="s">
         <v>181</v>
       </c>
       <c r="B5">
-        <v>112300000.0</v>
+        <v>150200000.0</v>
       </c>
       <c r="C5">
         <v>116414000.0</v>
       </c>
       <c r="D5">
         <v>109132000.0</v>
       </c>
       <c r="E5">
         <v>109139000.0</v>
       </c>
       <c r="F5">
-        <v>98948000.0</v>
+        <v>98846000.0</v>
       </c>
       <c r="G5">
         <v>78182000.0</v>
       </c>
       <c r="H5">
         <v>75524000.0</v>
       </c>
       <c r="I5">
         <v>89606000.0</v>
       </c>
       <c r="J5">
         <v>76341000.0</v>
       </c>
       <c r="K5">
         <v>59313000.0</v>
       </c>
       <c r="L5">
         <v>53718000.0</v>
       </c>
       <c r="M5">
         <v>34508000.0</v>
       </c>
       <c r="N5">
         <v>33311000.0</v>
       </c>
@@ -26055,63 +26055,63 @@
       </c>
       <c r="DF5">
         <v>14100000.0</v>
       </c>
       <c r="DG5">
         <v>14300000.0</v>
       </c>
       <c r="DH5">
         <v>13600001.0</v>
       </c>
       <c r="DI5">
         <v>10900000.0</v>
       </c>
       <c r="DJ5">
         <v>-11200000.0</v>
       </c>
       <c r="DK5">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>182</v>
       </c>
       <c r="B6">
-        <v>128400000.0</v>
+        <v>166300000.0</v>
       </c>
       <c r="C6">
         <v>116567000.0</v>
       </c>
       <c r="D6">
         <v>121374000.0</v>
       </c>
       <c r="E6">
         <v>120803000.0</v>
       </c>
       <c r="F6">
-        <v>92695000.0</v>
+        <v>110794000.0</v>
       </c>
       <c r="G6">
         <v>89269000.0</v>
       </c>
       <c r="H6">
         <v>86576000.0</v>
       </c>
       <c r="I6">
         <v>100219000.0</v>
       </c>
       <c r="J6">
         <v>84162000.0</v>
       </c>
       <c r="K6">
         <v>66930000.0</v>
       </c>
       <c r="L6">
         <v>62996000.0</v>
       </c>
       <c r="M6">
         <v>41386000.0</v>
       </c>
       <c r="N6">
         <v>40175000.0</v>
       </c>