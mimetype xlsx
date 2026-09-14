--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -1971,138 +1974,138 @@
         <v>411000.0</v>
       </c>
       <c r="Y13">
         <v>411000.0</v>
       </c>
       <c r="Z13">
         <v>409000.0</v>
       </c>
       <c r="AA13">
         <v>408000.0</v>
       </c>
       <c r="AB13">
         <v>387000.0</v>
       </c>
       <c r="AC13">
         <v>308000.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>20182797.0</v>
+        <v>40365594.0</v>
       </c>
       <c r="C14">
-        <v>20415000.0</v>
+        <v>40830000.0</v>
       </c>
       <c r="D14">
-        <v>20413032.0</v>
+        <v>40826064.0</v>
       </c>
       <c r="E14">
-        <v>20894625.0</v>
+        <v>41789250.0</v>
       </c>
       <c r="F14">
-        <v>21086432.0</v>
+        <v>42172864.0</v>
       </c>
       <c r="G14">
-        <v>21092410.0</v>
+        <v>42184820.0</v>
       </c>
       <c r="H14">
-        <v>21315245.0</v>
+        <v>42630490.0</v>
       </c>
       <c r="I14">
-        <v>21196388.0</v>
+        <v>42392776.0</v>
       </c>
       <c r="J14">
         <v>21533000.0</v>
       </c>
       <c r="K14">
         <v>21492000.0</v>
       </c>
       <c r="L14">
-        <v>21526000.0</v>
+        <v>43052000.0</v>
       </c>
       <c r="M14">
-        <v>18473420.0</v>
+        <v>36946840.0</v>
       </c>
       <c r="N14">
-        <v>15460424.0</v>
+        <v>30920848.0</v>
       </c>
       <c r="O14">
-        <v>15123052.0</v>
+        <v>30246104.0</v>
       </c>
       <c r="P14">
-        <v>14493747.0</v>
+        <v>28987494.0</v>
       </c>
       <c r="Q14">
-        <v>14409000.0</v>
+        <v>28818000.0</v>
       </c>
       <c r="R14">
-        <v>14331614.0</v>
+        <v>28663228.0</v>
       </c>
       <c r="S14">
         <v>15025023.0</v>
       </c>
       <c r="T14">
-        <v>15058972.0</v>
+        <v>30117944.0</v>
       </c>
       <c r="U14">
-        <v>15373969.0</v>
+        <v>30747938.0</v>
       </c>
       <c r="V14">
-        <v>39122174.0</v>
+        <v>78244348.0</v>
       </c>
       <c r="W14">
         <v>38610326.0</v>
       </c>
       <c r="X14">
-        <v>38717505.0</v>
+        <v>77435010.0</v>
       </c>
       <c r="Y14">
-        <v>39847591.0</v>
+        <v>79695182.0</v>
       </c>
       <c r="Z14">
-        <v>40899790.0</v>
+        <v>81799580.0</v>
       </c>
       <c r="AA14">
-        <v>40410400.0</v>
+        <v>80820800.0</v>
       </c>
       <c r="AB14">
-        <v>34613644.0</v>
+        <v>69227288.0</v>
       </c>
       <c r="AC14">
-        <v>19753060.0</v>
+        <v>39506120.0</v>
       </c>
       <c r="AD14">
-        <v>4500000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="AE14">
-        <v>4500000.0</v>
+        <v>9000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>220000.0</v>
       </c>
       <c r="F15">
         <v>220000.0</v>
       </c>
       <c r="G15">
         <v>220000.0</v>
       </c>
       <c r="H15">
         <v>220000.0</v>
       </c>
       <c r="I15">
         <v>220000.0</v>
       </c>
       <c r="J15">
@@ -5638,743 +5641,749 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK62"/>
+  <dimension ref="A1:DL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>584148000.0</v>
+      </c>
+      <c r="C2">
         <v>511500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>402979000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>209356000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>391770000.0</v>
       </c>
-      <c r="F2"/>
       <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>149381000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>309796000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>282187000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>270234000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>138591000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>239370000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>256870999.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>260289000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>184963000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>295362000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>267261000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>216780000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>136967000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>207771000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>180500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>184270000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>93315000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>155565000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>153505000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>129339000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85276000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>150406000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>129704000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>125877000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>75293000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>117385000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>111608000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>108249000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>63246000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>115635000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>113910000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>99730000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>64963000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>90735000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>82500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>74482000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>47033000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>74339000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>74565000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>70333000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38639000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>71512000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>69527000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>61633000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>40659000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>65530000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>66667000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>69085000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39879000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>99234000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>82501000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>81359000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>49556000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>79771000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>71049000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>55939000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>38395000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>56410000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>56657000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>60129000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>131757000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>79820000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>77672000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>102289000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>131757000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>133692000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>129532000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>116639000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>74168000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>141614000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>133403000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>138284000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>142842000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>152605000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>143658000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>146137000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>160419000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>162016000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>165861000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>162258000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>187074000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>139766000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>121748000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>126905000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>77598000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>140419000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>126677000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>115505000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>141398000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>120702000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>113383000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>134157000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>164272000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>146257000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>145871000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>141547000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>202047000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>148568000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>138304000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>112545000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>116188000.0</v>
       </c>
-      <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>69225000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
+      <c r="DL2"/>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6448,52 +6457,53 @@
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
+      <c r="DL3"/>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6567,463 +6577,465 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>177313000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>-34544000.0</v>
       </c>
-      <c r="Y5">
-[...1 lines deleted...]
-      </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
         <v>-29560000.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
-        <v>-25613000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF5">
         <v>-25613000.0</v>
       </c>
       <c r="AG5">
-        <v>0.0</v>
+        <v>-25613000.0</v>
       </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>-27862000.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
         <v>-25307000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
         <v>-2000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-4000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>19000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21424000.0</v>
       </c>
       <c r="BD5">
         <v>-21424000.0</v>
       </c>
-      <c r="BE5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE5">
+        <v>-21424000.0</v>
+      </c>
+      <c r="BF5"/>
       <c r="BG5">
-        <v>-14165000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH5">
         <v>-14165000.0</v>
       </c>
       <c r="BI5">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BK5">
+        <v>-14165000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5">
         <v>-21868000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-88000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-82000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-81000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-66000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-70000.0</v>
       </c>
-      <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
+      <c r="BS5"/>
       <c r="BT5">
         <v>-8868000.0</v>
       </c>
       <c r="BU5">
-        <v>-6852000.0</v>
+        <v>-8868000.0</v>
       </c>
       <c r="BV5">
         <v>-6852000.0</v>
       </c>
       <c r="BW5">
         <v>-6852000.0</v>
       </c>
       <c r="BX5">
         <v>-6852000.0</v>
       </c>
       <c r="BY5">
-        <v>-3936000.0</v>
+        <v>-6852000.0</v>
       </c>
       <c r="BZ5">
         <v>-3936000.0</v>
       </c>
       <c r="CA5">
         <v>-3936000.0</v>
       </c>
       <c r="CB5">
         <v>-3936000.0</v>
       </c>
       <c r="CC5">
-        <v>-54284000.0</v>
+        <v>-3936000.0</v>
       </c>
       <c r="CD5">
         <v>-54284000.0</v>
       </c>
       <c r="CE5">
         <v>-54284000.0</v>
       </c>
       <c r="CF5">
+        <v>-54284000.0</v>
+      </c>
+      <c r="CG5">
         <v>-1183000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1620000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2064000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1380000.0</v>
       </c>
       <c r="CK5">
         <v>-1380000.0</v>
       </c>
       <c r="CL5">
+        <v>-1380000.0</v>
+      </c>
+      <c r="CM5">
         <v>-1660000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1909000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
-      <c r="CS5">
+      <c r="CS5"/>
+      <c r="CT5">
         <v>12000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-55000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-112000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>57000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>80000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>107000.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>196810000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
         <v>196955000.0</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6">
         <v>195221000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
-      <c r="BE6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE6">
+        <v>0.0</v>
+      </c>
+      <c r="BF6"/>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7033,134 +7045,137 @@
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
+      <c r="DL6"/>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>76943000.0</v>
+      </c>
+      <c r="C7">
         <v>72376000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>65793000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>88095000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52668000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>51649000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>41059000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>62426000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>38715000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>38175000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>42337000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>61594000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36136000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>36700000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>38763000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>55463000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>27956000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>28370000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>27520000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>42622000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>28750000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>26923000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23907000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>31586000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21642000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23457000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23718000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -7204,116 +7219,119 @@
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>220000.0</v>
       </c>
       <c r="C8">
         <v>220000.0</v>
       </c>
       <c r="D8">
         <v>220000.0</v>
       </c>
       <c r="E8">
         <v>220000.0</v>
       </c>
       <c r="F8">
         <v>220000.0</v>
       </c>
       <c r="G8">
         <v>220000.0</v>
       </c>
       <c r="H8">
         <v>220000.0</v>
       </c>
       <c r="I8">
         <v>220000.0</v>
       </c>
       <c r="J8">
         <v>220000.0</v>
       </c>
       <c r="K8">
         <v>220000.0</v>
       </c>
       <c r="L8">
         <v>220000.0</v>
       </c>
       <c r="M8">
         <v>220000.0</v>
       </c>
       <c r="N8">
+        <v>220000.0</v>
+      </c>
+      <c r="O8">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="P8">
         <v>220000.0</v>
       </c>
       <c r="Q8">
         <v>220000.0</v>
       </c>
       <c r="R8">
         <v>220000.0</v>
       </c>
       <c r="S8">
         <v>220000.0</v>
       </c>
       <c r="T8">
         <v>220000.0</v>
       </c>
       <c r="U8">
         <v>220000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>220000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7363,214 +7381,215 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>202406000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>201958000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>200940000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>201871000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>200993000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>200159000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>199162000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>201899000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>201126000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>200732000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>201219000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>200587000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>194021000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>192895000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>192499000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>192911000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>192389000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>191579000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>194607000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>196810000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>196551000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>196835000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>197312000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>196955000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>196542000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>196164000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>195755000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>195221000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>194325000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>194045000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>193894000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>193628000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>193454000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>194666000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>194830000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>194719000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>174958000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>174878000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>174649000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>174514000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>162763000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>162590000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>162767000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>163871000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>163634000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>163375000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>163194000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>164262000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>165531000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7580,397 +7599,401 @@
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>77278000.0</v>
+      </c>
+      <c r="C10">
         <v>49600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>88834000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>127171000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>101445000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22427000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59073000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>100832000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>44897000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>105969000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>87456000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>75770000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>28558000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15129000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24848000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17059000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>19279000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7826000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23105000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18524000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37520000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27281000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>53577000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35830000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>43799000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>27295000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>18900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>13104000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>16158000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20578000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>26247000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21692000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35713000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>31888000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>28300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23905000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20781000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>25735000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>33000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>22807000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58269000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>46313000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49360000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>44816000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>47253000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>46677000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>47342000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22243000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>20547000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>17253000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20757000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15134000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13458000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20873000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>18729000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>18663000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>17766000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>17318000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>35577000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23039000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>36707000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>26946000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>32924000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30725000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>54182000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>55795000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>64174000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>60544000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>51569000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>49294000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>64709000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>56818000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>31867000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35637000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>69676000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>68943000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>67290000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>46131000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28166000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>10938000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18134000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24879000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>28349000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>31518000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>32384000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CK10">
         <v>13290000.0</v>
       </c>
       <c r="CL10">
+        <v>13290000.0</v>
+      </c>
+      <c r="CM10">
         <v>19043000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>44153000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>40201000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>40342000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>26130000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>19062000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>32779000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>32955000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2709000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4167000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>3475000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>421000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>633000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>613000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>770000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>773000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>7002000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>10488000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2931000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>35600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>14600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>13300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>18300000.0</v>
       </c>
-      <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8044,405 +8067,409 @@
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>387860000.0</v>
+      </c>
+      <c r="C12">
         <v>263600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>258744000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>231758000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>168260000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>88275000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>112040000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>135835000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>44897000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>105969000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>87456000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>75770000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>28558000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>15129000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>5245000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>24848000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17059000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19279000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7826000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23105000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18524000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37520000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27281000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>53577000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35830000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43799000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27295000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>18900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13104000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16158000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>20578000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>26247000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>21692000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>35713000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>31888000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>28300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>23905000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>20781000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25735000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>33000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22807000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>58269000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>46313000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>49360000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>44816000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>47253000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>46677000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>47342000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22243000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>20547000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17253000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>20757000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15134000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13458000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>20873000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>18729000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>18663000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>17766000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>17318000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>35577000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23039000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>36707000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>26946000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>32924000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>30725000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>54182000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>55795000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>64174000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>60544000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>51569000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>49294000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>64709000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>56818000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>31867000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>35637000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>69676000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>68943000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>67290000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>46131000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>28166000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10938000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18134000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24879000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>28349000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>31518000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>32384000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CK12">
         <v>13290000.0</v>
       </c>
       <c r="CL12">
+        <v>13290000.0</v>
+      </c>
+      <c r="CM12">
         <v>19043000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>44153000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>40201000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>40342000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>26130000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>19062000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>32779000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>32955000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2709000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>4167000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>3475000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>421000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>633000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>613000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>770000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>773000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7002000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>10488000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2931000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>35600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>4000000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>14600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>13300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>18300000.0</v>
       </c>
-      <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
+        <v>220000.0</v>
+      </c>
+      <c r="C13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="D13">
         <v>220000.0</v>
       </c>
       <c r="E13">
         <v>220000.0</v>
       </c>
       <c r="F13">
         <v>220000.0</v>
       </c>
       <c r="G13">
         <v>220000.0</v>
       </c>
       <c r="H13">
         <v>220000.0</v>
       </c>
       <c r="I13">
         <v>220000.0</v>
       </c>
       <c r="J13">
         <v>220000.0</v>
       </c>
       <c r="K13">
         <v>220000.0</v>
       </c>
@@ -8473,126 +8500,126 @@
       <c r="T13">
         <v>220000.0</v>
       </c>
       <c r="U13">
         <v>220000.0</v>
       </c>
       <c r="V13">
         <v>220000.0</v>
       </c>
       <c r="W13">
         <v>220000.0</v>
       </c>
       <c r="X13">
         <v>220000.0</v>
       </c>
       <c r="Y13">
         <v>220000.0</v>
       </c>
       <c r="Z13">
         <v>220000.0</v>
       </c>
       <c r="AA13">
         <v>220000.0</v>
       </c>
       <c r="AB13">
+        <v>220000.0</v>
+      </c>
+      <c r="AC13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AD13">
         <v>220000.0</v>
       </c>
       <c r="AE13">
         <v>220000.0</v>
       </c>
       <c r="AF13">
         <v>220000.0</v>
       </c>
       <c r="AG13">
         <v>220000.0</v>
       </c>
       <c r="AH13">
         <v>220000.0</v>
       </c>
       <c r="AI13">
         <v>220000.0</v>
       </c>
       <c r="AJ13">
+        <v>220000.0</v>
+      </c>
+      <c r="AK13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AL13">
         <v>220000.0</v>
       </c>
       <c r="AM13">
         <v>220000.0</v>
       </c>
       <c r="AN13">
+        <v>220000.0</v>
+      </c>
+      <c r="AO13">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="AP13">
         <v>220000.0</v>
       </c>
       <c r="AQ13">
         <v>220000.0</v>
       </c>
       <c r="AR13">
         <v>220000.0</v>
       </c>
       <c r="AS13">
         <v>220000.0</v>
       </c>
       <c r="AT13">
         <v>220000.0</v>
       </c>
       <c r="AU13">
+        <v>220000.0</v>
+      </c>
+      <c r="AV13">
         <v>221000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AX13">
         <v>182000.0</v>
       </c>
       <c r="AY13">
         <v>182000.0</v>
       </c>
       <c r="AZ13">
         <v>182000.0</v>
       </c>
       <c r="BA13">
-        <v>154000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="BB13">
         <v>154000.0</v>
       </c>
       <c r="BC13">
         <v>154000.0</v>
       </c>
       <c r="BD13">
         <v>154000.0</v>
       </c>
       <c r="BE13">
         <v>154000.0</v>
       </c>
       <c r="BF13">
         <v>154000.0</v>
       </c>
       <c r="BG13">
         <v>154000.0</v>
       </c>
       <c r="BH13">
         <v>154000.0</v>
       </c>
       <c r="BI13">
         <v>154000.0</v>
       </c>
@@ -8632,518 +8659,522 @@
       <c r="BU13">
         <v>154000.0</v>
       </c>
       <c r="BV13">
         <v>154000.0</v>
       </c>
       <c r="BW13">
         <v>154000.0</v>
       </c>
       <c r="BX13">
         <v>154000.0</v>
       </c>
       <c r="BY13">
         <v>154000.0</v>
       </c>
       <c r="BZ13">
         <v>154000.0</v>
       </c>
       <c r="CA13">
         <v>154000.0</v>
       </c>
       <c r="CB13">
         <v>154000.0</v>
       </c>
       <c r="CC13">
+        <v>154000.0</v>
+      </c>
+      <c r="CD13">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="CE13">
         <v>416000.0</v>
       </c>
       <c r="CF13">
         <v>416000.0</v>
       </c>
       <c r="CG13">
         <v>416000.0</v>
       </c>
       <c r="CH13">
         <v>416000.0</v>
       </c>
       <c r="CI13">
-        <v>411000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="CJ13">
         <v>411000.0</v>
       </c>
       <c r="CK13">
         <v>411000.0</v>
       </c>
       <c r="CL13">
         <v>411000.0</v>
       </c>
       <c r="CM13">
         <v>411000.0</v>
       </c>
       <c r="CN13">
         <v>411000.0</v>
       </c>
       <c r="CO13">
+        <v>411000.0</v>
+      </c>
+      <c r="CP13">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="CQ13">
         <v>411000.0</v>
       </c>
       <c r="CR13">
         <v>411000.0</v>
       </c>
       <c r="CS13">
+        <v>411000.0</v>
+      </c>
+      <c r="CT13">
         <v>410000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>412000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="CW13">
         <v>409000.0</v>
       </c>
       <c r="CX13">
         <v>409000.0</v>
       </c>
       <c r="CY13">
+        <v>409000.0</v>
+      </c>
+      <c r="CZ13">
         <v>382000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>408000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404000.0</v>
       </c>
       <c r="DC13">
         <v>404000.0</v>
       </c>
       <c r="DD13">
+        <v>404000.0</v>
+      </c>
+      <c r="DE13">
         <v>387000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DG13">
         <v>300000.0</v>
       </c>
       <c r="DH13">
         <v>300000.0</v>
       </c>
       <c r="DI13">
         <v>300000.0</v>
       </c>
       <c r="DJ13">
+        <v>300000.0</v>
+      </c>
+      <c r="DK13">
         <v>200000.0</v>
       </c>
-      <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>20186000.0</v>
+        <v>40395414.0</v>
       </c>
       <c r="C14">
-        <v>20173340.0</v>
+        <v>40372000.0</v>
       </c>
       <c r="D14">
-        <v>20154000.0</v>
+        <v>40346680.0</v>
       </c>
       <c r="E14">
-        <v>20213000.0</v>
+        <v>40308000.0</v>
       </c>
       <c r="F14">
-        <v>20213000.0</v>
+        <v>40426000.0</v>
       </c>
       <c r="G14">
-        <v>20246000.0</v>
+        <v>40426000.0</v>
       </c>
       <c r="H14">
-        <v>20456000.0</v>
+        <v>40492000.0</v>
       </c>
       <c r="I14">
-        <v>20496870.0</v>
+        <v>40912000.0</v>
       </c>
       <c r="J14">
-        <v>20479755.0</v>
+        <v>40993740.0</v>
       </c>
       <c r="K14">
-        <v>20435148.0</v>
+        <v>40959510.0</v>
       </c>
       <c r="L14">
-        <v>20426000.0</v>
+        <v>40870296.0</v>
       </c>
       <c r="M14">
-        <v>20405702.0</v>
+        <v>40852000.0</v>
       </c>
       <c r="N14">
-        <v>20388000.0</v>
+        <v>40811404.0</v>
       </c>
       <c r="O14">
-        <v>20449035.0</v>
+        <v>40776000.0</v>
       </c>
       <c r="P14">
-        <v>20707000.0</v>
+        <v>40898070.0</v>
       </c>
       <c r="Q14">
+        <v>41414000.0</v>
+      </c>
+      <c r="R14">
         <v>20939437.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
-        <v>20958887.0</v>
+        <v>41544852.0</v>
       </c>
       <c r="T14">
-        <v>21081000.0</v>
+        <v>41917774.0</v>
       </c>
       <c r="U14">
-        <v>21087779.0</v>
+        <v>42162000.0</v>
       </c>
       <c r="V14">
-        <v>21071059.0</v>
+        <v>42175558.0</v>
       </c>
       <c r="W14">
+        <v>42142118.0</v>
+      </c>
+      <c r="X14">
         <v>21061355.0</v>
       </c>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
       <c r="Y14">
+        <v>42094000.0</v>
+      </c>
+      <c r="Z14">
         <v>20996732.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>21122310.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>21148312.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21184000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>21301235.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>21379746.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>21261065.0</v>
       </c>
-      <c r="AF14">
-[...1 lines deleted...]
-      </c>
       <c r="AG14">
+        <v>42896000.0</v>
+      </c>
+      <c r="AH14">
         <v>21331883.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>21440570.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>21196854.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21490000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21556118.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21574155.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21557838.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21516000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21456634.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>21436012.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>21347494.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>42686000.0</v>
+      </c>
+      <c r="AT14">
         <v>21370634.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21618327.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21779728.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>21734591.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
-        <v>18514150.0</v>
+        <v>37043256.0</v>
       </c>
       <c r="AY14">
-        <v>18507750.0</v>
+        <v>37028300.0</v>
       </c>
       <c r="AZ14">
-        <v>17817254.0</v>
+        <v>37015500.0</v>
       </c>
       <c r="BA14">
-        <v>15445606.0</v>
+        <v>35634508.0</v>
       </c>
       <c r="BB14">
-        <v>14909896.0</v>
+        <v>30891212.0</v>
       </c>
       <c r="BC14">
-        <v>14919189.0</v>
+        <v>29819792.0</v>
       </c>
       <c r="BD14">
-        <v>14801903.0</v>
+        <v>29838378.0</v>
       </c>
       <c r="BE14">
-        <v>14642293.0</v>
+        <v>29603806.0</v>
       </c>
       <c r="BF14">
-        <v>14638678.0</v>
+        <v>29284586.0</v>
       </c>
       <c r="BG14">
-        <v>14569000.0</v>
+        <v>29277356.0</v>
       </c>
       <c r="BH14">
-        <v>14569000.0</v>
+        <v>29138000.0</v>
       </c>
       <c r="BI14">
-        <v>14491966.0</v>
+        <v>29138000.0</v>
       </c>
       <c r="BJ14">
-        <v>14481005.0</v>
+        <v>28983932.0</v>
       </c>
       <c r="BK14">
-        <v>14447841.0</v>
+        <v>28962010.0</v>
       </c>
       <c r="BL14">
-        <v>14447357.0</v>
+        <v>28895682.0</v>
       </c>
       <c r="BM14">
-        <v>14425119.0</v>
+        <v>28894714.0</v>
       </c>
       <c r="BN14">
-        <v>14390580.0</v>
+        <v>28850238.0</v>
       </c>
       <c r="BO14">
-        <v>14396017.0</v>
+        <v>28781160.0</v>
       </c>
       <c r="BP14">
-        <v>14396017.0</v>
+        <v>28792034.0</v>
       </c>
       <c r="BQ14">
-        <v>14403139.0</v>
+        <v>28792034.0</v>
       </c>
       <c r="BR14">
-        <v>14322439.0</v>
+        <v>28806278.0</v>
       </c>
       <c r="BS14">
+        <v>28644878.0</v>
+      </c>
+      <c r="BT14">
+        <v>28637552.0</v>
+      </c>
+      <c r="BU14">
         <v>14318776.0</v>
       </c>
-      <c r="BT14">
-[...4 lines deleted...]
-      </c>
       <c r="BV14">
-        <v>15021520.0</v>
+        <v>30006262.0</v>
       </c>
       <c r="BW14">
-        <v>15092303.0</v>
+        <v>30043040.0</v>
       </c>
       <c r="BX14">
-        <v>15092303.0</v>
+        <v>30184606.0</v>
       </c>
       <c r="BY14">
-        <v>15163387.0</v>
+        <v>30184606.0</v>
       </c>
       <c r="BZ14">
-        <v>15081537.0</v>
+        <v>30326774.0</v>
       </c>
       <c r="CA14">
-        <v>15034079.0</v>
+        <v>30163074.0</v>
       </c>
       <c r="CB14">
-        <v>15000107.0</v>
+        <v>30068158.0</v>
       </c>
       <c r="CC14">
-        <v>15328124.0</v>
+        <v>30000214.0</v>
       </c>
       <c r="CD14">
+        <v>30656248.0</v>
+      </c>
+      <c r="CE14">
         <v>39384545.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>14970502.0</v>
       </c>
-      <c r="CF14">
-[...1 lines deleted...]
-      </c>
       <c r="CG14">
-        <v>39207359.0</v>
+        <v>78496492.0</v>
       </c>
       <c r="CH14">
-        <v>39149769.0</v>
+        <v>78414718.0</v>
       </c>
       <c r="CI14">
-        <v>38665537.0</v>
+        <v>78299538.0</v>
       </c>
       <c r="CJ14">
+        <v>77331074.0</v>
+      </c>
+      <c r="CK14">
+        <v>78864688.0</v>
+      </c>
+      <c r="CL14">
         <v>39432344.0</v>
       </c>
-      <c r="CK14">
-[...4 lines deleted...]
-      </c>
       <c r="CM14">
-        <v>38835737.0</v>
+        <v>77088396.0</v>
       </c>
       <c r="CN14">
-        <v>38273416.0</v>
+        <v>77671474.0</v>
       </c>
       <c r="CO14">
-        <v>39161593.0</v>
+        <v>76546832.0</v>
       </c>
       <c r="CP14">
-        <v>39372367.0</v>
+        <v>78323186.0</v>
       </c>
       <c r="CQ14">
-        <v>39472309.0</v>
+        <v>78744734.0</v>
       </c>
       <c r="CR14">
-        <v>39447351.0</v>
+        <v>78944618.0</v>
       </c>
       <c r="CS14">
-        <v>40073939.0</v>
+        <v>78894702.0</v>
       </c>
       <c r="CT14">
-        <v>40002961.0</v>
+        <v>80147878.0</v>
       </c>
       <c r="CU14">
-        <v>39759175.0</v>
+        <v>80005922.0</v>
       </c>
       <c r="CV14">
-        <v>39759175.0</v>
+        <v>79518350.0</v>
       </c>
       <c r="CW14">
-        <v>40956004.0</v>
+        <v>79518350.0</v>
       </c>
       <c r="CX14">
-        <v>41093981.0</v>
+        <v>81912008.0</v>
       </c>
       <c r="CY14">
-        <v>41088790.0</v>
+        <v>82187962.0</v>
       </c>
       <c r="CZ14">
-        <v>40756732.0</v>
+        <v>82177580.0</v>
       </c>
       <c r="DA14">
-        <v>40791970.0</v>
+        <v>81513464.0</v>
       </c>
       <c r="DB14">
-        <v>40379289.0</v>
+        <v>81583940.0</v>
       </c>
       <c r="DC14">
-        <v>39516627.0</v>
+        <v>80758578.0</v>
       </c>
       <c r="DD14">
-        <v>38500000.0</v>
+        <v>79033254.0</v>
       </c>
       <c r="DE14">
-        <v>35400000.0</v>
+        <v>77000000.0</v>
       </c>
       <c r="DF14">
-        <v>32900000.0</v>
+        <v>70800000.0</v>
       </c>
       <c r="DG14">
-        <v>31700000.0</v>
+        <v>65800000.0</v>
       </c>
       <c r="DH14">
+        <v>63400000.0</v>
+      </c>
+      <c r="DI14">
         <v>29100000.0</v>
       </c>
-      <c r="DI14">
-[...1 lines deleted...]
-      </c>
       <c r="DJ14">
-        <v>18200000.0</v>
+        <v>54400000.0</v>
       </c>
       <c r="DK14">
-        <v>4500000.0</v>
+        <v>36400000.0</v>
+      </c>
+      <c r="DL14">
+        <v>9000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>220000.0</v>
       </c>
       <c r="O15">
         <v>220000.0</v>
       </c>
       <c r="P15">
         <v>220000.0</v>
       </c>
       <c r="Q15">
         <v>220000.0</v>
       </c>
       <c r="R15">
         <v>220000.0</v>
       </c>
       <c r="S15">
         <v>220000.0</v>
       </c>
       <c r="T15">
         <v>220000.0</v>
       </c>
       <c r="U15">
         <v>220000.0</v>
       </c>
       <c r="V15">
@@ -9200,69 +9231,69 @@
       <c r="AM15">
         <v>220000.0</v>
       </c>
       <c r="AN15">
         <v>220000.0</v>
       </c>
       <c r="AO15">
         <v>220000.0</v>
       </c>
       <c r="AP15">
         <v>220000.0</v>
       </c>
       <c r="AQ15">
         <v>220000.0</v>
       </c>
       <c r="AR15">
         <v>220000.0</v>
       </c>
       <c r="AS15">
         <v>220000.0</v>
       </c>
       <c r="AT15">
         <v>220000.0</v>
       </c>
       <c r="AU15">
+        <v>220000.0</v>
+      </c>
+      <c r="AV15">
         <v>221000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AX15">
         <v>182000.0</v>
       </c>
       <c r="AY15">
         <v>182000.0</v>
       </c>
       <c r="AZ15">
         <v>182000.0</v>
       </c>
       <c r="BA15">
-        <v>154000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="BB15">
         <v>154000.0</v>
       </c>
       <c r="BC15">
         <v>154000.0</v>
       </c>
       <c r="BD15">
         <v>154000.0</v>
       </c>
       <c r="BE15">
         <v>154000.0</v>
       </c>
       <c r="BF15">
         <v>154000.0</v>
       </c>
       <c r="BG15">
         <v>154000.0</v>
       </c>
       <c r="BH15">
         <v>154000.0</v>
       </c>
       <c r="BI15">
         <v>154000.0</v>
       </c>
@@ -9302,484 +9333,490 @@
       <c r="BU15">
         <v>154000.0</v>
       </c>
       <c r="BV15">
         <v>154000.0</v>
       </c>
       <c r="BW15">
         <v>154000.0</v>
       </c>
       <c r="BX15">
         <v>154000.0</v>
       </c>
       <c r="BY15">
         <v>154000.0</v>
       </c>
       <c r="BZ15">
         <v>154000.0</v>
       </c>
       <c r="CA15">
         <v>154000.0</v>
       </c>
       <c r="CB15">
         <v>154000.0</v>
       </c>
       <c r="CC15">
+        <v>154000.0</v>
+      </c>
+      <c r="CD15">
         <v>153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>416000.0</v>
       </c>
       <c r="CE15">
         <v>416000.0</v>
       </c>
       <c r="CF15">
         <v>416000.0</v>
       </c>
       <c r="CG15">
         <v>416000.0</v>
       </c>
       <c r="CH15">
         <v>416000.0</v>
       </c>
       <c r="CI15">
-        <v>411000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="CJ15">
         <v>411000.0</v>
       </c>
       <c r="CK15">
         <v>411000.0</v>
       </c>
       <c r="CL15">
         <v>411000.0</v>
       </c>
       <c r="CM15">
         <v>411000.0</v>
       </c>
       <c r="CN15">
         <v>411000.0</v>
       </c>
       <c r="CO15">
+        <v>411000.0</v>
+      </c>
+      <c r="CP15">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="CQ15">
         <v>411000.0</v>
       </c>
       <c r="CR15">
         <v>411000.0</v>
       </c>
       <c r="CS15">
+        <v>411000.0</v>
+      </c>
+      <c r="CT15">
         <v>410000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>412000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="CW15">
         <v>409000.0</v>
       </c>
       <c r="CX15">
         <v>409000.0</v>
       </c>
       <c r="CY15">
+        <v>409000.0</v>
+      </c>
+      <c r="CZ15">
         <v>382000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>408000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404000.0</v>
       </c>
       <c r="DC15">
         <v>404000.0</v>
       </c>
       <c r="DD15">
-        <v>400000.0</v>
+        <v>404000.0</v>
       </c>
       <c r="DE15">
         <v>400000.0</v>
       </c>
       <c r="DF15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DG15">
         <v>300000.0</v>
       </c>
       <c r="DH15">
         <v>300000.0</v>
       </c>
       <c r="DI15">
         <v>300000.0</v>
       </c>
       <c r="DJ15">
+        <v>300000.0</v>
+      </c>
+      <c r="DK15">
         <v>200000.0</v>
       </c>
-      <c r="DK15"/>
+      <c r="DL15"/>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>357580000.0</v>
+      </c>
+      <c r="C16">
         <v>286500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>212646000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>176782000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>154803000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>163605000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>170393000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>158972000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>139261000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>127767000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>126962000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103771000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>109119000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>94829000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>95442000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>84936000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71397000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>63619000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>66242000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>62486000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>67235000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>60257000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>64731000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>55739000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>56174000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>45886000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>45555000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>40600000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35859000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32932000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>35304000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>33826000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>25812000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27820000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>27411000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>30667000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25712000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>24987000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27647000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>26334000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>24068000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>25165000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26731000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>19307000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>19681000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>21852000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>21486000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>17628000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>20099000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20676000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22133000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>20220000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>22930000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25255000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>-1244000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>59561000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>-187074000.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>-187074000.0</v>
       </c>
-      <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>185000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>362000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>167000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>161000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>235000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>248000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>700000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>7150000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2062000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3809000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1166000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3639000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1081000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>4365000.0</v>
       </c>
-      <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>43081000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>45019000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>46580000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>49597000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>50948000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>52113000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>86211000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>88867000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>90347000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>91774000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>93549000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
@@ -9810,176 +9847,177 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
         <v>1670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>905000.0</v>
       </c>
       <c r="AY18">
         <v>905000.0</v>
       </c>
       <c r="AZ18">
         <v>905000.0</v>
       </c>
       <c r="BA18">
-        <v>285000.0</v>
+        <v>905000.0</v>
       </c>
       <c r="BB18">
         <v>285000.0</v>
       </c>
       <c r="BC18">
         <v>285000.0</v>
       </c>
       <c r="BD18">
         <v>285000.0</v>
       </c>
       <c r="BE18">
-        <v>284000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="BF18">
         <v>284000.0</v>
       </c>
       <c r="BG18">
         <v>284000.0</v>
       </c>
       <c r="BH18">
         <v>284000.0</v>
       </c>
       <c r="BI18">
+        <v>284000.0</v>
+      </c>
+      <c r="BJ18">
         <v>1046000.0</v>
       </c>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -9989,52 +10027,53 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10108,1871 +10147,1885 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>129577000.0</v>
+      </c>
+      <c r="C20">
         <v>129199999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107830000.0</v>
       </c>
       <c r="D20">
         <v>107830000.0</v>
       </c>
       <c r="E20">
+        <v>107830000.0</v>
+      </c>
+      <c r="F20">
         <v>95295000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>95226000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93960000.0</v>
       </c>
       <c r="H20">
         <v>93960000.0</v>
       </c>
       <c r="I20">
+        <v>93960000.0</v>
+      </c>
+      <c r="J20">
         <v>94543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92395000.0</v>
       </c>
       <c r="K20">
         <v>92395000.0</v>
       </c>
       <c r="L20">
         <v>92395000.0</v>
       </c>
       <c r="M20">
         <v>92395000.0</v>
       </c>
       <c r="N20">
         <v>92395000.0</v>
       </c>
       <c r="O20">
         <v>92395000.0</v>
       </c>
       <c r="P20">
         <v>92395000.0</v>
       </c>
       <c r="Q20">
         <v>92395000.0</v>
       </c>
       <c r="R20">
         <v>92395000.0</v>
       </c>
       <c r="S20">
         <v>92395000.0</v>
       </c>
       <c r="T20">
         <v>92395000.0</v>
       </c>
       <c r="U20">
+        <v>92395000.0</v>
+      </c>
+      <c r="V20">
         <v>92027000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>75327000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>86449000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>53763000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>60484000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>60542000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>50622000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>50600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50622000.0</v>
       </c>
       <c r="AD20">
         <v>50622000.0</v>
       </c>
       <c r="AE20">
-        <v>50702000.0</v>
+        <v>50622000.0</v>
       </c>
       <c r="AF20">
         <v>50702000.0</v>
       </c>
       <c r="AG20">
+        <v>50702000.0</v>
+      </c>
+      <c r="AH20">
         <v>49299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46738000.0</v>
       </c>
       <c r="AI20">
         <v>46738000.0</v>
       </c>
       <c r="AJ20">
+        <v>46738000.0</v>
+      </c>
+      <c r="AK20">
         <v>46700000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>45033000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>43484000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>39936000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>39900000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>39629000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>18743000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>19407000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>17249000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>16525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14993000.0</v>
       </c>
       <c r="AU20">
         <v>14993000.0</v>
       </c>
       <c r="AV20">
         <v>14993000.0</v>
       </c>
       <c r="AW20">
+        <v>14993000.0</v>
+      </c>
+      <c r="AX20">
         <v>14796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13924000.0</v>
       </c>
       <c r="AY20">
         <v>13924000.0</v>
       </c>
       <c r="AZ20">
         <v>13924000.0</v>
       </c>
       <c r="BA20">
+        <v>13924000.0</v>
+      </c>
+      <c r="BB20">
         <v>8631000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>8574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4446000.0</v>
       </c>
       <c r="BD20">
         <v>4446000.0</v>
       </c>
       <c r="BE20">
         <v>4446000.0</v>
       </c>
       <c r="BF20">
         <v>4446000.0</v>
       </c>
       <c r="BG20">
         <v>4446000.0</v>
       </c>
       <c r="BH20">
         <v>4446000.0</v>
       </c>
       <c r="BI20">
-        <v>3981000.0</v>
+        <v>4446000.0</v>
       </c>
       <c r="BJ20">
         <v>3981000.0</v>
       </c>
       <c r="BK20">
         <v>3981000.0</v>
       </c>
       <c r="BL20">
+        <v>3981000.0</v>
+      </c>
+      <c r="BM20">
         <v>4588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3981000.0</v>
       </c>
       <c r="BN20">
         <v>3981000.0</v>
       </c>
       <c r="BO20">
         <v>3981000.0</v>
       </c>
       <c r="BP20">
         <v>3981000.0</v>
       </c>
       <c r="BQ20">
+        <v>3981000.0</v>
+      </c>
+      <c r="BR20">
         <v>4330000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4373000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4383000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>4395000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>5713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6770000.0</v>
       </c>
       <c r="BW20">
         <v>6770000.0</v>
       </c>
       <c r="BX20">
+        <v>6770000.0</v>
+      </c>
+      <c r="BY20">
         <v>14574000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>14289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14589000.0</v>
       </c>
       <c r="CA20">
         <v>14589000.0</v>
       </c>
       <c r="CB20">
         <v>14589000.0</v>
       </c>
       <c r="CC20">
+        <v>14589000.0</v>
+      </c>
+      <c r="CD20">
         <v>14783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24343000.0</v>
       </c>
       <c r="CE20">
         <v>24343000.0</v>
       </c>
       <c r="CF20">
         <v>24343000.0</v>
       </c>
       <c r="CG20">
+        <v>24343000.0</v>
+      </c>
+      <c r="CH20">
         <v>82289000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>87178000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>90331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197884000.0</v>
       </c>
       <c r="CK20">
         <v>197884000.0</v>
       </c>
       <c r="CL20">
         <v>197884000.0</v>
       </c>
       <c r="CM20">
         <v>197884000.0</v>
       </c>
       <c r="CN20">
         <v>197884000.0</v>
       </c>
       <c r="CO20">
-        <v>198005000.0</v>
+        <v>197884000.0</v>
       </c>
       <c r="CP20">
         <v>198005000.0</v>
       </c>
       <c r="CQ20">
         <v>198005000.0</v>
       </c>
       <c r="CR20">
+        <v>198005000.0</v>
+      </c>
+      <c r="CS20">
         <v>198220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199370000.0</v>
       </c>
       <c r="CT20">
         <v>199370000.0</v>
       </c>
       <c r="CU20">
         <v>199370000.0</v>
       </c>
       <c r="CV20">
+        <v>199370000.0</v>
+      </c>
+      <c r="CW20">
         <v>482654000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>485899000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>489055000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>492274000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>496212000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>498834000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>501614000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>503874000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>467385000.0</v>
       </c>
-      <c r="DE20">
+      <c r="DF20">
         <v>448300000.0</v>
       </c>
-      <c r="DF20">
+      <c r="DG20">
         <v>341700000.0</v>
       </c>
-      <c r="DG20">
+      <c r="DH20">
         <v>306000000.0</v>
       </c>
-      <c r="DH20">
+      <c r="DI20">
         <v>293100000.0</v>
       </c>
-      <c r="DI20">
+      <c r="DJ20">
         <v>208700000.0</v>
       </c>
-      <c r="DJ20">
+      <c r="DK20">
         <v>154600000.0</v>
       </c>
-      <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>54237000.0</v>
+      </c>
+      <c r="C21">
         <v>58400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>38166000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>41645000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38877000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>42081000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42386000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>45890000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>49508000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>50075000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>53141000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>56208000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>60467000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>63592000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>66738000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>71936000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>75316000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>78694000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>82093000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>85619000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>89301000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73325000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>62823000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>39357000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>42192000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>43810000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>25740000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>26600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27535000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>28459000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>29545000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>30590000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>31736000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29515000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>30452000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31400000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31500000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31040000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>30476000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>31700000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>32953000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7859000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7928000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4723000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4883000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3302000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3402000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3503000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3662000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3820000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3978000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4138000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>561000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4446000.0</v>
       </c>
       <c r="BD21">
         <v>4446000.0</v>
       </c>
       <c r="BE21">
         <v>4446000.0</v>
       </c>
       <c r="BF21">
         <v>4446000.0</v>
       </c>
       <c r="BG21">
         <v>4446000.0</v>
       </c>
       <c r="BH21">
         <v>4446000.0</v>
       </c>
       <c r="BI21">
-        <v>3981000.0</v>
+        <v>4446000.0</v>
       </c>
       <c r="BJ21">
         <v>3981000.0</v>
       </c>
       <c r="BK21">
         <v>3981000.0</v>
       </c>
       <c r="BL21">
         <v>3981000.0</v>
       </c>
       <c r="BM21">
         <v>3981000.0</v>
       </c>
       <c r="BN21">
         <v>3981000.0</v>
       </c>
       <c r="BO21">
         <v>3981000.0</v>
       </c>
       <c r="BP21">
         <v>3981000.0</v>
       </c>
       <c r="BQ21">
+        <v>3981000.0</v>
+      </c>
+      <c r="BR21">
         <v>4827000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>4870000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4880000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>7103000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6770000.0</v>
       </c>
       <c r="BW21">
         <v>6770000.0</v>
       </c>
       <c r="BX21">
+        <v>6770000.0</v>
+      </c>
+      <c r="BY21">
         <v>17995000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>14289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14589000.0</v>
       </c>
       <c r="CA21">
         <v>14589000.0</v>
       </c>
       <c r="CB21">
+        <v>14589000.0</v>
+      </c>
+      <c r="CC21">
         <v>19470000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24343000.0</v>
       </c>
       <c r="CE21">
         <v>24343000.0</v>
       </c>
       <c r="CF21">
         <v>24343000.0</v>
       </c>
       <c r="CG21">
+        <v>24343000.0</v>
+      </c>
+      <c r="CH21">
         <v>82289000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>87178000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>90331000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>98086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>197884000.0</v>
       </c>
       <c r="CL21">
         <v>197884000.0</v>
       </c>
       <c r="CM21">
         <v>197884000.0</v>
       </c>
       <c r="CN21">
         <v>197884000.0</v>
       </c>
       <c r="CO21">
-        <v>198005000.0</v>
+        <v>197884000.0</v>
       </c>
       <c r="CP21">
         <v>198005000.0</v>
       </c>
       <c r="CQ21">
         <v>198005000.0</v>
       </c>
       <c r="CR21">
+        <v>198005000.0</v>
+      </c>
+      <c r="CS21">
         <v>198220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199370000.0</v>
       </c>
       <c r="CT21">
         <v>199370000.0</v>
       </c>
       <c r="CU21">
         <v>199370000.0</v>
       </c>
       <c r="CV21">
+        <v>199370000.0</v>
+      </c>
+      <c r="CW21">
         <v>482654000.0</v>
       </c>
-      <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>133602000.0</v>
+      </c>
+      <c r="C22">
         <v>126700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>110412000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>111536000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>108775000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107569000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>104312000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>101728000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>106855000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>104612000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>113774000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>95655000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>102594000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>106311000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>99626000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>96333000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>92762000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>85899000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>73766000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>68573000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>71562000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>38908000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>33298000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>24889000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>25343000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22288000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19861000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24350000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23729000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>23881000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20966000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>18717000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17590000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>17006000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>16900000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>18986000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>18311000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>14214000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>13200000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>17432000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>12661000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13370000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>13977000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13753000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13369000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>12817000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>16048000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>15121000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>18291000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>16652000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>20147000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>12280000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>12109000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13034000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>15141000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>16588000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11718000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8191000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8443000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6203000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9454000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>13542000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>12797000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>9831000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9456000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9280000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>10155000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10074000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>10623000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12316000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12856000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>16838000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18363000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14975000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15268000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>22287000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>22870000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>23444000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>25989000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>26645000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>23579000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>23300000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>23027000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>24293000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>19509000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>18130000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26331000.0</v>
       </c>
       <c r="CK22">
         <v>26331000.0</v>
       </c>
       <c r="CL22">
+        <v>26331000.0</v>
+      </c>
+      <c r="CM22">
         <v>23817000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>22647000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>20473000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>20334000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>21475000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>22677000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>23651000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>27568000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>27657000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>27477000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>21855000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>21019000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>17401000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>16889000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>16861000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>19598000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>16459000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>14466000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12793000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>44100000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>30100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>22200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>18900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>13600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>9800000.0</v>
       </c>
-      <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>2275716000.0</v>
+      </c>
+      <c r="C23">
         <v>1994000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1658377000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1595661000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1469722000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1364559000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1265009000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1244026000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1155336000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1101164000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1042019000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>981600000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>899728000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>889088000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>896816000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>934709000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>884392000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>831239000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>785228000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>766622000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>715930000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>615652000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>609370000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>560528000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>525325000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>526344000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>469865000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>445300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>438364000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>417271000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>423137000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>421994000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>395963000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>384987000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>380666000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>424500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>417157000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>407974000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>391992000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>394300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>277523000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>235779000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>223078000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>225679000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>212506000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>201108000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>198541000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>201108000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>178857000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>170343000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>165222000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>179252000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>151473000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>153253000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>165158000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>164713000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>172105000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>159179000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>161962000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>180244000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>176682000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>192499000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>187303000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>207860000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>201226000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>226604000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>246331000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>268425000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>299333000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>296047000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>286884000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>319776000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>321248000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>317845000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>305656000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>353422000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>361560000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>364776000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>369846000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>375515000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>385169000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>369797000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>400203000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>416372000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>508969000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>532466000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>563189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709025000.0</v>
       </c>
       <c r="CK23">
         <v>709025000.0</v>
       </c>
       <c r="CL23">
+        <v>709025000.0</v>
+      </c>
+      <c r="CM23">
         <v>696488000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>722667000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>714487000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>725999000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>711492000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>693697000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>711530000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>711238000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>696233000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>730383000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1033503000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1017887000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>997883000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1011392000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1019990000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>958213000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>934111000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>922299000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>858492000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>790600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>618600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>518000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>502500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>363500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>263900000.0</v>
       </c>
-      <c r="DK23"/>
+      <c r="DL23"/>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>20000000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>14173000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>41997000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>81628000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>95857000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>69498000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>67827000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>39746000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>30576000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>140000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>14495000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>217000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>256000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>28986000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>319000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>299000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>9915000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>19672000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>29597000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>29564000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>29634000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>29570000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>29452000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>29434000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>29407000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>29376000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>29305000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>29257000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>30248000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>10224000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>10241000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>10234000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10214000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10208000.0</v>
       </c>
       <c r="AV24">
         <v>10208000.0</v>
       </c>
       <c r="AW24">
+        <v>10208000.0</v>
+      </c>
+      <c r="AX24">
         <v>7583000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>8458000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9333000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>10210000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1667000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>2292000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2917000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>24000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>95000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>10161000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10228000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>10289000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>10346000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>10418000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>10405000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>10448000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>10632000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>25985000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>26407000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>26601000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>25980000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>26385000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>26215000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>26739000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>25127000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>25136000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>25091000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>45698000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>45746000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>59274000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>57521000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>55744000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>54034000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>142000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>139000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>27000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>223917000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>224031000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>217901000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>188274000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>181152000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>216211000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>248093000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>248122000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>248164000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>248235000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>248313000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>248439000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>274990000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>275741000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>290843000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>286082000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>270877000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>150073000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>150034000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>150089000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>237630000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>260595000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>14173000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>41997000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>81628000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>95857000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>69498000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>67827000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>39746000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>30576000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>140000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14495000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>217000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>256000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28986000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>319000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>299000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9915000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19672000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29597000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29564000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>29634000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>29570000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>29452000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29434000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29407000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>29376000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>29305000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>29257000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>30248000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>10224000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>10241000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>10234000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10214000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10208000.0</v>
       </c>
       <c r="AV25">
         <v>10208000.0</v>
       </c>
       <c r="AW25">
+        <v>10208000.0</v>
+      </c>
+      <c r="AX25">
         <v>7583000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8458000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>9333000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10210000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1667000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2292000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2917000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>24000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>95000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>10161000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>10228000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>10289000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>10346000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -11982,170 +12035,173 @@
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
+      <c r="DL25"/>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
         <v>63888000.0</v>
       </c>
       <c r="C26">
         <v>63888000.0</v>
       </c>
       <c r="D26">
+        <v>63888000.0</v>
+      </c>
+      <c r="E26">
         <v>59662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44900000.0</v>
       </c>
       <c r="F26">
         <v>44900000.0</v>
       </c>
       <c r="G26">
         <v>44900000.0</v>
       </c>
       <c r="H26">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="I26"/>
+        <v>44900000.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>675000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>2447000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>10000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
-[...2 lines deleted...]
-      <c r="Y26"/>
+      <c r="X26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>408000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>558000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-      <c r="AJ26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>558000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>919000.0</v>
       </c>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26">
         <v>919000.0</v>
       </c>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>28000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>35000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213000.0</v>
       </c>
       <c r="BC26">
         <v>213000.0</v>
       </c>
       <c r="BD26">
-        <v>259000.0</v>
+        <v>213000.0</v>
       </c>
       <c r="BE26">
         <v>259000.0</v>
       </c>
       <c r="BF26">
         <v>259000.0</v>
       </c>
       <c r="BG26">
+        <v>259000.0</v>
+      </c>
+      <c r="BH26">
         <v>206000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>200000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>235000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12155,52 +12211,53 @@
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12274,476 +12331,482 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>-335000.0</v>
+      </c>
+      <c r="C28">
         <v>57800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>42752000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-39076000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-28777000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>29222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18014000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-38406000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-6182000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-67794000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-45119000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-14176000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7578000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35728000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>75515000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>112243000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>106754000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>78589000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>87521000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>59263000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40802000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10457000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11121000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-21774000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-13932000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8644000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3258000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-18600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3189000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3514000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9019000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3317000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7942000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6143000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-2436000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1100000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5502000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8595000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3570000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3700000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>7441000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-48045000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-36072000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-40153000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-34602000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-37028000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-36469000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-37134000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-11160000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-8589000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4391000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-6985000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-10269000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-7003000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8402000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-8249000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-7495000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-5961000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4922000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-25079000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-12428000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-25842000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-15932000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-21668000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-18827000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-26200000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-27161000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-35487000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-31008000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-22681000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-20362000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-35065000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-31541000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-6558000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-10476000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-23900000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-23134000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-7969000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>11412000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>27599000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>43120000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>204918000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>199112000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>195535000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>192442000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>194029000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>212582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203062000.0</v>
       </c>
       <c r="CK28">
         <v>203062000.0</v>
       </c>
       <c r="CL28">
+        <v>203062000.0</v>
+      </c>
+      <c r="CM28">
         <v>204454000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>204126000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>208177000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>208129000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>222477000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>229718000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>216230000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>242509000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>273487000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>287319000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>283286000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>271243000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>259279000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>275322000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>243222000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>237835000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>254743000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>260969000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>225462000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>192200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>114600000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>89500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>79600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>15800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-10900000.0</v>
       </c>
-      <c r="DK28"/>
+      <c r="DL28"/>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>1229242000.0</v>
+      </c>
+      <c r="C29">
         <v>1107678000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>961077000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>883955000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>801441000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>705783000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>652439000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>611113000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>567522000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>534806000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>488643000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>449985000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>415102000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>411900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>420048000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>442916000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>449318000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>420546000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>424287000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>385699000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>358765000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>308675000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>309957000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>283530000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>270937000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>286791000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12788,559 +12851,563 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>982024000.0</v>
+      </c>
+      <c r="C30">
         <v>874900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>714694000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>721317000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>708740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>698864000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>607707000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>619765000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>606268000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>551933000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>509983000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>489390000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>460667000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>452564000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>463079000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>487867000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>462057000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>414919000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>393059000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>371437000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>314974000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>269829000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>280605000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>283831000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>254021000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>245086000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>230492000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>245400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>238692000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>212143000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>208289000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>207336000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>184796000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>163830000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>160936000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>177700000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>176170000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>170096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>162162000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>160100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>139961000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>114869000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112348000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>122747000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>112095000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>102246000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>99455000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>101492000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>102799000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>92046000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>90587000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>99349000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>92589000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>94597000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>100524000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>101443000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>97417000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>85787000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>94483000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>103672000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>105594000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>101312000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>99911000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>105335000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>103571000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>104047000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>117094000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>127269000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>151905000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>157203000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>166511000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>177849000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>188597000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>187883000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>174103000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>177424000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>173214000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>168522000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>185136000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>194956000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>236458000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>227765000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>242617000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>265522000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>274589000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>285976000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>311759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313709000.0</v>
       </c>
       <c r="CK30">
         <v>313709000.0</v>
       </c>
       <c r="CL30">
+        <v>313709000.0</v>
+      </c>
+      <c r="CM30">
         <v>296353000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>305727000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>314474000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>313403000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>303843000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>290298000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>299945000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>297956000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>303685000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>333735000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>341077000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>333759000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>330685000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>351183000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>368145000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>313503000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>285714000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>277268000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>270726000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>238700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>167800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>153400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>146300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>107500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>65700000.0</v>
       </c>
-      <c r="DK30"/>
+      <c r="DL30"/>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>262240000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>241764000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>218918000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>196957000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>185750000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>179959000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>181972000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>167939000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>146861000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>159883000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>146190000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>190193000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>168005000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>153453000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>178416000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>169003000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>158856000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>149064000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>144984000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>139115000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>134438000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>131817000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>130319000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>158598000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>158155000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>154651000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>157799000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>151746000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>47818000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>83224000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>80022000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>79442000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>72705000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>71584000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>72881000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>69476000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>47600000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>45523000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>44743000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>44424000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>42851000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>43638000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>49366000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>48711000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>49971000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>52877000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>56182000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>59855000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>75251000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13350,131 +13417,134 @@
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>592867000.0</v>
+      </c>
+      <c r="C32">
         <v>461757000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>494141000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>452053000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>466281000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>376293000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>340967000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>349140000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>314364000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>362268000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>305682000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>270728000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>234249000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>218900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>212453000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>222512000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>222134000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>188752000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>197699000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>172580000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>135720000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114177000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>109874000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>129001000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>103539000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>113019000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13519,581 +13589,587 @@
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
+      <c r="DL32"/>
     </row>
-    <row r="33" spans="1:115">
+    <row r="33" spans="1:116">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>741121000.0</v>
+      </c>
+      <c r="C33">
         <v>699200000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>548611000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>510180000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>456868000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>450076000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>421064000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>372332000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>366781000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>304666000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>314428000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>310304000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>295261000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>297154000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>307474000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>310311000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>295499000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>295184000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>288739000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>282442000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>290704000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>249890000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>250495000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>189078000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>199008000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>202520000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>180129000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>148700000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>153342000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>154344000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>157354000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>159301000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>161934000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>158362000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>160084000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>192700000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>193387000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>192663000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>182515000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>184500000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>92758000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>42606000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>44566000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>36639000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>37470000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>33255000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>33234000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>33151000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>34634000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>33990000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>34127000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>35227000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>20044000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>20670000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>15688000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>17328000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>18647000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>18385000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>18587000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>19749000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>25208000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>24880000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>28383000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>36806000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>38608000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>40004000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>45462000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>47155000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>53229000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>53249000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>50373000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>55617000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>51645000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>51514000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>50433000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>60005000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>56535000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>84215000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>86598000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>89310000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>80152000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>53164000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>63652000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>64572000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>133564000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>144139000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>150859000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276961000.0</v>
       </c>
       <c r="CK33">
         <v>276961000.0</v>
       </c>
       <c r="CL33">
+        <v>276961000.0</v>
+      </c>
+      <c r="CM33">
         <v>278148000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>276186000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>279451000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>277268000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>280047000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>280587000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>283909000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>288623000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>289653000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>295865000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>580989000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>579245000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>575582000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>576920000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>574238000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>565482000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>567134000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>571780000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>523810000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>501200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>380600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>335000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>319400000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>226900000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>168000000.0</v>
       </c>
-      <c r="DK33"/>
+      <c r="DL33"/>
     </row>
-    <row r="34" spans="1:115">
+    <row r="34" spans="1:116">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>14161000.0</v>
+      </c>
+      <c r="C34">
         <v>3892000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4997000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5549000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10315000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10785000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>11532000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>12241000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>12655000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>10996000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>11849000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>16951000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>69901000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>67604000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>66646000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>60714000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>41922000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>38932000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>38081000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>44729000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>15542000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>41763000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>37819000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>32745000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>28813000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>25902000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>25924000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>1945000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>1926000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>3655000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>3797000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>4374000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>4412000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>4639000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>4718000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>4457000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>4433000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>7414000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>6812000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>6832000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6767000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>6895000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>6930000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6983000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>7109000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>7132000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>7043000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>7044000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7048000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7058000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>7078000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>7093000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>6617000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>6606000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>6575000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>6863000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>7002000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>7266000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>7295000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>6596000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>6022000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14103,902 +14179,909 @@
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
+      <c r="DL34"/>
     </row>
-    <row r="35" spans="1:115">
+    <row r="35" spans="1:116">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>99475000.0</v>
+      </c>
+      <c r="C35">
         <v>83799999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>77545000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>74271000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>100731000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>79838000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>69654000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>69363000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>74704000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71970000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>76498000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>81096000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>69901000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>81777000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>108643000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>142342000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>137779000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>108430000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>105908000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>84475000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>74868000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41903000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>52314000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>32962000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>29069000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>54888000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>26243000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2300000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11841000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>23327000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>33394000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>33938000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>34046000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>34209000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>34170000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>33900000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>33840000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>36790000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>36117000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>36100000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>37015000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>17119000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>17171000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>16186000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>17323000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>17357000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>17251000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>17252000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>16301000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>16421000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>17316000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>18208000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>8569000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>9183000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>9777000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>7172000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>7381000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>17711000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>17807000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>17169000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>17414000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>17641000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>17640000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>17808000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>19307000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>34982000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>35589000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>36171000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>38443000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>38237000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>37914000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>37504000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>35282000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>35260000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>35197000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>63770000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>60881000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>74286000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>72033000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>70589000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>73391000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>15910000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>15661000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>15258000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>241849000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>243299000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>236653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215361000.0</v>
       </c>
       <c r="CK35">
         <v>215361000.0</v>
       </c>
       <c r="CL35">
+        <v>215361000.0</v>
+      </c>
+      <c r="CM35">
         <v>249292000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>280095000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>278305000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>277389000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>276272000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>274964000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>273691000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>278643000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>281603000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>293103000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>288974000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>279289000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>158159000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>158162000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>158132000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>244336000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>263046000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>275785000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>232216000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>194100000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>151100000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>91400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>91800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>29100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>7400000.0</v>
       </c>
-      <c r="DK35"/>
+      <c r="DL35"/>
     </row>
-    <row r="36" spans="1:115">
+    <row r="36" spans="1:116">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>10766000.0</v>
+      </c>
+      <c r="C36">
         <v>26400000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12708000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13369000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13855000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>15251000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14870000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>13871000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>14727000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15536000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>20629000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15472000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>17085000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>16450000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>16794000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2452000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>11689000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>10913000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9641000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3112000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6775000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6604000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5693000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4180000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5129000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3423000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>5150000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>4492000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>5351000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5662000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5962000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5507000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6085000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6106000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6017000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3242000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>3345000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>3367000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3655000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2781000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4923000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4448000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4536000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1918000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>4153000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4175000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>4461000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3250000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>5940000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>6049000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>6084000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>4201000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>5419000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>5568000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>5224000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>4418000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>5718000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>5420000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>5495000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>7287000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9130000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>9257000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>11983000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12322000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13819000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>14056000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>18458000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>18807000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>22967000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>24096000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>20999000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>25480000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>22232000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>22611000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>22657000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>23336000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>20965000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>46255000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>46758000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>47614000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>36831000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7036000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>15601000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>15035000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>16189000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>19556000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>19418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32184000.0</v>
       </c>
       <c r="CK36">
         <v>32184000.0</v>
       </c>
       <c r="CL36">
+        <v>32184000.0</v>
+      </c>
+      <c r="CM36">
         <v>31530000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>27546000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>28870000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>23746000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>24296000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>23683000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>24112000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>24783000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>22802000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>26536000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>27992000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>24572000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>20568000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>21352000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>16659000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>8215000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>9278000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>9809000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>9057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DF36">
         <v>9200000.0</v>
       </c>
       <c r="DG36">
+        <v>9200000.0</v>
+      </c>
+      <c r="DH36">
         <v>3100000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>2900000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1400000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1200000.0</v>
       </c>
-      <c r="DK36"/>
+      <c r="DL36"/>
     </row>
-    <row r="37" spans="1:115">
+    <row r="37" spans="1:116">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>44507000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>36593000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>33233000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>29193000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>26393000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>24458000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>24070000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>24594000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>23367000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>13629000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>12593000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>1804000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>2797000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>2846000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>2910000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>3294000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>3245000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>3163000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>3331000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>3232000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>3247000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>3280000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>3327000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>3271000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>1713000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>1739000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>1847000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>1795000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>1726000.0</v>
       </c>
-      <c r="AP37">
-[...1 lines deleted...]
-      </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
-      <c r="BE37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37"/>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15008,1697 +15091,1709 @@
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
+      <c r="DL37"/>
     </row>
-    <row r="38" spans="1:115">
+    <row r="38" spans="1:116">
       <c r="A38" t="s">
         <v>67</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>32028000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>37763000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>29994000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>28293000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>26456000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>22121000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>30767000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>32135000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>72059000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-200000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38518000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>37300000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>43214000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>100000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>48775000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>48743000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>50981000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-100000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>55682000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>57054000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>135320000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>168099000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>168745000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>168238000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>165841000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>100000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>77505000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>31050000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>31871000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>25987000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>25561000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>22470000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>22856000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>22963000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>24398000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>23793000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>23986000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>24813000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>14611000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>14950000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>9670000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>10848000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>10164000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>9866000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>9941000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>11733000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>13111000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>13238000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>15964000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>16303000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>17800000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>18037000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>22439000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>22788000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>27966000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>29441000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>25864000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>30306000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>27945000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>29381000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>29427000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>37910000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>35254000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>60844000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>61347000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>62203000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>47065000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>31379000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>39944000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>39378000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>98478000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>106734000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>109749000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>116749000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>230068000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>229414000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>225430000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>-11687000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>221751000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>222301000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>221688000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>-10109000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>224153000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>222172000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>225906000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>510646000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>510471000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>509623000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>513626000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>512871000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>507049000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>510892000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
+      <c r="DL38"/>
     </row>
-    <row r="39" spans="1:115">
+    <row r="39" spans="1:116">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>31109000.0</v>
+      </c>
+      <c r="C39">
         <v>29600000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25916000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20870000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>27079000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19775000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>19886000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14366000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>30535000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>33984000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16378000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>10481000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12648000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>17930000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21392000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15350000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17015000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15958000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>21838000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>21065000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>20166000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19505000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>298296000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9153000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11123000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>12651000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12088000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>100000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>8876000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>10897000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13035000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8144000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>8824000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>9492000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>10752000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>100000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4709000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>6123000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7366000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>-100000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4565000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>7374000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>6481000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2956000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4372000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4985000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>6358000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3075000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4060000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>5469000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>6603000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3772000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>11426000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>12419000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>15039000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>12072000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>20790000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>25523000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>23383000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>12803000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>16638000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>20146000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>18521000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>19998000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>18491000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>18915000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>18700000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>19672000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>23581000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>23403000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>8390000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2034000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7350000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>28218000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>30508000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>31049000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>40581000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>21879000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>28537000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>37094000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>30976000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>258000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>262000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>34902000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>45005000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>50458000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>50769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78734000.0</v>
       </c>
       <c r="CK39">
         <v>78734000.0</v>
       </c>
       <c r="CL39">
+        <v>78734000.0</v>
+      </c>
+      <c r="CM39">
         <v>79127000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>73954000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>71575000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>74652000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>79997000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>81073000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>81355000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>64136000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>72529000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>69139000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>86107000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>83443000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>73582000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>65787000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>59976000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>58857000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>57802000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>48297000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>48232000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>3600000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>4500000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>3400000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>3300000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>2200000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>2100000.0</v>
       </c>
-      <c r="DK39"/>
+      <c r="DL39"/>
     </row>
-    <row r="40" spans="1:115">
+    <row r="40" spans="1:116">
       <c r="A40" t="s">
         <v>69</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>941728000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>402979000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>221162000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>391770000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>374585000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>332585000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>169442000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>334930000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>306463000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>294947000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>138710000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>261099000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>278138000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>281447000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>114668000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>366800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>283684000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>232548000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>98174000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>222271000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>191328000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>64731000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>82339000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>11039000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11414000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>11040000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>67633000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>150406000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>129704000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>125877000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>55298000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>117385000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>111608000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>108249000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>57464000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>614000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>648000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>100000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>90735000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>82500000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>74482000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>35877000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>74339000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>74565000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>70333000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>35393000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>71512000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>69527000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>61633000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>33661000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>65530000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>66667000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>69085000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>28794000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>99234000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>82501000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>81359000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>49009000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>79771000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>85261000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>70931000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>49648000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>67812000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>70258000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>76547000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>97620000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>112552000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>112622000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>372000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>504000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>589000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>847000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>844000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>61481000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>1964000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>1939000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>3832000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>7420000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>41932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51000.0</v>
       </c>
       <c r="CE40">
         <v>51000.0</v>
       </c>
       <c r="CF40">
+        <v>51000.0</v>
+      </c>
+      <c r="CG40">
         <v>979000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>4712000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>7048000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>11882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181884000.0</v>
       </c>
       <c r="CK40">
         <v>181884000.0</v>
       </c>
       <c r="CL40">
+        <v>181884000.0</v>
+      </c>
+      <c r="CM40">
         <v>158843000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>168972000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>180056000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>44756000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>49014000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>45383000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>51548000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>57240000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>53836000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>57138000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>50234000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>59006000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>58494000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>66929000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>56993000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>64174000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>46170000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>41495000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>37507000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>157900000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>118100000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>105100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>108000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>79000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>48800000.0</v>
       </c>
-      <c r="DK40"/>
+      <c r="DL40"/>
     </row>
-    <row r="41" spans="1:115">
+    <row r="41" spans="1:116">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>33765000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>27883000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>22570000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>13966000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>6205000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>7118000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13208000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>15542000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14840000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13900000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11046000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>6394000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1815000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>2206000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1945000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1926000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>3655000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>3797000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>4374000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>4412000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4639000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>4718000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4457000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4433000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7414000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>6812000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>6832000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>6767000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>6895000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6930000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6983000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>7109000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7132000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7043000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7044000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7048000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7058000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7078000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7093000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>6617000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6606000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6575000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>6863000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7002000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7266000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>7295000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6596000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6022000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6177000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6190000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6314000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6385000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6706000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6891000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7280000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>12122000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11894000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>11509000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6369000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10155000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10124000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>10106000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>15474000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>15135000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>15012000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>14512000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>11537000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>14588000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>15768000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>15522000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>13982000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>17932000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>19268000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>18752000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>19410000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>34209000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>33081000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>32002000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>30183000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>29225000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>28037000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>26651000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>22875000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>3653000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>5862000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2260000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2892000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>8412000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>8086000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>8128000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>8043000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>6706000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>2451000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
+      <c r="DL41"/>
     </row>
-    <row r="42" spans="1:115">
+    <row r="42" spans="1:116">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>74528000.0</v>
+      </c>
+      <c r="C42">
         <v>70900000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>69013000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>82917000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>80894000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>81906000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>99300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>113133000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>131609000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>153660000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>154465000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>153981000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>152928000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>152207000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>151287000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>157871000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>165054000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>169572000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>168702000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>172599000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>177343000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>177093000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>176235000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>176088000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>177868000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>177252000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>180501000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>209960000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>181032000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>183136000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>185711000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>187873000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>187613999.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>188727000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>190431000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>217919000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>191143000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>191497999.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>191069999.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>215707000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>189415000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>189646000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>189371000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>189227000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>189405000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>189127000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>192334000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>192325000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>172582000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>172451000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>172222000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>172182000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>159924000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>159751000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>159470000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>159325000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>159108000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>158849000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>158719000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>158667000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>158450000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>158204000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>157940000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>157833000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>157533000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>157501000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>156855000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>156635000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>155876000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>155336000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>155008000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>167300000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>162264000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>164800000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>165712000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>166354000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>165387000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>164657000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>164491000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>162660000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>160710000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>471662000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>471516000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>417974000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>418018000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>418074000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>415810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000000.0</v>
       </c>
       <c r="CK42">
         <v>415000000.0</v>
       </c>
       <c r="CL42">
+        <v>415000000.0</v>
+      </c>
+      <c r="CM42">
         <v>414745000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>412886000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>408698000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>414603000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>415840000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>417625000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>416996000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>420431000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>420676000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>421198000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>419459000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>419284000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>427850000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>427645000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>427332000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>427046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424974000.0</v>
       </c>
       <c r="DC42">
         <v>424974000.0</v>
       </c>
       <c r="DD42">
+        <v>424974000.0</v>
+      </c>
+      <c r="DE42">
         <v>407926000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>395000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>319500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>301400000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>291700000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>252400000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>215700000.0</v>
       </c>
-      <c r="DK42"/>
+      <c r="DL42"/>
     </row>
-    <row r="43" spans="1:115">
+    <row r="43" spans="1:116">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16772,88 +16867,87 @@
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
+      <c r="DL43"/>
     </row>
-    <row r="44" spans="1:115">
+    <row r="44" spans="1:116">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16882,64 +16976,66 @@
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
-      <c r="BE44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44"/>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -16949,1548 +17045,1559 @@
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
+      <c r="DL44"/>
     </row>
-    <row r="45" spans="1:115">
+    <row r="45" spans="1:116">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>459370000.0</v>
+      </c>
+      <c r="C45">
         <v>421199000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>311725000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>369376000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>241531000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>230484000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>201899000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>269539000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>185475000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>125384000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>127983000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>196208000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>110371000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>109300000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>110578000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>110300000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>78609000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>69103000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>29164000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>56375000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>57814000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>60868000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>60553000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>25746000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>26410000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>26520000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>26126000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>25364000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>25217000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>25055000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>24764000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>24643000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>24642000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>24425000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>16674000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>15694000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>15253000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>11556000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>12695000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11683000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>11909000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>10785000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>10378000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>10188000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>10236000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>10197000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>10141000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>10414000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>5433000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>5720000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>6018000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6480000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>8483000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>8519000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>8646000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>8016000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>12097000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>11642000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>12419000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>19846000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>20808000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>21967000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23023000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>24367000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>25932000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>24780000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>24991000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25742000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>23700000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>22133000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>21006000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>22095000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>21281000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>23371000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>25251000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>26904000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>28538000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>21785000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>23708000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>25194000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>35086000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>37405000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>41110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46893000.0</v>
       </c>
       <c r="CK45">
         <v>46893000.0</v>
       </c>
       <c r="CL45">
+        <v>46893000.0</v>
+      </c>
+      <c r="CM45">
         <v>48734000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>50756000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>52697000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>55517000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>57746000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>58899000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>61577000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>64470000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>67481000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>69959000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>70343000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>68774000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>65959000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>63294000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>61367000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>58433000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>56242000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>58097000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>47400000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>43700000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>29700000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>25900000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>23400000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>16800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>11800000.0</v>
       </c>
-      <c r="DK45"/>
+      <c r="DL45"/>
     </row>
-    <row r="46" spans="1:115">
+    <row r="46" spans="1:116">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>459370000.0</v>
+      </c>
+      <c r="C46">
         <v>421300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>311725000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>271619000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>241531000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>230484000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>201899000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>196153000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>185475000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>125384000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>127983000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>125171000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>110371000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>109279000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>110578000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>120562000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>97794000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>95802000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>87795000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>82297000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>78609000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>69103000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>65770000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>57975000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>57814000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>60868000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>60553000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>25700000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>26410000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>26520000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>26126000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25364000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>25217000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>25055000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>24764000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24600000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24642000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>24425000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>16674000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>15700000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15253000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11556000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>12695000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11683000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11909000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>10785000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>10378000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>10188000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>10236000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>10197000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10141000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>10414000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>5433000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>5720000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>6018000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6480000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>8483000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>8519000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>8646000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>8016000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>12097000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>11642000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>12419000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>19896000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>20808000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>21967000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23023000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>24367000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>25932000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>24780000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>24991000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25742000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>23700000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>22133000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>21006000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>22095000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>21281000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>23371000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>25251000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>27107000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>28538000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>21785000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>23708000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>25194000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>35086000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>37405000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>41110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46893000.0</v>
       </c>
       <c r="CK46">
         <v>46893000.0</v>
       </c>
       <c r="CL46">
+        <v>46893000.0</v>
+      </c>
+      <c r="CM46">
         <v>48734000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>50756000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>52697000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>55517000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>57746000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>58899000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>61577000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>64470000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>67481000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>69959000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>70343000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>68774000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>65959000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>63294000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>61367000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>58433000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>56242000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>58097000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>47368000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>43700000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>29700000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>25900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>23400000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>16800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>11800000.0</v>
       </c>
-      <c r="DK46"/>
+      <c r="DL46"/>
     </row>
-    <row r="47" spans="1:115">
+    <row r="47" spans="1:116">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>56560000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>55073000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>53850000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>54426000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>97794000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>52068000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>45264000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>35454000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>78609000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>28731000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>29164000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>24589000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25260000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26064000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25613000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>25746000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26410000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26520000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26126000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>25364000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>25217000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>25055000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>24764000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24643000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24642000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>24425000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16674000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>15694000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>15253000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>11556000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>12695000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11683000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11909000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>10785000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>10378000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>10188000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>10236000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>10197000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>10141000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>10414000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>5433000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>5720000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>6018000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6480000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>8483000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>8519000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>8646000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>8016000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>12097000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>11642000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>12419000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>19846000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>20808000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>21967000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23023000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>24367000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>25798000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>24834000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>25288000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>26123000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>23700000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>22133000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>21006000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>22095000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>21281000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>23371000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>25251000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>26904000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>28140000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>21785000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>23708000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>25194000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>35086000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>37405000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>41110000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>44861000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>46893000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>48734000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>50756000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>52697000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>55517000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>57746000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>58899000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>61577000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>64470000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>67481000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>69959000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>70343000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>68774000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>65959000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>63294000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>61367000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>58433000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>56242000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
+      <c r="DL47"/>
     </row>
-    <row r="48" spans="1:115">
+    <row r="48" spans="1:116">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>1154494000.0</v>
+      </c>
+      <c r="C48">
         <v>1001600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>891844000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>800818000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>700327000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>623657000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>552919000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>497760000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>435693000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>380926000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>333958000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>295784000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>261954000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>245324000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>226544000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>203197000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>188187000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>181256000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>187538000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>173134000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>150626000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>131222000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>119007000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>107005000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>92593000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>80333000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>74057000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>65600000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>55761000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>44789000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>39300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>32314000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>27639000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>19123000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>16858000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>46400000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>43325000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>37457000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>36921000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>32700000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-69235000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-80040000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-82234000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-88033000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-95512000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-99468000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-101279000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-104571000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-106702000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-109375000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-109771000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-109895000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-108054000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-106912000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-105812000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-106322000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-104845000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-101680000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-98245000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-94520000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-79372000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-69208000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-59971000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-56698000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-44764000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-38207000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-24975000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-24171000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-11248000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-12805000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-11570000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-11480000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-10883000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-12921000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-12960000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-12583000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-8503000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-9710000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-8970000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-8171000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1714000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-430526000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-403146000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-401348000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>-316465000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>-302550000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>-289324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-137350000.0</v>
       </c>
       <c r="CK48">
         <v>-137350000.0</v>
       </c>
       <c r="CL48">
+        <v>-137350000.0</v>
+      </c>
+      <c r="CM48">
         <v>-132429000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-137974000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-144202000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-152045000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-157456000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-160825000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-164632000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-166835000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-174312000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-176378000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>108719000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>105625000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>95092000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>87017000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>80009000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>69066000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>58982000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>61456000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>58853000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>43200000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>29600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>19800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>10700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>2700000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>-8200000.0</v>
       </c>
-      <c r="DK48"/>
+      <c r="DL48"/>
     </row>
-    <row r="49" spans="1:115">
+    <row r="49" spans="1:116">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>261954000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>245324000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>226544000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>203197000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>188187000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>181256000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>187538000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>173134000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>150626000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>131222000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>119007000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>107005000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>92593000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>80333000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>74057000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>65600000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>55761000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>44789000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>39300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>32314000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>27639000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>19123000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>16858000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>46427000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>43325000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>37457000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>36921000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>32745000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-69235000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-80040000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-82234000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-88033000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-95512000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-99468000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-101279000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-104571000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-106702000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-109375000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-109771000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-109895000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-108054000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-106912000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-105812000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-106322000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-104845000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-101680000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-98245000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-94520000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>-79372000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18500,121 +18607,122 @@
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
+      <c r="DL49"/>
     </row>
-    <row r="50" spans="1:115">
+    <row r="50" spans="1:116">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>35000000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>29634000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>29570000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>29452000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>29434000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>29407000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50">
+      <c r="AN50"/>
+      <c r="AO50">
         <v>29257000.0</v>
       </c>
-      <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>9207000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>10208000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -18637,967 +18745,973 @@
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
+      <c r="DL50"/>
     </row>
-    <row r="51" spans="1:115">
+    <row r="51" spans="1:116">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>76943000.0</v>
+      </c>
+      <c r="C51">
         <v>107400000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>131586000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>88095000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>72668000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>51649000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>41059000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>62426000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>38715000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>38175000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>42337000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>61594000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36136000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>50857000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>80760000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>137091000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>462657000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>97868000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>95347000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>82368000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>59326000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>27063000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>79226000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>31803000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>155821000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>182491000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>129658000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>308000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>160321000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>149376000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>155474000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>29564000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>147019000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>141178000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>137701000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>29444000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>145042000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>143286000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>129035000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>73094000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>120983000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>92724000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>84723000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>9207000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>84553000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>84790000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>80541000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>10208000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>11083000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>11958000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>12862000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>13772000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>4865000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>6455000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>12471000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>10480000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>11168000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>11805000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>12396000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>10498000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>10611000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>10865000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>11014000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>11256000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>11898000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>27982000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>28634000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>28687000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>29536000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>28888000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>28932000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>29644000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>25277000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>25309000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>25161000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>45776000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>45809000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>59321000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>57543000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>55765000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>54058000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>223052000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>223991000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>223884000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>223960000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>226413000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>244254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216352000.0</v>
       </c>
       <c r="CK51">
         <v>216352000.0</v>
       </c>
       <c r="CL51">
+        <v>216352000.0</v>
+      </c>
+      <c r="CM51">
         <v>223497000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>248279000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>248378000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>248471000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>248607000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>248780000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>249009000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>275464000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>276196000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>291486000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>286761000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>271664000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>259912000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>275935000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>243992000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>238608000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>261745000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>271457000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>228393000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>195200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>150200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>93500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>94200000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>29100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>7400000.0</v>
       </c>
-      <c r="DK51"/>
+      <c r="DL51"/>
     </row>
-    <row r="52" spans="1:115">
+    <row r="52" spans="1:116">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>35000000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>26128000.0</v>
       </c>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>21981000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>25134000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>24276000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>24713000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>19496000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>21729000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>21267000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>21158000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>17319000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>366800000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16422999.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>15768000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13973000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>14500000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>13869000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>64731000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11056000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>155565000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>153505000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>129339000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>150406000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>129704000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>125877000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>117385000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>111608000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>108249000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>115635000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>113910000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>99730000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>43837000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>90735000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>82500000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>74482000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>4000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>74339000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>74565000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>70333000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>10208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AX52">
         <v>3500000.0</v>
       </c>
       <c r="AY52">
+        <v>3500000.0</v>
+      </c>
+      <c r="AZ52">
         <v>3529000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>3562000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>3198000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>4163000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>9554000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>10456000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>11073000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1644000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>2168000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>209000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>265000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>447000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>609000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>808000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>1266000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1997000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2227000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>2086000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3556000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>2503000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>2717000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>2905000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>150000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>173000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>70000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>78000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>63000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>47000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>22000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>21000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>24000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>222910000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>223852000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>223857000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>43000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>2382000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>26353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35099000.0</v>
       </c>
       <c r="CK52">
         <v>35099000.0</v>
       </c>
       <c r="CL52">
+        <v>35099000.0</v>
+      </c>
+      <c r="CM52">
         <v>7286000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>186000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>256000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>307000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>372000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>467000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>570000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>474000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>455000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>643000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>679000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>787000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>109839000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>125901000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>93903000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>978000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>1150000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>1275000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>1444000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
-      <c r="DG52">
+      <c r="DG52"/>
+      <c r="DH52">
         <v>3823000.0</v>
       </c>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
+      <c r="DL52"/>
     </row>
-    <row r="53" spans="1:115">
+    <row r="53" spans="1:116">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>310582000.0</v>
+      </c>
+      <c r="C53">
         <v>214000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>169910000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>104587000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>66815000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>65848000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>52967000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>35003000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>10425000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
-[...2 lines deleted...]
-      <c r="M53"/>
+      <c r="L53"/>
+      <c r="M53">
+        <v>0.0</v>
+      </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>64000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000.0</v>
       </c>
       <c r="AO53">
         <v>260000.0</v>
       </c>
       <c r="AP53">
-        <v>0.0</v>
+        <v>260000.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
+        <v>0.0</v>
+      </c>
+      <c r="AZ53">
         <v>12000.0</v>
       </c>
-      <c r="AZ53">
-[...1 lines deleted...]
-      </c>
       <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
         <v>19000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>27000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>7564000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>7155000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>9512000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8812000.0</v>
       </c>
       <c r="BG53">
         <v>8812000.0</v>
       </c>
       <c r="BH53">
-        <v>0.0</v>
+        <v>8812000.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
-[...1 lines deleted...]
-      </c>
+      <c r="BV53"/>
       <c r="BW53">
         <v>20000000.0</v>
       </c>
       <c r="BX53">
         <v>20000000.0</v>
       </c>
       <c r="BY53">
         <v>20000000.0</v>
       </c>
-      <c r="BZ53"/>
+      <c r="BZ53">
+        <v>20000000.0</v>
+      </c>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>9596000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
+      <c r="DL53"/>
     </row>
-    <row r="54" spans="1:115">
+    <row r="54" spans="1:116">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19626,64 +19740,66 @@
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
-      <c r="BE54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54"/>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -19693,1468 +19809,1479 @@
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
+      <c r="DL54"/>
     </row>
-    <row r="55" spans="1:115">
+    <row r="55" spans="1:116">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>2275716000.0</v>
+      </c>
+      <c r="C55">
         <v>1994000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1658377000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1595661000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1469722000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1364559000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1265009000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1244026000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1155336000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1101164000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1042019000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>981600000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>899728000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>889088000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>896816000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>934709000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>884392000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>831239000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>785228000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>766622000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>715930000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>615652000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>609370000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>560528000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>525325000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>526344000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>469865000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>445300000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>438364000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>417271000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>423137000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>421994000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>395963000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>384987000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>380666000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>424500000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>417157000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>407974000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>391992000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>394300000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>277523000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>235779000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>223078000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>225679000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>212506000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>201108000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>198541000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>201108000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>178857000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>170343000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>165222000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>179252000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>151473000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>153253000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>165158000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>164713000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>172105000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>159179000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>161962000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>180244000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>176682000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>192499000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>187303000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>207860000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>201226000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>226604000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>246331000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>268425000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>299333000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>296047000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>286884000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>319776000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>321248000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>317845000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>305656000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>353422000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>361560000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>364776000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>369846000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>375515000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>385169000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>369797000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>400203000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>416372000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>508969000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>532466000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>563189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709025000.0</v>
       </c>
       <c r="CK55">
         <v>709025000.0</v>
       </c>
       <c r="CL55">
+        <v>709025000.0</v>
+      </c>
+      <c r="CM55">
         <v>696488000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>722667000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>714487000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>725999000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>711492000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>693697000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>711530000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>711238000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>696233000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>730383000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1033503000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1017887000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>997883000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1011392000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1019990000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>958213000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>934111000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>922299000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>858492000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>790600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>618600000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>518000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>502500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>363500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>263900000.0</v>
       </c>
-      <c r="DK55"/>
+      <c r="DL55"/>
     </row>
-    <row r="56" spans="1:115">
+    <row r="56" spans="1:116">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>1534595000.0</v>
+      </c>
+      <c r="C56">
         <v>1294800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1109766000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1085481000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1012854000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>914483000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>843945000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>871694000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>788555000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>796498000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>727591000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>671296000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>604467000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>591934000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>589342000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>624398000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>588893000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>536055000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>496489000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>484180000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>425226000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>365762000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>358875000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>371450000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>326317000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>323824000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>289736000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>296500000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>285022000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>262927000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>265783000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>262693000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>234029000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>226625000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>220582000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>231800000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>223770000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>215311000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>209477000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>209700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>184765000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>193173000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>178512000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>189040000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>175036000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>167853000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>165307000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>167957000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>144223000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>136353000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>131095000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>144025000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>131429000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>132583000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>149470000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>147385000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>153458000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>140794000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>143375000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>160495000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>151474000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>167619000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>158920000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>171054000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>162618000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>186600000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>200869000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>221270000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>246104000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>242798000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>236511000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>264159000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>269603000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>266331000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>255223000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>293417000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>305025000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>280561000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>283248000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>286205000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>305017000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>316633000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>336551000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>351800000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>375405000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>388327000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>412330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432064000.0</v>
       </c>
       <c r="CK56">
         <v>432064000.0</v>
       </c>
       <c r="CL56">
+        <v>432064000.0</v>
+      </c>
+      <c r="CM56">
         <v>418340000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>446481000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>446723000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>448731000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>431445000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>413110000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>437730000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>422615000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>406580000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>434518000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>452514000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>438642000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>422301000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>434472000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>445752000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>392731000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>366977000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>350519000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>334682000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>289400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>238000000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>183000000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>183100000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>136600000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>95900000.0</v>
       </c>
-      <c r="DK56"/>
+      <c r="DL56"/>
     </row>
-    <row r="57" spans="1:115">
+    <row r="57" spans="1:116">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>941728000.0</v>
+      </c>
+      <c r="C57">
         <v>833000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>615625000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>633428000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>546573000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>538190000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>502978000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>522554000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>474191000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>434230000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>421909000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>400568000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>370218000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>372967000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>376889000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>401886000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>366759000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>347303000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>298790000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>311600000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>289506000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>251585000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>249001000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>242449000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>222778000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>210805000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>185934000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>193500000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>186265000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>162636000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>161181000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>164417000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>143197000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>139428000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>135660000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>150600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>146916000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>140270000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>125817000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>133100000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>118382000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>108834000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>98550000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>108079000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>101070000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>93872000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>90014000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>95884000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>96498000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>90655000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>85261000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>98558000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>90861000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>91050000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>101569000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>104384000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>110307000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>84145000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>83527000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>98774000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>80036000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>85708000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>71540000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>88851000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>69078000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>72255000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>78774000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>99706000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>116108000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>115125000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>105378000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>135166000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>134431000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>130552000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>117553000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>135727000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>143641000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>135389000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>142138000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>150283000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>152629000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>366619000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>370040000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>385255000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>166771000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>175291000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>200493000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216983000.0</v>
       </c>
       <c r="CK57">
         <v>216983000.0</v>
       </c>
       <c r="CL57">
+        <v>216983000.0</v>
+      </c>
+      <c r="CM57">
         <v>166129000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>169158000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>180312000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>185667000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>176425000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>161522000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>193516000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>178577000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>167909000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>192186000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>215885000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>213200000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>316266000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>338186000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>354109000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>217359000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>186705000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>159680000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>159110000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>157900000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>118100000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>105100000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>108000000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>79000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>48800000.0</v>
       </c>
-      <c r="DK57"/>
+      <c r="DL57"/>
     </row>
-    <row r="58" spans="1:115">
+    <row r="58" spans="1:116">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>1041203000.0</v>
+      </c>
+      <c r="C58">
         <v>916800000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>693170000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>707699000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>647304000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>618028000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>572632000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>591917000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>548895000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>506200000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>498407000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>481664000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>440119000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>454744000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>485532000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>544228000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>504538000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>455733000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>404698000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>396075000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>364374000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>293488000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>301315000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>275411000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>251847000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>265693000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>212177000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>195800000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>198106000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>185963000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>194575000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>198355000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>177243000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>173637000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>169830000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>184500000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>180756000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>177060000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>161934000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>169200000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>155397000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>125953000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>115721000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>124265000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>118393000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>111229000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>107265000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>113136000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>112799000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>107076000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>102577000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>116766000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>99430000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>100233000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>111346000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>111556000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>117688000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>101856000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>101334000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>115943000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>97450000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>103349000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>89180000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>106659000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>88385000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>107237000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>114363000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>135877000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>154551000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>153362000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>143292000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>172670000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>169713000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>165812000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>152750000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>199497000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>204522000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>209675000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>214171000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>220872000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>226020000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>382529000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>385701000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>400513000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>408620000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>418590000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>437146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>432344000.0</v>
       </c>
       <c r="CK58">
         <v>432344000.0</v>
       </c>
       <c r="CL58">
+        <v>432344000.0</v>
+      </c>
+      <c r="CM58">
         <v>415421000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>449253000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>449580000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>463056000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>452697000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>436486000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>458755000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>457220000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>449512000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>485289000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>504859000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>492489000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>474425000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>496348000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>512241000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>461695000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>449751000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>435465000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>391326000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>352000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>269200000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>196500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>199800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>108100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>56200000.0</v>
       </c>
-      <c r="DK58"/>
+      <c r="DL58"/>
     </row>
-    <row r="59" spans="1:115">
+    <row r="59" spans="1:116">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21183,64 +21310,66 @@
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
-      <c r="BE59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59"/>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21250,696 +21379,701 @@
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
+      <c r="DL59"/>
     </row>
-    <row r="60" spans="1:115">
+    <row r="60" spans="1:116">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>1229242000.0</v>
+      </c>
+      <c r="C60">
         <v>1072700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>961077000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>883955000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>781441000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>705783000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>652439000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>611113000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>567522000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>534806000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>488643000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>449985000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>415102000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>397751000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>378051000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>361288000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>353461000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>351048000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>356460000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>345953000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>328189000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>308535000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>295462000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>283313000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>270681000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>257805000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>254778000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>246200000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>237013000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>228145000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>225231000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>220407000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>215473000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>208070000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>207509000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>236700000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>234688000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>229175000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>228211000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>223300000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>120400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>109826000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>107357000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>101414000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>94113000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>89879000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>91276000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>87972000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>66058000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>63267000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>62645000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>62486000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>52043000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>53020000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>53812000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>53157000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>54417000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>57323000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>60628000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>64301000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>79232000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>89150000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>98123000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>101201000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>112841000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>119367000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>131968000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>132548000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>144782000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>142685000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>143592000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>147106000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>151535000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>152033000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>152906000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>153925000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>157038000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>155101000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>155675000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>154643000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>159149000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>-12732000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>14502000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>15859000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>100349000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>113876000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>126043000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276681000.0</v>
       </c>
       <c r="CK60">
         <v>276681000.0</v>
       </c>
       <c r="CL60">
+        <v>276681000.0</v>
+      </c>
+      <c r="CM60">
         <v>281067000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>273414000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>264907000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>262943000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>258795000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>257211000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>252775000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>254018000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>246721000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>245094000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>528644000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>525398000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>523458000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>515044000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>507749000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>496518000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>484360000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>486834000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>467166000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>438600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>349400000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>321500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>302700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>255400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>207700000.0</v>
       </c>
-      <c r="DK60"/>
+      <c r="DL60"/>
     </row>
-    <row r="61" spans="1:115">
+    <row r="61" spans="1:116">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-49478000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-49751000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-49653000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-44000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-35939000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-30587000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-30460000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-29300000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-23783000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-23639000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-24984000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-24499000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-16153000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-15643000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-11998000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-12483000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-11357000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-8443000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-8896000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8937000.0</v>
       </c>
       <c r="AG61">
         <v>-8937000.0</v>
       </c>
       <c r="AH61">
+        <v>-8937000.0</v>
+      </c>
+      <c r="AI61">
         <v>-8108000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-6881000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-6898000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-5399000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-4666000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-4685000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-4781000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-4910000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-4399000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4523000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-4401000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-4049000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-5539000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-2496000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-2394000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-2376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2427000.0</v>
       </c>
       <c r="AY61">
         <v>-2427000.0</v>
       </c>
       <c r="AZ61">
+        <v>-2427000.0</v>
+      </c>
+      <c r="BA61">
         <v>-2332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2839000.0</v>
       </c>
       <c r="BB61">
         <v>-2839000.0</v>
       </c>
       <c r="BC61">
+        <v>-2839000.0</v>
+      </c>
+      <c r="BD61">
         <v>-3297000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-4546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4526000.0</v>
       </c>
       <c r="BF61">
         <v>-4526000.0</v>
       </c>
       <c r="BG61">
+        <v>-4526000.0</v>
+      </c>
+      <c r="BH61">
         <v>-4475000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-5595000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-7081000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-6861000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-9770000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-13677000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-14411000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-14226000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-14301000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-14097000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-14245000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-14227000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-14035000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-11591000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-7206000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-3677000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1562000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1716000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-1496000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-1400000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-767000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-394000.0</v>
       </c>
-      <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-11681000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-12544000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13022000.0</v>
       </c>
       <c r="CG61">
         <v>-13022000.0</v>
       </c>
       <c r="CH61">
         <v>-13022000.0</v>
       </c>
       <c r="CI61">
+        <v>-13022000.0</v>
+      </c>
+      <c r="CJ61">
         <v>-12659000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-13790000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-14291000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-14562000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-16918000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-16361000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-13113000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-11839000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-10795000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-9774000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-7909000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-8753000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-9176000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-9181000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-8909000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-283000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-125000.0</v>
       </c>
-      <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
+      <c r="DL61"/>
     </row>
-    <row r="62" spans="1:115">
+    <row r="62" spans="1:116">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22013,50 +22147,51 @@
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
+      <c r="DL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22143,51 +22278,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
         <v>2511971000.0</v>
       </c>
       <c r="C2">
         <v>2187768000.0</v>
       </c>
       <c r="D2">
         <v>1932688000.0</v>
       </c>
       <c r="E2">
         <v>1847900000.0</v>
       </c>
       <c r="F2">
         <v>1248500000.0</v>
       </c>
       <c r="G2">
         <v>962900000.0</v>
       </c>
       <c r="H2">
         <v>894900000.0</v>
       </c>
       <c r="I2">
         <v>726900000.0</v>
       </c>
@@ -22238,51 +22373,51 @@
       </c>
       <c r="Y2">
         <v>1253844000.0</v>
       </c>
       <c r="Z2">
         <v>1385589000.0</v>
       </c>
       <c r="AA2">
         <v>1372537000.0</v>
       </c>
       <c r="AB2">
         <v>816715000.0</v>
       </c>
       <c r="AC2">
         <v>306052000.0</v>
       </c>
       <c r="AD2">
         <v>76300000.0</v>
       </c>
       <c r="AE2">
         <v>85100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
         <v>46941000.0</v>
       </c>
       <c r="C3">
         <v>37103000.0</v>
       </c>
       <c r="D3">
         <v>29407000.0</v>
       </c>
       <c r="E3">
         <v>25468000.0</v>
       </c>
       <c r="F3">
         <v>21915000.0</v>
       </c>
       <c r="G3">
         <v>12508000.0</v>
       </c>
       <c r="H3">
         <v>9557000.0</v>
       </c>
       <c r="I3">
         <v>8860000.0</v>
       </c>
@@ -22333,94 +22468,94 @@
       </c>
       <c r="Y3">
         <v>18633000.0</v>
       </c>
       <c r="Z3">
         <v>30345000.0</v>
       </c>
       <c r="AA3">
         <v>32656000.0</v>
       </c>
       <c r="AB3">
         <v>16947000.0</v>
       </c>
       <c r="AC3">
         <v>5557000.0</v>
       </c>
       <c r="AD3">
         <v>320000.0</v>
       </c>
       <c r="AE3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-339000.0</v>
       </c>
       <c r="M4">
         <v>-198000.0</v>
       </c>
       <c r="N4">
         <v>-1395000.0</v>
       </c>
       <c r="O4">
         <v>-9147000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
         <v>395224000.0</v>
       </c>
       <c r="C5">
         <v>306004000.0</v>
       </c>
       <c r="D5">
         <v>161570000.0</v>
       </c>
       <c r="E5">
         <v>55772000.0</v>
       </c>
       <c r="F5">
         <v>85869000.0</v>
       </c>
       <c r="G5">
         <v>49919000.0</v>
       </c>
       <c r="H5">
         <v>41528000.0</v>
       </c>
       <c r="I5">
         <v>26042000.0</v>
       </c>
@@ -22471,51 +22606,51 @@
       </c>
       <c r="Y5">
         <v>17497000.0</v>
       </c>
       <c r="Z5">
         <v>54241000.0</v>
       </c>
       <c r="AA5">
         <v>65021000.0</v>
       </c>
       <c r="AB5">
         <v>95997000.0</v>
       </c>
       <c r="AC5">
         <v>13031000.0</v>
       </c>
       <c r="AD5">
         <v>5900000.0</v>
       </c>
       <c r="AE5">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
         <v>442165000.0</v>
       </c>
       <c r="C6">
         <v>343107000.0</v>
       </c>
       <c r="D6">
         <v>190977000.0</v>
       </c>
       <c r="E6">
         <v>81240000.0</v>
       </c>
       <c r="F6">
         <v>107784000.0</v>
       </c>
       <c r="G6">
         <v>62427000.0</v>
       </c>
       <c r="H6">
         <v>51085000.0</v>
       </c>
       <c r="I6">
         <v>34902000.0</v>
       </c>
@@ -22566,125 +22701,125 @@
       </c>
       <c r="Y6">
         <v>36130000.0</v>
       </c>
       <c r="Z6">
         <v>84586000.0</v>
       </c>
       <c r="AA6">
         <v>97677000.0</v>
       </c>
       <c r="AB6">
         <v>112944000.0</v>
       </c>
       <c r="AC6">
         <v>18588000.0</v>
       </c>
       <c r="AD6">
         <v>6220000.0</v>
       </c>
       <c r="AE6">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-31333000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>-339000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
         <v>859497000.0</v>
       </c>
       <c r="C9">
         <v>696590000.0</v>
       </c>
       <c r="D9">
         <v>444539000.0</v>
       </c>
       <c r="E9">
         <v>318900000.0</v>
       </c>
       <c r="F9">
         <v>288000000.0</v>
       </c>
       <c r="G9">
         <v>227959000.0</v>
       </c>
       <c r="H9">
         <v>182100000.0</v>
       </c>
       <c r="I9">
         <v>149900000.0</v>
       </c>
@@ -22735,51 +22870,51 @@
       </c>
       <c r="Y9">
         <v>221586000.0</v>
       </c>
       <c r="Z9">
         <v>307624000.0</v>
       </c>
       <c r="AA9">
         <v>299751000.0</v>
       </c>
       <c r="AB9">
         <v>219173000.0</v>
       </c>
       <c r="AC9">
         <v>80669000.0</v>
       </c>
       <c r="AD9">
         <v>16100000.0</v>
       </c>
       <c r="AE9">
         <v>16300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
         <v>408647000.0</v>
       </c>
       <c r="C10">
         <v>304666000.0</v>
       </c>
       <c r="D10">
         <v>158548000.0</v>
       </c>
       <c r="E10">
         <v>53000000.0</v>
       </c>
       <c r="F10">
         <v>84907000.0</v>
       </c>
       <c r="G10">
         <v>49294000.0</v>
       </c>
       <c r="H10">
         <v>40100000.0</v>
       </c>
       <c r="I10">
         <v>24300000.0</v>
       </c>
@@ -22830,51 +22965,51 @@
       </c>
       <c r="Y10">
         <v>16108000.0</v>
       </c>
       <c r="Z10">
         <v>54381000.0</v>
       </c>
       <c r="AA10">
         <v>42799000.0</v>
       </c>
       <c r="AB10">
         <v>83455000.0</v>
       </c>
       <c r="AC10">
         <v>12638000.0</v>
       </c>
       <c r="AD10">
         <v>6100000.0</v>
       </c>
       <c r="AE10">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
         <v>96805000.0</v>
       </c>
       <c r="C11">
         <v>72165000.0</v>
       </c>
       <c r="D11">
         <v>38761000.0</v>
       </c>
       <c r="E11">
         <v>12800000.0</v>
       </c>
       <c r="F11">
         <v>16200000.0</v>
       </c>
       <c r="G11">
         <v>8700000.0</v>
       </c>
       <c r="H11">
         <v>6700000.0</v>
       </c>
       <c r="I11">
         <v>38200000.0</v>
       </c>
@@ -22925,51 +23060,51 @@
       </c>
       <c r="Y11">
         <v>6175000.0</v>
       </c>
       <c r="Z11">
         <v>25671000.0</v>
       </c>
       <c r="AA11">
         <v>21643000.0</v>
       </c>
       <c r="AB11">
         <v>35348000.0</v>
       </c>
       <c r="AC11">
         <v>12690000.0</v>
       </c>
       <c r="AD11">
         <v>2400000.0</v>
       </c>
       <c r="AE11">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
         <v>1814000.0</v>
       </c>
       <c r="C12">
         <v>1338000.0</v>
       </c>
       <c r="D12">
         <v>3022000.0</v>
       </c>
       <c r="E12">
         <v>2970000.0</v>
       </c>
       <c r="F12">
         <v>962000.0</v>
       </c>
       <c r="G12">
         <v>777000.0</v>
       </c>
       <c r="H12">
         <v>1857000.0</v>
       </c>
       <c r="I12">
         <v>1946000.0</v>
       </c>
@@ -23020,51 +23155,51 @@
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>200000.0</v>
       </c>
       <c r="AE12">
         <v>200000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
         <v>2925000.0</v>
       </c>
       <c r="C13">
         <v>4042000.0</v>
       </c>
       <c r="D13">
         <v>564000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>1857000.0</v>
       </c>
       <c r="I13">
         <v>1946000.0</v>
       </c>
       <c r="J13">
         <v>1702000.0</v>
       </c>
       <c r="K13">
@@ -23073,51 +23208,51 @@
       <c r="L13">
         <v>1130000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
         <v>-5867000.0</v>
       </c>
       <c r="C14">
         <v>-13385000.0</v>
       </c>
       <c r="D14">
         <v>-11499000.0</v>
       </c>
       <c r="E14">
         <v>5424000.0</v>
       </c>
       <c r="F14">
         <v>2018000.0</v>
       </c>
       <c r="G14">
         <v>-1045000.0</v>
       </c>
       <c r="H14">
         <v>272000.0</v>
       </c>
       <c r="I14">
         <v>354000.0</v>
       </c>
@@ -23132,51 +23267,51 @@
       </c>
       <c r="M14">
         <v>1795000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
         <v>305975000.0</v>
       </c>
       <c r="C15">
         <v>219116000.0</v>
       </c>
       <c r="D15">
         <v>108288000.0</v>
       </c>
       <c r="E15">
         <v>34762000.0</v>
       </c>
       <c r="F15">
         <v>66658000.0</v>
       </c>
       <c r="G15">
         <v>41599000.0</v>
       </c>
       <c r="H15">
         <v>33200000.0</v>
       </c>
       <c r="I15">
         <v>-14200000.0</v>
       </c>
@@ -23227,51 +23362,51 @@
       </c>
       <c r="Y15">
         <v>-273351000.0</v>
       </c>
       <c r="Z15">
         <v>28710000.0</v>
       </c>
       <c r="AA15">
         <v>21156000.0</v>
       </c>
       <c r="AB15">
         <v>48107000.0</v>
       </c>
       <c r="AC15">
         <v>-52000.0</v>
       </c>
       <c r="AD15">
         <v>3700000.0</v>
       </c>
       <c r="AE15">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>34762000.0</v>
       </c>
       <c r="F16">
         <v>66658000.0</v>
       </c>
       <c r="G16">
         <v>41599000.0</v>
       </c>
       <c r="H16">
         <v>33206000.0</v>
       </c>
       <c r="I16">
         <v>-14157000.0</v>
       </c>
       <c r="J16">
         <v>13422000.0</v>
       </c>
       <c r="K16">
         <v>119722000.0</v>
       </c>
@@ -23298,51 +23433,51 @@
       <c r="T16"/>
       <c r="U16">
         <v>23552000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16">
         <v>20430000.0</v>
       </c>
       <c r="Y16">
         <v>9933000.0</v>
       </c>
       <c r="Z16">
         <v>28710000.0</v>
       </c>
       <c r="AA16">
         <v>21156000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
         <v>311842000.0</v>
       </c>
       <c r="C17">
         <v>232501000.0</v>
       </c>
       <c r="D17">
         <v>119787000.0</v>
       </c>
       <c r="E17">
         <v>40186000.0</v>
       </c>
       <c r="F17">
         <v>68676000.0</v>
       </c>
       <c r="G17">
         <v>40554000.0</v>
       </c>
       <c r="H17">
         <v>33478000.0</v>
       </c>
       <c r="I17">
         <v>-13803000.0</v>
       </c>
@@ -23363,51 +23498,51 @@
       </c>
       <c r="O17">
         <v>-2655000.0</v>
       </c>
       <c r="P17">
         <v>-37823000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
         <v>1111000.0</v>
       </c>
       <c r="C18">
         <v>2704000.0</v>
       </c>
       <c r="D18">
         <v>-3022000.0</v>
       </c>
       <c r="E18">
         <v>-2970000.0</v>
       </c>
       <c r="F18">
         <v>-962000.0</v>
       </c>
       <c r="G18">
         <v>-777000.0</v>
       </c>
       <c r="H18">
         <v>-1857000.0</v>
       </c>
       <c r="I18">
         <v>-1946000.0</v>
       </c>
@@ -23418,153 +23553,153 @@
         <v>-1282000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-37000.0</v>
       </c>
       <c r="F19">
         <v>286000.0</v>
       </c>
       <c r="G19">
         <v>-12000.0</v>
       </c>
       <c r="H19">
         <v>148000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19">
         <v>203000.0</v>
       </c>
       <c r="N19">
         <v>-507000.0</v>
       </c>
       <c r="O19">
         <v>96000.0</v>
       </c>
       <c r="P19">
         <v>78000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>277000.0</v>
       </c>
       <c r="F20">
         <v>211000.0</v>
       </c>
       <c r="G20">
         <v>6987000.0</v>
       </c>
       <c r="H20">
         <v>-374000.0</v>
       </c>
       <c r="I20">
         <v>103000.0</v>
       </c>
       <c r="J20">
         <v>-145000.0</v>
       </c>
       <c r="K20">
         <v>652000.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>8588000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>383529000.0</v>
       </c>
       <c r="C21">
         <v>300876000.0</v>
       </c>
       <c r="D21">
         <v>159776000.0</v>
       </c>
       <c r="E21">
         <v>56000000.0</v>
       </c>
       <c r="F21">
         <v>85583000.0</v>
       </c>
       <c r="G21">
         <v>50083000.0</v>
       </c>
       <c r="H21">
         <v>41900000.0</v>
       </c>
       <c r="I21">
         <v>26000000.0</v>
       </c>
@@ -23615,86 +23750,86 @@
       </c>
       <c r="Y21">
         <v>17497000.0</v>
       </c>
       <c r="Z21">
         <v>54241000.0</v>
       </c>
       <c r="AA21">
         <v>65021000.0</v>
       </c>
       <c r="AB21">
         <v>95997000.0</v>
       </c>
       <c r="AC21">
         <v>13031000.0</v>
       </c>
       <c r="AD21">
         <v>5900000.0</v>
       </c>
       <c r="AE21">
         <v>6100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>2986949000.0</v>
       </c>
       <c r="C23">
         <v>2583482000.0</v>
       </c>
       <c r="D23">
         <v>2217451000.0</v>
       </c>
       <c r="E23">
         <v>2110600000.0</v>
       </c>
       <c r="F23">
         <v>1450800000.0</v>
       </c>
       <c r="G23">
         <v>1140773000.0</v>
       </c>
       <c r="H23">
         <v>1035500000.0</v>
       </c>
       <c r="I23">
         <v>850800000.0</v>
       </c>
@@ -23745,86 +23880,86 @@
       </c>
       <c r="Y23">
         <v>1428028000.0</v>
       </c>
       <c r="Z23">
         <v>1612645000.0</v>
       </c>
       <c r="AA23">
         <v>1607267000.0</v>
       </c>
       <c r="AB23">
         <v>939891000.0</v>
       </c>
       <c r="AC23">
         <v>373690000.0</v>
       </c>
       <c r="AD23">
         <v>86500000.0</v>
       </c>
       <c r="AE23">
         <v>95300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>46941000.0</v>
       </c>
       <c r="C25">
         <v>37103000.0</v>
       </c>
       <c r="D25">
         <v>29407000.0</v>
       </c>
       <c r="E25">
         <v>25468000.0</v>
       </c>
       <c r="F25">
         <v>21914000.0</v>
       </c>
       <c r="G25">
         <v>12508000.0</v>
       </c>
       <c r="H25">
         <v>9557000.0</v>
       </c>
       <c r="I25">
         <v>8860000.0</v>
       </c>
@@ -23833,147 +23968,147 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>20000.0</v>
       </c>
       <c r="J27">
         <v>30000.0</v>
       </c>
       <c r="K27">
         <v>42000.0</v>
       </c>
       <c r="L27">
         <v>16000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27">
         <v>20000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>474978000.0</v>
       </c>
       <c r="C28">
         <v>396684000.0</v>
       </c>
       <c r="D28">
         <v>298625000.0</v>
       </c>
       <c r="E28">
         <v>262714000.0</v>
       </c>
       <c r="F28">
         <v>202251000.0</v>
       </c>
       <c r="G28">
         <v>170911000.0</v>
       </c>
       <c r="H28">
         <v>140575000.0</v>
       </c>
       <c r="I28">
         <v>123920000.0</v>
       </c>
@@ -24024,51 +24159,51 @@
       </c>
       <c r="Y28">
         <v>174184000.0</v>
       </c>
       <c r="Z28">
         <v>214073000.0</v>
       </c>
       <c r="AA28">
         <v>221519000.0</v>
       </c>
       <c r="AB28">
         <v>113871000.0</v>
       </c>
       <c r="AC28">
         <v>47390000.0</v>
       </c>
       <c r="AD28">
         <v>10200000.0</v>
       </c>
       <c r="AE28">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>96805000.0</v>
       </c>
       <c r="C29">
         <v>72165000.0</v>
       </c>
       <c r="D29">
         <v>38761000.0</v>
       </c>
       <c r="E29">
         <v>12815000.0</v>
       </c>
       <c r="F29">
         <v>16231000.0</v>
       </c>
       <c r="G29">
         <v>8740000.0</v>
       </c>
       <c r="H29">
         <v>6663000.0</v>
       </c>
       <c r="I29">
         <v>38151000.0</v>
       </c>
@@ -24081,51 +24216,51 @@
       <c r="L29">
         <v>661000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>474978000.0</v>
       </c>
       <c r="C30">
         <v>395714000.0</v>
       </c>
       <c r="D30">
         <v>284763000.0</v>
       </c>
       <c r="E30">
         <v>262700000.0</v>
       </c>
       <c r="F30">
         <v>202300000.0</v>
       </c>
       <c r="G30">
         <v>177876000.0</v>
       </c>
       <c r="H30">
         <v>140600000.0</v>
       </c>
       <c r="I30">
         <v>123900000.0</v>
       </c>
@@ -24176,51 +24311,51 @@
       </c>
       <c r="Y30">
         <v>174184000.0</v>
       </c>
       <c r="Z30">
         <v>227056000.0</v>
       </c>
       <c r="AA30">
         <v>234730000.0</v>
       </c>
       <c r="AB30">
         <v>123176000.0</v>
       </c>
       <c r="AC30">
         <v>67638000.0</v>
       </c>
       <c r="AD30">
         <v>10200000.0</v>
       </c>
       <c r="AE30">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
         <v>25118000.0</v>
       </c>
       <c r="C31">
         <v>3790000.0</v>
       </c>
       <c r="D31">
         <v>-1228000.0</v>
       </c>
       <c r="E31">
         <v>-3007000.0</v>
       </c>
       <c r="F31">
         <v>-676000.0</v>
       </c>
       <c r="G31">
         <v>-789000.0</v>
       </c>
       <c r="H31">
         <v>-1709000.0</v>
       </c>
       <c r="I31">
         <v>-1606000.0</v>
       </c>
@@ -24271,51 +24406,51 @@
       </c>
       <c r="Y31">
         <v>-23657000.0</v>
       </c>
       <c r="Z31">
         <v>-67274000.0</v>
       </c>
       <c r="AA31">
         <v>-22222000.0</v>
       </c>
       <c r="AB31">
         <v>-12542000.0</v>
       </c>
       <c r="AC31">
         <v>-393000.0</v>
       </c>
       <c r="AD31">
         <v>200000.0</v>
       </c>
       <c r="AE31">
         <v>200000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
         <v>3371468000.0</v>
       </c>
       <c r="C32">
         <v>2884358000.0</v>
       </c>
       <c r="D32">
         <v>2377227000.0</v>
       </c>
       <c r="E32">
         <v>2166800000.0</v>
       </c>
       <c r="F32">
         <v>1536500000.0</v>
       </c>
       <c r="G32">
         <v>1190856000.0</v>
       </c>
       <c r="H32">
         <v>1077000000.0</v>
       </c>
       <c r="I32">
         <v>876800000.0</v>
       </c>
@@ -24385,1217 +24520,1224 @@
       <c r="AE32">
         <v>101400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK32"/>
+  <dimension ref="A1:DL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>902035000.0</v>
+      </c>
+      <c r="C2">
         <v>735500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>650943000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>664800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>650561000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>625091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>571520000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>589374000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>573634000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>534120000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>490640000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>508455000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>476842000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>467955000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>479436000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>519500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>484501000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>443086000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>400800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>392200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>333042000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>267087000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>256159000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>265962000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>234805000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>240013000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>225828000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>242700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>236236000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>213679000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>202241000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>199800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>190039000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>171837000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>165236000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>168500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>172925000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>171848000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>156996000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>168100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>145602000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>132169000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>123133000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>129300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>119030000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>112044000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>113632000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>113541000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>113526000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>100240000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>101963000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>106451000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>105899000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>105999000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>109284000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>87137000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>106321000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>100221000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>102500000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>116488000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>113651000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>112969000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>102477000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>103465000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>106328000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>94031000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>100327000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>135384000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>139858000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>137517000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>143710000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>175110000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>180587000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>165730000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>164980000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>193871000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>184322000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>180999000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>191886000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>206261000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>154749000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>216237000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>222187000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>235438000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>246570000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>254466000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>268822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>324213000.0</v>
       </c>
       <c r="CK2">
         <v>324213000.0</v>
       </c>
       <c r="CL2">
+        <v>324213000.0</v>
+      </c>
+      <c r="CM2">
         <v>295964000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>309232000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>328149000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>321930000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>294030000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>297221000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>317786000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>316328000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>301780000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>317950000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>349059000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>342233000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>341808000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>352489000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>415398000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>374101000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>307467000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>275571000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>271900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>217900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>170200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>156700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>132600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>91300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>56900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>25300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>16950000.0</v>
+      </c>
+      <c r="C3">
         <v>16100000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>153000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12242000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11664000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11948000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11087000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11052000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10613000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7821000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7617000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9278000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6878000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6864000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6388000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6726000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6372000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6156000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6214000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6005000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6062000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5828000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4020000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3711000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3200000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3235000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2362000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2357000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2354000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2474000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2372000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2154000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2437000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2061000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2208000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2750000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2506000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2319000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2059000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2161000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1655000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1032000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>816000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>703000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>637000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>590000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>579000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>635000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>629000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>645000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>617000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>596000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BC3">
         <v>539000.0</v>
       </c>
       <c r="BD3">
+        <v>539000.0</v>
+      </c>
+      <c r="BE3">
         <v>763000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>543000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>506000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>543000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>3342000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>865000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1012000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1137000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1277000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1219000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1419000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1376000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2265000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1539000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2468000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1986000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1480000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2162000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3035000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2951000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>2691000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>2776000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2831000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2837000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1911000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>-6251000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6399000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2290000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4144000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>6325000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2356000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294000.0</v>
       </c>
       <c r="CK3">
         <v>3294000.0</v>
       </c>
       <c r="CL3">
+        <v>3294000.0</v>
+      </c>
+      <c r="CM3">
         <v>3279000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3453000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>5384000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>3590000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>3691000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3650000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>5926000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>4133000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4347000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4227000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>8991000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7399000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>7054000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>6901000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>8148000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>6591000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>11819000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6098000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6160000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4260000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3470000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3060000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>2639999.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1750000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>920000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>-109000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-44000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-181000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>114000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-122000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-49000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-141000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-698000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-413000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-161000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-123000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-9147000.0</v>
       </c>
-      <c r="BE4">
-[...1 lines deleted...]
-      </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
@@ -25690,794 +25832,801 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B5">
+        <v>178495000.0</v>
+      </c>
+      <c r="C5">
         <v>150200000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>116414000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>109132000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>109139000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>98846000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>78182000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>75524000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>89606000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>76341000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>59313000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>53718000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34508000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>33311000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39901000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>25840000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15435000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4952000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>19449000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>30140000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>22487000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17219000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14629000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>14184000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>8858000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12137000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>13852000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10219000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8249000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9360000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8709000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10165000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4165000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2975000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6819000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4627000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1694000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6988000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9474000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>8281000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3545000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5122000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>7665000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4506000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2299000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3951000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2201000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3480000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1354000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>544000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-851000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-123000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-610000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1220000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7630000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-728000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2628000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2343000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-14096000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10542000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8901000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3573000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-10969000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5796000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-12075000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>208000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-19212000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4833000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>502000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1416000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4104000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5961000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>3102000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2648000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-12000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-91000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>224000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2839000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>6110000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>6603000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>17615000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3882000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-77877000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-965000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2849000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1619000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2120000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-705000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3922000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>13706000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>13974000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>15180000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>11645000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>12737000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>10064000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>18573000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>11309000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2221000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14004000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>25540000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>21697000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>19327000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>25323000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>23728000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5160000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>10810000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>22200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>19700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>14100000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>14300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>13600001.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>10900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-11200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>195445000.0</v>
+      </c>
+      <c r="C6">
         <v>166300000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>116567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>121374000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>120803000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>110794000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>89269000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>86576000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>100219000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>84162000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>66930000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>62996000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>41386000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>40175000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>46289000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32566000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21807000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1204000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>25663000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>36145000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28549000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>23047000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>19913000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>18340000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>17384000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12093000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14499000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>16209000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12573000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>10723000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>11732000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10863000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12602000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>6226000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5183000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>9569000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7133000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4013000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9047000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>11635000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>9936000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4577000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5938000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8368000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5143000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2889000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4530000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2836000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4109000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1999000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1161000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-255000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>755000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-71000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1759000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>8393000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-185000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2122000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1800000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-10754000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-9677000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-7889000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-2436000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-9692000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-4577000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-10656000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1584000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-16947000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>6372000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2970000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>570000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5584000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>8123000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6137000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>5599000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2679000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2685000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3055000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5676000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>8021000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>352000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>24014000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6172000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-73733000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5360000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-493000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2015000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5414000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2589000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>7201000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>17159000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>19358000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>18770000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>15336000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>16387000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>15990000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>22706000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>15656000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2006000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>22995000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>32939000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>28751000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>26228000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>33471000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>30319000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>16979000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>16908000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>28360000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>23960000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>17570000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>17360000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>16240000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>12650000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-10280000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-950000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -26647,100 +26796,101 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
+      <c r="DL7"/>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26910,1515 +27060,1532 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>340662000.0</v>
+      </c>
+      <c r="C9">
         <v>238700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>220015000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>233000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>239597000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>208869000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>178027000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>186392000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>194781000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>171613000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>143804000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>140566000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>107609000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>100926000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>95438000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>97900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>82800000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>58507000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>79700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>91600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>72829000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>64874000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>58679000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>71949000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>58320000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>51264000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>50215000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>50900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>46397000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>43235000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>41601000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>42537000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>33840000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>33064000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>38100000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>35398000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31814000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>35182000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>37500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>33997000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27812000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27633000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>30400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25052000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>21708000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>22704000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22317000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>22666000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20026000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>18116000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>17332000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>15653000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>15996000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>17980000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>21577000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>12979000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>12586000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10900000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>9956000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9538000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5357000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11172000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7896000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>15077000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>13588000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>19921000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>17753000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>32327000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>29788000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>29660000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>34220000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>33898000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>30769000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>32993000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>32910000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>38309000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>35754000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>37082000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>36105000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>22738000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>28965000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>36867000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22647000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>37384000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>33055000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>34416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42796000.0</v>
       </c>
       <c r="CK9">
         <v>42796000.0</v>
       </c>
       <c r="CL9">
+        <v>42796000.0</v>
+      </c>
+      <c r="CM9">
         <v>47885000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>50611000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>53353000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>53409000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>49105000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>51356000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>51165000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>58491000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>54701000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>57229000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>74579000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>81755000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>76749000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>74541000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>99223000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>78048000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>62860000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>59620000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>70800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>61800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>45500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>41000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>34500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>24000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>15600000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B10">
+        <v>204839000.0</v>
+      </c>
+      <c r="C10">
         <v>148700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120174000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>123550000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>108751000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>98682000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>77664000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>80297000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89211000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>76172000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>58986000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>53320000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34117000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>32329000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>38782000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>24610000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>14674000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-5343000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19079000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29815000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22289000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16954000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15849000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>14629000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14025000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8641000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11999000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>13600000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9848000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7793000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8890000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9687000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3712000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2646000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6700000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>4354000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1233000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6553000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>8800000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7899000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2204000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4857000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4301000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2158000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3738000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2299000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3217000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>490000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>264000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1082000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-630000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-887000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>748000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7487000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3201000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3349000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-3500000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-14627000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-10256000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-8433000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-4230000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-11613000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-6655000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-13050000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-871000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-12576000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>3353000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2117000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-104000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1294000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3784000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>423000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-1544000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-1592000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2726000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-1222000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-97000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2747000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1706000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-27085000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-1894000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-86726000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-7927000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-7770000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-10684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-705000.0</v>
       </c>
       <c r="CK10">
         <v>-705000.0</v>
       </c>
       <c r="CL10">
+        <v>-705000.0</v>
+      </c>
+      <c r="CM10">
         <v>1146000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>7964000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8141000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>8800000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5477000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>6191000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4459000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>12213000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2872000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-3436000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7079000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>19008000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>15014000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>13280000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>19230000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>18253000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-905000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6221000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>27000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>23600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>17000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>15800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>14300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>10900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-11400000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B11">
+        <v>51293000.0</v>
+      </c>
+      <c r="C11">
         <v>38300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>28406000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>21268000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>29464000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26090000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>19983000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14823000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>22572000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>19372000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>15398000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12313000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8263000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>8157000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10028000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3609000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1293000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6341000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2640000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3611000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3639000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1148000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1695000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2428000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>3469000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1207000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2336000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1907000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1038000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1425000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>32159000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3400000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1519000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>682000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2629000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-93200000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2937000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-942000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-200000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>339000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>304000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>265000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>283000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>422000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>44000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-1000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>62000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>95000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>53000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>115000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-187000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-25000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>82000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>200000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>11000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-91000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>804000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-578000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-59000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-98000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>180000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-56000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-446000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1896000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-926000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-29000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1349000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1758000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>330000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-516000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-36000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1693000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-490000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>256000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>417000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>8000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>300000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>211000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-1437000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1422000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>636000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1445000.0</v>
       </c>
       <c r="CK11">
         <v>-1445000.0</v>
       </c>
       <c r="CL11">
+        <v>-1445000.0</v>
+      </c>
+      <c r="CM11">
         <v>-4399000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1736000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>298000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3389000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2108000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>2384000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>2256000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>4736000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>806000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1623000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3985000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>8475000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>6939000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>6272000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>8287000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>8169000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1569000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>3618000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>11400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>10000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>7300000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>6700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>6200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>4500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2500000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B12">
+        <v>1006999.0</v>
+      </c>
+      <c r="C12">
         <v>1500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>313000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>496000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>534000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>266000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>518000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>395000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>406000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>397000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>398000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>391000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>982000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1184000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1230000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>761000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>543000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>436000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>325000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>240000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>225000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>172000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>111000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>269000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>320000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>239000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>324000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>451000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>535000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>547000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>519000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>513000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>473000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>441000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>421000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>407000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>428000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>446000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>299000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>303000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>293000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>270000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>261000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>311000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>288000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>307000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>348000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>401000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>518000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>231000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>372000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>449000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>607000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>143000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>524000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>543000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>622000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>531000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>571000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>576000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>599000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>644000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>784000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1017000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1068000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1111000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1325000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1105000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>985000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6529000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1356000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1918000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>4249000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5835000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3963000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1521000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1565000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1096000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>2936000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7585000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5882000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>25759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4441000.0</v>
       </c>
       <c r="CH12">
         <v>4441000.0</v>
       </c>
       <c r="CI12">
+        <v>4441000.0</v>
+      </c>
+      <c r="CJ12">
         <v>6369000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>25744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6556000.0</v>
       </c>
       <c r="CL12">
         <v>6556000.0</v>
       </c>
       <c r="CM12">
+        <v>6556000.0</v>
+      </c>
+      <c r="CN12">
         <v>6459000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>6548000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6397000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>6343000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>6456000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6936000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6337000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>6644000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>6785000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7060000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6499000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6236000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6258000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6074000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5761000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6205000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12">
+      <c r="DD12"/>
+      <c r="DE12">
         <v>4800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>2900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1500000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>700000.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>100000.0</v>
       </c>
-      <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B13">
+        <v>455000.0</v>
+      </c>
+      <c r="C13">
         <v>437000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>844000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>870000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>435000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>657000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>963000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>731000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1044000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1091000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1176000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13">
         <v>0.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>0.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>100000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>320000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>239000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>324000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>451000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>535000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -28459,199 +28626,200 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>-572000.0</v>
+      </c>
+      <c r="C14">
         <v>-403000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-329000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-492000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2057000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-1940000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-1378000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-2323000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-4539000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-3891000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2632000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-3218000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3308000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2621000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2352000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1847000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1362000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>615000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1051000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>23367000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>507000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>112000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-1125000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>70000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-18000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>122000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>83000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AF14">
         <v>99000.0</v>
       </c>
       <c r="AG14">
+        <v>99000.0</v>
+      </c>
+      <c r="AH14">
         <v>133000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>66000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>100000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>15000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>52000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>69000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>31000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>1795000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>1795000.0</v>
       </c>
-      <c r="AW14">
-[...1 lines deleted...]
-      </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
@@ -28770,902 +28938,909 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
+      <c r="DL14"/>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B15">
+        <v>152974000.0</v>
+      </c>
+      <c r="C15">
         <v>110000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>91439000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>101790000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>77230000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>70652000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>56303000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>63151000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>62100000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>52909000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>40956000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37789000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>22546000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21551000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>26402000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16200000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>9465000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5412000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>14500000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>22400000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19301000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12836000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12098000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>14600000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12260000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>6231000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8502000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>9900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>10972000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5489000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>6884000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4700000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8516000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2221000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-29569000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3100000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5868000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>536000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3872000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>102000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10805000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2194000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>5799000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>7500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3957000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1810000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3292000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2131000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2673000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>397000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>124000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1842000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1138000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1101000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>510000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1473000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-3176000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-3431000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-3700000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-14638000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-10165000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-9237000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-3652000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-11554000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-6557000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-13230000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-805000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-12053000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1557000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1234000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-90000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-596000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2038000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>39000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-797000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-4079000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1207000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-740000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-799000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-6457000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-1714000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-27380000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-2105000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-83003000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-13915000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-13226000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-10983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="CK15">
         <v>740000.0</v>
       </c>
       <c r="CL15">
+        <v>740000.0</v>
+      </c>
+      <c r="CM15">
         <v>5545000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>6228000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>7843000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5411000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3369000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3807000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2203000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>7477000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2066000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-285097000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3094000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>10533000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>8075000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7008000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>10943000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>10084000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-2474000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2603000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>15600000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>13600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>9700000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>9100000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>8100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>6400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>-13800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>22546000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>21551000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>26402000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16245000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9465000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-5412000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>14464000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22423000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19301000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12836000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12098000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>14606000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12260000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6231000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8502000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9861000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>10972000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5489000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6884000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4675000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8516000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2221000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-29569000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3146000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5868000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>536000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3872000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>101980000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10805000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2194000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5799000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7479000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3957000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1810000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3292000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2016000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2673000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>397000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>124000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-1844000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-1138000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-1101000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>510000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-4903000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-3176000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-192000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-3723000.0</v>
       </c>
-      <c r="BH16">
-[...1 lines deleted...]
-      </c>
       <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
         <v>-10165000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-1237000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1237000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
         <v>0.0</v>
       </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-2103000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2311000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>226000.0</v>
       </c>
-      <c r="BW16">
-[...1 lines deleted...]
-      </c>
       <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
         <v>-1210000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1210000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-379000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>379000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2160000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>46753000.0</v>
       </c>
-      <c r="CD16">
-[...1 lines deleted...]
-      </c>
       <c r="CE16">
         <v>0.0</v>
       </c>
       <c r="CF16">
         <v>0.0</v>
       </c>
       <c r="CG16">
         <v>0.0</v>
       </c>
       <c r="CH16">
         <v>0.0</v>
       </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
       <c r="CJ16">
         <v>0.0</v>
       </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>-5113000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5113000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7336000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5260000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3034000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3807000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2203000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>7477000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2066000.0</v>
       </c>
-      <c r="CU16">
-[...1 lines deleted...]
-      </c>
       <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>3094000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>10533000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>8075000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7008000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>10943000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>10084000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
+      <c r="DL16"/>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B17">
+        <v>153546000.0</v>
+      </c>
+      <c r="C17">
         <v>110312000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>91768000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>102282000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>79287000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>72592000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>57681000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>65474000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>66639000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>56800000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>43588000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>41007000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>25854000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>24172000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>28754000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>18092000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>11065000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-4050000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>15079000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>23474000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>19649000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>13343000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>12210000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13481000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12330000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>6213000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8530000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>9983000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>11055000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>5457000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>6983000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4774000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8649000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2287000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-29513000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3246000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5873000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>551000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3924000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>110042000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10836000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2194000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>5799000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>7588000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>3962000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1854000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3473000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2016000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2795000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>446000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>265000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-1146000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-725000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-940000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>633000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4244000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-3176000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>-3723000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>-10165000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -29745,155 +29920,160 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-552000.0</v>
+      </c>
+      <c r="C18">
         <v>-1094000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>378000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>374000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-99000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>391000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>445000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>591000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>649000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>685000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>779000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-398000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-391000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1184000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1230000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-761000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-543000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-436000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-325000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-240000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-225000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-172000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>51000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-269000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-320000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-239000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-324000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-451000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-535000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29934,178 +30114,179 @@
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
+      <c r="DL18"/>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>189000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1768000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-695000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>806000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-202000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>124000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-765000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>38000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>79000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>51000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>118000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>165000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>232000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-268000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-141000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>84000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>64000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>171000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>28000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-8000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-1000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>15000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>197000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>415000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>649000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>151000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1722000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-64000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>10000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>150000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-8000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -30115,208 +30296,207 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="O20">
         <v>69000.0</v>
       </c>
       <c r="P20">
         <v>69000.0</v>
       </c>
       <c r="Q20">
+        <v>69000.0</v>
+      </c>
+      <c r="R20">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="S20">
         <v>69000.0</v>
       </c>
       <c r="T20">
         <v>69000.0</v>
       </c>
       <c r="U20">
         <v>69000.0</v>
       </c>
       <c r="V20">
+        <v>69000.0</v>
+      </c>
+      <c r="W20">
         <v>73000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>6987000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>-96000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>-163000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>-149000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>34000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-49000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>81000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>71000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
         <v>-195000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-33000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>83000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
         <v>320000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>66000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>266000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
         <v>153000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
         <v>600000.0</v>
       </c>
-      <c r="BH20">
-[...1 lines deleted...]
-      </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>1667000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -30396,447 +30576,451 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>178547000.0</v>
+      </c>
+      <c r="C21">
         <v>112300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>97733000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>104443000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>111902000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>92695000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>74619000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>74996000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>90176000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>77714000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>57990000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>53186000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34319000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31610000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>27670000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25034000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15637000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-4924000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>30102000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>22450000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>17219000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15903000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>28918000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>14062000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>9229000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>12379000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>13900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10235000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8216000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9484000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>10089000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4142000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2989000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4715000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1617000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6995000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9200000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>8181000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2504000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5121000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4553000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2298000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3998000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2614000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3566000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>876000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>585000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1154000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-907000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-589000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3077000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8192000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2687000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2813000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-3083000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-14109000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-9677000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-7889000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-3671000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-10940000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-5908000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-12199000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>21000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-10353000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5232000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-1192000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-1272000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2728000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4923000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1004000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1159000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4772000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4287000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>330000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1504000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5127000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>-1605000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-6998000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3935000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-77877000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-965000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-2849000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-1619000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4284000.0</v>
       </c>
       <c r="CK21">
         <v>4284000.0</v>
       </c>
       <c r="CL21">
+        <v>4284000.0</v>
+      </c>
+      <c r="CM21">
         <v>4505000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13991000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>13974000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>15216000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>11645000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>12737000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>10064000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>18573000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9753000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3456000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14004000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>25540000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>21697000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>19327000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>25323000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>23728000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5160000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>10810000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>31700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>27300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>19700000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>17300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>15100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>10700000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-11600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -31006,413 +31190,419 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
+      <c r="DL22"/>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>1064202000.0</v>
+      </c>
+      <c r="C23">
         <v>861900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>772758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>793400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>778256000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>741265000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>674559000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>700770000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>678328000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>628019000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>576490000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>595663000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>550132000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>537271000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>547204000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>592300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>551591000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>506516000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>460200000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>453700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>383384000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>314742000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>298945000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>308993000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>279066000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>282049000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>263700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>279800000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>272569000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>248749000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>234327000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>231600000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>222411000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>201484000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>195325000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>199800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>203696000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>201968000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>185190000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>196200000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>171318000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>156436000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>145644000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>152100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>139576000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>131453000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>132332000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>133257000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>132636000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>119412000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>119535000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>124945000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>122475000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>122605000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>124206000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>101625000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>121846000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>115443000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>115800000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>130504000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>131063000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>126215000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>113769000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>122301000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>127313000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>119753000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>119529000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>159430000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>166308000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>166589000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>172408000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>206218000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>208524000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>193397000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>195520000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>226793000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>222722000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>216423000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>227464000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>236256000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>177135000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>240089000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>255119000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>335962000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>284919000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>290370000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>304857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>362725000.0</v>
       </c>
       <c r="CK23">
         <v>362725000.0</v>
       </c>
       <c r="CL23">
+        <v>362725000.0</v>
+      </c>
+      <c r="CM23">
         <v>331045000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>345511000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>367528000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>360123000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>331490000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>335840000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>358887000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>356246000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>345172000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>367723000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>409634000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>398448000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>396860000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>407703000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>489298000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>428421000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>365167000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>324381000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>311000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>252400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>196000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>180400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>152000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>104600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>84100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>33000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -31484,434 +31674,436 @@
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
+      <c r="DL24"/>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>16950000.0</v>
+      </c>
+      <c r="C25">
         <v>16091000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>12674000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12242000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>11664000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11948000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11087000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11052000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10613000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7821000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7617000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9277000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6878000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6864000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6388000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6728000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6370000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6156000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6214000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6004000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6062000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5828000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4020000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3711000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3200000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3235000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2362000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2357000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2354000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2474000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2372000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2154000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2437000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2061000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2208000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2750000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2506000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2319000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2059000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2161000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1655000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1032000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>816000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>703000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>637000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>590000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>579000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>635000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>629000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>645000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>617000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>596000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BC25">
         <v>539000.0</v>
       </c>
       <c r="BD25">
+        <v>539000.0</v>
+      </c>
+      <c r="BE25">
         <v>763000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>543000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>506000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>543000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>3342000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>865000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1012000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1137000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1277000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1219000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1419000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1376000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2265000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1539000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2468000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1986000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1480000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2162000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>3035000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>2951000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2691000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>2776000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2831000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2837000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1911000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-6251000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6399000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2290000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4144000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>6325000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2356000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3634000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3609000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3294000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3279000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>3453000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>5384000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3590000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3691000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3650000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>5926000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4133000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>4347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8991000.0</v>
       </c>
       <c r="CV25">
         <v>8991000.0</v>
       </c>
       <c r="CW25">
+        <v>8991000.0</v>
+      </c>
+      <c r="CX25">
         <v>7399000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>7054000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>6901000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>8148000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6591000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>11819000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>6098000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>6160000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>4260000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>3470000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3060000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>2640000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1750000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>920000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -32084,653 +32276,662 @@
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-      <c r="T27">
+      <c r="T27"/>
+      <c r="U27">
         <v>18714000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>77469000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>14000.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>12000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>15000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>36000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>37000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>75000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
-      <c r="DD27">
+      <c r="DD27"/>
+      <c r="DE27">
         <v>2800000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>2500000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>2100000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>1900000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>1500000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>1100000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>17600000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>0.0</v>
       </c>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>162167000.0</v>
+      </c>
+      <c r="C28">
         <v>142442000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>121815000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>128561000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>127334000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>116044000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>103039000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>110868000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>104694000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>95272000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>85850000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>87208000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>74300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>69349000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>67768000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>72792000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>67090000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>63430000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59402000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42786000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>50342000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>90441000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42786000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>124169000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>44261000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>42036000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>37872000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>37086000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>36333000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>35070000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>32086000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31812000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32372000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29647000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>30089000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>31285000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30771000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>30120000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>28194000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>28064000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25716000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>24267000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22511000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22763000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>20546000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>19409000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>18700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19716000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19110000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>19172000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17572000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18494000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16576000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>16606000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>14922000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14488000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>15525000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>15222000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>13375000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>20599000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>17412000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13333000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>18021000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18845000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21098000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>25709000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>19267000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24112000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>26671000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>29147000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>28801000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>31083000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>28052000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27674000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>30557000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32864000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>34113000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>35424000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>35578000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>30978000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>22822000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>35963000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>32932000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>43185000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>38349000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>35904000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>36035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38512000.0</v>
       </c>
       <c r="CK28">
         <v>38512000.0</v>
       </c>
       <c r="CL28">
+        <v>38512000.0</v>
+      </c>
+      <c r="CM28">
         <v>35081000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>36279000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>39379000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>38193000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>37460000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>38619000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>41101000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>39918000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>43392000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>49773000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>57329000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>52971000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>51808000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>51965000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>70655000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>51074000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>54444000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>45349000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>36300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>32000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>23700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>21800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>17900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>12200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>9600000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>51293000.0</v>
+      </c>
+      <c r="C29">
         <v>38319000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28406000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21268000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29464000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26090000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19983000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14823000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22572000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19372000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15398000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12313000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8263000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>8200000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10028000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6518000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3609000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1293000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3981000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6341000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2640000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3611000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3639000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1148000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1695000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2428000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>3469000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3627000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1207000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2336000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -32771,1087 +32972,1097 @@
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
+      <c r="DL29"/>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>162167000.0</v>
+      </c>
+      <c r="C30">
         <v>126400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>121815000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>128600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>127695000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>116174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>103039000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>111396000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>104694000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>93899000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85850000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>87208000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>73290000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69316000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>67768000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>72800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>67090000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63430000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>50342000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47655000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>42786000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43031000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>44261000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42036000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>37872000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37100000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>36333000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>35070000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>32086000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>32372000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>29647000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>30089000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>31300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>30771000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>30120000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28194000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>28100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>25716000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24267000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22511000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20546000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19409000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>18700000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>19716000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>19110000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>19172000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17572000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>18494000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16576000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16606000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14922000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14488000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15525000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>15222000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13300000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14016000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>17412000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>13246000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>11292000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>18836000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>20985000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>25722000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>19202000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>24046000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26450000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>29072000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>28698000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>31108000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>27937000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27667000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>30540000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>32922000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>38400000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>35424000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>35578000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29995000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>22386000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>23852000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>32932000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>100524000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>38349000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>35904000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>36035000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38512000.0</v>
       </c>
       <c r="CK30">
         <v>38512000.0</v>
       </c>
       <c r="CL30">
+        <v>38512000.0</v>
+      </c>
+      <c r="CM30">
         <v>35081000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>36279000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>39379000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>38193000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>37460000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>38619000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>41101000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>39918000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>43392000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>49773000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>60575000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>56215000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>55052000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>55214000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>73900000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>54320000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>57700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>48810000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>39100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>34500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>25800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>23700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>19400000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>13300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>27200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>7700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:115">
+    <row r="31" spans="1:116">
       <c r="A31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B31">
+        <v>26292000.0</v>
+      </c>
+      <c r="C31">
         <v>36400000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>22441000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>19107000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3151000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5987000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3045000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5301000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-965000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1542000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>996000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>134000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-202000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>719000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>11112000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-424000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-963000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-419000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1221000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-287000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-161000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-265000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-54000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-14289000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-37000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-588000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-380000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-305000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-387000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-423000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-594000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-431000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-402000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-430000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-343000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-350000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-361000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-384000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-442000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-353000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-282000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-264000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-298000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-252000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-140000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-260000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-315000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-349000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-386000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-321000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>72000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>277000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-298000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2329000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-707000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-514000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-536000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>3173000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-516000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1802000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-544000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1304000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-673000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-747000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-851000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-881000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2224000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1879000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2525000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2606000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-992000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1139000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-581000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2508000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-756000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1561000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1519000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-327000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-2380000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1622000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-12502000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>53000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-8849000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-6962000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-4921000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-9065000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-6704000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4989000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-11890000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6585000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-5833000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-6617000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-6168000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-6546000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-5605000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-6360000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-6881000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-6892000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-6925000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-6532000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-6683000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-6047000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-6093000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-5475000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-6065000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-4589000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-4700000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-3700000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-2700000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-1500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DJ31">
         <v>200000.0</v>
       </c>
-      <c r="DK31"/>
+      <c r="DK31">
+        <v>200000.0</v>
+      </c>
+      <c r="DL31"/>
     </row>
-    <row r="32" spans="1:115">
+    <row r="32" spans="1:116">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B32">
+        <v>1242697000.0</v>
+      </c>
+      <c r="C32">
         <v>974200000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>870958000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>897800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>890158000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>833960000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>749547000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>775766000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>768415000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>705733000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>634444000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>649021000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>584451000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>568881000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>574874000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>617400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>567301000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>501593000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>480500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>483800000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>405871000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>331961000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>314838000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>337911000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>293125000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>291277000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>276043000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>293600000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>282633000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>256914000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>243842000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>240300000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>232576000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>205677000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>198300000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>206600000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>208323000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>203662000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>192178000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>205600000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>179599000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>159981000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>150766000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>159700000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>144082000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>133752000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>136336000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>135858000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>136192000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>120266000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>120079000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>123783000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>121552000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>121995000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>127264000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>108714000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>119300000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>112807000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>113400000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>126444000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>123189000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>118326000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>113649000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>111361000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>121405000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>107619000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>120248000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>153137000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>172185000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>167305000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>173370000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>209330000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>214485000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>196499000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>197973000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>226781000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>222631000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>216753000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>228968000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>242366000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>177487000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>245202000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>259054000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>258085000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>283954000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>287521000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>303238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367009000.0</v>
       </c>
       <c r="CK32">
         <v>367009000.0</v>
       </c>
       <c r="CL32">
+        <v>367009000.0</v>
+      </c>
+      <c r="CM32">
         <v>343849000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>359843000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>381502000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>375339000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>343135000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>348577000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>368951000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>374819000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>356481000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>375179000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>423638000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>423988000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>418557000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>427030000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>514621000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>452149000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>370327000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>335191000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>342700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>279700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>215700000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>197700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>167100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>115300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>72500000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>31800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -33940,51 +34151,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
         <v>100832000.0</v>
       </c>
       <c r="C2">
         <v>75770000.0</v>
       </c>
       <c r="D2">
         <v>24848000.0</v>
       </c>
       <c r="E2">
         <v>23100000.0</v>
       </c>
       <c r="F2">
         <v>53600000.0</v>
       </c>
       <c r="G2">
         <v>18900000.0</v>
       </c>
       <c r="H2">
         <v>26200000.0</v>
       </c>
       <c r="I2">
         <v>28300000.0</v>
       </c>
@@ -34035,51 +34246,51 @@
       </c>
       <c r="Y2">
         <v>3475000.0</v>
       </c>
       <c r="Z2">
         <v>770000.0</v>
       </c>
       <c r="AA2">
         <v>2931000.0</v>
       </c>
       <c r="AB2">
         <v>14583000.0</v>
       </c>
       <c r="AC2">
         <v>4154000.0</v>
       </c>
       <c r="AD2">
         <v>28707000.0</v>
       </c>
       <c r="AE2">
         <v>26247000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
         <v>67253000</v>
       </c>
       <c r="C3">
         <v>45159000</v>
       </c>
       <c r="D3">
         <v>17667000</v>
       </c>
       <c r="E3">
         <v>29300000</v>
       </c>
       <c r="F3">
         <v>7400000</v>
       </c>
       <c r="G3">
         <v>4700000</v>
       </c>
       <c r="H3">
         <v>6300000</v>
       </c>
       <c r="I3">
         <v>4600000</v>
       </c>
@@ -34130,51 +34341,51 @@
       </c>
       <c r="Y3">
         <v>11895000</v>
       </c>
       <c r="Z3">
         <v>25801000</v>
       </c>
       <c r="AA3">
         <v>28381000</v>
       </c>
       <c r="AB3">
         <v>12888000</v>
       </c>
       <c r="AC3">
         <v>4352000</v>
       </c>
       <c r="AD3">
         <v>1030000</v>
       </c>
       <c r="AE3">
         <v>900000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>1743000.0</v>
       </c>
       <c r="F4">
         <v>-30472000.0</v>
       </c>
       <c r="G4">
         <v>34643000.0</v>
       </c>
       <c r="H4">
         <v>-7313000.0</v>
       </c>
       <c r="I4">
         <v>-2043000.0</v>
       </c>
       <c r="J4">
         <v>-4931000.0</v>
       </c>
       <c r="K4">
         <v>-16399000.0</v>
       </c>
@@ -34189,51 +34400,51 @@
       </c>
       <c r="O4">
         <v>-16848000.0</v>
       </c>
       <c r="P4">
         <v>2653000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-7853000.0</v>
       </c>
       <c r="F5">
         <v>-15228000.0</v>
       </c>
       <c r="G5">
         <v>5557000.0</v>
       </c>
       <c r="H5">
         <v>654000.0</v>
       </c>
       <c r="I5">
         <v>-1976000.0</v>
       </c>
       <c r="J5">
         <v>-7308000.0</v>
       </c>
       <c r="K5">
         <v>-3216000.0</v>
       </c>
@@ -34248,51 +34459,51 @@
       </c>
       <c r="O5">
         <v>2558000.0</v>
       </c>
       <c r="P5">
         <v>770000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
         <v>26339000.0</v>
       </c>
       <c r="C6">
         <v>25062000.0</v>
       </c>
       <c r="D6">
         <v>50922000.0</v>
       </c>
       <c r="E6">
         <v>1700000.0</v>
       </c>
       <c r="F6">
         <v>-30500000.0</v>
       </c>
       <c r="G6">
         <v>34700000.0</v>
       </c>
       <c r="H6">
         <v>-7300000.0</v>
       </c>
       <c r="I6">
         <v>-2043000.0</v>
       </c>
@@ -34343,51 +34554,51 @@
       </c>
       <c r="Y6">
         <v>29304000.0</v>
       </c>
       <c r="Z6">
         <v>2705000.0</v>
       </c>
       <c r="AA6">
         <v>-2161000.0</v>
       </c>
       <c r="AB6">
         <v>-11652000.0</v>
       </c>
       <c r="AC6">
         <v>10429000.0</v>
       </c>
       <c r="AD6">
         <v>-150000.0</v>
       </c>
       <c r="AE6">
         <v>2460000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
         <v>-1732000.0</v>
       </c>
       <c r="C7">
         <v>-37901000.0</v>
       </c>
       <c r="D7">
         <v>9142000.0</v>
       </c>
       <c r="E7">
         <v>-56500000.0</v>
       </c>
       <c r="F7">
         <v>-69400000.0</v>
       </c>
       <c r="G7">
         <v>6200000.0</v>
       </c>
       <c r="H7">
         <v>-13300000.0</v>
       </c>
       <c r="I7">
         <v>-21500000.0</v>
       </c>
@@ -34438,51 +34649,51 @@
       </c>
       <c r="Y7">
         <v>-19218000.0</v>
       </c>
       <c r="Z7">
         <v>-32287000.0</v>
       </c>
       <c r="AA7">
         <v>-17030000.0</v>
       </c>
       <c r="AB7">
         <v>-58634000.0</v>
       </c>
       <c r="AC7">
         <v>-14028000.0</v>
       </c>
       <c r="AD7">
         <v>7800000.0</v>
       </c>
       <c r="AE7">
         <v>-180000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-87160000.0</v>
       </c>
       <c r="F8">
         <v>-55371000.0</v>
       </c>
       <c r="G8">
         <v>-25389000.0</v>
       </c>
       <c r="H8">
         <v>-35254000.0</v>
       </c>
       <c r="I8">
         <v>-25414000.0</v>
       </c>
       <c r="J8">
         <v>-5050000.0</v>
       </c>
       <c r="K8">
         <v>-25675000.0</v>
       </c>
@@ -34497,51 +34708,51 @@
       </c>
       <c r="O8">
         <v>11130000.0</v>
       </c>
       <c r="P8">
         <v>-2761000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
         <v>-79948000.0</v>
       </c>
       <c r="C9">
         <v>-93507000.0</v>
       </c>
       <c r="D9">
         <v>2917000.0</v>
       </c>
       <c r="E9">
         <v>-87200000.0</v>
       </c>
       <c r="F9">
         <v>-55400000.0</v>
       </c>
       <c r="G9">
         <v>-25400000.0</v>
       </c>
       <c r="H9">
         <v>-35300000.0</v>
       </c>
       <c r="I9">
         <v>-7600000.0</v>
       </c>
@@ -34580,51 +34791,51 @@
       </c>
       <c r="U9">
         <v>-2278000.0</v>
       </c>
       <c r="V9">
         <v>16318000.0</v>
       </c>
       <c r="W9">
         <v>-8451000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>30943000.0</v>
       </c>
       <c r="Z9">
         <v>26163000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
         <v>4149000.0</v>
       </c>
       <c r="C10">
         <v>-3522000.0</v>
       </c>
       <c r="D10">
         <v>-1142000.0</v>
       </c>
       <c r="E10">
         <v>-27800000.0</v>
       </c>
       <c r="F10">
         <v>-30500000.0</v>
       </c>
       <c r="G10">
         <v>-2800000.0</v>
       </c>
       <c r="H10">
         <v>-700000.0</v>
       </c>
       <c r="I10">
         <v>-4000000.0</v>
       </c>
@@ -34671,51 +34882,51 @@
         <v>-2184000.0</v>
       </c>
       <c r="X10">
         <v>3011000.0</v>
       </c>
       <c r="Y10">
         <v>-2770000.0</v>
       </c>
       <c r="Z10">
         <v>-4979000.0</v>
       </c>
       <c r="AA10">
         <v>-2900000.0</v>
       </c>
       <c r="AB10">
         <v>-472000.0</v>
       </c>
       <c r="AC10">
         <v>631000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>66366000.0</v>
       </c>
       <c r="F11">
         <v>31837000.0</v>
       </c>
       <c r="G11">
         <v>28896000.0</v>
       </c>
       <c r="H11">
         <v>22013000.0</v>
       </c>
       <c r="I11">
         <v>9818000.0</v>
       </c>
       <c r="J11">
         <v>4208000.0</v>
       </c>
       <c r="K11">
         <v>18740000.0</v>
       </c>
@@ -34740,51 +34951,51 @@
         <v>289000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11">
         <v>28584000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>11964000.0</v>
       </c>
       <c r="X11">
         <v>2606000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>72763000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>6816000.0</v>
       </c>
       <c r="F12">
         <v>15199000.0</v>
       </c>
       <c r="G12">
         <v>17285000.0</v>
       </c>
       <c r="H12">
         <v>8642000.0</v>
       </c>
       <c r="I12">
         <v>38421000.0</v>
       </c>
       <c r="J12">
         <v>8833000.0</v>
       </c>
       <c r="K12">
         <v>-95549000.0</v>
       </c>
@@ -34799,51 +35010,51 @@
       </c>
       <c r="O12">
         <v>-165000.0</v>
       </c>
       <c r="P12">
         <v>4120000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-22377000.0</v>
       </c>
       <c r="F13">
         <v>-7309000.0</v>
       </c>
       <c r="G13">
         <v>-71000.0</v>
       </c>
       <c r="H13">
         <v>-8074000.0</v>
       </c>
       <c r="I13">
         <v>-2312000.0</v>
       </c>
       <c r="J13">
         <v>-6169000.0</v>
       </c>
       <c r="K13">
         <v>-3232000.0</v>
       </c>
@@ -34852,51 +35063,51 @@
       </c>
       <c r="M13">
         <v>2654000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
         <v>46941000.0</v>
       </c>
       <c r="C14">
         <v>37103000.0</v>
       </c>
       <c r="D14">
         <v>29407000.0</v>
       </c>
       <c r="E14">
         <v>25500000.0</v>
       </c>
       <c r="F14">
         <v>21900000.0</v>
       </c>
       <c r="G14">
         <v>12500000.0</v>
       </c>
       <c r="H14">
         <v>9600000.0</v>
       </c>
       <c r="I14">
         <v>8900000.0</v>
       </c>
@@ -34947,51 +35158,51 @@
       </c>
       <c r="Y14">
         <v>18633000.0</v>
       </c>
       <c r="Z14">
         <v>30345000.0</v>
       </c>
       <c r="AA14">
         <v>32656000.0</v>
       </c>
       <c r="AB14">
         <v>16947000.0</v>
       </c>
       <c r="AC14">
         <v>5557000.0</v>
       </c>
       <c r="AD14">
         <v>320000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>22000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>592766000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>189000.0</v>
       </c>
       <c r="J15">
         <v>5400000.0</v>
       </c>
       <c r="K15">
         <v>20300000.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
@@ -35010,51 +35221,51 @@
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>77000.0</v>
       </c>
       <c r="Y15">
         <v>74613000.0</v>
       </c>
       <c r="Z15">
         <v>231744000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15">
         <v>17758000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
         <v>127171000.0</v>
       </c>
       <c r="C16">
         <v>100832000.0</v>
       </c>
       <c r="D16">
         <v>75770000.0</v>
       </c>
       <c r="E16">
         <v>24800000.0</v>
       </c>
       <c r="F16">
         <v>23100000.0</v>
       </c>
       <c r="G16">
         <v>53600000.0</v>
       </c>
       <c r="H16">
         <v>18900000.0</v>
       </c>
       <c r="I16">
         <v>26200000.0</v>
       </c>
@@ -35105,86 +35316,86 @@
       </c>
       <c r="Y16">
         <v>32779000.0</v>
       </c>
       <c r="Z16">
         <v>3475000.0</v>
       </c>
       <c r="AA16">
         <v>770000.0</v>
       </c>
       <c r="AB16">
         <v>2931000.0</v>
       </c>
       <c r="AC16">
         <v>14583000.0</v>
       </c>
       <c r="AD16">
         <v>-150000.0</v>
       </c>
       <c r="AE16">
         <v>28707000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
         <v>218843000.0</v>
       </c>
       <c r="C18">
         <v>189245000.0</v>
       </c>
       <c r="D18">
         <v>136235000.0</v>
       </c>
       <c r="E18">
         <v>-13000000.0</v>
       </c>
       <c r="F18">
         <v>30500000.0</v>
       </c>
       <c r="G18">
         <v>72000000.0</v>
       </c>
       <c r="H18">
         <v>32400000.0</v>
       </c>
       <c r="I18">
         <v>7600000.0</v>
       </c>
@@ -35235,51 +35446,51 @@
       </c>
       <c r="Y18">
         <v>41472000.0</v>
       </c>
       <c r="Z18">
         <v>-17167000.0</v>
       </c>
       <c r="AA18">
         <v>14833000.0</v>
       </c>
       <c r="AB18">
         <v>-19896000.0</v>
       </c>
       <c r="AC18">
         <v>3984000.0</v>
       </c>
       <c r="AD18">
         <v>20000.0</v>
       </c>
       <c r="AE18">
         <v>2890000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19">
         <v>-163688000.0</v>
       </c>
       <c r="C19">
         <v>-108847000.0</v>
       </c>
       <c r="D19">
         <v>2770000.0</v>
       </c>
       <c r="E19">
         <v>-500000.0</v>
       </c>
       <c r="F19">
         <v>-99569000.0</v>
       </c>
       <c r="G19">
         <v>-33593000.0</v>
       </c>
       <c r="H19">
         <v>-5748000.0</v>
       </c>
       <c r="I19">
         <v>-11861000.0</v>
       </c>
@@ -35290,96 +35501,96 @@
         <v>-60736000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>53000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>34000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>11000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
         <v>-4382000.0</v>
       </c>
       <c r="C21">
         <v>-4257000.0</v>
       </c>
       <c r="D21">
         <v>-85997000.0</v>
       </c>
       <c r="E21">
         <v>40520000.0</v>
       </c>
       <c r="F21">
         <v>39678000.0</v>
       </c>
       <c r="G21">
         <v>-203000.0</v>
       </c>
       <c r="H21">
         <v>-30247000.0</v>
       </c>
       <c r="I21">
         <v>-9000.0</v>
       </c>
@@ -35400,51 +35611,51 @@
       </c>
       <c r="O21">
         <v>-264000.0</v>
       </c>
       <c r="P21">
         <v>-766000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
         <v>311842000.0</v>
       </c>
       <c r="C22">
         <v>232501000.0</v>
       </c>
       <c r="D22">
         <v>119787000.0</v>
       </c>
       <c r="E22">
         <v>40200000.0</v>
       </c>
       <c r="F22">
         <v>68700000.0</v>
       </c>
       <c r="G22">
         <v>40600000.0</v>
       </c>
       <c r="H22">
         <v>33500000.0</v>
       </c>
       <c r="I22">
         <v>-13800000.0</v>
       </c>
@@ -35495,51 +35706,51 @@
       </c>
       <c r="Y22">
         <v>-273351000.0</v>
       </c>
       <c r="Z22">
         <v>28710000.0</v>
       </c>
       <c r="AA22">
         <v>21156000.0</v>
       </c>
       <c r="AB22">
         <v>48107000.0</v>
       </c>
       <c r="AC22">
         <v>-229000.0</v>
       </c>
       <c r="AD22">
         <v>3700000.0</v>
       </c>
       <c r="AE22">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
         <v>-50043000.0</v>
       </c>
       <c r="C23">
         <v>-52210000.0</v>
       </c>
       <c r="D23">
         <v>-11469000.0</v>
       </c>
       <c r="E23">
         <v>-6947000.0</v>
       </c>
       <c r="F23">
         <v>-1499000.0</v>
       </c>
       <c r="G23">
         <v>1184932000.0</v>
       </c>
       <c r="H23">
         <v>-240000.0</v>
       </c>
       <c r="I23">
         <v>-349000.0</v>
       </c>
@@ -35590,51 +35801,51 @@
       </c>
       <c r="Y23">
         <v>4040000.0</v>
       </c>
       <c r="Z23">
         <v>980000.0</v>
       </c>
       <c r="AA23">
         <v>63434000.0</v>
       </c>
       <c r="AB23">
         <v>270388000.0</v>
       </c>
       <c r="AC23">
         <v>1516000.0</v>
       </c>
       <c r="AD23">
         <v>-220000.0</v>
       </c>
       <c r="AE23">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B24">
         <v>-44067000.0</v>
       </c>
       <c r="C24">
         <v>3314000.0</v>
       </c>
       <c r="D24">
         <v>20602000.0</v>
       </c>
       <c r="E24">
         <v>300000.0</v>
       </c>
       <c r="F24">
         <v>300000.0</v>
       </c>
       <c r="G24">
         <v>-28848000.0</v>
       </c>
       <c r="H24">
         <v>500000.0</v>
       </c>
       <c r="I24">
         <v>100000.0</v>
       </c>
@@ -35683,51 +35894,51 @@
       </c>
       <c r="Y24">
         <v>-583000.0</v>
       </c>
       <c r="Z24">
         <v>-5382000.0</v>
       </c>
       <c r="AA24">
         <v>2742000.0</v>
       </c>
       <c r="AB24">
         <v>753000.0</v>
       </c>
       <c r="AC24">
         <v>1177000.0</v>
       </c>
       <c r="AD24">
         <v>50000.0</v>
       </c>
       <c r="AE24">
         <v>20000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
         <v>-80581000.0</v>
       </c>
       <c r="C25">
         <v>-1705000.0</v>
       </c>
       <c r="D25">
         <v>-13991000.0</v>
       </c>
       <c r="E25">
         <v>3331000.0</v>
       </c>
       <c r="F25">
         <v>1500000.0</v>
       </c>
       <c r="G25">
         <v>9000000.0</v>
       </c>
       <c r="H25">
         <v>800000.0</v>
       </c>
       <c r="I25">
         <v>500000.0</v>
       </c>
@@ -35778,51 +35989,51 @@
       </c>
       <c r="Y25">
         <v>321128000.0</v>
       </c>
       <c r="Z25">
         <v>-13196000.0</v>
       </c>
       <c r="AA25">
         <v>6432000.0</v>
       </c>
       <c r="AB25">
         <v>-13428000.0</v>
       </c>
       <c r="AC25">
         <v>17036000.0</v>
       </c>
       <c r="AD25">
         <v>-10770000.0</v>
       </c>
       <c r="AE25">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26">
         <v>-41644000.0</v>
       </c>
       <c r="C26">
         <v>-44028000.0</v>
       </c>
       <c r="D26">
         <v>-8284000.0</v>
       </c>
       <c r="E26">
         <v>-18556000.0</v>
       </c>
       <c r="F26">
         <v>-7006000.0</v>
       </c>
       <c r="G26">
         <v>-7700000.0</v>
       </c>
       <c r="H26">
         <v>-9802000.0</v>
       </c>
       <c r="I26">
         <v>-2059000.0</v>
       </c>
@@ -35861,51 +36072,51 @@
       </c>
       <c r="U26"/>
       <c r="V26">
         <v>-4340000.0</v>
       </c>
       <c r="W26">
         <v>-4340000.0</v>
       </c>
       <c r="X26">
         <v>-10207000.0</v>
       </c>
       <c r="Y26">
         <v>-984000.0</v>
       </c>
       <c r="Z26">
         <v>-10376000.0</v>
       </c>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
         <v>12931000.0</v>
       </c>
       <c r="C27">
         <v>5532000.0</v>
       </c>
       <c r="D27">
         <v>4372000.0</v>
       </c>
       <c r="E27">
         <v>3775000.0</v>
       </c>
       <c r="F27">
         <v>3522000.0</v>
       </c>
       <c r="G27">
         <v>3300000.0</v>
       </c>
       <c r="H27">
         <v>2357000.0</v>
       </c>
       <c r="I27">
         <v>-100000.0</v>
       </c>
@@ -35940,51 +36151,51 @@
         <v>3106000.0</v>
       </c>
       <c r="T27">
         <v>4150000.0</v>
       </c>
       <c r="U27">
         <v>1338000.0</v>
       </c>
       <c r="V27">
         <v>1338000.0</v>
       </c>
       <c r="W27">
         <v>797000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
         <v>-96069000.0</v>
       </c>
       <c r="C28">
         <v>-100495000.0</v>
       </c>
       <c r="D28">
         <v>-105750000.0</v>
       </c>
       <c r="E28">
         <v>15000000.0</v>
       </c>
       <c r="F28">
         <v>31200000.0</v>
       </c>
       <c r="G28">
         <v>-8500000.0</v>
       </c>
       <c r="H28">
         <v>-40300000.0</v>
       </c>
       <c r="I28">
         <v>-2406000.0</v>
       </c>
@@ -36035,51 +36246,51 @@
       </c>
       <c r="Y28">
         <v>-19729000.0</v>
       </c>
       <c r="Z28">
         <v>25487000.0</v>
       </c>
       <c r="AA28">
         <v>15159000.0</v>
       </c>
       <c r="AB28">
         <v>113967000.0</v>
       </c>
       <c r="AC28">
         <v>134003000.0</v>
       </c>
       <c r="AD28">
         <v>-220000.0</v>
       </c>
       <c r="AE28">
         <v>-450000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
         <v>286096000.0</v>
       </c>
       <c r="C29">
         <v>234404000.0</v>
       </c>
       <c r="D29">
         <v>153902000.0</v>
       </c>
       <c r="E29">
         <v>16300000.0</v>
       </c>
       <c r="F29">
         <v>37900000.0</v>
       </c>
       <c r="G29">
         <v>76700000.0</v>
       </c>
       <c r="H29">
         <v>38700000.0</v>
       </c>
       <c r="I29">
         <v>12224000.0</v>
       </c>
@@ -36130,51 +36341,51 @@
       </c>
       <c r="Y29">
         <v>53367000.0</v>
       </c>
       <c r="Z29">
         <v>8634000.0</v>
       </c>
       <c r="AA29">
         <v>43214000.0</v>
       </c>
       <c r="AB29">
         <v>-7008000.0</v>
       </c>
       <c r="AC29">
         <v>8336000.0</v>
       </c>
       <c r="AD29">
         <v>1050000.0</v>
       </c>
       <c r="AE29">
         <v>3790000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
         <v>-163688000.0</v>
       </c>
       <c r="C30">
         <v>-108847000.0</v>
       </c>
       <c r="D30">
         <v>2770000.0</v>
       </c>
       <c r="E30">
         <v>-29500000.0</v>
       </c>
       <c r="F30">
         <v>-99600000.0</v>
       </c>
       <c r="G30">
         <v>-33593000.0</v>
       </c>
       <c r="H30">
         <v>-5700000.0</v>
       </c>
       <c r="I30">
         <v>-11861000.0</v>
       </c>
@@ -36242,1262 +36453,1271 @@
       <c r="AE30">
         <v>-880000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DK30"/>
+  <dimension ref="A1:DL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:115">
+    <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
         <v>93</v>
       </c>
       <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
         <v>96</v>
       </c>
       <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
         <v>99</v>
       </c>
       <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
         <v>102</v>
       </c>
       <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
         <v>105</v>
       </c>
       <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
         <v>108</v>
       </c>
       <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
         <v>111</v>
       </c>
       <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
         <v>114</v>
       </c>
       <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
         <v>117</v>
       </c>
       <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
         <v>120</v>
       </c>
       <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
         <v>123</v>
       </c>
       <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
         <v>126</v>
       </c>
       <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
         <v>129</v>
       </c>
       <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
         <v>132</v>
       </c>
       <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
         <v>135</v>
       </c>
       <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
         <v>138</v>
       </c>
       <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
         <v>141</v>
       </c>
       <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
         <v>144</v>
       </c>
       <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
         <v>147</v>
       </c>
       <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
         <v>150</v>
       </c>
       <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
         <v>153</v>
       </c>
       <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
         <v>156</v>
       </c>
       <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
         <v>159</v>
       </c>
       <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
         <v>162</v>
       </c>
       <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
       <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
         <v>168</v>
       </c>
       <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
         <v>171</v>
       </c>
       <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
         <v>174</v>
       </c>
       <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
         <v>177</v>
       </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
     </row>
-    <row r="2" spans="1:115">
+    <row r="2" spans="1:116">
       <c r="A2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B2">
+        <v>49600000.0</v>
+      </c>
+      <c r="C2">
         <v>88834000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>127171000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>108448000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22427000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59073000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>100832000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>44897000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>105969000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87456000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75770000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28558000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15129000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5245000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24848000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>17059000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19279000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7826000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18524000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>42333000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32094000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>53577000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35830000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43799000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27295000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>18934000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13104000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16158000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20578000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>26247000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>21692000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>35713000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>31888000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>28290000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23905000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20781000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>25735000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>33221000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22807000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>58269000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>46313000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>49360000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>44816000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>47253000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>46677000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>47342000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>22243000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>20547000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17253000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>20757000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15134000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13458000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>20873000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>18729000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>18663000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17766000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>17318000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>35577000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23039000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>36707000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>26946000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32924000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30725000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>54182000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>55795000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>64174000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>60544000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>51569000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>49294000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>64709000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56818000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31867000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>35637000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>69676000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>68943000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>67290000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>46131000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>28166000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10938000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>18134000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24879000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>28349000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>31518000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>32384000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>31672000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>22232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19043000.0</v>
       </c>
       <c r="CK2">
         <v>19043000.0</v>
       </c>
       <c r="CL2">
+        <v>19043000.0</v>
+      </c>
+      <c r="CM2">
         <v>44153000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>40201000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>40342000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>26130000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>19062000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32779000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>32955000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2709000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>4167000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>3475000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>421000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>633000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>613000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>770000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>773000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>7002000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10488000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2931000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>35600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>4000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>13300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>18300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>-1.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>43799000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:115">
+    <row r="3" spans="1:116">
       <c r="A3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B3">
+        <v>44642000</v>
+      </c>
+      <c r="C3">
         <v>31825999</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>46574000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>19983000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17148000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>16953000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13169000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14268000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17532000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6844000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6515000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6381000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4609000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3965000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2712000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2646000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4982000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9288000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12300000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2010000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2387000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1822000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1182000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1045000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>802000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1507000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1391000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1128000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1243000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1841000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2088000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1180000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1056000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1124000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1203000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>793000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>905000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1095000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1796000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1261000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1072000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>732000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>352000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>394000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>759000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>927000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>699000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>560000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>554000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>601000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>267000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>117000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>281000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>68000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>369000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>708000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>191000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>676000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>302000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>585000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1348000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>364000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>391000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>388000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>34000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>426000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>76000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>72000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2511000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1653000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>648000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3372000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>3475000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3073000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>3065000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1082000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>694000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>371000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>561000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>914000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1104000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>577000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>937000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>563000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>932000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1006000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1181000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590000</v>
       </c>
       <c r="CK3">
         <v>1590000</v>
       </c>
       <c r="CL3">
+        <v>1590000</v>
+      </c>
+      <c r="CM3">
         <v>1394000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1745000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1423000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1842000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2933000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2529000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4350000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1554000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2049000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>3942000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>6058000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>7360000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>6789000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5594000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>7319000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>5652000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7621000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>7789000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>4820000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4280000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1810000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1980000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1620000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>730000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1650000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>350000</v>
       </c>
     </row>
-    <row r="4" spans="1:115">
+    <row r="4" spans="1:116">
       <c r="A4" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>13429000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>9884000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-19603000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>7789000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2220000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>11453000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-15279000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>4581000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-23809000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>10239000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-21483000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>17747000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-7969000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>16504000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>8361000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>5830000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-3054000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-4420000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-5669000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>4555000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-14021000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3825000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>3598000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>4125000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>3124000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-4954000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-7226000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>10154000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-35462000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>11956000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-3047000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>4544000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-2437000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>576000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-665000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>25099000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1696000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>3294000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-3504000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2088000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1130000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-1074000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>2144000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-33762000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>34725000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>448000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-18259000.0</v>
       </c>
-      <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
@@ -37509,208 +37729,209 @@
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
+      <c r="DL4"/>
     </row>
-    <row r="5" spans="1:115">
+    <row r="5" spans="1:116">
       <c r="A5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>21758000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2336000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6621000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13961000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5057000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4443000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12314000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-18362000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-8053000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1138000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>12325000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5133000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>11129000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1132000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>693000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6473000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3685000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2327000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4461000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-601000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1420000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>503000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-458000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1424000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3684000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>664000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5712000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1196000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1603000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-91000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2718000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1156000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-393000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>911000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3456000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2578000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1802000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1065000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-428000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4702000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3417000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1230000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3914000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-265000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>139000.0</v>
       </c>
-      <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
@@ -37722,898 +37943,905 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
+      <c r="DL5"/>
     </row>
-    <row r="6" spans="1:115">
+    <row r="6" spans="1:116">
       <c r="A6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B6">
+        <v>27678000.0</v>
+      </c>
+      <c r="C6">
         <v>-39234000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-38337000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18723000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>86021000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-36646000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-41759000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55935000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-61072000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18513000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11686000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47212000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13429000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9884000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-19603000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7789000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2220000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11453000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-15300000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>4581000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-23809000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>10239000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-21483000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>17747000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7969000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16504000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>8361000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5830000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3054000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-4420000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5669000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4555000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-14021000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3825000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3598000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4385000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3060000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-4990000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-7386000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10154000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-35462000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11956000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3047000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4544000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2437000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>576000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-665000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>25099000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1696000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3294000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-3504000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>5623000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1676000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-7415000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2144000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>66000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>897000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>448000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-18259000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>12538000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-13668000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>9761000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5978000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2199000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-23457000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1613000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-8379000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3630000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>8975000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2275000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-15415000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7891000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>24951000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3770000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-34039000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>733000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1653000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>21159000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>17965000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>17228000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-7196000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-6745000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3470000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-3169000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-866000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>712000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>9440000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5753000.0</v>
       </c>
       <c r="CK6">
         <v>-5753000.0</v>
       </c>
       <c r="CL6">
+        <v>-5753000.0</v>
+      </c>
+      <c r="CM6">
         <v>-25110000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3952000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-141000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>14212000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>7068000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-13717000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-176000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>30246000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-1458000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>692000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3054000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-212000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>20000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-157000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-3000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-6229000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-3486000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7557000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-30001.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-32670000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>31590000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-10540000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1250000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-9060000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>20640000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:115">
+    <row r="7" spans="1:116">
       <c r="A7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B7">
+        <v>38039000.0</v>
+      </c>
+      <c r="C7">
         <v>17998000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13498000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>67359000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-14471000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-49950000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11621000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>24204000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>874000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-34280000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-28699000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10475000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>997000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6974000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9304000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9720000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35884000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>18752000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-49000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-33572000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-41368000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5102000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>559000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3667000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4203000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9409000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-3703000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2179000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2151000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-511000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-12788000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-3739000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-18242000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>725000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-286000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-961000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>898000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4388000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14331000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4172000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-17429000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>9114000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2127000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3483000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3531000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2264000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-3967000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>3678000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-414000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3368000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3368000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-822000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1609000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2792000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1666000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-1581000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4369000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4557000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-5941000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>21013000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2681000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>12221000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-9725000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>13436000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3855000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>5703000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-9450000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>10058000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>6336000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>591000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-11017000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>12549000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3391000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-5148000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-13825000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-1984000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>8232000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13765000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>9560000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1905000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-17519000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>16285000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-2169000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>4409000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-4261000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>10146000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-6471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-665000.0</v>
       </c>
       <c r="CK7">
         <v>-665000.0</v>
       </c>
       <c r="CL7">
+        <v>-665000.0</v>
+      </c>
+      <c r="CM7">
         <v>-4501000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-1189000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-19996000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>7508000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>5594000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-661000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-25455000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>21238000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>11275000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-26276000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>11994000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-16083000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>21282000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-49480000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>699000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-18497000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>6286000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-5518000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>44100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>11600000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>42000000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>2800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>17500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>10500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>47100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-2450000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:115">
+    <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-10270000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>17518000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>18142000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-26281000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-38049000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-14657000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-8173000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-44685000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-22629000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>5935000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>6008000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-23382000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-10602000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-8104000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>16699000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-10096000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-18694000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3729000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2735000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-21416000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-17022000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2219000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>15243000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-306000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-818000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-3533000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-393000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-20600000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-16023000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-1127000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>12075000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-10597000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-8228000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-2088000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>2071000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-782000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-11135000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>474000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>7050000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>609000.0</v>
       </c>
-      <c r="BA8"/>
       <c r="BB8"/>
-      <c r="BC8">
+      <c r="BC8"/>
+      <c r="BD8">
         <v>3378000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>4625000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-10324000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>9417000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>7412000.0</v>
       </c>
-      <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
@@ -38625,1287 +38853,1296 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
+      <c r="DL8"/>
     </row>
-    <row r="9" spans="1:115">
+    <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B9">
+        <v>-66831000.0</v>
+      </c>
+      <c r="C9">
         <v>-109910000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27610000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-15725000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7575000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-54578000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11111000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-16521000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-26942000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-28455000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-24869000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-22473000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-10270000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14076000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>18142000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-26281000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-38049000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-14657000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-44685000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-22629000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5935000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6008000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-23382000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-10602000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-8104000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16699000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-10096000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-15542000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>134000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-9750000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-12566000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-9953000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-772000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>15717000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-6028000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1158000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3643000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3208000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-14400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-13400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2488000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7849000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-11043000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-5579000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1734000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3241000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-526000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-11135000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>474000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7050000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1689000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4613000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2315000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3378000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4625000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-10324000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9417000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7412000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>1447000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-4597000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-5068000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5457000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2958000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1225000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>12082000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9869000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>23242000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4617000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1708000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>9045000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-4808000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1374000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>1905000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>17662000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>17398000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>17930000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7533000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-2278000.0</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9">
+      <c r="CD9"/>
+      <c r="CE9">
         <v>11798000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>10308000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>16318000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>11809000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5640000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>12669000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-18220000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CL9"/>
+      <c r="CM9">
         <v>17955000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8962000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9">
+      <c r="CO9"/>
+      <c r="CP9">
         <v>156000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10101000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>8401000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>30943000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>43121000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>37392000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>7342000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>26163000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>34393000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>37545000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>17047000.0</v>
       </c>
-      <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>547000.0</v>
       </c>
-      <c r="DC9"/>
-      <c r="DD9">
+      <c r="DD9"/>
+      <c r="DE9">
         <v>-32000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-70900000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-14400000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-7100000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-38800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-41800000.0</v>
       </c>
-      <c r="DJ9"/>
       <c r="DK9"/>
+      <c r="DL9"/>
     </row>
-    <row r="10" spans="1:115">
+    <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B10">
+        <v>-6942000.0</v>
+      </c>
+      <c r="C10">
         <v>-14124000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1124000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-318000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1206000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8257000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2584000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7678000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2243000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9164000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-18121000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>6939000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3717000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6685000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5113000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3572000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6863000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-12133000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-5200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3244000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23990000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5451000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4320000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>453000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3055000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1903000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1683000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2807000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-618000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>42000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2915000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2249000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1056000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-585000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-80000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2063000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-667000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2274000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-978000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4105000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1911000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-446000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2149000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-225000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>72000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-551000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3230000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-927000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2858000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1638000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3495000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-338000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-171000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>925000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2107000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1447000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-4869000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-3528000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>252000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2346000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3449000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-780000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-860000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2851000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-375000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-176000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>875000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-81000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>548000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1694000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>540000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3974000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1525000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-3388000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>293000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7019000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>462000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>573000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2545000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-345000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-1228000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-279000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-737000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1118000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-3226000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-410000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2514000.0</v>
       </c>
       <c r="CK10">
         <v>-2514000.0</v>
       </c>
       <c r="CL10">
+        <v>-2514000.0</v>
+      </c>
+      <c r="CM10">
         <v>-1170000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-2174000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-205000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1141000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1202000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>873000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2943000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>89000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-180000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-5622000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-836000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-3618000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-512000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-13000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2737000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-3054000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-1993000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-590000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-9300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-14000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>-7900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-3300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-5300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-3800000.0</v>
       </c>
-      <c r="DJ10"/>
       <c r="DK10"/>
+      <c r="DL10"/>
     </row>
-    <row r="11" spans="1:115">
+    <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-14208000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1523000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-28954000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>25612000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>22315000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>49985000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-23316000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>26231000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>20266000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5756000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-13454000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24395000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>6731000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>20548000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-22778000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2995000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>20846000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>849000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2677000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>20527000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1256000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3026000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-14991000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4142000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6067000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9531000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-7248000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>19676000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2108000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>10778000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-13633000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>6183000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5018000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3992000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-5812000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2809000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6061000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>5397000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-13285000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-6829000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>90000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-3379000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>13166000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-937000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-13599000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>14861000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2789000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>6782000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>289000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
-      <c r="CB11">
+      <c r="CB11"/>
+      <c r="CC11">
         <v>28584000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>22130000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3455000.0</v>
       </c>
-      <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>11964000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>4528000.0</v>
       </c>
-      <c r="CL11"/>
       <c r="CM11"/>
-      <c r="CN11">
+      <c r="CN11"/>
+      <c r="CO11">
         <v>2606000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5509000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
-      <c r="CZ11">
+      <c r="CZ11"/>
+      <c r="DA11">
         <v>72763000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>20225000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>8800000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
+      <c r="DL11"/>
     </row>
-    <row r="12" spans="1:115">
+    <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2767000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7638000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-11559000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-542000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5110000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>666000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3182000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2745000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3787000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3415000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>7783000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3031000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2740000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3731000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3826000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-444000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3269000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1991000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3983000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>903000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1029000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>32506000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7047000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-1787000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>945000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2628000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-95549000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>441000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>980000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>330000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>510000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>335000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-142000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>157000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>382000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>152000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>464000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>101000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1722000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>-124000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>39000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>381000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>-560000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-25000.0</v>
       </c>
-      <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>5984000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>896000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
+      <c r="DL12"/>
     </row>
-    <row r="13" spans="1:115">
+    <row r="13" spans="1:116">
       <c r="A13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>4167000.0</v>
       </c>
       <c r="O13">
+        <v>4167000.0</v>
+      </c>
+      <c r="P13">
         <v>-10837000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-6296000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10076000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1062000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-7067000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2614000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-7291000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4054000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3847000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3676000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1371000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6223000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2524000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2680000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2194000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5064000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1109000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1462000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>475000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-216000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6169000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-2959000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>664000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5712000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3232000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-1603000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
-      <c r="AR13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-2368000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>2654000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -39928,462 +40165,464 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
+      <c r="DL13"/>
     </row>
-    <row r="14" spans="1:115">
+    <row r="14" spans="1:116">
       <c r="A14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B14">
+        <v>-28316000.0</v>
+      </c>
+      <c r="C14">
         <v>16100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12674000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12242000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11664000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11948000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11087000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11052000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10613000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7821000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7617000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9277000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6878000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6864000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6388000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6728000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6370000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6156000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6200000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6004000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6062000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5828000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4020000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3711000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3200000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3235000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2362000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2357000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2354000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2474000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2372000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2154000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2437000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2061000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2208000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2750000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2506000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2319000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2059000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2161000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1655000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1032000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>816000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>703000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>637000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>590000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>579000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>635000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>629000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>645000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>617000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>596000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>878000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539000.0</v>
       </c>
       <c r="BC14">
         <v>539000.0</v>
       </c>
       <c r="BD14">
+        <v>539000.0</v>
+      </c>
+      <c r="BE14">
         <v>763000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>534000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>536000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>522000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3342000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>865000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1012000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1137000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1277000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1219000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1419000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1376000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2265000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1539000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2468000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1986000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1480000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2162000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>3035000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2951000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2691000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2776000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2831000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2837000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1911000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>-6251000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6399000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2290000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4144000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>6325000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2356000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294000.0</v>
       </c>
       <c r="CK14">
         <v>3294000.0</v>
       </c>
       <c r="CL14">
+        <v>3294000.0</v>
+      </c>
+      <c r="CM14">
         <v>3279000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>3453000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5384000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3590000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>3691000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>3650000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>5926000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4133000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4347000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4227000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>8991000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7399000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7054000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6901000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8148000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6591000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>11819000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6098000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6160000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>4260000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>3470000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>3060000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>2639999.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>1750000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>920000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:115">
+    <row r="15" spans="1:116">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>8000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>14000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>137000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>114000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>166000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>69000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>31000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>122000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
@@ -40391,478 +40630,484 @@
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
-      <c r="BE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15"/>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>92972000.0</v>
       </c>
-      <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>1092000.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>55000.0</v>
       </c>
-      <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>17630000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>130000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:115">
+    <row r="16" spans="1:116">
       <c r="A16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B16">
+        <v>77278000.0</v>
+      </c>
+      <c r="C16">
         <v>49600000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>88834000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>127171000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>108448000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22427000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>59073000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>100832000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>44897000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>105969000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>87456000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>75770000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>28558000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15129000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5245000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24848000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17059000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>19279000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7800000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23105000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18524000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42333000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>32094000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>53577000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35830000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>43799000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>27295000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18934000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>13104000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16158000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20578000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>26247000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>21692000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>35713000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>31888000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>28290000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>23905000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>20781000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>25835000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32961000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>22807000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>58269000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46313000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>49360000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>44816000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>47253000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>46677000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>47342000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>22243000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20547000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17253000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20757000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15134000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>13458000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>20873000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18729000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18663000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>17766000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>17318000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>35577000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23039000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>36707000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>26946000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>32924000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30725000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>54182000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>55795000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>64174000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>60544000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>51569000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>49294000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>64709000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>56818000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>31867000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35637000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>69676000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>68943000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>67290000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>46131000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>28166000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>10938000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>18134000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>24879000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>28349000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>31518000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>32384000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>31672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13290000.0</v>
       </c>
       <c r="CK16">
         <v>13290000.0</v>
       </c>
       <c r="CL16">
+        <v>13290000.0</v>
+      </c>
+      <c r="CM16">
         <v>19043000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>44153000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>40201000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>40342000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>26130000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>19062000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>32779000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>32955000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2709000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4167000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3475000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>421000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>633000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>613000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>770000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>773000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>7002000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>10488000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2970000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>2930000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>35590000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>4060000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>14550000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>9240000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>20640000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>41399000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:115">
+    <row r="17" spans="1:116">
       <c r="A17" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -40934,486 +41179,490 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
+      <c r="DL17"/>
     </row>
-    <row r="18" spans="1:115">
+    <row r="18" spans="1:116">
       <c r="A18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B18">
+        <v>-15121000.0</v>
+      </c>
+      <c r="C18">
         <v>102095000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>29405000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>112018000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>74843000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7891000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24091000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>78515000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>65396000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>26896000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>18438000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>50899000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>31954000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>41750000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11632000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19873000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12267000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-36800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>765000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-15596000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26286000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19068000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>20101000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22072000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>20193000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>9630000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17299000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9651000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>8927000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-3453000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6066000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-7237000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5050000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>3782000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>11354000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>6642000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7195000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-7431000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9803000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5489000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>12681000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4556000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>4901000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>717000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3672000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-563000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6342000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2571000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>4169000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2466000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1823000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>2301000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2146000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2923000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-2134000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1663000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>526000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-9303000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>11231000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-13572000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3276000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-15475000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2812000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-7456000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1108000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-8338000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>4283000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>7992000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>3100000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-8808000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>8279000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7585000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2239000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-11904000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1139000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>15660000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>21611000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>17743000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>19751000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-4268000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1897000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>175000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-11816000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-1952000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>4931000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-10223000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8584000.0</v>
       </c>
       <c r="CK18">
         <v>-8584000.0</v>
       </c>
       <c r="CL18">
+        <v>-8584000.0</v>
+      </c>
+      <c r="CM18">
         <v>-797000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>4682000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1160000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>16087000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>12605000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>724000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1744000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>35906000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>12003000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-8181000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-7780000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1949000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>15482000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-26818000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-4727000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>17516000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>5362000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-3318000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-16190000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-11740000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>9860000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-1090000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>359999.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>5590000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>2770000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-3220000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:115">
+    <row r="19" spans="1:116">
       <c r="A19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-49589000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-16995000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-38679000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-58425000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-12450000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-85033000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-5375000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5989000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6212000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3300000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4046000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-165000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-500000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5006000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-9173000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1650000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-39515000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2460000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-55944000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1001000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-795000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-30452000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1345000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-644000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1182000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1837000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -41454,54 +41703,55 @@
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
+      <c r="DL19"/>
     </row>
-    <row r="20" spans="1:115">
+    <row r="20" spans="1:116">
       <c r="A20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -41573,216 +41823,219 @@
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
+      <c r="DL20"/>
     </row>
-    <row r="21" spans="1:115">
+    <row r="21" spans="1:116">
       <c r="A21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B21">
+        <v>-36141000.0</v>
+      </c>
+      <c r="C21">
         <v>34164000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1383000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-21131000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18922000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1260000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-913000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1279000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-16046000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-28727000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-40438000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-14961000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>26202000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1327000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>27952000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8972000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>30958000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15158000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>14906000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-208000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-29324000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29329000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29258000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-10373000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-9852000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10014000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-8000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>28000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-4000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-37000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-243000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>52000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>57000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>136000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>85000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>19664000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-17000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>7000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>20000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-11000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>17000.0</v>
       </c>
-      <c r="AU21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV21"/>
       <c r="AW21">
         <v>-875000.0</v>
       </c>
       <c r="AX21">
         <v>-875000.0</v>
       </c>
       <c r="AY21">
+        <v>-875000.0</v>
+      </c>
+      <c r="AZ21">
         <v>-877000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1851000.0</v>
       </c>
-      <c r="BA21"/>
       <c r="BB21"/>
-      <c r="BC21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>-24000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-458000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9134000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-8879000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-61000.0</v>
       </c>
-      <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
@@ -41794,3043 +42047,3071 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
+      <c r="DL21"/>
     </row>
-    <row r="22" spans="1:115">
+    <row r="22" spans="1:116">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22">
+        <v>154600000.0</v>
+      </c>
+      <c r="C22">
         <v>110000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>91026000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>102282000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>79287000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>72592000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>57681000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>65474000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>62100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>52909000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>43588000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>41007000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>25854000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24172000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>28754000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18092000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>11065000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-4050000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>23474000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19649000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>13343000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>12210000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13481000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12330000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6213000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>8530000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9983000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11055000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5457000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6983000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4774000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>8649000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2287000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-29513000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3246000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5873000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>551000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3924000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>102049000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10836000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2194000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5799000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7479000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3956000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1811000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3292000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2131000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2673000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>396000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>124000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1842000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1141000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1100000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>510000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1473000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-3176000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-3432000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-3723000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-14638000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-10165000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-9238000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-3652000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-11554000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-6557000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-13221000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-815000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-12130000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1458000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-1177000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-90000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-596000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2038000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>39000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-797000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-4079000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1206000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-740000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-799000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-6457000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>27464000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-27380000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-1798000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-84883000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-13915000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-13226000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-17608000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-2421000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>740000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5682000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6238000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7639000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5615000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3369000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3807000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2203000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7477000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2066000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-285097000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3094000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>10533000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>8075000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7008000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>10943000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>10084000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-2474000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2603000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>15600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>13600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>9700000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>9100000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>8100000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>-13800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:115">
+    <row r="23" spans="1:116">
       <c r="A23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B23">
+        <v>2000.0</v>
+      </c>
+      <c r="C23">
         <v>-151000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-749000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-42507000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2569000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1017000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3950000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3411000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-36868000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-6560000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5371000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2999000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-3212000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-2910000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2348000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-648000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2955000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2129000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1215000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>371473000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1248000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-251000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25115000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>70000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-120000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>33999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-457000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-103000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22346000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-137000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>93000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-125000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-155000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-69000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>35000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-467000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>89000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-558000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>75000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-133000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-188000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-365000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>20000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-11000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>17000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-102000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19650000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-554000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-601000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-1038000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7051000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-281000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>513000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-409000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2357000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8812000.0</v>
       </c>
       <c r="BG23">
         <v>-8812000.0</v>
       </c>
       <c r="BH23">
+        <v>-8812000.0</v>
+      </c>
+      <c r="BI23">
         <v>-7000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-65000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6271000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-305000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-172000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-225000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-278000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>744000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-263000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1055000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-722000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-712000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4368000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-75000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>148000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-500000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-806000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>638000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-637000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-13000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1396000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-2791000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-7382000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-21000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-3056000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-431000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1196000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-2680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1245000.0</v>
       </c>
       <c r="CK23">
         <v>-1245000.0</v>
       </c>
       <c r="CL23">
+        <v>-1245000.0</v>
+      </c>
+      <c r="CM23">
         <v>-593000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-679000.0</v>
       </c>
       <c r="CO23">
         <v>-679000.0</v>
       </c>
       <c r="CP23">
+        <v>-679000.0</v>
+      </c>
+      <c r="CQ23">
         <v>821000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>5000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>2510000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>175000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1530000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>44291000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>980000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>155565000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>7000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>50000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>13000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>2030000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-6757000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>30560000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>35610000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>49190000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-2130000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>63020000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>15640000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>53570000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:115">
+    <row r="24" spans="1:116">
       <c r="A24" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>231</v>
+      </c>
+      <c r="B24">
+        <v>611000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>338000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45053000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-44747000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>341000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>186000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1122000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>197000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1969000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>656000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-81000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19205000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-456000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-24000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>115000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>84000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>129000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>98000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>56000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="Z24">
         <v>7000.0</v>
       </c>
       <c r="AA24">
+        <v>7000.0</v>
+      </c>
+      <c r="AB24">
         <v>46000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>434000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>61000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>13000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>77000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>33000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>214000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>8000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>25000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-769000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-7538000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-1000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3112000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
+        <v>0.0</v>
+      </c>
+      <c r="BA24">
         <v>829000.0</v>
       </c>
-      <c r="BA24">
-[...1 lines deleted...]
-      </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>-828000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24"/>
+      <c r="BG24">
         <v>8801000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-8801000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1371000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>166000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>6635000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>9859000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>475000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>87000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>50000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>109000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>62000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>562000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>89000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-1863000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>200000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>20117000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>208000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>505000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>413000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>367000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>129000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>235000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-125000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4947000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5805000.0</v>
       </c>
       <c r="CE24">
         <v>5805000.0</v>
       </c>
       <c r="CF24">
+        <v>5805000.0</v>
+      </c>
+      <c r="CG24">
         <v>12018000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3877000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>12619000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>11771000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>286000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>175000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>223000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>552000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>247000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-16000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1056000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>28000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>456000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-59000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-413000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-1063000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>11000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>329000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-4659000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-660000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>442000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>864000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>426000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-14400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-56540000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-27460000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-7320000.0</v>
       </c>
-      <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24">
         <v>-30290000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-35700000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>560000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:115">
+    <row r="25" spans="1:116">
       <c r="A25" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B25">
+        <v>-133835000.0</v>
+      </c>
+      <c r="C25">
         <v>-16586000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-19880000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-49615000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10931000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12885000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-21833000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5323000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6042000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4848000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>30000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-428000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-863000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>231000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-12932000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>489000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2675000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-37000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1209000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-5000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>295000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-132000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7050000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1494000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>362000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>86000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>390000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>33000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>387000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>112000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>269000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>221000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>151000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>53000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>329000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>48000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>78000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>66000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>146000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>80000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>93000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>90000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>86000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>79000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>76000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>75000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>76000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>85000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>97000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>127000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>29000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>610000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-562000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>209000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-569000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>118000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-560000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-25000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1950000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-23641000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-622000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3014000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-258000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1664000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4780000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>299000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2332000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>43000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2871000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>976000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-6826000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>3469000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2908000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1230000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1421000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4140000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5620000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4748000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>21834000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-8419000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6478000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2343000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>64335000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>10663000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>5751000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>11010000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-7211000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-10135000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>969000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-645000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>9556000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1216000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2884000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-3543000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>23420000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4612000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-3636000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>302907000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-25801000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7460000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-14140000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>14347000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-17198000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>24990000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-2648000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1288000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-74440000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-36920000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-43500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-14070000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-26260000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-12330000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-29800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>30000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:115">
+    <row r="26" spans="1:116">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B26">
+        <v>-136000.0</v>
+      </c>
+      <c r="C26">
         <v>-1730000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-17670000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-51000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5328000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20534000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-15731000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-19708000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-21102000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2289000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-929000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-71000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-576000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-148000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-7489000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8061000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5570000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-127000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4798000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5516000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-795000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-251000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-695000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2260000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-543000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4036000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-858000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1477000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2914000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-3200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2211000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-829000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1476000.0</v>
       </c>
       <c r="AJ26">
         <v>-1476000.0</v>
       </c>
       <c r="AK26">
+        <v>-1476000.0</v>
+      </c>
+      <c r="AL26">
         <v>-877000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-110000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-14000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>590000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-518000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>61000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-72000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-376000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-31000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-3113000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-102000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-18000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>-161000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-90000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-346000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-87000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-94000.0</v>
       </c>
       <c r="BG26">
         <v>-94000.0</v>
       </c>
       <c r="BH26">
+        <v>-94000.0</v>
+      </c>
+      <c r="BI26">
         <v>-72000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>65000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-2000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-63000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>172000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-74000.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>-98000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-16000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-77000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-192000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-4032000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-4972000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-2644000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1887000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-1525000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-806000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>4340000.0</v>
       </c>
-      <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>-990000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-3350000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-3412000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-3419000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-2607000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-769000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-461000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-523000.0</v>
       </c>
-      <c r="CT26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CU26"/>
       <c r="CV26">
         <v>-272000.0</v>
       </c>
       <c r="CW26">
+        <v>-272000.0</v>
+      </c>
+      <c r="CX26">
         <v>-8648000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-158000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-1298000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
-      <c r="DD26">
+      <c r="DD26"/>
+      <c r="DE26">
         <v>460000.0</v>
       </c>
-      <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>91510000.0</v>
       </c>
-      <c r="DK26"/>
+      <c r="DL26"/>
     </row>
-    <row r="27" spans="1:115">
+    <row r="27" spans="1:116">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B27">
+        <v>7333000.0</v>
+      </c>
+      <c r="C27">
         <v>3550000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3515000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4331000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3139000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1946000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1199000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1408000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1514000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1413000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1116000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1299000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1052000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>905000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>878000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>999000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>998000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>777000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1045000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>858000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>842000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>480000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1159000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>753000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>931000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>873000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>810000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>625000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>49000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>259000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>-284000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-475000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>364000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>378000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>403000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>416000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>510000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>938000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>216000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>214000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>215000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>199000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>308000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>-94000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>111000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>151000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>131000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>229000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>200000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>485000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>172000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>281000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>492000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>304000.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>131000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>145000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>224000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>246000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>266000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>170000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>299000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>107000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>646000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>318000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>775000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>617000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>608000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>3106000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>883000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4150000.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>803000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1831000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>1338000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-2389000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>147000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>440000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1338000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>10835000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>413000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>210000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>237000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
+      <c r="DL27"/>
     </row>
-    <row r="28" spans="1:115">
+    <row r="28" spans="1:116">
       <c r="A28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B28">
+        <v>-36275000.0</v>
+      </c>
+      <c r="C28">
         <v>32302000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-19802000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-63689000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11025000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20594000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-24398000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58967000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9852000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7278000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3856000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19834000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-31785000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-50275000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23670000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17677000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-929000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>21900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3456000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>28915000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-15409000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14211000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2398000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-30048000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>25256000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1315000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11953000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-12766000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-13351000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-2219000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-87000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-991000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1302000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-26000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1708000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-800000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-537000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>172000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19218000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>44000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-65000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-356000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-42000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3096000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-102000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>18757000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-875000.0</v>
       </c>
       <c r="AX28">
         <v>-875000.0</v>
       </c>
       <c r="AY28">
+        <v>-875000.0</v>
+      </c>
+      <c r="AZ28">
         <v>-1038000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10944000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-625000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4696000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-779000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-766000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-8879000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-155000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-121000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-262000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-150000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-305000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-695000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-16383000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-653000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-150000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-865000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>571000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-914000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-4744000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-604000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2751000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1739000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-22640000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-819000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-14373000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-582000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-13000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1398000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3351000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-7382000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-21000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-2971000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-2791000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-16438000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>7892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6825000.0</v>
       </c>
       <c r="CK28">
         <v>-6825000.0</v>
       </c>
       <c r="CL28">
+        <v>-6825000.0</v>
+      </c>
+      <c r="CM28">
         <v>-24488000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-553000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2522000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2122000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-2798000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-16581000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-9497000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-6116000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-13402000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>9286000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>11897000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-2172000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-15791000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>31553000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5384000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-23143000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-9712000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>42630000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>30560000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>35610000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>49190000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-2130000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>63020000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>15640000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>53570000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>260000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:115">
+    <row r="29" spans="1:116">
       <c r="A29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B29">
+        <v>29521000.0</v>
+      </c>
+      <c r="C29">
         <v>133920999.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>75979000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>132001000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>91991000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>24844000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>37260000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>92783000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82928000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>33740000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>24953000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>57280000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>36563000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45715000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14344000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34061000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-14891000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>21555000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-24500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2775000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13209000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28108000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>20250000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>21146000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22874000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21700000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11021000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>18427000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10894000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10768000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1365000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7246000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6181000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6174000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>4985000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12147000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7547000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>8290000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-5635000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>11064000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-4417000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>13413000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4908000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>5295000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1476000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>4599000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>136000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6902000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3125000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4770000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-2199000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1706000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>2582000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-2214000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3292000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1426000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>1854000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>1202000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-9001000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>11816000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-12224000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3640000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-15084000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-7422000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-682000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-8262000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4211000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>10503000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>4753000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-8160000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>11651000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>11060000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>834000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-8839000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2221000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>16354000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>21982000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>18304000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>20665000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-5372000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2474000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1112000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-11253000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-1020000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>5937000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-9042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6994000.0</v>
       </c>
       <c r="CK29">
         <v>-6994000.0</v>
       </c>
       <c r="CL29">
+        <v>-6994000.0</v>
+      </c>
+      <c r="CM29">
         <v>597000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>6427000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>2583000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>17929000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>15538000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3253000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>6094000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>37460000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>14052000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-4239000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-1722000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>9309000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>22271000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-21224000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>2592000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>23168000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>12983000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>4471000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-11370000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-7460000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>11670000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>890000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1979999.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>6320000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>4420000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-2870000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:115">
+    <row r="30" spans="1:116">
       <c r="A30" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B30">
+        <v>-44439000.0</v>
+      </c>
+      <c r="C30">
         <v>-174864000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-46236000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-49589000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-16995000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-38679000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-58425000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-12450000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-85033000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5375000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5989000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6212000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4046000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16328000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2602000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5006000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9173000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-12800000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1650000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-39515000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2460000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-55944000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1001000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-795000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-30452000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1345000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-644000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1182000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1837000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-2085000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2604000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-6849000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1047000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1361000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6314000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3687000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-12743000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1788000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1082000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-50263000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1501000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7890000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-395000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3871000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-927000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-699000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-560000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-554000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-601000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-267000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3615000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-281000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-505000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-369000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-708000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-191000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8125000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-9103000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>843000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1182000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6271000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9411000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-306000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>348000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-278000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>33000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>284000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2099000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1564000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-2511000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>8184000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16642000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2865000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2560000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-669000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-327000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-242000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-326000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2039000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6201000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>11055000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2945000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>11213000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>10590000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1304000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>-1219000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1922000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-202000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-1595000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-5672000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-389000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3227000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-1098000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-2108000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-4355000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-7121000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-7349000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-6460000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-10486000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-7979000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6254000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-6757000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-39544000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-19220000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-60820000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-29270000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-9300000.0</v>
       </c>
-      <c r="DH30"/>
-      <c r="DI30">
+      <c r="DI30"/>
+      <c r="DJ30">
         <v>-31020000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-37350000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>210000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>