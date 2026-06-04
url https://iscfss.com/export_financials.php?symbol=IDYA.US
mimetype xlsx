--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1944,51 +1947,51 @@
       <c r="B42">
         <v>1757197000.0</v>
       </c>
       <c r="C42">
         <v>1681167000.0</v>
       </c>
       <c r="D42">
         <v>968885000.0</v>
       </c>
       <c r="E42">
         <v>587724000.0</v>
       </c>
       <c r="F42">
         <v>478970000.0</v>
       </c>
       <c r="G42">
         <v>325250000.0</v>
       </c>
       <c r="H42">
         <v>192824000.0</v>
       </c>
       <c r="I42">
         <v>-136792000.0</v>
       </c>
       <c r="J42">
-        <v>-26084000.0</v>
+        <v>-25653000.0</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
@@ -2486,4558 +2489,4682 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>20736000.0</v>
+      </c>
+      <c r="C2">
         <v>17584000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>18433000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17270000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17631000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15421000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12567000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15886000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6598000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5169000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5868000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4376000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4280000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3645000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4227000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3364000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2152000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2108000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1281000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>953000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1405000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>952000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>684000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>709000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>763000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1080000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1651000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1417000.0</v>
       </c>
-      <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-494000.0</v>
+      </c>
+      <c r="C5">
         <v>2267000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2052000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1521000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1585000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>812000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3836000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1416000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-923000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>562000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-750000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1179000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1405000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2871000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4002000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3629000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2804000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-712000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-50000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>35000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>57000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>65000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>78000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>37000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-31000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-15739000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>0.0</v>
       </c>
-      <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>0.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>28600000.0</v>
+      </c>
+      <c r="C7">
         <v>27914000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27245000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>26597000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>25968000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19171000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18796000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1869000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2407000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2872000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2097000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2572000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3031000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3482000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3924000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>4355000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4772000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5181000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5582000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5974000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6351000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6723000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7086000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6216000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6497000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6772000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>7042000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7444000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7742000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
         <v>9000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
+        <v>9000.0</v>
+      </c>
+      <c r="I8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="J8">
         <v>7000.0</v>
       </c>
       <c r="K8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="N8">
         <v>5000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>594253000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>587724000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>583968000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>485763000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>482228000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>478970000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>476211000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>387215000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>369130000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>325250000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>193635000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>192824000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>192036000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>191310000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2015000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>157522000.0</v>
+      </c>
+      <c r="C10">
         <v>112825000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>298927000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>114645000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>129996000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>84378000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>400283000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>183049000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>108345000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>157018000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>151850000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>102843000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>67237000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>68632000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>101954000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49106000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>55291000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>92046000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>108428000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>90427000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>136752000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>72037000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>81238000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>147543000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35462000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>34067000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>38848000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>88115000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>35302000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>20505000.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>671201000.0</v>
+      </c>
+      <c r="C12">
         <v>639388000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>786894000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>669738000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>692508000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>676319000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>920029000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>701658000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>698772000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>525114000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>468751000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>493716000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>339470000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>364829000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>386244000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>268620000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>252599000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>246770000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>264551000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>274176000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>302321000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>283585000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>278683000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>170414000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>87863000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>98956000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>109356000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>120163000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>79020000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>89961000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
         <v>9000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
+        <v>9000.0</v>
+      </c>
+      <c r="I13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="J13">
         <v>7000.0</v>
       </c>
       <c r="K13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="N13">
         <v>5000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Z13">
         <v>2000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
+        <v>2000.0</v>
+      </c>
+      <c r="AD13">
         <v>1000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-      <c r="AG13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>88699754.0</v>
+      </c>
+      <c r="C14">
         <v>88582694.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>89690878.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>88472000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88356000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>87340758.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>86188510.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>77962730.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>75108484.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>65246361.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>59999449.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>56251130.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48370074.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48132003.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>41109571.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38660971.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38591966.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38501335.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37769910.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32854926.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31761207.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>29149106.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28396670.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21001730.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20250549.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20216275.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20158223.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19818439.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19478654.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14240901.0</v>
       </c>
       <c r="AE14">
         <v>14240901.0</v>
       </c>
       <c r="AF14">
         <v>14240901.0</v>
       </c>
       <c r="AG14">
         <v>14240901.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14">
+        <v>14240901.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000.0</v>
       </c>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Q15">
         <v>4000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="Z15">
         <v>2000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
+        <v>2000.0</v>
+      </c>
+      <c r="AD15">
         <v>1000.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>490000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1439000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2818000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6255000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8568000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10267000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>35849000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>39224000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29040000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22935000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22132000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>25508000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>27613000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>44847000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5223000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5429000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5023000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3992000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4077000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2758000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>1772000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
+      <c r="AG18"/>
+      <c r="AH18">
         <v>0.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>0.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
         <v>532614000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-42394000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16377000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4488000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8317000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>-121293000.0</v>
       </c>
-      <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>1030348000.0</v>
+      </c>
+      <c r="C23">
         <v>1109324000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1185136000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1041270000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1100641000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1124091000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1239873000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>973663000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>961527000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>649316000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>532942000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>527557000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>364746000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>387969000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>410907000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>338007000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>358867000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>381347000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>399444000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>328401000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>326097000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>298269000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>301384000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>184510000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>101791000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>113001000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>122331000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>133358000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>92675000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>96541000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>10345000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>6498000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>301713000.0</v>
+      </c>
+      <c r="C26">
         <v>410297000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>349960000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>322131000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>358665000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>405832000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>280128000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>251071000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>242636000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>107492000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>42394000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16377000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11740000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>8317000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7691000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>55171000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>93628000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>121293000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>121217000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>38254000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8080000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>10158000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1545000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3040000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1526000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>0.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-128922000.0</v>
+      </c>
+      <c r="C28">
         <v>-57336000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-271682000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-88048000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-104028000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-65207000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-381487000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-181180000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-105938000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-154146000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-149753000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-100271000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-64206000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-65150000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-98030000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-44751000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-50519000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-86865000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-102846000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-84453000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-130401000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-65314000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-74152000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-141327000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-28965000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-27295000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-31806000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-80671000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-27560000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-20505000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>937267000.0</v>
+      </c>
+      <c r="C29">
         <v>1022934000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1092034000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>959653000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1024135000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1059147000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1180418000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>931658000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>935311000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>621090000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>508049000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>501609000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>333810000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>349455000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>368769000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>269321000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>288667000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>301514000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>317629000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>240260000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>233126000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>198274000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>195429000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>172058000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>89103000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>5973000.0</v>
       </c>
-      <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>3000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6703000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>160000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>468000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>211000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3449000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>288000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>697000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1103000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1018000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1325000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2922000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1877000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>0.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>501609000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>333810000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>349455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269321000.0</v>
       </c>
       <c r="P31">
         <v>269321000.0</v>
       </c>
       <c r="Q31">
+        <v>269321000.0</v>
+      </c>
+      <c r="R31">
         <v>288667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317629000.0</v>
       </c>
       <c r="S31">
         <v>317629000.0</v>
       </c>
       <c r="T31">
+        <v>317629000.0</v>
+      </c>
+      <c r="U31">
         <v>240260000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>233126000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>198274000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>195429000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>172058000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>89103000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>100400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>110406000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>120608000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-58062000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-      <c r="AG31">
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-15739000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>631276000.0</v>
+      </c>
+      <c r="C32">
         <v>607912000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>738146000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>630264000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>657026000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>643642000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>891555000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>672437000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>684393000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>505531000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>457289000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>476451000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>314138000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>338736000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>360710000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>214100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>199092000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>205837000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>230326000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>244018000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>272029000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>249965000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>227164000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>166524000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>82118000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>334241000.0</v>
+      </c>
+      <c r="C33">
         <v>442597000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>382481000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>355668000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>392769000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>434378000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>307659000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>260484000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>252174000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>116684000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>50760000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>25769000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>20788000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>17515000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>17470000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>65818000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>102818000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>130351000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>130481000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>48612000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>17939000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9664000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>20047000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10560000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>12327000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11347000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>10170000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10726000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>12798000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5874000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
-      <c r="AG33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:33">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1116000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>6796000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>9411000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10597000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>13243000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>34674000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>43178000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>56842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="W34">
         <v>12000.0</v>
       </c>
       <c r="X34">
+        <v>12000.0</v>
+      </c>
+      <c r="Y34">
         <v>16000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>21000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>34000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>52000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>60000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>89000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>28250000.0</v>
+      </c>
+      <c r="C35">
         <v>27575000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>28593000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>26279000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>25660000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18873000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18796000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1263000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1256000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1125000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>0.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>611000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1116000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6796000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9411000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>10597000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>13243000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>34674000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>43178000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>52370000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>56842000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>61355000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>51782000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5026000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5342000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5661000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5978000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>6277000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6587000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>140076000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>302994000.0</v>
+      </c>
+      <c r="C36">
         <v>1015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>805000.0</v>
       </c>
       <c r="D36">
         <v>805000.0</v>
       </c>
       <c r="E36">
         <v>805000.0</v>
       </c>
       <c r="F36">
         <v>805000.0</v>
       </c>
       <c r="G36">
+        <v>805000.0</v>
+      </c>
+      <c r="H36">
         <v>911000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>986000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>849000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>782000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>827000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>830000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>220000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>205000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>252000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>280000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>362000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>397000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>323000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>897000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>217000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>188000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>279000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="Z36">
         <v>122000.0</v>
       </c>
       <c r="AA36">
+        <v>122000.0</v>
+      </c>
+      <c r="AB36">
         <v>124000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>131000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1924000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>722000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
-      <c r="AG36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
+      <c r="AC37"/>
+      <c r="AD37">
         <v>0.0</v>
       </c>
-      <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
+      <c r="AG37"/>
+      <c r="AH37">
         <v>0.0</v>
       </c>
     </row>
-    <row r="38" spans="1:33">
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>830000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>205000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>252000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>280000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>362000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>397000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>323000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>897000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>217000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>188000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>279000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="Z38">
         <v>122000.0</v>
       </c>
       <c r="AA38">
+        <v>122000.0</v>
+      </c>
+      <c r="AB38">
         <v>124000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>131000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1924000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-      <c r="AG38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>24906000.0</v>
+      </c>
+      <c r="C39">
         <v>21366000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>15761000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15864000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15364000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>13391000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>12165000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>11520000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10566000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7500000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6728000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7912000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4020000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5414000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3744000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3281000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2753000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3123000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3394000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4288000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2915000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3143000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2654000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3536000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1601000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2698000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5610000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4938000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>857000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>706000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>43745000.0</v>
+      </c>
+      <c r="C40">
         <v>40892000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>45748000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37750000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>32907000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>30352000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>28092000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>24250000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>17519000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>18756000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16188000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>14690000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>17274000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>16999000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16988000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16230000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12628000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>12320000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>11892000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9913000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7762000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8534000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6419000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5268000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5486000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5086000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2952000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2939000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2864000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3996000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>0.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>5185000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>7314000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8025000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>10212000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>31192000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>39254000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>48014000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>52069000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>56172000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>46198000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>16000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>21000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>34000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>52000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>60000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>89000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>0.0</v>
       </c>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>1772830000.0</v>
+      </c>
+      <c r="C42">
         <v>1757197000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1743239000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1730633000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1717560000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1681167000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1669102000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1373774000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1324163000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>968885000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>823202000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>789751000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>594253000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>587724000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>583968000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>485763000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>482228000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>478970000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>476211000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>387215000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>369130000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>325250000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>317242000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>288923000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>193635000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>192824000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>192036000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>191310000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2014000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-136792000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
-      <c r="AG42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
+      <c r="AC44"/>
+      <c r="AD44">
         <v>0.0</v>
       </c>
-      <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
+      <c r="AG44"/>
+      <c r="AH44">
         <v>0.0</v>
       </c>
     </row>
-    <row r="45" spans="1:33">
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>46192000.0</v>
+      </c>
+      <c r="C45">
         <v>45541000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>45406000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>45739000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>45599000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>39452000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37769000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>19214000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>18855000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18021000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>16523000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16911000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>16915000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>16546000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>16527000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>9461000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>9642000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4271000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>9610000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>8883000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>9165000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9699000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>10046000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>10595000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>10874000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5152000.0</v>
       </c>
-      <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>31247000.0</v>
+      </c>
+      <c r="C46">
         <v>31285000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31716000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32732000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33299000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>27741000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>26620000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>8427000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8689000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8410000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>7539000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8562000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8828000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8993000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>9527000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10367000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8828000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8661000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8941000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9461000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9642000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9476000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9610000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8883000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>9165000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9699000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>10046000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>10595000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>10874000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5152000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>8562000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6716000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6509000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6679000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>7163000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5274000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4763000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4707000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9461000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4755000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9476000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9610000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8883000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>9165000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9699000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>10046000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10595000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10874000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-      <c r="AG47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>0.0</v>
       </c>
     </row>
-    <row r="48" spans="1:33">
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-835078000.0</v>
+      </c>
+      <c r="C48">
         <v>-736539000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-653266000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-772510000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-695019000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-622841000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-492529000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-440708000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-387936000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-348364000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-314409000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-286969000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-259043000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-235403000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-211202000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-212817000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-190761000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-176748000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-158536000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-146954000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-136007000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-126986000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-121851000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-116925000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-104534000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-92491000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-81710000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-70741000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-60085000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-50516000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>0.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-259043000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-235403000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-211202000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-212817000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-190761000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-176748000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-158536000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-146954000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-136007000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-126986000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>0.0</v>
       </c>
-      <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-      <c r="AG49">
+      <c r="AG49"/>
+      <c r="AH49">
         <v>0.0</v>
       </c>
     </row>
-    <row r="50" spans="1:33">
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1244000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>28600000.0</v>
+      </c>
+      <c r="C51">
         <v>55489000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>27245000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26597000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25968000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>19171000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>18796000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1869000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2407000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2872000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2097000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2572000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3031000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3482000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3924000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4355000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4772000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5181000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5582000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5974000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6351000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6723000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7086000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6216000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6497000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6772000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7042000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7444000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7742000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>350000.0</v>
+      </c>
+      <c r="C52">
         <v>339000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>328000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>318000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>308000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>298000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>606000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1151000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1747000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2097000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1961000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1915000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1871000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1827000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1783000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1741000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1699000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1658000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1618000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1578000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1540000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1502000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1206000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1176000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1145000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2232000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2454000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1244000.0</v>
       </c>
-      <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>513679000.0</v>
+      </c>
+      <c r="C53">
         <v>526563000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>487967000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>555093000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>562512000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>591941000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>519746000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>518609000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>590427000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>368096000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>316901000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>390873000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>272233000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>296197000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>284290000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>219514000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>197308000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>154724000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>156123000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>183749000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>165569000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>211548000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>197445000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>22871000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>52401000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>64889000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>70508000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>32048000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>43718000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>69456000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>26314000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
+      <c r="AC54"/>
+      <c r="AD54">
         <v>0.0</v>
       </c>
-      <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
+      <c r="AG54"/>
+      <c r="AH54">
         <v>0.0</v>
       </c>
     </row>
-    <row r="55" spans="1:33">
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>1030348000.0</v>
+      </c>
+      <c r="C55">
         <v>1109324000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1185136000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1041270000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1100641000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1124091000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1239873000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>973663000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>961527000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>649316000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>532942000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>527557000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>364746000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>387969000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>410907000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>338007000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>358867000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>381347000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>399444000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>328401000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>326097000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>298269000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>301384000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>184510000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>101791000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>113001000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>122331000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>133358000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>92675000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>96541000.0</v>
       </c>
-      <c r="AE55"/>
       <c r="AF55"/>
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>0.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>696107000.0</v>
+      </c>
+      <c r="C56">
         <v>666727000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>802655000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>685602000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>707872000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>689713000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>932214000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>713179000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>709353000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>532632000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>482182000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>501788000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>343958000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>370454000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>393437000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>272189000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>256049000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>250996000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>268963000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>279789000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>308158000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>288605000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>281337000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>173950000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>89464000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>101654000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>112161000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>122632000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>79877000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>90667000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
-      <c r="AG56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>64831000.0</v>
+      </c>
+      <c r="C57">
         <v>58815000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>64509000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>55338000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>50846000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>46071000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>40659000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>40742000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>24960000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>27101000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>24893000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25337000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>29820000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>31718000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>32727000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>58089000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>56957000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>45159000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>38637000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>35771000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>36129000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>38640000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>54173000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7426000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7346000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6940000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5947000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>6473000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>5759000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5413000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>0.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>93081000.0</v>
+      </c>
+      <c r="C58">
         <v>86390000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>93102000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>81617000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>76506000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>64944000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>59455000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>42005000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26216000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28226000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>24893000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>25948000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>30936000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>38514000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>42138000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>68686000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>70200000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>79833000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>81815000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>88141000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>92971000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>99995000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>105955000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>12452000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12688000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12601000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>11925000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12750000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12346000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>145489000.0</v>
       </c>
-      <c r="AE58"/>
       <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>0.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
+      <c r="AC59"/>
+      <c r="AD59">
         <v>0.0</v>
       </c>
-      <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
+      <c r="AG59"/>
+      <c r="AH59">
         <v>0.0</v>
       </c>
     </row>
-    <row r="60" spans="1:33">
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>937267000.0</v>
+      </c>
+      <c r="C60">
         <v>1022934000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1092034000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>959653000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1024135000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1059147000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1180418000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>931658000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>935311000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>621090000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>508049000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>501609000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>333810000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>349455000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>368769000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>269321000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>288667000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>301514000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>317629000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>240260000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>233126000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>198274000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>195429000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>172058000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>89103000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>100400000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>110406000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>120608000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>80329000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-48948000.0</v>
       </c>
-      <c r="AE60"/>
       <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>10345000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:33">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
+      <c r="AC61"/>
+      <c r="AD61">
         <v>0.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-      <c r="AG61">
+      <c r="AG61"/>
+      <c r="AH61">
         <v>0.0</v>
       </c>
     </row>
-    <row r="62" spans="1:33">
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7070,3445 +7197,3515 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
         <v>4593000.0</v>
       </c>
       <c r="C2">
         <v>3834000.0</v>
       </c>
       <c r="D2">
         <v>4008000.0</v>
       </c>
       <c r="E2">
         <v>2101000.0</v>
       </c>
       <c r="F2">
         <v>1725000.0</v>
       </c>
       <c r="G2">
         <v>39698000.0</v>
       </c>
       <c r="H2">
         <v>1245000.0</v>
       </c>
       <c r="I2">
         <v>886000.0</v>
       </c>
       <c r="J2">
         <v>391000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
         <v>4593000.0</v>
       </c>
       <c r="C3">
         <v>3834000.0</v>
       </c>
       <c r="D3">
         <v>4008000.0</v>
       </c>
       <c r="E3">
         <v>2101000.0</v>
       </c>
       <c r="F3">
         <v>1725000.0</v>
       </c>
       <c r="G3">
         <v>1381000.0</v>
       </c>
       <c r="H3">
         <v>1245000.0</v>
       </c>
       <c r="I3">
         <v>886000.0</v>
       </c>
       <c r="J3">
         <v>391000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
         <v>-159313000.0</v>
       </c>
       <c r="C5">
         <v>-274477000.0</v>
       </c>
       <c r="D5">
         <v>-112961000.0</v>
       </c>
       <c r="E5">
         <v>-62502000.0</v>
       </c>
       <c r="F5">
         <v>-50268000.0</v>
       </c>
       <c r="G5">
         <v>-35344000.0</v>
       </c>
       <c r="H5">
         <v>-44271000.0</v>
       </c>
       <c r="I5">
         <v>-34346000.0</v>
       </c>
       <c r="J5">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
         <v>-154720000.0</v>
       </c>
       <c r="C6">
         <v>-270643000.0</v>
       </c>
       <c r="D6">
         <v>-108953000.0</v>
       </c>
       <c r="E6">
         <v>-60401000.0</v>
       </c>
       <c r="F6">
         <v>-48543000.0</v>
       </c>
       <c r="G6">
         <v>-33963000.0</v>
       </c>
       <c r="H6">
         <v>-43026000.0</v>
       </c>
       <c r="I6">
         <v>-33460000.0</v>
       </c>
       <c r="J6">
         <v>-11471000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
         <v>214117000.0</v>
       </c>
       <c r="C9">
         <v>3166000.0</v>
       </c>
       <c r="D9">
         <v>19377000.0</v>
       </c>
       <c r="E9">
         <v>50931000.0</v>
       </c>
       <c r="F9">
         <v>27941000.0</v>
       </c>
       <c r="G9">
         <v>19538000.0</v>
       </c>
       <c r="H9">
         <v>-1245000.0</v>
       </c>
       <c r="I9">
         <v>-886000.0</v>
       </c>
       <c r="J9">
         <v>-391000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
         <v>-113698000.0</v>
       </c>
       <c r="C10">
         <v>-274477000.0</v>
       </c>
       <c r="D10">
         <v>-112961000.0</v>
       </c>
       <c r="E10">
         <v>-58655000.0</v>
       </c>
       <c r="F10">
         <v>-49762000.0</v>
       </c>
       <c r="G10">
         <v>-34495000.0</v>
       </c>
       <c r="H10">
         <v>-41975000.0</v>
       </c>
       <c r="I10">
         <v>-34346000.0</v>
       </c>
       <c r="J10">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>3840105.0</v>
       </c>
       <c r="E11">
         <v>-3847000.0</v>
       </c>
       <c r="F11">
         <v>-2231000.0</v>
       </c>
       <c r="G11">
         <v>-2230000.0</v>
       </c>
       <c r="H11">
         <v>-3533000.0</v>
       </c>
       <c r="I11">
         <v>2071000.0</v>
       </c>
       <c r="J11">
         <v>-150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>21468000.0</v>
       </c>
       <c r="E12">
         <v>3847000.0</v>
       </c>
       <c r="F12">
         <v>506000.0</v>
       </c>
       <c r="G12">
         <v>849000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
         <v>45615000.0</v>
       </c>
       <c r="C13">
         <v>52498000.0</v>
       </c>
       <c r="D13">
         <v>21468000.0</v>
       </c>
       <c r="E13">
         <v>3847000.0</v>
       </c>
       <c r="F13">
         <v>506000.0</v>
       </c>
       <c r="G13">
         <v>849000.0</v>
       </c>
       <c r="H13">
         <v>2288000.0</v>
       </c>
       <c r="I13">
         <v>1994000.0</v>
       </c>
       <c r="J13">
         <v>150000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
         <v>-113698000.0</v>
       </c>
       <c r="C15">
         <v>-274477000.0</v>
       </c>
       <c r="D15">
         <v>-112961000.0</v>
       </c>
       <c r="E15">
         <v>-54808000.0</v>
       </c>
       <c r="F15">
         <v>-47531000.0</v>
       </c>
       <c r="G15">
         <v>-32265000.0</v>
       </c>
       <c r="H15">
         <v>-38442000.0</v>
       </c>
       <c r="I15">
         <v>-34346000.0</v>
       </c>
       <c r="J15">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-58655000.0</v>
       </c>
       <c r="F16">
         <v>-49762000.0</v>
       </c>
       <c r="G16">
         <v>-34495000.0</v>
       </c>
       <c r="H16">
         <v>-41975000.0</v>
       </c>
       <c r="I16">
         <v>-34346000.0</v>
       </c>
       <c r="J16">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
         <v>-113698000.0</v>
       </c>
       <c r="C17">
         <v>-274477000.0</v>
       </c>
       <c r="D17">
         <v>-112961000.0</v>
       </c>
       <c r="E17">
         <v>-58655000.0</v>
       </c>
       <c r="F17">
         <v>-49762000.0</v>
       </c>
       <c r="G17">
         <v>-34495000.0</v>
       </c>
       <c r="H17">
         <v>-41975000.0</v>
       </c>
       <c r="I17">
         <v>-34346000.0</v>
       </c>
       <c r="J17">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
         <v>45615000.0</v>
       </c>
       <c r="C18">
         <v>52498000.0</v>
       </c>
       <c r="D18">
         <v>21468000.0</v>
       </c>
       <c r="E18">
         <v>3847000.0</v>
       </c>
       <c r="F18">
         <v>506000.0</v>
       </c>
       <c r="G18">
         <v>849000.0</v>
       </c>
       <c r="H18">
         <v>2288000.0</v>
       </c>
       <c r="I18">
         <v>1994000.0</v>
       </c>
       <c r="J18">
         <v>150000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3847000.0</v>
       </c>
       <c r="F19">
         <v>506000.0</v>
       </c>
       <c r="G19">
         <v>849000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
         <v>-159313000.0</v>
       </c>
       <c r="C21">
         <v>-326975000.0</v>
       </c>
       <c r="D21">
         <v>-134429000.0</v>
       </c>
       <c r="E21">
         <v>-62502000.0</v>
       </c>
       <c r="F21">
         <v>-50268000.0</v>
       </c>
       <c r="G21">
         <v>-35344000.0</v>
       </c>
       <c r="H21">
         <v>-44271000.0</v>
       </c>
       <c r="I21">
         <v>-36417000.0</v>
       </c>
       <c r="J21">
         <v>-14438000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
         <v>378023000.0</v>
       </c>
       <c r="C23">
         <v>333975000.0</v>
       </c>
       <c r="D23">
         <v>157814000.0</v>
       </c>
       <c r="E23">
         <v>113433000.0</v>
       </c>
       <c r="F23">
         <v>78209000.0</v>
       </c>
       <c r="G23">
         <v>54882000.0</v>
       </c>
       <c r="H23">
         <v>44271000.0</v>
       </c>
       <c r="I23">
         <v>36417000.0</v>
       </c>
       <c r="J23">
         <v>14438000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
         <v>4593000.0</v>
       </c>
       <c r="C25">
         <v>3834000.0</v>
       </c>
       <c r="D25">
         <v>4008000.0</v>
       </c>
       <c r="E25">
         <v>2101000.0</v>
       </c>
       <c r="F25">
         <v>1725000.0</v>
       </c>
       <c r="G25">
         <v>1381000.0</v>
       </c>
       <c r="H25">
         <v>1245000.0</v>
       </c>
       <c r="I25">
         <v>886000.0</v>
       </c>
       <c r="J25">
         <v>391000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
         <v>314704000.0</v>
       </c>
       <c r="C26">
         <v>294673000.0</v>
       </c>
       <c r="D26">
         <v>129508000.0</v>
       </c>
       <c r="E26">
         <v>89536000.0</v>
       </c>
       <c r="F26">
         <v>58158000.0</v>
       </c>
       <c r="G26">
         <v>39698000.0</v>
       </c>
       <c r="H26">
         <v>34319000.0</v>
       </c>
       <c r="I26">
         <v>31749000.0</v>
       </c>
       <c r="J26">
         <v>12384000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
         <v>63319000.0</v>
       </c>
       <c r="C28">
         <v>39302000.0</v>
       </c>
       <c r="D28">
         <v>28306000.0</v>
       </c>
       <c r="E28">
         <v>23897000.0</v>
       </c>
       <c r="F28">
         <v>20051000.0</v>
       </c>
       <c r="G28">
         <v>15184000.0</v>
       </c>
       <c r="H28">
         <v>9952000.0</v>
       </c>
       <c r="I28">
         <v>4668000.0</v>
       </c>
       <c r="J28">
         <v>2054000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
         <v>373430000.0</v>
       </c>
       <c r="C30">
         <v>330141000.0</v>
       </c>
       <c r="D30">
         <v>153806000.0</v>
       </c>
       <c r="E30">
         <v>113433000.0</v>
       </c>
       <c r="F30">
         <v>78209000.0</v>
       </c>
       <c r="G30">
         <v>54882000.0</v>
       </c>
       <c r="H30">
         <v>44271000.0</v>
       </c>
       <c r="I30">
         <v>35531000.0</v>
       </c>
       <c r="J30">
         <v>14047000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
         <v>45615000.0</v>
       </c>
       <c r="C31">
         <v>52498000.0</v>
       </c>
       <c r="D31">
         <v>21468000.0</v>
       </c>
       <c r="E31">
         <v>3847000.0</v>
       </c>
       <c r="F31">
         <v>506000.0</v>
       </c>
       <c r="G31">
         <v>849000.0</v>
       </c>
       <c r="H31">
         <v>2296000.0</v>
       </c>
       <c r="I31">
         <v>2071000.0</v>
       </c>
       <c r="J31">
         <v>2576000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>218710000.0</v>
       </c>
       <c r="C32">
         <v>7000000.0</v>
       </c>
       <c r="D32">
         <v>23385000.0</v>
       </c>
       <c r="E32">
         <v>50931000.0</v>
       </c>
       <c r="F32">
         <v>27941000.0</v>
       </c>
       <c r="G32">
         <v>19538000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>1143000.0</v>
+      </c>
+      <c r="C2">
         <v>1197000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1030000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1233000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1133000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>643000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1012000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1082000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1024000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>986000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>998000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>960000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>558000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>925000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1204000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>464000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>425000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15503000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14979000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>11566000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>361000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>284000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>400000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>336000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>330000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>300000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>298000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>293000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>286000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>207000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>1143000.0</v>
+      </c>
+      <c r="C3">
         <v>1197000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1030000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1233000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1133000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>643000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1012000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1097000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1082000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1024000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>986000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>998000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>960000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>558000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>925000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1204000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>464000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>425000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>500000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>400000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>382000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>361000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>300000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>400000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>336000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>330000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>300000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>298000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>293000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>263000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>200000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>207000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
+      <c r="AC4"/>
+      <c r="AD4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
+      <c r="AG4"/>
+      <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:33">
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-108544000.0</v>
+      </c>
+      <c r="C5">
         <v>-94570000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>-77491000.0</v>
+        <v>108452000.0</v>
       </c>
       <c r="E5">
-        <v>-72178000.0</v>
+        <v>-88806000.0</v>
       </c>
       <c r="F5">
+        <v>-84389000.0</v>
+      </c>
+      <c r="G5">
         <v>-130312000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-51821000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-52772000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-52099000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-33955000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-27440000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-27926000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23640000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-24201000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1615000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22056000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-14013000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-18212000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11582000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10947000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9021000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-5135000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4926000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12391000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12043000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-10781000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10969000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10656000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-9569000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9133000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-13052000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6995000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:33">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-107401000.0</v>
+      </c>
+      <c r="C6">
         <v>-93373000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>-76258000.0</v>
+        <v>109482000.0</v>
       </c>
       <c r="E6">
-        <v>-71045000.0</v>
+        <v>-87573000.0</v>
       </c>
       <c r="F6">
+        <v>-83256000.0</v>
+      </c>
+      <c r="G6">
         <v>-129669000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-50809000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-51675000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-51017000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-32931000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26454000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26928000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-22680000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-23643000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2540000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-20852000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13549000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-17787000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11082000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-10547000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8639000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4774000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4626000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-11991000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11707000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-10451000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10669000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10358000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-9276000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-8870000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12852000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6788000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5544000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
+      <c r="AG7"/>
+      <c r="AH7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8">
         <v>0.0</v>
       </c>
-      <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
+      <c r="AG8"/>
+      <c r="AH8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:33">
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B9">
-        <v>9679000.0</v>
+        <v>5417000.0</v>
       </c>
       <c r="C9">
-        <v>206804000.0</v>
+        <v>10876000.0</v>
       </c>
       <c r="D9">
+        <v>207834000.0</v>
+      </c>
+      <c r="E9">
         <v>-1233000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1133000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6357000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1012000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1097000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1082000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2899000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7052000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2546000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6920000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3464000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28774000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4647000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10895000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2538000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6527000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6223000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4319000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10210000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8683000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-336000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-330000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-300000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-298000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-293000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-286000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-200000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-207000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-193000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-98539000.0</v>
+      </c>
+      <c r="C10">
         <v>-83273000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>119244000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-77491000.0</v>
       </c>
-      <c r="E10">
-[...1 lines deleted...]
-      </c>
       <c r="F10">
+        <v>-71405000.0</v>
+      </c>
+      <c r="G10">
         <v>-130312000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-51821000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-52772000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-39572000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-33955000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-27440000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-27926000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-23640000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-24201000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1615000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-22056000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14013000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-18212000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11582000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-10947000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-9021000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-5135000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4926000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12391000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12043000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10781000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10969000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10656000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-9569000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8562000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-13052000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6995000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
-[...1 lines deleted...]
-      </c>
+      <c r="H11"/>
       <c r="I11">
         <v>-1082000.0</v>
       </c>
       <c r="J11">
+        <v>-1082000.0</v>
+      </c>
+      <c r="K11">
         <v>5623000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1026000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-998000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3599000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2242000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-955000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-443000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1885000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20125000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-19968000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>44000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="V11"/>
+      <c r="W11">
         <v>4768865.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-347000.0</v>
       </c>
-      <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>-866000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-573000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-573000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-568000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-282000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>25067000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3599000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2242000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>955000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>443000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>207000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20125000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>349000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>104000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>849000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>70000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>199000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>435000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>0.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-      <c r="AG12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B13">
+        <v>10005000.0</v>
+      </c>
+      <c r="C13">
         <v>11297000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10792000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11315000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12211000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13826000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15072000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12155000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11445000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7962000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6086000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4783000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2639000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2242000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>955000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>443000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>207000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>157000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>131000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>104000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>114000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>145000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>70000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>199000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>435000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>536000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>654000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>573000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>525000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>0.0</v>
       </c>
-      <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-      <c r="AG14">
+      <c r="AG14"/>
+      <c r="AH14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-98539000.0</v>
+      </c>
+      <c r="C15">
         <v>-83273000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>119244000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-77491000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
+        <v>-71405000.0</v>
+      </c>
+      <c r="G15">
         <v>-130312000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-51821000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-52772000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-39572000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-33955000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-27440000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-27926000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-23640000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-24201000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1615000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-22056000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-14013000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-18212000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11582000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-10947000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-9021000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-5135000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4926000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-12391000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12043000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-10781000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10969000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10656000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-9569000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-8562000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-13052000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-6995000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-27926000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-23640000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-24201000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1615000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-22056000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-14013000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-18212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-11582000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-10947000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-9021000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5135000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4926000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-12391000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12043000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-10781000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10969000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-10656000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-9569000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-34346000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-13052000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-6995000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-98539000.0</v>
+      </c>
+      <c r="C17">
         <v>-83273000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>119244000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-77491000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-71405000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-130312000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-51821000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-52772000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-41057000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-33955000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-27440000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27926000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23640000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-24201000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1615000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22056000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-14013000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-18212000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-11582000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-10947000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-9021000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-5135000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4926000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-12391000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-12043000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-10781000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10969000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-10656000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-9569000.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-13052000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-6995000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18">
+        <v>10005000.0</v>
+      </c>
+      <c r="C18">
         <v>11297000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10792000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>11315000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12211000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>13826000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15072000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>12155000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>11445000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7962000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6086000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4783000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2639000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2242000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>955000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>443000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>207000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>157000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>131000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>104000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>114000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>145000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>70000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>199000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>435000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>536000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>654000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>573000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>525000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2639000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2242000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>955000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>443000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>207000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>157000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>131000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>104000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>114000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>0.0</v>
       </c>
-      <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:33">
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-108544000.0</v>
+      </c>
+      <c r="C21">
         <v>-94570000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>108452000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-88806000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-84389000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-144138000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-66893000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-64927000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-51017000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-41917000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-33526000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-32709000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-26279000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-26444000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>660000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-22499000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-14220000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18369000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-11713000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11051000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-9135000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5280000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4996000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12590000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12478000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-11319000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11623000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11235000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10094000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-9133000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-13626000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-7571000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-6087000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>0.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>115104000.0</v>
+      </c>
+      <c r="C23">
         <v>105446000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>99382000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>88806000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84389000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>151138000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>66893000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>64927000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>51017000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>45839000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>41564000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>36253000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34159000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30466000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>29039000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>28350000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25579000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>21332000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20689000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19807000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16382000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15851000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>13963000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>12590000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12478000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>11319000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11623000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11235000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10094000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9133000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13626000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>7571000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6087000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>1143000.0</v>
+      </c>
+      <c r="C25">
         <v>1197000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1030000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1233000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1133000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>643000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1012000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1097000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1082000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1024000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1026000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>998000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>960000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-492000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>925000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1204000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>464000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>448000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>451000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>444000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>382000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>361000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>347000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>337000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>336000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>330000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>324000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>298000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>293000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>263000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>223000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>207000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>95726000.0</v>
+      </c>
+      <c r="C26">
         <v>86599000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>82993000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>74226000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>70886000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>140183000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>57152000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>54533000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>42805000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>38770000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33701000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>29178000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>27859000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>24714000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>22372000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>22796000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>19656000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16109000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15503000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14979000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11566000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>12051000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>10024000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8596000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9026000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8541000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8923000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8859000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7996000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7577000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>12538000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6432000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5202000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>1097000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>1000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>19378000.0</v>
+      </c>
+      <c r="C28">
         <v>18847000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16389000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14580000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13503000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10955000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9741000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10394000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8212000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7069000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7863000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7075000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5752000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6667000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5554000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5923000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5223000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5186000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4828000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4816000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3939000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3994000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3452000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2778000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2700000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2376000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2098000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1556000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1088000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1139000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>885000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B30">
-        <v>104249000.0</v>
+        <v>113961000.0</v>
       </c>
       <c r="C30">
-        <v>98352000.0</v>
+        <v>105446000.0</v>
       </c>
       <c r="D30">
-        <v>87573000.0</v>
+        <v>99382000.0</v>
       </c>
       <c r="E30">
-        <v>83256000.0</v>
+        <v>88806000.0</v>
       </c>
       <c r="F30">
+        <v>84389000.0</v>
+      </c>
+      <c r="G30">
         <v>150495000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65881000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>63830000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>51017000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>44814000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>40578000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35255000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33198999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29907000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28114000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27146000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>25115000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20907000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5186000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4828000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4816000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15490000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>13663000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>12190000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12142000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10989000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11323000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10937000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9801000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9133000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13426000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7364000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5894000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>10005000.0</v>
+      </c>
+      <c r="C31">
         <v>11297000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>10792000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>11315000.0</v>
       </c>
-      <c r="E31">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
+        <v>12984000.0</v>
+      </c>
+      <c r="G31">
         <v>13826000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>15072000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>12155000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>11445000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7962000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>6086000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4783000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2639000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2242000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>955000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>443000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>207000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>157000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>131000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>104000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>114000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>145000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>70000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>199000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>435000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>538000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>654000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>579000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>525000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>571000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>574000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>576000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>350000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:33">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B32">
+        <v>6560000.0</v>
+      </c>
+      <c r="C32">
         <v>10876000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>207834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>3923000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8038000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3544000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7880000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4022000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>29699000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5851000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>11359000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2963000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8976000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8756000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7247000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10571000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>8967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
-      <c r="AD32"/>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
       <c r="AE32"/>
       <c r="AF32"/>
-      <c r="AG32">
+      <c r="AG32"/>
+      <c r="AH32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10543,3395 +10740,3457 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
         <v>84378000.0</v>
       </c>
       <c r="C2">
         <v>157775000.0</v>
       </c>
       <c r="D2">
         <v>68738000.0</v>
       </c>
       <c r="E2">
         <v>92152000.0</v>
       </c>
       <c r="F2">
         <v>72143000.0</v>
       </c>
       <c r="G2">
         <v>34173000.0</v>
       </c>
       <c r="H2">
         <v>20611000.0</v>
       </c>
       <c r="I2">
         <v>6032000.0</v>
       </c>
       <c r="J2">
         <v>9693000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>2368000</v>
       </c>
       <c r="C3">
         <v>3857000</v>
       </c>
       <c r="D3">
         <v>2368000</v>
       </c>
       <c r="E3">
         <v>3443000</v>
       </c>
       <c r="F3">
         <v>2644000</v>
       </c>
       <c r="G3">
         <v>493000</v>
       </c>
       <c r="H3">
         <v>1353000</v>
       </c>
       <c r="I3">
         <v>1708000</v>
       </c>
       <c r="J3">
         <v>1757000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-23414000.0</v>
       </c>
       <c r="F4">
         <v>20009000.0</v>
       </c>
       <c r="G4">
         <v>37970000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-48883000.0</v>
       </c>
       <c r="F5">
         <v>-23965000.0</v>
       </c>
       <c r="G5">
         <v>83066000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
         <v>28447000.0</v>
       </c>
       <c r="C6">
         <v>-72592000.0</v>
       </c>
       <c r="D6">
         <v>89037000.0</v>
       </c>
       <c r="E6">
         <v>-23414000.0</v>
       </c>
       <c r="F6">
         <v>20009000.0</v>
       </c>
       <c r="G6">
         <v>37970000.0</v>
       </c>
       <c r="H6">
         <v>13562000.0</v>
       </c>
       <c r="I6">
         <v>14579000.0</v>
       </c>
       <c r="J6">
         <v>-3661000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
         <v>1868000.0</v>
       </c>
       <c r="C7">
         <v>11546000.0</v>
       </c>
       <c r="D7">
         <v>-13207000.0</v>
       </c>
       <c r="E7">
         <v>-41555000.0</v>
       </c>
       <c r="F7">
         <v>-17813000.0</v>
       </c>
       <c r="G7">
         <v>84406000.0</v>
       </c>
       <c r="H7">
         <v>-284000.0</v>
       </c>
       <c r="I7">
         <v>1654000.0</v>
       </c>
       <c r="J7">
         <v>1564000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>892000.0</v>
       </c>
       <c r="F8">
         <v>774000.0</v>
       </c>
       <c r="G8">
         <v>-1877000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>15000.0</v>
       </c>
       <c r="D9">
         <v>193000.0</v>
       </c>
       <c r="E9">
         <v>892000.0</v>
       </c>
       <c r="F9">
         <v>774000.0</v>
       </c>
       <c r="G9">
         <v>-1877000.0</v>
       </c>
       <c r="H9">
         <v>-1877000.0</v>
       </c>
       <c r="I9">
         <v>-1877000.0</v>
       </c>
       <c r="J9">
         <v>-1877000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-2282000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>3788000.0</v>
       </c>
       <c r="G10">
         <v>2285000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6436000.0</v>
       </c>
       <c r="F11">
         <v>5378000.0</v>
       </c>
       <c r="G11">
         <v>83998000.0</v>
       </c>
       <c r="H11">
         <v>-195000.0</v>
       </c>
       <c r="I11">
         <v>322000.0</v>
       </c>
       <c r="J11">
         <v>254000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11629000.0</v>
       </c>
       <c r="F12">
         <v>8237000.0</v>
       </c>
       <c r="G12">
         <v>4171000.0</v>
       </c>
       <c r="H12">
         <v>1701000.0</v>
       </c>
       <c r="I12">
         <v>4186000.0</v>
       </c>
       <c r="J12">
         <v>-2317000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2168000.0</v>
       </c>
       <c r="F13">
         <v>3788000.0</v>
       </c>
       <c r="G13">
         <v>2285000.0</v>
       </c>
       <c r="H13">
         <v>-89000.0</v>
       </c>
       <c r="I13">
         <v>1332000.0</v>
       </c>
       <c r="J13">
         <v>1310000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
         <v>4593000.0</v>
       </c>
       <c r="C14">
         <v>3834000.0</v>
       </c>
       <c r="D14">
         <v>4008000.0</v>
       </c>
       <c r="E14">
         <v>2101000.0</v>
       </c>
       <c r="F14">
         <v>1725000.0</v>
       </c>
       <c r="G14">
         <v>1381000.0</v>
       </c>
       <c r="H14">
         <v>1245000.0</v>
       </c>
       <c r="I14">
         <v>886000.0</v>
       </c>
       <c r="J14">
         <v>391000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
         <v>112825000.0</v>
       </c>
       <c r="C16">
         <v>85183000.0</v>
       </c>
       <c r="D16">
         <v>157775000.0</v>
       </c>
       <c r="E16">
         <v>68738000.0</v>
       </c>
       <c r="F16">
         <v>92152000.0</v>
       </c>
       <c r="G16">
         <v>72143000.0</v>
       </c>
       <c r="H16">
         <v>34173000.0</v>
       </c>
       <c r="I16">
         <v>20611000.0</v>
       </c>
       <c r="J16">
         <v>6032000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
         <v>-73466000.0</v>
       </c>
       <c r="C18">
         <v>-251441000.0</v>
       </c>
       <c r="D18">
         <v>-117592000.0</v>
       </c>
       <c r="E18">
         <v>-90618000.0</v>
       </c>
       <c r="F18">
         <v>-58423000.0</v>
       </c>
       <c r="G18">
         <v>54970000.0</v>
       </c>
       <c r="H18">
         <v>-40666000.0</v>
       </c>
       <c r="I18">
         <v>-29328000.0</v>
       </c>
       <c r="J18">
         <v>-13981000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
         <v>72344000.0</v>
       </c>
       <c r="C19">
         <v>-502559000.0</v>
       </c>
       <c r="D19">
         <v>-56789000.0</v>
       </c>
       <c r="E19">
         <v>-29961000.0</v>
       </c>
       <c r="F19">
         <v>-67022000.0</v>
       </c>
       <c r="G19">
         <v>-146243000.0</v>
       </c>
       <c r="H19">
         <v>2265000.0</v>
       </c>
       <c r="I19">
         <v>-61471000.0</v>
       </c>
       <c r="J19">
         <v>-8927000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B20">
         <v>24855000.0</v>
       </c>
       <c r="C20">
         <v>663629000.0</v>
       </c>
       <c r="D20">
         <v>181832000.0</v>
       </c>
       <c r="E20">
         <v>94962000.0</v>
       </c>
       <c r="F20">
         <v>143253000.0</v>
       </c>
       <c r="G20">
         <v>127234000.0</v>
       </c>
       <c r="H20">
         <v>50321000.0</v>
       </c>
       <c r="I20">
         <v>105358000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
         <v>-113698000.0</v>
       </c>
       <c r="C22">
         <v>-274477000.0</v>
       </c>
       <c r="D22">
         <v>-112961000.0</v>
       </c>
       <c r="E22">
         <v>-58655000.0</v>
       </c>
       <c r="F22">
         <v>-49762000.0</v>
       </c>
       <c r="G22">
         <v>-34495000.0</v>
       </c>
       <c r="H22">
         <v>-41975000.0</v>
       </c>
       <c r="I22">
         <v>-34346000.0</v>
       </c>
       <c r="J22">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>29779000.0</v>
       </c>
       <c r="C23">
         <v>23322000.0</v>
       </c>
       <c r="D23">
         <v>52954000.0</v>
       </c>
       <c r="E23">
         <v>2203000.0</v>
       </c>
       <c r="F23">
         <v>2201000.0</v>
       </c>
       <c r="G23">
         <v>1516000.0</v>
       </c>
       <c r="H23">
         <v>289000.0</v>
       </c>
       <c r="I23">
         <v>105378000.0</v>
       </c>
       <c r="J23">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24">
         <v>69976000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-33404000.0</v>
       </c>
       <c r="F24">
         <v>-67022000.0</v>
       </c>
       <c r="G24">
         <v>18000.0</v>
       </c>
       <c r="H24">
         <v>8000.0</v>
       </c>
       <c r="I24">
         <v>-61471000.0</v>
       </c>
       <c r="J24">
         <v>-7170000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>36139000.0</v>
       </c>
       <c r="C25">
         <v>-23233000.0</v>
       </c>
       <c r="D25">
         <v>-11553000.0</v>
       </c>
       <c r="E25">
         <v>-695000.0</v>
       </c>
       <c r="F25">
         <v>1834000.0</v>
       </c>
       <c r="G25">
         <v>562000.0</v>
       </c>
       <c r="H25">
         <v>-467000.0</v>
       </c>
       <c r="I25">
         <v>4109000.0</v>
       </c>
       <c r="J25">
         <v>-2426000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>88308000.0</v>
       </c>
       <c r="F26">
         <v>88191000.0</v>
       </c>
       <c r="G26">
         <v>1190000.0</v>
       </c>
       <c r="H26">
         <v>50610000.0</v>
       </c>
       <c r="I26">
         <v>105449000.0</v>
       </c>
       <c r="J26">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
         <v>46115000.0</v>
       </c>
       <c r="C27">
         <v>34746000.0</v>
       </c>
       <c r="D27">
         <v>18489000.0</v>
       </c>
       <c r="E27">
         <v>11629000.0</v>
       </c>
       <c r="F27">
         <v>8237000.0</v>
       </c>
       <c r="G27">
         <v>3609000.0</v>
       </c>
       <c r="H27">
         <v>2168000.0</v>
       </c>
       <c r="I27">
         <v>950000.0</v>
       </c>
       <c r="J27">
         <v>136000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>29779000.0</v>
       </c>
       <c r="C28">
         <v>677551000.0</v>
       </c>
       <c r="D28">
         <v>362717000.0</v>
       </c>
       <c r="E28">
         <v>97165000.0</v>
       </c>
       <c r="F28">
         <v>145454000.0</v>
       </c>
       <c r="G28">
         <v>128750000.0</v>
       </c>
       <c r="H28">
         <v>50610000.0</v>
       </c>
       <c r="I28">
         <v>105378000.0</v>
       </c>
       <c r="J28">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
         <v>-71098000.0</v>
       </c>
       <c r="C29">
         <v>-247584000.0</v>
       </c>
       <c r="D29">
         <v>-115224000.0</v>
       </c>
       <c r="E29">
         <v>-87175000.0</v>
       </c>
       <c r="F29">
         <v>-55779000.0</v>
       </c>
       <c r="G29">
         <v>55463000.0</v>
       </c>
       <c r="H29">
         <v>-39313000.0</v>
       </c>
       <c r="I29">
         <v>-27620000.0</v>
       </c>
       <c r="J29">
         <v>-12224000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>69976000.0</v>
       </c>
       <c r="C30">
         <v>-502559000.0</v>
       </c>
       <c r="D30">
         <v>-158456000.0</v>
       </c>
       <c r="E30">
         <v>-33404000.0</v>
       </c>
       <c r="F30">
         <v>-69666000.0</v>
       </c>
       <c r="G30">
         <v>-146243000.0</v>
       </c>
       <c r="H30">
         <v>2265000.0</v>
       </c>
       <c r="I30">
         <v>-63179000.0</v>
       </c>
       <c r="J30">
         <v>-8927000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>112825000.0</v>
+      </c>
+      <c r="C2">
         <v>298927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>115450000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>129996000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85183000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>401194000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>183960000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>109102000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>157775000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>151850000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103565000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67343000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68738000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102060000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49212000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>55397000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>92152000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>108534000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>90533000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>136858000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>72143000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>81344000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>147649000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>35568000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34173000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>38954000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>88221000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>35408000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20611000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>21589000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24978000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>45434000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6032000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>967000</v>
+      </c>
+      <c r="C3">
         <v>333000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>663000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1330000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1102000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>457000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>973000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1325000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>838000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>603000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>884000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>43000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>884000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1101000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1941000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>401000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>605000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>458000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>578000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1003000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>179000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>245000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>69000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>33000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>216000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>82000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>449000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>606000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>308000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1001000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>182000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>217000</v>
       </c>
     </row>
-    <row r="4" spans="1:33">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-1395000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-33322000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>52848000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-6185000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-36755000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-16382000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>18001000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-46325000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>64715000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-6204000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5533000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26809000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-6080000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-10461000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1810000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6696000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9402000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6057000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>44697000.0</v>
+      </c>
+      <c r="C6">
         <v>-186102000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>184282000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15351000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>45618000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-316011000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>217234000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74858000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-48673000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>5925000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49007000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>36222000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1395000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-33322000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>52848000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6185000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36755000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-16382000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>18001000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-46325000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>64715000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9201000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-66305000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>112081000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1395000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-4781000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-49267000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>52813000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>14797000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-978000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3389000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-20456000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>39402000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:33">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>8901000.0</v>
+      </c>
+      <c r="C7">
         <v>-18689000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11705000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4608000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4244000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>469000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1662000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>15699000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-5321000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8261000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5495000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-8709000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-7264000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1492000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2883000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2500000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>537000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1503000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3251000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1323000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-7457000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8271000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>93679000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2628000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1399000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1049000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-373000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-302000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-658000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>554000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>146000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>920000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>34000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:33">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-257000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>3238000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-3161000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>409000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>406000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-85000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>307000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1597000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-1045000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>17000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-19000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>14000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6685000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6543000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>308000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-257000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3238000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3161000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>409000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>406000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-85000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>307000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1597000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1877000.0</v>
       </c>
       <c r="W9">
         <v>-1877000.0</v>
       </c>
       <c r="X9">
         <v>-1877000.0</v>
       </c>
       <c r="Y9">
         <v>-1877000.0</v>
       </c>
-      <c r="Z9"/>
+      <c r="Z9">
+        <v>-1877000.0</v>
+      </c>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>0.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-      <c r="AG9">
+      <c r="AG9"/>
+      <c r="AH9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:33">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>4055000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3126000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-7181000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>617000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3273000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>368000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-470000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1325000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>0.0</v>
       </c>
-      <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-1836000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-431000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>720000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>701000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4012000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1003000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>469000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2389000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-6895000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-355000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-7719000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>91526000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>227000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-36000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-42000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>36000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-431000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>242000.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>-148000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>279000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>221000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:33">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>2177000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3659000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2975000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3005000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3044000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2605000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2064000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2197000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2503000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1918000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1449000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1110000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>849000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>763000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>696000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>468000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>388000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>149000.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>3992000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-58000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-16000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:33">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-7181000.0</v>
       </c>
       <c r="N13">
+        <v>-7181000.0</v>
+      </c>
+      <c r="O13">
         <v>-332000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>278000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1747000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>475000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>617000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3273000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>368000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-470000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1325000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2153000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2628000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1435000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1091000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-409000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>129000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-900000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>294000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>641000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-187000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>1143000.0</v>
+      </c>
+      <c r="C14">
         <v>1197000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1030000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1233000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1133000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>643000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1012000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1097000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1082000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1024000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1026000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>998000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>960000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>922000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>925000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>860000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>808000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-523000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>780000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1086000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>382000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>361000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>347000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>337000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>336000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>330000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>324000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>298000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>293000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>263000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>223000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>207000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>705000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>57968000.0</v>
       </c>
-      <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:33">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>157522000.0</v>
+      </c>
+      <c r="C16">
         <v>112825000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>299732000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>114645000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>130801000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85183000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>401194000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>183960000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>109102000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>157775000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>152572000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103565000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>67343000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>68738000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>102060000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49212000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>55397000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>92152000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>108534000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>90533000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>136858000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>72143000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>81344000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>147649000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>35568000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34173000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>38954000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>88221000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35408000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>20611000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>21589000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24978000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>45434000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-76137000.0</v>
+      </c>
+      <c r="C18">
         <v>-90829000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>142172000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-63137000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-61672000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-122757000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-49691000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33855000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-45138000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24586000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-30777000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-34344000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27885000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23370000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-25267000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-21933000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-20048000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17262000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-12926000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-13508000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-14727000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11775000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>89965000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-13675000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-9512000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8922000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-10632000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10721000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10391000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7785000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9692000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-6108000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5743000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:33">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>119919000.0</v>
+      </c>
+      <c r="C19">
         <v>-97193000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>41767000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>45918000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>79817000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-197109000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-20036000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>68557000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-353971000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-111943000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>51347000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-121381000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>23564000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10276000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-17582000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15257000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-17360000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>192000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-55849000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-48803000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>37438000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4554000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-183583000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>30988000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>10906000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3887000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-38441000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>11411000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>25408000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>6262000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-14342000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-60275000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>145</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>-46000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>-83000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>-25000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>25009000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>8995000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>274663000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>36321000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>343650000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>169600000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>25979000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>153806000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2560000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>513000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>23000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>85968000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>15416000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>0.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-98539000.0</v>
+      </c>
+      <c r="C22">
         <v>-83273000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>119244000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-77491000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-72178000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-130312000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-51821000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-52772000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-39572000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-33955000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-27440000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27926000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-23640000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-24201000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1615000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-22056000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-14013000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-18212000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-11582000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-10947000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-9021000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-5135000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4926000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-12391000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-12043000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-10781000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10969000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10656000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-9569000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-8562000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-13052000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-6995000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>301000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1230000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1134000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3158000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>286504000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2862000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5461000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13476000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1855000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>37257000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>366000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>324000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>147000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>491000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>653000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>688000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>86776000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15986000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>112000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>367000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>291000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>94699000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>34000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>184000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>51674000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-826000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-71000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>41000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-6000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>105420000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>41809000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-196007000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-19579000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-352646000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-111105000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>51950000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-120497000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23564000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10276000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-17582000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15257000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-17360000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>192000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-55849000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-48803000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>37438000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>18000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-183338000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>31057000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-31000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-38359000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11860000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>26014000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6884000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6262000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-14342000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-60275000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>13325000.0</v>
+      </c>
+      <c r="C25">
         <v>10269000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1982000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2692000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-3778000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1940000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-9302000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6640000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2612000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>33955000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3566000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2554000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1557000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-4558000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-26827000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4340000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9584000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1489000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7114000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-6449999.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>454000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-4726865.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>129000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>252000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-23000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-50000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-160000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-234000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>238000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3941000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-284000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-70000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>-9000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>9400000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>366000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>75000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>86627000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-66000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1163000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1163000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190000.0</v>
       </c>
       <c r="V26">
         <v>1190000.0</v>
       </c>
       <c r="W26">
+        <v>1190000.0</v>
+      </c>
+      <c r="X26">
         <v>1017000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>34000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>50610000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-276000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>50848000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-6000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>14536000.0</v>
+      </c>
+      <c r="C27">
         <v>11793000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12217000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11868000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10237000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9485000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9215000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9734000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6312000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4798000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5301000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4731000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3659000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2975000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3004000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3044000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2605000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2064000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2197000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2057999.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1918000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1046000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>981000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>824000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>758000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>719000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>518000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>548000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>383000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>325000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>287000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>226000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>1181000.0</v>
+      </c>
+      <c r="C28">
         <v>2130000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>301000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1205000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26143000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2753000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>286504000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39183000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>349111000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>140894000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27834000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>191063000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2926000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>324000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>95697000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>491000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>653000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>688000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>86776000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>15986000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>42004000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6949000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27068000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>94699000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>34000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>38000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-276000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>51674000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-826000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-77000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>41000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>105420000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-75170000.0</v>
+      </c>
+      <c r="C29">
         <v>-90496000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>142214000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-62474000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-60342000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-121655000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-49234000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-32882000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-43813000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-23748000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-30174000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-33460000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-27842000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-23370000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-24166000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-19992000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19647000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-16657000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-12468000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12930000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-13724000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11596000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90210000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-13606000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9545000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-8706000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-10550000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10272000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-9785000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-7477000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-8691000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5926000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5526000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:33">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>118952000.0</v>
+      </c>
+      <c r="C30">
         <v>-97526000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>41767000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45918000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79817000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-197109000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-20036000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68557000.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>-111943000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51347000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-121381000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>23521000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10276000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18683000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13316000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-17761000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-413000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-56307000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49381000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36435000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4554000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-183583000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30988000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10906000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3887000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-38441000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11411000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>25408000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6576000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5261000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-14524000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-60492000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>