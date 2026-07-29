--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1584,51 +1584,53 @@
         <v>621090000.0</v>
       </c>
       <c r="E29">
         <v>349455000.0</v>
       </c>
       <c r="F29">
         <v>301514000.0</v>
       </c>
       <c r="G29">
         <v>198274000.0</v>
       </c>
       <c r="H29">
         <v>100400000.0</v>
       </c>
       <c r="I29">
         <v>-48948000.0</v>
       </c>
       <c r="J29">
         <v>-15739000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>5973000.0</v>
+      </c>
       <c r="C30">
         <v>3000.0</v>
       </c>
       <c r="D30">
         <v>18000.0</v>
       </c>
       <c r="E30">
         <v>211000.0</v>
       </c>
       <c r="F30">
         <v>1103000.0</v>
       </c>
       <c r="G30">
         <v>1877000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
@@ -1757,51 +1759,51 @@
       </c>
       <c r="E35">
         <v>6796000.0</v>
       </c>
       <c r="F35">
         <v>34674000.0</v>
       </c>
       <c r="G35">
         <v>61355000.0</v>
       </c>
       <c r="H35">
         <v>5661000.0</v>
       </c>
       <c r="I35">
         <v>140076000.0</v>
       </c>
       <c r="J35">
         <v>30784000.0</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>411312000.0</v>
+        <v>1015000.0</v>
       </c>
       <c r="C36">
         <v>805000.0</v>
       </c>
       <c r="D36">
         <v>782000.0</v>
       </c>
       <c r="E36">
         <v>205000.0</v>
       </c>
       <c r="F36">
         <v>397000.0</v>
       </c>
       <c r="G36">
         <v>188000.0</v>
       </c>
       <c r="H36">
         <v>122000.0</v>
       </c>
       <c r="I36">
         <v>722000.0</v>
       </c>
       <c r="J36">
         <v>89000.0</v>
       </c>
@@ -1833,51 +1835,51 @@
       <c r="D38"/>
       <c r="E38">
         <v>205000.0</v>
       </c>
       <c r="F38">
         <v>397000.0</v>
       </c>
       <c r="G38">
         <v>188000.0</v>
       </c>
       <c r="H38">
         <v>122000.0</v>
       </c>
       <c r="I38">
         <v>722000.0</v>
       </c>
       <c r="J38">
         <v>160000.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>27339000.0</v>
+        <v>21366000.0</v>
       </c>
       <c r="C39">
         <v>13391000.0</v>
       </c>
       <c r="D39">
         <v>7500000.0</v>
       </c>
       <c r="E39">
         <v>5414000.0</v>
       </c>
       <c r="F39">
         <v>3123000.0</v>
       </c>
       <c r="G39">
         <v>3143000.0</v>
       </c>
       <c r="H39">
         <v>2698000.0</v>
       </c>
       <c r="I39">
         <v>706000.0</v>
       </c>
       <c r="J39">
         <v>419000.0</v>
       </c>
@@ -4522,51 +4524,53 @@
       <c r="W29">
         <v>198274000.0</v>
       </c>
       <c r="X29">
         <v>195429000.0</v>
       </c>
       <c r="Y29">
         <v>172058000.0</v>
       </c>
       <c r="Z29">
         <v>89103000.0</v>
       </c>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>38</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>6560000.0</v>
+      </c>
       <c r="C30">
         <v>5973000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30">
         <v>3000.0</v>
       </c>
       <c r="H30">
         <v>20000.0</v>
       </c>
       <c r="I30">
         <v>1000.0</v>
       </c>
       <c r="J30">
         <v>15000.0</v>
       </c>
       <c r="K30">
         <v>18000.0</v>
       </c>
       <c r="L30">
         <v>6703000.0</v>
       </c>
       <c r="M30">
@@ -5035,51 +5039,51 @@
       </c>
       <c r="AA35">
         <v>5661000.0</v>
       </c>
       <c r="AB35">
         <v>5978000.0</v>
       </c>
       <c r="AC35">
         <v>6277000.0</v>
       </c>
       <c r="AD35">
         <v>6587000.0</v>
       </c>
       <c r="AE35">
         <v>140076000.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
-        <v>302994000.0</v>
+        <v>1281000.0</v>
       </c>
       <c r="C36">
         <v>1015000.0</v>
       </c>
       <c r="D36">
         <v>805000.0</v>
       </c>
       <c r="E36">
         <v>805000.0</v>
       </c>
       <c r="F36">
         <v>805000.0</v>
       </c>
       <c r="G36">
         <v>805000.0</v>
       </c>
       <c r="H36">
         <v>911000.0</v>
       </c>
       <c r="I36">
         <v>986000.0</v>
       </c>
       <c r="J36">
         <v>849000.0</v>
       </c>
@@ -5251,51 +5255,51 @@
       </c>
       <c r="AA38">
         <v>122000.0</v>
       </c>
       <c r="AB38">
         <v>124000.0</v>
       </c>
       <c r="AC38">
         <v>131000.0</v>
       </c>
       <c r="AD38">
         <v>1924000.0</v>
       </c>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>24906000.0</v>
+        <v>18346000.0</v>
       </c>
       <c r="C39">
         <v>21366000.0</v>
       </c>
       <c r="D39">
         <v>15761000.0</v>
       </c>
       <c r="E39">
         <v>15864000.0</v>
       </c>
       <c r="F39">
         <v>15364000.0</v>
       </c>
       <c r="G39">
         <v>13391000.0</v>
       </c>
       <c r="H39">
         <v>12165000.0</v>
       </c>
       <c r="I39">
         <v>11520000.0</v>
       </c>
       <c r="J39">
         <v>10566000.0</v>
       </c>
@@ -7282,83 +7286,83 @@
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-159313000.0</v>
+        <v>-113698000.0</v>
       </c>
       <c r="C5">
         <v>-274477000.0</v>
       </c>
       <c r="D5">
         <v>-112961000.0</v>
       </c>
       <c r="E5">
         <v>-62502000.0</v>
       </c>
       <c r="F5">
         <v>-50268000.0</v>
       </c>
       <c r="G5">
         <v>-35344000.0</v>
       </c>
       <c r="H5">
         <v>-44271000.0</v>
       </c>
       <c r="I5">
         <v>-34346000.0</v>
       </c>
       <c r="J5">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-154720000.0</v>
+        <v>-109105000.0</v>
       </c>
       <c r="C6">
         <v>-270643000.0</v>
       </c>
       <c r="D6">
         <v>-108953000.0</v>
       </c>
       <c r="E6">
         <v>-60401000.0</v>
       </c>
       <c r="F6">
         <v>-48543000.0</v>
       </c>
       <c r="G6">
         <v>-33963000.0</v>
       </c>
       <c r="H6">
         <v>-43026000.0</v>
       </c>
       <c r="I6">
         <v>-33460000.0</v>
       </c>
       <c r="J6">
         <v>-11471000.0</v>
       </c>
@@ -8167,60 +8171,60 @@
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>96</v>
       </c>
       <c r="B2">
         <v>1143000.0</v>
       </c>
       <c r="C2">
-        <v>1197000.0</v>
+        <v>86599000.0</v>
       </c>
       <c r="D2">
-        <v>1030000.0</v>
+        <v>82993000.0</v>
       </c>
       <c r="E2">
-        <v>1233000.0</v>
+        <v>74226000.0</v>
       </c>
       <c r="F2">
-        <v>1133000.0</v>
+        <v>70886000.0</v>
       </c>
       <c r="G2">
         <v>643000.0</v>
       </c>
       <c r="H2">
         <v>1012000.0</v>
       </c>
       <c r="I2">
         <v>1097000.0</v>
       </c>
       <c r="J2">
         <v>1082000.0</v>
       </c>
       <c r="K2">
         <v>1024000.0</v>
       </c>
       <c r="L2">
         <v>986000.0</v>
       </c>
       <c r="M2">
         <v>998000.0</v>
       </c>
       <c r="N2">
         <v>960000.0</v>
       </c>
@@ -8414,63 +8418,63 @@
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>99</v>
       </c>
       <c r="B5">
-        <v>-108544000.0</v>
+        <v>-98539000.0</v>
       </c>
       <c r="C5">
-        <v>-94570000.0</v>
+        <v>-83273000.0</v>
       </c>
       <c r="D5">
-        <v>108452000.0</v>
+        <v>119244000.0</v>
       </c>
       <c r="E5">
-        <v>-88806000.0</v>
+        <v>-77491000.0</v>
       </c>
       <c r="F5">
-        <v>-84389000.0</v>
+        <v>-71405000.0</v>
       </c>
       <c r="G5">
         <v>-130312000.0</v>
       </c>
       <c r="H5">
         <v>-51821000.0</v>
       </c>
       <c r="I5">
         <v>-52772000.0</v>
       </c>
       <c r="J5">
         <v>-52099000.0</v>
       </c>
       <c r="K5">
         <v>-33955000.0</v>
       </c>
       <c r="L5">
         <v>-27440000.0</v>
       </c>
       <c r="M5">
         <v>-27926000.0</v>
       </c>
       <c r="N5">
         <v>-23640000.0</v>
       </c>
@@ -8518,63 +8522,63 @@
       </c>
       <c r="AC5">
         <v>-10656000.0</v>
       </c>
       <c r="AD5">
         <v>-9569000.0</v>
       </c>
       <c r="AE5">
         <v>-9133000.0</v>
       </c>
       <c r="AF5">
         <v>-13052000.0</v>
       </c>
       <c r="AG5">
         <v>-6995000.0</v>
       </c>
       <c r="AH5">
         <v>-5737000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>100</v>
       </c>
       <c r="B6">
-        <v>-107401000.0</v>
+        <v>-97396000.0</v>
       </c>
       <c r="C6">
-        <v>-93373000.0</v>
+        <v>-82076000.0</v>
       </c>
       <c r="D6">
-        <v>109482000.0</v>
+        <v>120274000.0</v>
       </c>
       <c r="E6">
-        <v>-87573000.0</v>
+        <v>-76258000.0</v>
       </c>
       <c r="F6">
-        <v>-83256000.0</v>
+        <v>-70272000.0</v>
       </c>
       <c r="G6">
         <v>-129669000.0</v>
       </c>
       <c r="H6">
         <v>-50809000.0</v>
       </c>
       <c r="I6">
         <v>-51675000.0</v>
       </c>
       <c r="J6">
         <v>-51017000.0</v>
       </c>
       <c r="K6">
         <v>-32931000.0</v>
       </c>
       <c r="L6">
         <v>-26454000.0</v>
       </c>
       <c r="M6">
         <v>-26928000.0</v>
       </c>
       <c r="N6">
         <v>-22680000.0</v>
       </c>
@@ -8709,60 +8713,60 @@
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>103</v>
       </c>
       <c r="B9">
         <v>5417000.0</v>
       </c>
       <c r="C9">
-        <v>10876000.0</v>
+        <v>-75723000.0</v>
       </c>
       <c r="D9">
-        <v>207834000.0</v>
+        <v>124841000.0</v>
       </c>
       <c r="E9">
-        <v>-1233000.0</v>
+        <v>-74226000.0</v>
       </c>
       <c r="F9">
-        <v>-1133000.0</v>
+        <v>-70886000.0</v>
       </c>
       <c r="G9">
         <v>6357000.0</v>
       </c>
       <c r="H9">
         <v>-1012000.0</v>
       </c>
       <c r="I9">
         <v>-1097000.0</v>
       </c>
       <c r="J9">
         <v>-1082000.0</v>
       </c>
       <c r="K9">
         <v>2899000.0</v>
       </c>
       <c r="L9">
         <v>7052000.0</v>
       </c>
       <c r="M9">
         <v>2546000.0</v>
       </c>
       <c r="N9">
         <v>6920000.0</v>
       </c>
@@ -10367,60 +10371,60 @@
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>124</v>
       </c>
       <c r="B30">
         <v>113961000.0</v>
       </c>
       <c r="C30">
-        <v>105446000.0</v>
+        <v>18847000.0</v>
       </c>
       <c r="D30">
-        <v>99382000.0</v>
+        <v>16389000.0</v>
       </c>
       <c r="E30">
-        <v>88806000.0</v>
+        <v>14580000.0</v>
       </c>
       <c r="F30">
-        <v>84389000.0</v>
+        <v>13503000.0</v>
       </c>
       <c r="G30">
         <v>150495000.0</v>
       </c>
       <c r="H30">
         <v>65881000.0</v>
       </c>
       <c r="I30">
         <v>63830000.0</v>
       </c>
       <c r="J30">
         <v>51017000.0</v>
       </c>
       <c r="K30">
         <v>44814000.0</v>
       </c>
       <c r="L30">
         <v>40578000.0</v>
       </c>
       <c r="M30">
         <v>35255000.0</v>
       </c>
       <c r="N30">
         <v>33198999.0</v>
       </c>
@@ -11365,51 +11369,51 @@
       <c r="D24"/>
       <c r="E24">
         <v>-33404000.0</v>
       </c>
       <c r="F24">
         <v>-67022000.0</v>
       </c>
       <c r="G24">
         <v>18000.0</v>
       </c>
       <c r="H24">
         <v>8000.0</v>
       </c>
       <c r="I24">
         <v>-61471000.0</v>
       </c>
       <c r="J24">
         <v>-7170000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>36139000.0</v>
+        <v>-9976000.0</v>
       </c>
       <c r="C25">
         <v>-23233000.0</v>
       </c>
       <c r="D25">
         <v>-11553000.0</v>
       </c>
       <c r="E25">
         <v>-695000.0</v>
       </c>
       <c r="F25">
         <v>1834000.0</v>
       </c>
       <c r="G25">
         <v>562000.0</v>
       </c>
       <c r="H25">
         <v>-467000.0</v>
       </c>
       <c r="I25">
         <v>4109000.0</v>
       </c>
       <c r="J25">
         <v>-2426000.0</v>
       </c>
@@ -12126,93 +12130,93 @@
       </c>
       <c r="AH6">
         <v>39402000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
         <v>132</v>
       </c>
       <c r="B7">
         <v>8901000.0</v>
       </c>
       <c r="C7">
         <v>-18689000.0</v>
       </c>
       <c r="D7">
         <v>11705000.0</v>
       </c>
       <c r="E7">
         <v>4608000.0</v>
       </c>
       <c r="F7">
         <v>4244000.0</v>
       </c>
       <c r="G7">
-        <v>469000.0</v>
+        <v>3445000.0</v>
       </c>
       <c r="H7">
-        <v>1662000.0</v>
+        <v>-2277000.0</v>
       </c>
       <c r="I7">
         <v>15699000.0</v>
       </c>
       <c r="J7">
         <v>-5321000.0</v>
       </c>
       <c r="K7">
         <v>8261000.0</v>
       </c>
       <c r="L7">
         <v>-5495000.0</v>
       </c>
       <c r="M7">
         <v>-8709000.0</v>
       </c>
       <c r="N7">
         <v>-7264000.0</v>
       </c>
       <c r="O7">
-        <v>1492000.0</v>
+        <v>-525000.0</v>
       </c>
       <c r="P7">
         <v>-2883000.0</v>
       </c>
       <c r="Q7">
-        <v>2500000.0</v>
+        <v>-2009000.0</v>
       </c>
       <c r="R7">
-        <v>537000.0</v>
+        <v>-9396000.0</v>
       </c>
       <c r="S7">
-        <v>1503000.0</v>
+        <v>-1426000.0</v>
       </c>
       <c r="T7">
-        <v>3251000.0</v>
+        <v>-4329000.0</v>
       </c>
       <c r="U7">
-        <v>1323000.0</v>
+        <v>-5572000.0</v>
       </c>
       <c r="V7">
         <v>-7457000.0</v>
       </c>
       <c r="W7">
         <v>-8271000.0</v>
       </c>
       <c r="X7">
         <v>93679000.0</v>
       </c>
       <c r="Y7">
         <v>-2628000.0</v>
       </c>
       <c r="Z7">
         <v>1399000.0</v>
       </c>
       <c r="AA7">
         <v>1049000.0</v>
       </c>
       <c r="AB7">
         <v>-373000.0</v>
       </c>
       <c r="AC7">
         <v>-302000.0</v>
       </c>
@@ -12690,63 +12694,63 @@
       <c r="G14">
         <v>643000.0</v>
       </c>
       <c r="H14">
         <v>1012000.0</v>
       </c>
       <c r="I14">
         <v>1097000.0</v>
       </c>
       <c r="J14">
         <v>1082000.0</v>
       </c>
       <c r="K14">
         <v>1024000.0</v>
       </c>
       <c r="L14">
         <v>1026000.0</v>
       </c>
       <c r="M14">
         <v>998000.0</v>
       </c>
       <c r="N14">
         <v>960000.0</v>
       </c>
       <c r="O14">
-        <v>922000.0</v>
+        <v>-492000.0</v>
       </c>
       <c r="P14">
         <v>925000.0</v>
       </c>
       <c r="Q14">
         <v>860000.0</v>
       </c>
       <c r="R14">
         <v>808000.0</v>
       </c>
       <c r="S14">
-        <v>-523000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="T14">
         <v>780000.0</v>
       </c>
       <c r="U14">
         <v>1086000.0</v>
       </c>
       <c r="V14">
         <v>382000.0</v>
       </c>
       <c r="W14">
         <v>361000.0</v>
       </c>
       <c r="X14">
         <v>347000.0</v>
       </c>
       <c r="Y14">
         <v>337000.0</v>
       </c>
       <c r="Z14">
         <v>336000.0</v>
       </c>
       <c r="AA14">
         <v>330000.0</v>
       </c>
@@ -13559,108 +13563,108 @@
       </c>
       <c r="AC24">
         <v>11860000.0</v>
       </c>
       <c r="AD24">
         <v>26014000.0</v>
       </c>
       <c r="AE24">
         <v>6884000.0</v>
       </c>
       <c r="AF24">
         <v>6262000.0</v>
       </c>
       <c r="AG24">
         <v>-14342000.0</v>
       </c>
       <c r="AH24">
         <v>-60275000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
-        <v>13325000.0</v>
+        <v>-1211000.0</v>
       </c>
       <c r="C25">
-        <v>10269000.0</v>
+        <v>-1524000.0</v>
       </c>
       <c r="D25">
         <v>-1982000.0</v>
       </c>
       <c r="E25">
         <v>-2692000.0</v>
       </c>
       <c r="F25">
         <v>-3778000.0</v>
       </c>
       <c r="G25">
-        <v>-1940000.0</v>
+        <v>-4916000.0</v>
       </c>
       <c r="H25">
-        <v>-9302000.0</v>
+        <v>-5363000.0</v>
       </c>
       <c r="I25">
         <v>-6640000.0</v>
       </c>
       <c r="J25">
         <v>2612000.0</v>
       </c>
       <c r="K25">
         <v>33955000.0</v>
       </c>
       <c r="L25">
         <v>-3566000.0</v>
       </c>
       <c r="M25">
         <v>-2554000.0</v>
       </c>
       <c r="N25">
         <v>-1557000.0</v>
       </c>
       <c r="O25">
-        <v>-4558000.0</v>
+        <v>-1127000.0</v>
       </c>
       <c r="P25">
         <v>-26827000.0</v>
       </c>
       <c r="Q25">
-        <v>-4340000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="R25">
-        <v>-9584000.0</v>
+        <v>349000.0</v>
       </c>
       <c r="S25">
-        <v>-1489000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="T25">
-        <v>-7114000.0</v>
+        <v>466000.0</v>
       </c>
       <c r="U25">
-        <v>-6449999.0</v>
+        <v>445000.0</v>
       </c>
       <c r="V25">
         <v>454000.0</v>
       </c>
       <c r="W25">
         <v>-4726865.0</v>
       </c>
       <c r="X25">
         <v>129000.0</v>
       </c>
       <c r="Y25">
         <v>252000.0</v>
       </c>
       <c r="Z25">
         <v>5000.0</v>
       </c>
       <c r="AA25">
         <v>-23000.0</v>
       </c>
       <c r="AB25">
         <v>-50000.0</v>
       </c>
       <c r="AC25">
         <v>-160000.0</v>
       </c>
@@ -13798,51 +13802,51 @@
       <c r="M27">
         <v>4731000.0</v>
       </c>
       <c r="N27">
         <v>3659000.0</v>
       </c>
       <c r="O27">
         <v>2975000.0</v>
       </c>
       <c r="P27">
         <v>3004000.0</v>
       </c>
       <c r="Q27">
         <v>3044000.0</v>
       </c>
       <c r="R27">
         <v>2605000.0</v>
       </c>
       <c r="S27">
         <v>2064000.0</v>
       </c>
       <c r="T27">
         <v>2197000.0</v>
       </c>
       <c r="U27">
-        <v>2057999.0</v>
+        <v>2058000.0</v>
       </c>
       <c r="V27">
         <v>1918000.0</v>
       </c>
       <c r="W27">
         <v>1046000.0</v>
       </c>
       <c r="X27">
         <v>981000.0</v>
       </c>
       <c r="Y27">
         <v>824000.0</v>
       </c>
       <c r="Z27">
         <v>758000.0</v>
       </c>
       <c r="AA27">
         <v>719000.0</v>
       </c>
       <c r="AB27">
         <v>518000.0</v>
       </c>
       <c r="AC27">
         <v>548000.0</v>
       </c>