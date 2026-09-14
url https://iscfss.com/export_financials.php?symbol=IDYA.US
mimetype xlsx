--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2491,4684 +2494,4810 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
+        <v>30508000.0</v>
+      </c>
+      <c r="C2">
         <v>20736000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17584000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18433000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17270000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17631000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15421000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12567000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15886000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6290000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6598000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5169000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5868000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4376000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4280000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3645000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4227000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3364000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2100000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2152000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2108000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1281000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>953000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1405000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>952000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>684000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>709000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>763000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1080000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1651000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1417000.0</v>
       </c>
-      <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+    </row>
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>-1670000.0</v>
+      </c>
+      <c r="C5">
         <v>-494000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2267000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2052000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1521000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1585000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>812000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3836000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1416000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-923000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>562000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-750000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1179000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1405000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2871000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4002000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3629000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2804000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-712000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-50000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>35000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>57000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>65000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>78000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>37000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-31000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-15739000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>0.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7">
+        <v>29307000.0</v>
+      </c>
+      <c r="C7">
         <v>28600000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27914000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27245000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>26597000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25968000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>19171000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18796000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1869000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2407000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2872000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2097000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2572000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3031000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3482000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3924000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4355000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4772000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5181000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>5582000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>5974000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6351000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>6723000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7086000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>6216000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>6497000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>6772000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>7042000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>7444000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>7742000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+    </row>
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
         <v>16</v>
       </c>
       <c r="B8">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C8">
         <v>9000.0</v>
       </c>
       <c r="D8">
         <v>9000.0</v>
       </c>
       <c r="E8">
         <v>9000.0</v>
       </c>
       <c r="F8">
         <v>9000.0</v>
       </c>
       <c r="G8">
         <v>9000.0</v>
       </c>
       <c r="H8">
         <v>9000.0</v>
       </c>
       <c r="I8">
+        <v>9000.0</v>
+      </c>
+      <c r="J8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="K8">
         <v>7000.0</v>
       </c>
       <c r="L8">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="O8">
         <v>5000.0</v>
       </c>
       <c r="P8">
         <v>5000.0</v>
       </c>
       <c r="Q8">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
         <v>4000.0</v>
       </c>
       <c r="T8">
         <v>4000.0</v>
       </c>
       <c r="U8">
+        <v>4000.0</v>
+      </c>
+      <c r="V8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>594253000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>587724000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>583968000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>485763000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>482228000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>478970000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>476211000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>387215000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>369130000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>325250000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>193635000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>192824000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>192036000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>191310000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2015000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+    </row>
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>272589000.0</v>
+      </c>
+      <c r="C10">
         <v>157522000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>112825000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>298927000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>114645000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>129996000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>84378000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>400283000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>183049000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>108345000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>157018000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>151850000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>102843000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>67237000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>68632000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>101954000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>49106000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>55291000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>92046000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>108428000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>90427000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>136752000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>72037000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>81238000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>147543000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35462000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>34067000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>38848000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>88115000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>35302000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>20505000.0</v>
       </c>
-      <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+    </row>
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>828955000.0</v>
+      </c>
+      <c r="C12">
         <v>671201000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>639388000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>786894000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>669738000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>692508000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>676319000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>920029000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>701658000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>698772000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>525114000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>468751000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>493716000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>339470000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>364829000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>386244000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>268620000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>252599000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>246770000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>264551000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>274176000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>302321000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>283585000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>278683000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>170414000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>87863000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>98956000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>109356000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>120163000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>79020000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>89961000.0</v>
       </c>
-      <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>9000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="C13">
         <v>9000.0</v>
       </c>
       <c r="D13">
         <v>9000.0</v>
       </c>
       <c r="E13">
         <v>9000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>9000.0</v>
       </c>
       <c r="H13">
         <v>9000.0</v>
       </c>
       <c r="I13">
+        <v>9000.0</v>
+      </c>
+      <c r="J13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="K13">
         <v>7000.0</v>
       </c>
       <c r="L13">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="O13">
         <v>5000.0</v>
       </c>
       <c r="P13">
         <v>5000.0</v>
       </c>
       <c r="Q13">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
         <v>4000.0</v>
       </c>
       <c r="T13">
         <v>4000.0</v>
       </c>
       <c r="U13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
         <v>3000.0</v>
       </c>
       <c r="Y13">
         <v>3000.0</v>
       </c>
       <c r="Z13">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AA13">
         <v>2000.0</v>
       </c>
       <c r="AB13">
         <v>2000.0</v>
       </c>
       <c r="AC13">
         <v>2000.0</v>
       </c>
       <c r="AD13">
+        <v>2000.0</v>
+      </c>
+      <c r="AE13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
+        <v>92061452.0</v>
+      </c>
+      <c r="C14">
         <v>88699754.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>88582694.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>89690878.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>88472000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>88356000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>87340758.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>86188510.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>77962730.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>75108484.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65246361.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>59999449.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>56251130.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48370074.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>48132003.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>41109571.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38660971.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38591966.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>38501335.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37769910.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32854926.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31761207.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29149106.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28396670.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>21001730.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20250549.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20216275.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>20158223.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19818439.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19478654.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14240901.0</v>
       </c>
       <c r="AF14">
         <v>14240901.0</v>
       </c>
       <c r="AG14">
         <v>14240901.0</v>
       </c>
       <c r="AH14">
         <v>14240901.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>14240901.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>5000.0</v>
       </c>
       <c r="P15">
         <v>5000.0</v>
       </c>
       <c r="Q15">
-        <v>4000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="R15">
         <v>4000.0</v>
       </c>
       <c r="S15">
         <v>4000.0</v>
       </c>
       <c r="T15">
         <v>4000.0</v>
       </c>
       <c r="U15">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
         <v>3000.0</v>
       </c>
       <c r="Z15">
-        <v>2000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>2000.0</v>
       </c>
       <c r="AB15">
         <v>2000.0</v>
       </c>
       <c r="AC15">
         <v>2000.0</v>
       </c>
       <c r="AD15">
+        <v>2000.0</v>
+      </c>
+      <c r="AE15">
         <v>1000.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>490000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1439000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2818000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6255000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8568000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10267000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>35849000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39224000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>29040000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22935000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>22132000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25508000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27613000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44847000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5223000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5429000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>5023000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3992000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4077000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2758000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+    </row>
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>1772000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>0.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
         <v>532614000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-42394000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-16377000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4488000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-8317000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-121293000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>1309699000.0</v>
+      </c>
+      <c r="C23">
         <v>1030348000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1109324000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1185136000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1041270000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1100641000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1124091000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1239873000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>973663000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>961527000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>649316000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>532942000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>527557000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>364746000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>387969000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>410907000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>338007000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>358867000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>381347000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>399444000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>328401000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>326097000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>298269000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>301384000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>184510000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101791000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>113001000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>122331000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>133358000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>92675000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>96541000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>10345000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>6498000.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+    </row>
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26">
+        <v>413934000.0</v>
+      </c>
+      <c r="C26">
         <v>301713000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>410297000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>349960000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>322131000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>358665000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>405832000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>280128000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>251071000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>242636000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>107492000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>42394000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>16377000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>11740000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>8317000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>7691000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>55171000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>93628000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>121293000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>121217000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>38254000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>8080000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>10158000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1545000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3040000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1526000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
+        <v>-243282000.0</v>
+      </c>
+      <c r="C28">
         <v>-128922000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-57336000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-271682000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-88048000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-104028000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-65207000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-381487000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-181180000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-105938000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-154146000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-149753000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-100271000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-64206000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65150000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-98030000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-44751000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-50519000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-86865000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-102846000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-84453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-130401000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-65314000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-74152000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-141327000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-28965000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-27295000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-31806000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-80671000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-27560000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-20505000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29">
+        <v>1198905000.0</v>
+      </c>
+      <c r="C29">
         <v>937267000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1022934000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1092034000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>959653000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1024135000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1059147000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1180418000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>931658000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>935311000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>621090000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>508049000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>501609000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>333810000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>349455000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>368769000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>269321000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>288667000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>301514000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>317629000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>240260000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>233126000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>198274000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>195429000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>172058000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>89103000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
+        <v>15417000.0</v>
+      </c>
+      <c r="C30">
         <v>6560000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5973000.0</v>
       </c>
-      <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>3000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6703000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>160000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>468000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>211000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3449000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>288000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>697000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1103000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1018000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1325000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2922000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1877000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30">
         <v>0.0</v>
       </c>
-      <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>501609000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>333810000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>349455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269321000.0</v>
       </c>
       <c r="Q31">
         <v>269321000.0</v>
       </c>
       <c r="R31">
+        <v>269321000.0</v>
+      </c>
+      <c r="S31">
         <v>288667000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317629000.0</v>
       </c>
       <c r="T31">
         <v>317629000.0</v>
       </c>
       <c r="U31">
+        <v>317629000.0</v>
+      </c>
+      <c r="V31">
         <v>240260000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>233126000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>198274000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>195429000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>172058000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>89103000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>100400000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>110406000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>120608000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-58062000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
-      <c r="AH31">
+      <c r="AH31"/>
+      <c r="AI31">
         <v>-15739000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
         <v>40</v>
       </c>
       <c r="B32">
+        <v>781348000.0</v>
+      </c>
+      <c r="C32">
         <v>631276000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>607912000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>738146000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>630264000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>657026000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>643642000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>891555000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>672437000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>684393000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>505531000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>457289000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>476451000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>314138000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>338736000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>360710000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>214100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>199092000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>205837000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>230326000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>244018000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>272029000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>249965000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>227164000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>166524000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>82118000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>445674000.0</v>
+      </c>
+      <c r="C33">
         <v>334241000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>442597000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>382481000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>355668000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>392769000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>434378000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>307659000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>260484000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>252174000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>116684000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>50760000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25769000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>20788000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>17515000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>17470000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>65818000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>102818000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>130351000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>130481000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>48612000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>17939000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9664000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20047000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10560000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>12327000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11347000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10170000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>10726000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>12798000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>5874000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:35">
       <c r="A34" t="s">
         <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>1116000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6796000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>9411000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>10597000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>13243000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>34674000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>43178000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>56842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="X34">
         <v>12000.0</v>
       </c>
       <c r="Y34">
+        <v>12000.0</v>
+      </c>
+      <c r="Z34">
         <v>16000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>21000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>34000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>52000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>60000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>89000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>28117000.0</v>
+      </c>
+      <c r="C35">
         <v>28250000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>27575000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>28593000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26279000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25660000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18873000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18796000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1263000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1256000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1125000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>0.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>611000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1116000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6796000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9411000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10597000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>13243000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>34674000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43178000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>52370000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>56842000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>61355000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>51782000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5026000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>5342000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>5661000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>5978000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>6277000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>6587000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>140076000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35"/>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
         <v>1281000.0</v>
       </c>
       <c r="C36">
+        <v>1281000.0</v>
+      </c>
+      <c r="D36">
         <v>1015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>805000.0</v>
       </c>
       <c r="E36">
         <v>805000.0</v>
       </c>
       <c r="F36">
         <v>805000.0</v>
       </c>
       <c r="G36">
         <v>805000.0</v>
       </c>
       <c r="H36">
+        <v>805000.0</v>
+      </c>
+      <c r="I36">
         <v>911000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>986000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>849000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>782000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>827000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>830000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>220000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>205000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>252000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>280000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>362000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>397000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>323000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>897000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>217000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>188000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>279000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="AA36">
         <v>122000.0</v>
       </c>
       <c r="AB36">
+        <v>122000.0</v>
+      </c>
+      <c r="AC36">
         <v>124000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>131000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1924000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>722000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>-13157000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:35">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-      <c r="AD37">
+      <c r="AD37"/>
+      <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
+      <c r="AH37"/>
+      <c r="AI37">
         <v>0.0</v>
       </c>
     </row>
-    <row r="38" spans="1:34">
+    <row r="38" spans="1:35">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>830000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>205000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>252000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>280000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>362000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>397000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>323000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>897000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>217000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>188000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>279000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000.0</v>
       </c>
       <c r="AA38">
         <v>122000.0</v>
       </c>
       <c r="AB38">
+        <v>122000.0</v>
+      </c>
+      <c r="AC38">
         <v>124000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>131000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1924000.0</v>
       </c>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:34">
+    <row r="39" spans="1:35">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
+        <v>19653000.0</v>
+      </c>
+      <c r="C39">
         <v>18346000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21366000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>15761000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>15864000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15364000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13391000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12165000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11520000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10566000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7500000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6728000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7912000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4020000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5414000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3744000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3281000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2753000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3123000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3394000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4288000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2915000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3143000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2654000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3536000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1601000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2698000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5610000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4938000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>857000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>706000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:34">
+    <row r="40" spans="1:35">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
+        <v>50979000.0</v>
+      </c>
+      <c r="C40">
         <v>43745000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>40892000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>45748000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>37750000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>32907000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>30352000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>28092000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>24250000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>17519000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>18756000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>16188000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>14690000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>17274000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>16999000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>16988000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>16230000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>12628000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12320000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>11892000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>9913000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>7762000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8534000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6419000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5268000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5486000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>5086000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>2939000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="AD40">
+        <v>89000.0</v>
+      </c>
+      <c r="AE40">
         <v>2864000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3996000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>0.0</v>
       </c>
     </row>
-    <row r="41" spans="1:34">
+    <row r="41" spans="1:35">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>5185000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>7314000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>8025000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>10212000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>31192000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>39254000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>48014000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>52069000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>56172000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>46198000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>16000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>21000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>34000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>60000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>89000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
-      <c r="AH41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>0.0</v>
       </c>
     </row>
-    <row r="42" spans="1:34">
+    <row r="42" spans="1:35">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>2148095000.0</v>
+      </c>
+      <c r="C42">
         <v>1772830000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1757197000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1743239000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1730633000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1717560000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1681167000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1669102000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1373774000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1324163000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>968885000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>823202000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>789751000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>594253000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>587724000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>583968000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>485763000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>482228000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>478970000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>476211000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>387215000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>369130000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>325250000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>317242000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>288923000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>193635000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>192824000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>192036000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>191310000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2014000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-136792000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:35">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
+      <c r="AD44"/>
+      <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
+      <c r="AH44"/>
+      <c r="AI44">
         <v>0.0</v>
       </c>
     </row>
-    <row r="45" spans="1:34">
+    <row r="45" spans="1:35">
       <c r="A45" t="s">
         <v>53</v>
       </c>
       <c r="B45">
+        <v>46092000.0</v>
+      </c>
+      <c r="C45">
         <v>46192000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>45541000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>45406000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>45739000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>45599000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>39452000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>37769000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>19214000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>18855000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>18021000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>16523000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>16911000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>16915000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>16546000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>16527000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>9461000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>9642000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>4271000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9610000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>8883000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9165000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>9699000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>10046000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>10595000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10874000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>5152000.0</v>
       </c>
-      <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>30459000.0</v>
+      </c>
+      <c r="C46">
         <v>31247000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31285000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31716000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>32732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33299000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>27741000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>26620000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>8427000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>8689000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8410000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>7539000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8562000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8828000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8993000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>9527000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10367000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8828000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8661000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8941000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9461000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9642000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9476000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9610000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>8883000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9165000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>9699000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>10046000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>10595000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>10874000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>5152000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-    </row>
-    <row r="47" spans="1:34">
+      <c r="AI46"/>
+    </row>
+    <row r="47" spans="1:35">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>8562000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6716000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6509000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6679000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7163000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5274000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4763000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4707000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9461000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4755000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9476000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9610000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>8883000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9165000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9699000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10046000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10595000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10874000.0</v>
       </c>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
+      <c r="AH47"/>
+      <c r="AI47">
         <v>0.0</v>
       </c>
     </row>
-    <row r="48" spans="1:34">
+    <row r="48" spans="1:35">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-947530000.0</v>
+      </c>
+      <c r="C48">
         <v>-835078000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-736539000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-653266000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-772510000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-695019000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-622841000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-492529000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-440708000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-387936000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-348364000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-314409000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-286969000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-259043000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-235403000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-211202000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-212817000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-190761000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-176748000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-158536000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-146954000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-136007000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-126986000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-121851000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-116925000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-104534000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-92491000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-81710000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-70741000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-60085000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-50516000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>0.0</v>
       </c>
     </row>
-    <row r="49" spans="1:34">
+    <row r="49" spans="1:35">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-259043000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-235403000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-211202000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-212817000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-190761000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-176748000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-158536000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-146954000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-136007000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-126986000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-      <c r="AD49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
+      <c r="AH49"/>
+      <c r="AI49">
         <v>0.0</v>
       </c>
     </row>
-    <row r="50" spans="1:34">
+    <row r="50" spans="1:35">
       <c r="A50" t="s">
         <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-      <c r="AD50">
+      <c r="AD50"/>
+      <c r="AE50">
         <v>1244000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
-      <c r="AH50">
+      <c r="AH50"/>
+      <c r="AI50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:34">
+    <row r="51" spans="1:35">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
+        <v>29307000.0</v>
+      </c>
+      <c r="C51">
         <v>28600000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>55489000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>27245000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26597000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25968000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19171000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18796000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1869000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2407000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2872000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2097000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2572000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3031000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>3482000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3924000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4355000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4772000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5181000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5582000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5974000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6351000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6723000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7086000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>6216000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6497000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6772000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7042000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7444000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7742000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-    </row>
-    <row r="52" spans="1:34">
+      <c r="AI51"/>
+    </row>
+    <row r="52" spans="1:35">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
+        <v>1190000.0</v>
+      </c>
+      <c r="C52">
         <v>350000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>339000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>328000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>318000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>308000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>298000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>606000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1151000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1747000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2097000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1961000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1915000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1871000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1827000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1783000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1741000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1699000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1658000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1618000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1578000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1540000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1502000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1206000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1176000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1145000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>2454000.0</v>
+        <v>1116000.0</v>
       </c>
       <c r="AD52">
+        <v>1227000.0</v>
+      </c>
+      <c r="AE52">
         <v>1244000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:34">
+    <row r="53" spans="1:35">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
+        <v>556366000.0</v>
+      </c>
+      <c r="C53">
         <v>513679000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>526563000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>487967000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>555093000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>562512000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>591941000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>519746000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>518609000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>590427000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>368096000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>316901000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>390873000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>272233000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>296197000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>284290000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>219514000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>197308000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>154724000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>156123000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>183749000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>165569000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>211548000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>197445000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>22871000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>52401000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>64889000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>70508000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>32048000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>43718000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>69456000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53">
         <v>26314000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:35">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
+      <c r="AD54"/>
+      <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
+      <c r="AH54"/>
+      <c r="AI54">
         <v>0.0</v>
       </c>
     </row>
-    <row r="55" spans="1:34">
+    <row r="55" spans="1:35">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>1309699000.0</v>
+      </c>
+      <c r="C55">
         <v>1030348000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1109324000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1185136000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1041270000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1100641000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1124091000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1239873000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>973663000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>961527000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>649316000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>532942000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>527557000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>364746000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>387969000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>410907000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>338007000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>358867000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>381347000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>399444000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>328401000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>326097000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>298269000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>301384000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>184510000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>101791000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>113001000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>122331000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>133358000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>92675000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>96541000.0</v>
       </c>
-      <c r="AF55"/>
       <c r="AG55"/>
-      <c r="AH55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>0.0</v>
       </c>
     </row>
-    <row r="56" spans="1:34">
+    <row r="56" spans="1:35">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>864025000.0</v>
+      </c>
+      <c r="C56">
         <v>696107000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>666727000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>802655000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>685602000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>707872000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>689713000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>932214000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>713179000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>709353000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>532632000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>482182000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>501788000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>343958000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>370454000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>393437000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>272189000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>256049000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>250996000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>268963000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>279789000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>308158000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>288605000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>281337000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>173950000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>89464000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>101654000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>112161000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>122632000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>79877000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>90667000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:35">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>82677000.0</v>
+      </c>
+      <c r="C57">
         <v>64831000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>58815000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64509000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>55338000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>50846000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>46071000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>40659000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>40742000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>24960000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>27101000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>24893000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>25337000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>29820000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31718000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>32727000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>58089000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>56957000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>45159000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>38637000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35771000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>36129000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>38640000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>54173000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7426000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7346000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6940000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5947000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6473000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5759000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5413000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>0.0</v>
       </c>
     </row>
-    <row r="58" spans="1:34">
+    <row r="58" spans="1:35">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>110794000.0</v>
+      </c>
+      <c r="C58">
         <v>93081000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>86390000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>93102000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>81617000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>76506000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>64944000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>59455000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>42005000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26216000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28226000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>24893000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>25948000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>30936000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>38514000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>42138000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>68686000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>70200000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>79833000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>81815000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>88141000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>92971000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>99995000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>105955000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12452000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12688000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12601000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>11925000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12750000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>12346000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>145489000.0</v>
       </c>
-      <c r="AF58"/>
       <c r="AG58"/>
-      <c r="AH58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>0.0</v>
       </c>
     </row>
-    <row r="59" spans="1:34">
+    <row r="59" spans="1:35">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
+      <c r="AH59"/>
+      <c r="AI59">
         <v>0.0</v>
       </c>
     </row>
-    <row r="60" spans="1:34">
+    <row r="60" spans="1:35">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>1198905000.0</v>
+      </c>
+      <c r="C60">
         <v>937267000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1022934000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1092034000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>959653000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1024135000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1059147000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1180418000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>931658000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>935311000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>621090000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>508049000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>501609000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>333810000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>349455000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>368769000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>269321000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>288667000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>301514000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>317629000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>240260000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>233126000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>198274000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>195429000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>172058000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>89103000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>100400000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>110406000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>120608000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>80329000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-48948000.0</v>
       </c>
-      <c r="AF60"/>
       <c r="AG60"/>
-      <c r="AH60">
+      <c r="AH60"/>
+      <c r="AI60">
         <v>10345000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:35">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>0.0</v>
       </c>
     </row>
-    <row r="62" spans="1:34">
+    <row r="62" spans="1:35">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7201,3515 +7330,3583 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B2">
-        <v>4593000.0</v>
+        <v>314704000.0</v>
       </c>
       <c r="C2">
         <v>3834000.0</v>
       </c>
       <c r="D2">
         <v>4008000.0</v>
       </c>
       <c r="E2">
         <v>2101000.0</v>
       </c>
       <c r="F2">
         <v>1725000.0</v>
       </c>
       <c r="G2">
         <v>39698000.0</v>
       </c>
       <c r="H2">
         <v>1245000.0</v>
       </c>
       <c r="I2">
         <v>886000.0</v>
       </c>
       <c r="J2">
         <v>391000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B3">
         <v>4593000.0</v>
       </c>
       <c r="C3">
         <v>3834000.0</v>
       </c>
       <c r="D3">
         <v>4008000.0</v>
       </c>
       <c r="E3">
         <v>2101000.0</v>
       </c>
       <c r="F3">
         <v>1725000.0</v>
       </c>
       <c r="G3">
         <v>1381000.0</v>
       </c>
       <c r="H3">
         <v>1245000.0</v>
       </c>
       <c r="I3">
         <v>886000.0</v>
       </c>
       <c r="J3">
         <v>391000.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-113698000.0</v>
+        <v>-159313000.0</v>
       </c>
       <c r="C5">
         <v>-274477000.0</v>
       </c>
       <c r="D5">
         <v>-112961000.0</v>
       </c>
       <c r="E5">
         <v>-62502000.0</v>
       </c>
       <c r="F5">
         <v>-50268000.0</v>
       </c>
       <c r="G5">
         <v>-35344000.0</v>
       </c>
       <c r="H5">
         <v>-44271000.0</v>
       </c>
       <c r="I5">
         <v>-34346000.0</v>
       </c>
       <c r="J5">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-109105000.0</v>
+        <v>-154720000.0</v>
       </c>
       <c r="C6">
         <v>-270643000.0</v>
       </c>
       <c r="D6">
         <v>-108953000.0</v>
       </c>
       <c r="E6">
         <v>-60401000.0</v>
       </c>
       <c r="F6">
         <v>-48543000.0</v>
       </c>
       <c r="G6">
         <v>-33963000.0</v>
       </c>
       <c r="H6">
         <v>-43026000.0</v>
       </c>
       <c r="I6">
         <v>-33460000.0</v>
       </c>
       <c r="J6">
         <v>-11471000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>214117000.0</v>
+        <v>-95994000.0</v>
       </c>
       <c r="C9">
         <v>3166000.0</v>
       </c>
       <c r="D9">
         <v>19377000.0</v>
       </c>
       <c r="E9">
         <v>50931000.0</v>
       </c>
       <c r="F9">
         <v>27941000.0</v>
       </c>
       <c r="G9">
         <v>19538000.0</v>
       </c>
       <c r="H9">
         <v>-1245000.0</v>
       </c>
       <c r="I9">
         <v>-886000.0</v>
       </c>
       <c r="J9">
         <v>-391000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
         <v>-113698000.0</v>
       </c>
       <c r="C10">
         <v>-274477000.0</v>
       </c>
       <c r="D10">
         <v>-112961000.0</v>
       </c>
       <c r="E10">
         <v>-58655000.0</v>
       </c>
       <c r="F10">
         <v>-49762000.0</v>
       </c>
       <c r="G10">
         <v>-34495000.0</v>
       </c>
       <c r="H10">
         <v>-41975000.0</v>
       </c>
       <c r="I10">
         <v>-34346000.0</v>
       </c>
       <c r="J10">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>3840105.0</v>
       </c>
       <c r="E11">
         <v>-3847000.0</v>
       </c>
       <c r="F11">
         <v>-2231000.0</v>
       </c>
       <c r="G11">
         <v>-2230000.0</v>
       </c>
       <c r="H11">
         <v>-3533000.0</v>
       </c>
       <c r="I11">
         <v>2071000.0</v>
       </c>
       <c r="J11">
         <v>-150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>21468000.0</v>
       </c>
       <c r="E12">
         <v>3847000.0</v>
       </c>
       <c r="F12">
         <v>506000.0</v>
       </c>
       <c r="G12">
         <v>849000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
         <v>45615000.0</v>
       </c>
       <c r="C13">
         <v>52498000.0</v>
       </c>
       <c r="D13">
         <v>21468000.0</v>
       </c>
       <c r="E13">
         <v>3847000.0</v>
       </c>
       <c r="F13">
         <v>506000.0</v>
       </c>
       <c r="G13">
         <v>849000.0</v>
       </c>
       <c r="H13">
         <v>2288000.0</v>
       </c>
       <c r="I13">
         <v>1994000.0</v>
       </c>
       <c r="J13">
         <v>150000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
         <v>-113698000.0</v>
       </c>
       <c r="C15">
         <v>-274477000.0</v>
       </c>
       <c r="D15">
         <v>-112961000.0</v>
       </c>
       <c r="E15">
         <v>-54808000.0</v>
       </c>
       <c r="F15">
         <v>-47531000.0</v>
       </c>
       <c r="G15">
         <v>-32265000.0</v>
       </c>
       <c r="H15">
         <v>-38442000.0</v>
       </c>
       <c r="I15">
         <v>-34346000.0</v>
       </c>
       <c r="J15">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-58655000.0</v>
       </c>
       <c r="F16">
         <v>-49762000.0</v>
       </c>
       <c r="G16">
         <v>-34495000.0</v>
       </c>
       <c r="H16">
         <v>-41975000.0</v>
       </c>
       <c r="I16">
         <v>-34346000.0</v>
       </c>
       <c r="J16">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
         <v>-113698000.0</v>
       </c>
       <c r="C17">
         <v>-274477000.0</v>
       </c>
       <c r="D17">
         <v>-112961000.0</v>
       </c>
       <c r="E17">
         <v>-58655000.0</v>
       </c>
       <c r="F17">
         <v>-49762000.0</v>
       </c>
       <c r="G17">
         <v>-34495000.0</v>
       </c>
       <c r="H17">
         <v>-41975000.0</v>
       </c>
       <c r="I17">
         <v>-34346000.0</v>
       </c>
       <c r="J17">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
         <v>45615000.0</v>
       </c>
       <c r="C18">
         <v>52498000.0</v>
       </c>
       <c r="D18">
         <v>21468000.0</v>
       </c>
       <c r="E18">
         <v>3847000.0</v>
       </c>
       <c r="F18">
         <v>506000.0</v>
       </c>
       <c r="G18">
         <v>849000.0</v>
       </c>
       <c r="H18">
         <v>2288000.0</v>
       </c>
       <c r="I18">
         <v>1994000.0</v>
       </c>
       <c r="J18">
         <v>150000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3847000.0</v>
       </c>
       <c r="F19">
         <v>506000.0</v>
       </c>
       <c r="G19">
         <v>849000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
         <v>-159313000.0</v>
       </c>
       <c r="C21">
         <v>-326975000.0</v>
       </c>
       <c r="D21">
         <v>-134429000.0</v>
       </c>
       <c r="E21">
         <v>-62502000.0</v>
       </c>
       <c r="F21">
         <v>-50268000.0</v>
       </c>
       <c r="G21">
         <v>-35344000.0</v>
       </c>
       <c r="H21">
         <v>-44271000.0</v>
       </c>
       <c r="I21">
         <v>-36417000.0</v>
       </c>
       <c r="J21">
         <v>-14438000.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
         <v>378023000.0</v>
       </c>
       <c r="C23">
         <v>333975000.0</v>
       </c>
       <c r="D23">
         <v>157814000.0</v>
       </c>
       <c r="E23">
         <v>113433000.0</v>
       </c>
       <c r="F23">
         <v>78209000.0</v>
       </c>
       <c r="G23">
         <v>54882000.0</v>
       </c>
       <c r="H23">
         <v>44271000.0</v>
       </c>
       <c r="I23">
         <v>36417000.0</v>
       </c>
       <c r="J23">
         <v>14438000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
         <v>4593000.0</v>
       </c>
       <c r="C25">
         <v>3834000.0</v>
       </c>
       <c r="D25">
         <v>4008000.0</v>
       </c>
       <c r="E25">
         <v>2101000.0</v>
       </c>
       <c r="F25">
         <v>1725000.0</v>
       </c>
       <c r="G25">
         <v>1381000.0</v>
       </c>
       <c r="H25">
         <v>1245000.0</v>
       </c>
       <c r="I25">
         <v>886000.0</v>
       </c>
       <c r="J25">
         <v>391000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
         <v>314704000.0</v>
       </c>
       <c r="C26">
         <v>294673000.0</v>
       </c>
       <c r="D26">
         <v>129508000.0</v>
       </c>
       <c r="E26">
         <v>89536000.0</v>
       </c>
       <c r="F26">
         <v>58158000.0</v>
       </c>
       <c r="G26">
         <v>39698000.0</v>
       </c>
       <c r="H26">
         <v>34319000.0</v>
       </c>
       <c r="I26">
         <v>31749000.0</v>
       </c>
       <c r="J26">
         <v>12384000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
         <v>63319000.0</v>
       </c>
       <c r="C28">
         <v>39302000.0</v>
       </c>
       <c r="D28">
         <v>28306000.0</v>
       </c>
       <c r="E28">
         <v>23897000.0</v>
       </c>
       <c r="F28">
         <v>20051000.0</v>
       </c>
       <c r="G28">
         <v>15184000.0</v>
       </c>
       <c r="H28">
         <v>9952000.0</v>
       </c>
       <c r="I28">
         <v>4668000.0</v>
       </c>
       <c r="J28">
         <v>2054000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>373430000.0</v>
+        <v>63319000.0</v>
       </c>
       <c r="C30">
         <v>330141000.0</v>
       </c>
       <c r="D30">
         <v>153806000.0</v>
       </c>
       <c r="E30">
         <v>113433000.0</v>
       </c>
       <c r="F30">
         <v>78209000.0</v>
       </c>
       <c r="G30">
         <v>54882000.0</v>
       </c>
       <c r="H30">
         <v>44271000.0</v>
       </c>
       <c r="I30">
         <v>35531000.0</v>
       </c>
       <c r="J30">
         <v>14047000.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
         <v>45615000.0</v>
       </c>
       <c r="C31">
         <v>52498000.0</v>
       </c>
       <c r="D31">
         <v>21468000.0</v>
       </c>
       <c r="E31">
         <v>3847000.0</v>
       </c>
       <c r="F31">
         <v>506000.0</v>
       </c>
       <c r="G31">
         <v>849000.0</v>
       </c>
       <c r="H31">
         <v>2296000.0</v>
       </c>
       <c r="I31">
         <v>2071000.0</v>
       </c>
       <c r="J31">
         <v>2576000.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
         <v>218710000.0</v>
       </c>
       <c r="C32">
         <v>7000000.0</v>
       </c>
       <c r="D32">
         <v>23385000.0</v>
       </c>
       <c r="E32">
         <v>50931000.0</v>
       </c>
       <c r="F32">
         <v>27941000.0</v>
       </c>
       <c r="G32">
         <v>19538000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>97</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
+        <v>95726000.0</v>
+      </c>
+      <c r="D2">
+        <v>86599000.0</v>
+      </c>
+      <c r="E2">
+        <v>82993000.0</v>
+      </c>
+      <c r="F2">
+        <v>74226000.0</v>
+      </c>
+      <c r="G2">
+        <v>70886000.0</v>
+      </c>
+      <c r="H2">
+        <v>643000.0</v>
+      </c>
+      <c r="I2">
+        <v>1012000.0</v>
+      </c>
+      <c r="J2">
+        <v>1097000.0</v>
+      </c>
+      <c r="K2">
+        <v>1082000.0</v>
+      </c>
+      <c r="L2">
+        <v>1024000.0</v>
+      </c>
+      <c r="M2">
+        <v>986000.0</v>
+      </c>
+      <c r="N2">
+        <v>998000.0</v>
+      </c>
+      <c r="O2">
+        <v>960000.0</v>
+      </c>
+      <c r="P2">
+        <v>558000.0</v>
+      </c>
+      <c r="Q2">
+        <v>925000.0</v>
+      </c>
+      <c r="R2">
+        <v>1204000.0</v>
+      </c>
+      <c r="S2">
+        <v>464000.0</v>
+      </c>
+      <c r="T2">
+        <v>425000.0</v>
+      </c>
+      <c r="U2">
+        <v>15503000.0</v>
+      </c>
+      <c r="V2">
+        <v>14979000.0</v>
+      </c>
+      <c r="W2">
+        <v>11566000.0</v>
+      </c>
+      <c r="X2">
+        <v>361000.0</v>
+      </c>
+      <c r="Y2">
+        <v>284000.0</v>
+      </c>
+      <c r="Z2">
+        <v>400000.0</v>
+      </c>
+      <c r="AA2">
+        <v>336000.0</v>
+      </c>
+      <c r="AB2">
+        <v>330000.0</v>
+      </c>
+      <c r="AC2">
+        <v>300000.0</v>
+      </c>
+      <c r="AD2">
+        <v>298000.0</v>
+      </c>
+      <c r="AE2">
+        <v>293000.0</v>
+      </c>
+      <c r="AF2">
+        <v>286000.0</v>
+      </c>
+      <c r="AG2">
+        <v>200000.0</v>
+      </c>
+      <c r="AH2">
+        <v>207000.0</v>
+      </c>
+      <c r="AI2">
+        <v>193000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35">
+      <c r="A3" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3">
+        <v>1121000.0</v>
+      </c>
+      <c r="C3">
         <v>1143000.0</v>
       </c>
-      <c r="C2">
-[...11 lines deleted...]
-      <c r="G2">
+      <c r="D3">
+        <v>1197000.0</v>
+      </c>
+      <c r="E3">
+        <v>1030000.0</v>
+      </c>
+      <c r="F3">
+        <v>1233000.0</v>
+      </c>
+      <c r="G3">
+        <v>1133000.0</v>
+      </c>
+      <c r="H3">
         <v>643000.0</v>
       </c>
-      <c r="H2">
+      <c r="I3">
         <v>1012000.0</v>
       </c>
-      <c r="I2">
+      <c r="J3">
         <v>1097000.0</v>
       </c>
-      <c r="J2">
+      <c r="K3">
         <v>1082000.0</v>
       </c>
-      <c r="K2">
+      <c r="L3">
         <v>1024000.0</v>
       </c>
-      <c r="L2">
+      <c r="M3">
         <v>986000.0</v>
       </c>
-      <c r="M2">
+      <c r="N3">
         <v>998000.0</v>
       </c>
-      <c r="N2">
+      <c r="O3">
         <v>960000.0</v>
       </c>
-      <c r="O2">
+      <c r="P3">
         <v>558000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q3">
         <v>925000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R3">
         <v>1204000.0</v>
       </c>
-      <c r="R2">
+      <c r="S3">
         <v>464000.0</v>
       </c>
-      <c r="S2">
+      <c r="T3">
         <v>425000.0</v>
       </c>
-      <c r="T2">
-[...8 lines deleted...]
-      <c r="W2">
+      <c r="U3">
+        <v>500000.0</v>
+      </c>
+      <c r="V3">
+        <v>400000.0</v>
+      </c>
+      <c r="W3">
+        <v>382000.0</v>
+      </c>
+      <c r="X3">
         <v>361000.0</v>
       </c>
-      <c r="X2">
-[...2 lines deleted...]
-      <c r="Y2">
+      <c r="Y3">
+        <v>300000.0</v>
+      </c>
+      <c r="Z3">
         <v>400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA3">
         <v>336000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB3">
         <v>330000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC3">
         <v>300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD3">
         <v>298000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE3">
         <v>293000.0</v>
       </c>
-      <c r="AE2">
-[...2 lines deleted...]
-      <c r="AF2">
+      <c r="AF3">
+        <v>263000.0</v>
+      </c>
+      <c r="AG3">
         <v>200000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH3">
         <v>207000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI3">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
-[...103 lines deleted...]
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>0.0</v>
       </c>
     </row>
-    <row r="5" spans="1:34">
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B5">
-        <v>-98539000.0</v>
+        <v>-122291000.0</v>
       </c>
       <c r="C5">
-        <v>-83273000.0</v>
+        <v>-108544000.0</v>
       </c>
       <c r="D5">
-        <v>119244000.0</v>
+        <v>-94570000.0</v>
       </c>
       <c r="E5">
-        <v>-77491000.0</v>
+        <v>108452000.0</v>
       </c>
       <c r="F5">
-        <v>-71405000.0</v>
+        <v>-88806000.0</v>
       </c>
       <c r="G5">
+        <v>-84389000.0</v>
+      </c>
+      <c r="H5">
         <v>-130312000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-51821000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-52772000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-52099000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-33955000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-27440000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-27926000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23640000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-24201000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1615000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-22056000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-14013000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-18212000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-11582000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10947000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9021000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-5135000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4926000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12391000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12043000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-10781000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10969000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10656000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-9569000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9133000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13052000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6995000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B6">
-        <v>-97396000.0</v>
+        <v>-121170000.0</v>
       </c>
       <c r="C6">
-        <v>-82076000.0</v>
+        <v>-107401000.0</v>
       </c>
       <c r="D6">
-        <v>120274000.0</v>
+        <v>-93373000.0</v>
       </c>
       <c r="E6">
-        <v>-76258000.0</v>
+        <v>109482000.0</v>
       </c>
       <c r="F6">
-        <v>-70272000.0</v>
+        <v>-87573000.0</v>
       </c>
       <c r="G6">
+        <v>-83256000.0</v>
+      </c>
+      <c r="H6">
         <v>-129669000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50809000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-51675000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-51017000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32931000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26454000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26928000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-22680000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-23643000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2540000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-20852000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-13549000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17787000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-11082000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10547000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-8639000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4774000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-4626000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-11991000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11707000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-10451000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-10669000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-10358000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-9276000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8870000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12852000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-6788000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5544000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
+      <c r="AH8"/>
+      <c r="AI8">
         <v>0.0</v>
       </c>
     </row>
-    <row r="9" spans="1:34">
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9">
-        <v>5417000.0</v>
+        <v>8857000.0</v>
       </c>
       <c r="C9">
+        <v>-89166000.0</v>
+      </c>
+      <c r="D9">
         <v>-75723000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>124841000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-74226000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-70886000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6357000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1012000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1097000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1082000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2899000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7052000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2546000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6920000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3464000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>28774000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>4647000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10895000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>2538000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6527000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-6223000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-4319000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10210000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8683000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-336000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-330000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-298000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-293000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-286000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-207000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-193000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-112452000.0</v>
+      </c>
+      <c r="C10">
         <v>-98539000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-83273000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>119244000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-77491000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
+        <v>-72178000.0</v>
+      </c>
+      <c r="H10">
         <v>-130312000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-51821000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-52772000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-39572000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-33955000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-27440000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-27926000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-23640000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-24201000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1615000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22056000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-14013000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-18212000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-11582000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10947000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-9021000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-5135000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-4926000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-12391000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-12043000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-10781000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-10969000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10656000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-9569000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-8562000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-13052000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6995000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
         <v>-1082000.0</v>
       </c>
       <c r="K11">
+        <v>-1082000.0</v>
+      </c>
+      <c r="L11">
         <v>5623000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1026000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-998000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3599000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2242000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-955000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-443000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1885000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-20125000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-19968000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>44000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="W11"/>
+      <c r="X11">
         <v>4768865.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-347000.0</v>
       </c>
-      <c r="Y11"/>
       <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>-866000.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AC11"/>
+      <c r="AD11">
         <v>-573000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-573000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-568000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-282000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>25067000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>3599000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2242000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>955000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>443000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>207000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20125000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>349000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>104000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>114000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>849000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>70000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>199000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>435000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>0.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>9839000.0</v>
+      </c>
+      <c r="C13">
         <v>10005000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>11297000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10792000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11315000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>12211000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13826000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>15072000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12155000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11445000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7962000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>6086000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4783000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2639000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2242000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>955000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>443000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>207000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>157000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>131000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>104000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>114000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>145000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>70000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>199000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>435000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>536000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>654000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>573000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>525000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+    </row>
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>0.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>0.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-112452000.0</v>
+      </c>
+      <c r="C15">
         <v>-98539000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-83273000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>119244000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-77491000.0</v>
       </c>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
       <c r="G15">
+        <v>-72178000.0</v>
+      </c>
+      <c r="H15">
         <v>-130312000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-51821000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-52772000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-39572000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-33955000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-27440000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-27926000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-23640000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-24201000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1615000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-22056000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-14013000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-18212000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-11582000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10947000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-9021000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-5135000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-4926000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-12391000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-12043000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-10781000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-10969000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-10656000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-9569000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-8562000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-13052000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-6995000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-27926000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-23640000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-24201000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1615000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-22056000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-14013000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-18212000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-11582000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10947000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-9021000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-5135000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4926000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-12391000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-12043000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-10781000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-10969000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-10656000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-9569000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-34346000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-13052000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-6995000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-112452000.0</v>
+      </c>
+      <c r="C17">
         <v>-98539000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-83273000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>119244000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-77491000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-71405000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-130312000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-51821000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-52772000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-41057000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-33955000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-27440000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-27926000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-23640000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-24201000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1615000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-22056000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-14013000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-18212000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-11582000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10947000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-9021000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5135000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4926000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-12391000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-12043000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-10781000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-10969000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-10656000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-9569000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-13052000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-6995000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:34">
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>9839000.0</v>
+      </c>
+      <c r="C18">
         <v>10005000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>11297000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10792000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>11315000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>12211000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13826000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>15072000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12155000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11445000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>7962000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>6086000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4783000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>2639000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2242000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>955000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>443000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>207000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>157000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>131000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>104000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>114000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>145000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>70000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>199000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>435000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>536000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>654000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>573000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>525000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+    </row>
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>2639000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2242000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>955000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>443000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>207000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>157000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>131000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>104000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>114000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+    </row>
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:34">
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-122291000.0</v>
+      </c>
+      <c r="C21">
         <v>-108544000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-94570000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>108452000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-88806000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-84389000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-144138000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-66893000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-64927000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-51017000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-41917000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-33526000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-32709000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-26279000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26444000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>660000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-22499000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14220000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-18369000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-11713000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-11051000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-9135000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-5280000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4996000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12590000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-12478000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-11319000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-11623000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11235000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10094000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-9133000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-13626000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-7571000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-6087000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
+      <c r="AD22"/>
+      <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>0.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>131148000.0</v>
+      </c>
+      <c r="C23">
         <v>115104000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>105446000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>99382000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>88806000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>84389000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>151138000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>66893000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>64927000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>51017000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>45839000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41564000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36253000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>34159000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>30466000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29039000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>28350000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25579000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21332000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>20689000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>19807000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>16382000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15851000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13963000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12590000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12478000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>11319000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11623000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11235000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10094000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9133000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13626000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>7571000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>6087000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+    </row>
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>1121000.0</v>
+      </c>
+      <c r="C25">
         <v>1143000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1197000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1030000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1233000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1133000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>643000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1012000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1097000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1082000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1024000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1026000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>998000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>960000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-492000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>925000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1204000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>464000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>448000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>451000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>444000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>382000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>361000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>347000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>337000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>336000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>330000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>324000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>298000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>293000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>263000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>223000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>207000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B26">
+        <v>108689000.0</v>
+      </c>
+      <c r="C26">
         <v>95726000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>86599000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>82993000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>74226000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>70886000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>140183000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>57152000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>54533000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>42805000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>38770000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33701000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29178000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>27859000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>24714000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>22372000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>22796000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>19656000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16109000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>15503000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>14979000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11566000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>12051000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>10024000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>8596000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>9026000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8541000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8923000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>8859000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>7996000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7577000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>12538000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6432000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>5202000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1097000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+    </row>
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>22459000.0</v>
+      </c>
+      <c r="C28">
         <v>19378000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18847000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16389000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14580000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13503000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>10955000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9741000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10394000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8212000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7069000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7863000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7075000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5752000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6667000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5554000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5923000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5223000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5186000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4828000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4816000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3800000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3939000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3994000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3452000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2778000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2700000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2376000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2098000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1556000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1088000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1139000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>885000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+    </row>
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B30">
-        <v>113961000.0</v>
+        <v>131148000.0</v>
       </c>
       <c r="C30">
+        <v>19378000.0</v>
+      </c>
+      <c r="D30">
         <v>18847000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16389000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14580000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13503000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>150495000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>65881000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>63830000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51017000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40578000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>35255000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33198999.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29907000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>28114000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>27146000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25115000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20907000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5186000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4828000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4816000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15490000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>13663000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12190000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>12142000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10989000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11323000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>10937000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9801000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9133000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13426000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7364000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5894000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>9839000.0</v>
+      </c>
+      <c r="C31">
         <v>10005000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>11297000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10792000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>11315000.0</v>
       </c>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
       <c r="G31">
+        <v>12211000.0</v>
+      </c>
+      <c r="H31">
         <v>13826000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>15072000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12155000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>11445000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>7962000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6086000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4783000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2639000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2242000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>955000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>443000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>207000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>157000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>131000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>104000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>114000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>145000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>70000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>199000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>435000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>538000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>654000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>579000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>525000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>571000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>574000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>576000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>350000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>8857000.0</v>
+      </c>
+      <c r="C32">
         <v>6560000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10876000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>207834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>3923000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8038000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3544000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>7880000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4022000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>29699000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5851000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>11359000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2963000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8976000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8756000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7247000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>10571000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>8967000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
-      <c r="AE32"/>
+      <c r="AE32">
+        <v>0.0</v>
+      </c>
       <c r="AF32"/>
       <c r="AG32"/>
-      <c r="AH32">
+      <c r="AH32"/>
+      <c r="AI32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
@@ -10744,3457 +10941,3519 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
         <v>84378000.0</v>
       </c>
       <c r="C2">
         <v>157775000.0</v>
       </c>
       <c r="D2">
         <v>68738000.0</v>
       </c>
       <c r="E2">
         <v>92152000.0</v>
       </c>
       <c r="F2">
         <v>72143000.0</v>
       </c>
       <c r="G2">
         <v>34173000.0</v>
       </c>
       <c r="H2">
         <v>20611000.0</v>
       </c>
       <c r="I2">
         <v>6032000.0</v>
       </c>
       <c r="J2">
         <v>9693000.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
         <v>2368000</v>
       </c>
       <c r="C3">
         <v>3857000</v>
       </c>
       <c r="D3">
         <v>2368000</v>
       </c>
       <c r="E3">
         <v>3443000</v>
       </c>
       <c r="F3">
         <v>2644000</v>
       </c>
       <c r="G3">
         <v>493000</v>
       </c>
       <c r="H3">
         <v>1353000</v>
       </c>
       <c r="I3">
         <v>1708000</v>
       </c>
       <c r="J3">
         <v>1757000</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-23414000.0</v>
       </c>
       <c r="F4">
         <v>20009000.0</v>
       </c>
       <c r="G4">
         <v>37970000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-48883000.0</v>
       </c>
       <c r="F5">
         <v>-23965000.0</v>
       </c>
       <c r="G5">
         <v>83066000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
         <v>28447000.0</v>
       </c>
       <c r="C6">
         <v>-72592000.0</v>
       </c>
       <c r="D6">
         <v>89037000.0</v>
       </c>
       <c r="E6">
         <v>-23414000.0</v>
       </c>
       <c r="F6">
         <v>20009000.0</v>
       </c>
       <c r="G6">
         <v>37970000.0</v>
       </c>
       <c r="H6">
         <v>13562000.0</v>
       </c>
       <c r="I6">
         <v>14579000.0</v>
       </c>
       <c r="J6">
         <v>-3661000.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
         <v>1868000.0</v>
       </c>
       <c r="C7">
         <v>11546000.0</v>
       </c>
       <c r="D7">
         <v>-13207000.0</v>
       </c>
       <c r="E7">
         <v>-41555000.0</v>
       </c>
       <c r="F7">
         <v>-17813000.0</v>
       </c>
       <c r="G7">
         <v>84406000.0</v>
       </c>
       <c r="H7">
         <v>-284000.0</v>
       </c>
       <c r="I7">
         <v>1654000.0</v>
       </c>
       <c r="J7">
         <v>1564000.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>892000.0</v>
       </c>
       <c r="F8">
         <v>774000.0</v>
       </c>
       <c r="G8">
         <v>-1877000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9">
         <v>0.0</v>
       </c>
       <c r="C9">
         <v>15000.0</v>
       </c>
       <c r="D9">
         <v>193000.0</v>
       </c>
       <c r="E9">
         <v>892000.0</v>
       </c>
       <c r="F9">
         <v>774000.0</v>
       </c>
       <c r="G9">
         <v>-1877000.0</v>
       </c>
       <c r="H9">
         <v>-1877000.0</v>
       </c>
       <c r="I9">
         <v>-1877000.0</v>
       </c>
       <c r="J9">
         <v>-1877000.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-2282000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>3788000.0</v>
       </c>
       <c r="G10">
         <v>2285000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6436000.0</v>
       </c>
       <c r="F11">
         <v>5378000.0</v>
       </c>
       <c r="G11">
         <v>83998000.0</v>
       </c>
       <c r="H11">
         <v>-195000.0</v>
       </c>
       <c r="I11">
         <v>322000.0</v>
       </c>
       <c r="J11">
         <v>254000.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11629000.0</v>
       </c>
       <c r="F12">
         <v>8237000.0</v>
       </c>
       <c r="G12">
         <v>4171000.0</v>
       </c>
       <c r="H12">
         <v>1701000.0</v>
       </c>
       <c r="I12">
         <v>4186000.0</v>
       </c>
       <c r="J12">
         <v>-2317000.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2168000.0</v>
       </c>
       <c r="F13">
         <v>3788000.0</v>
       </c>
       <c r="G13">
         <v>2285000.0</v>
       </c>
       <c r="H13">
         <v>-89000.0</v>
       </c>
       <c r="I13">
         <v>1332000.0</v>
       </c>
       <c r="J13">
         <v>1310000.0</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
         <v>4593000.0</v>
       </c>
       <c r="C14">
         <v>3834000.0</v>
       </c>
       <c r="D14">
         <v>4008000.0</v>
       </c>
       <c r="E14">
         <v>2101000.0</v>
       </c>
       <c r="F14">
         <v>1725000.0</v>
       </c>
       <c r="G14">
         <v>1381000.0</v>
       </c>
       <c r="H14">
         <v>1245000.0</v>
       </c>
       <c r="I14">
         <v>886000.0</v>
       </c>
       <c r="J14">
         <v>391000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
         <v>112825000.0</v>
       </c>
       <c r="C16">
         <v>85183000.0</v>
       </c>
       <c r="D16">
         <v>157775000.0</v>
       </c>
       <c r="E16">
         <v>68738000.0</v>
       </c>
       <c r="F16">
         <v>92152000.0</v>
       </c>
       <c r="G16">
         <v>72143000.0</v>
       </c>
       <c r="H16">
         <v>34173000.0</v>
       </c>
       <c r="I16">
         <v>20611000.0</v>
       </c>
       <c r="J16">
         <v>6032000.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
         <v>-73466000.0</v>
       </c>
       <c r="C18">
         <v>-251441000.0</v>
       </c>
       <c r="D18">
         <v>-117592000.0</v>
       </c>
       <c r="E18">
         <v>-90618000.0</v>
       </c>
       <c r="F18">
         <v>-58423000.0</v>
       </c>
       <c r="G18">
         <v>54970000.0</v>
       </c>
       <c r="H18">
         <v>-40666000.0</v>
       </c>
       <c r="I18">
         <v>-29328000.0</v>
       </c>
       <c r="J18">
         <v>-13981000.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
         <v>72344000.0</v>
       </c>
       <c r="C19">
         <v>-502559000.0</v>
       </c>
       <c r="D19">
         <v>-56789000.0</v>
       </c>
       <c r="E19">
         <v>-29961000.0</v>
       </c>
       <c r="F19">
         <v>-67022000.0</v>
       </c>
       <c r="G19">
         <v>-146243000.0</v>
       </c>
       <c r="H19">
         <v>2265000.0</v>
       </c>
       <c r="I19">
         <v>-61471000.0</v>
       </c>
       <c r="J19">
         <v>-8927000.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20">
         <v>24855000.0</v>
       </c>
       <c r="C20">
         <v>663629000.0</v>
       </c>
       <c r="D20">
         <v>181832000.0</v>
       </c>
       <c r="E20">
         <v>94962000.0</v>
       </c>
       <c r="F20">
         <v>143253000.0</v>
       </c>
       <c r="G20">
         <v>127234000.0</v>
       </c>
       <c r="H20">
         <v>50321000.0</v>
       </c>
       <c r="I20">
         <v>105358000.0</v>
       </c>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
         <v>-113698000.0</v>
       </c>
       <c r="C22">
         <v>-274477000.0</v>
       </c>
       <c r="D22">
         <v>-112961000.0</v>
       </c>
       <c r="E22">
         <v>-58655000.0</v>
       </c>
       <c r="F22">
         <v>-49762000.0</v>
       </c>
       <c r="G22">
         <v>-34495000.0</v>
       </c>
       <c r="H22">
         <v>-41975000.0</v>
       </c>
       <c r="I22">
         <v>-34346000.0</v>
       </c>
       <c r="J22">
         <v>-11862000.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B23">
         <v>29779000.0</v>
       </c>
       <c r="C23">
         <v>23322000.0</v>
       </c>
       <c r="D23">
         <v>52954000.0</v>
       </c>
       <c r="E23">
         <v>2203000.0</v>
       </c>
       <c r="F23">
         <v>2201000.0</v>
       </c>
       <c r="G23">
         <v>1516000.0</v>
       </c>
       <c r="H23">
         <v>289000.0</v>
       </c>
       <c r="I23">
         <v>105378000.0</v>
       </c>
       <c r="J23">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24">
         <v>69976000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-33404000.0</v>
       </c>
       <c r="F24">
         <v>-67022000.0</v>
       </c>
       <c r="G24">
         <v>18000.0</v>
       </c>
       <c r="H24">
         <v>8000.0</v>
       </c>
       <c r="I24">
         <v>-61471000.0</v>
       </c>
       <c r="J24">
         <v>-7170000.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
         <v>-9976000.0</v>
       </c>
       <c r="C25">
         <v>-23233000.0</v>
       </c>
       <c r="D25">
         <v>-11553000.0</v>
       </c>
       <c r="E25">
         <v>-695000.0</v>
       </c>
       <c r="F25">
         <v>1834000.0</v>
       </c>
       <c r="G25">
         <v>562000.0</v>
       </c>
       <c r="H25">
         <v>-467000.0</v>
       </c>
       <c r="I25">
         <v>4109000.0</v>
       </c>
       <c r="J25">
         <v>-2426000.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>88308000.0</v>
       </c>
       <c r="F26">
         <v>88191000.0</v>
       </c>
       <c r="G26">
         <v>1190000.0</v>
       </c>
       <c r="H26">
         <v>50610000.0</v>
       </c>
       <c r="I26">
         <v>105449000.0</v>
       </c>
       <c r="J26">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
         <v>46115000.0</v>
       </c>
       <c r="C27">
         <v>34746000.0</v>
       </c>
       <c r="D27">
         <v>18489000.0</v>
       </c>
       <c r="E27">
         <v>11629000.0</v>
       </c>
       <c r="F27">
         <v>8237000.0</v>
       </c>
       <c r="G27">
         <v>3609000.0</v>
       </c>
       <c r="H27">
         <v>2168000.0</v>
       </c>
       <c r="I27">
         <v>950000.0</v>
       </c>
       <c r="J27">
         <v>136000.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
         <v>29779000.0</v>
       </c>
       <c r="C28">
         <v>677551000.0</v>
       </c>
       <c r="D28">
         <v>362717000.0</v>
       </c>
       <c r="E28">
         <v>97165000.0</v>
       </c>
       <c r="F28">
         <v>145454000.0</v>
       </c>
       <c r="G28">
         <v>128750000.0</v>
       </c>
       <c r="H28">
         <v>50610000.0</v>
       </c>
       <c r="I28">
         <v>105378000.0</v>
       </c>
       <c r="J28">
         <v>17490000.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
         <v>-71098000.0</v>
       </c>
       <c r="C29">
         <v>-247584000.0</v>
       </c>
       <c r="D29">
         <v>-115224000.0</v>
       </c>
       <c r="E29">
         <v>-87175000.0</v>
       </c>
       <c r="F29">
         <v>-55779000.0</v>
       </c>
       <c r="G29">
         <v>55463000.0</v>
       </c>
       <c r="H29">
         <v>-39313000.0</v>
       </c>
       <c r="I29">
         <v>-27620000.0</v>
       </c>
       <c r="J29">
         <v>-12224000.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
         <v>69976000.0</v>
       </c>
       <c r="C30">
         <v>-502559000.0</v>
       </c>
       <c r="D30">
         <v>-158456000.0</v>
       </c>
       <c r="E30">
         <v>-33404000.0</v>
       </c>
       <c r="F30">
         <v>-69666000.0</v>
       </c>
       <c r="G30">
         <v>-146243000.0</v>
       </c>
       <c r="H30">
         <v>2265000.0</v>
       </c>
       <c r="I30">
         <v>-63179000.0</v>
       </c>
       <c r="J30">
         <v>-8927000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>71</v>
       </c>
       <c r="C1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
         <v>74</v>
       </c>
       <c r="G1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
         <v>77</v>
       </c>
       <c r="K1" t="s">
+        <v>78</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
         <v>80</v>
       </c>
       <c r="O1" t="s">
+        <v>81</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
         <v>83</v>
       </c>
       <c r="S1" t="s">
+        <v>84</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
         <v>89</v>
       </c>
       <c r="AA1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:34">
+      <c r="AI1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>113840000.0</v>
+      </c>
+      <c r="C2">
         <v>112825000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>298927000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>115450000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>129996000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>85183000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>401194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>183960000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>109102000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>157775000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>151850000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>103565000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67343000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>68738000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>102060000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49212000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55397000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>92152000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>108534000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90533000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>136858000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>72143000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81344000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>147649000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>35568000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34173000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38954000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>88221000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>35408000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>20611000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>21589000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24978000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>45434000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6032000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>1833000</v>
+      </c>
+      <c r="C3">
         <v>967000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>333000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>42000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>663000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1330000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1102000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>457000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>973000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1325000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>838000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>603000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>884000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>43000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>884000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1101000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1941000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>401000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>605000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>458000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>578000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1003000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>179000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>245000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>69000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>33000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>216000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>82000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>449000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>606000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>308000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1001000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>182000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>217000</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-1395000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-33322000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>52848000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-6185000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-36755000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-16382000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>18001000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-46325000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>64715000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+    </row>
+    <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-6204000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5533000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-26809000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6080000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-10461000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1810000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6696000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9402000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6057000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+    </row>
+    <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>160030000.0</v>
+      </c>
+      <c r="C6">
         <v>44697000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-186102000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>184282000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-15351000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>45618000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-316011000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>217234000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>74858000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-48673000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5925000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>49007000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36222000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1395000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-33322000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>52848000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6185000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36755000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-16382000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>18001000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-46325000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>64715000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9201000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-66305000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>112081000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1395000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4781000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-49267000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>52813000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>14797000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-978000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3389000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20456000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>39402000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>16381000.0</v>
+      </c>
+      <c r="C7">
         <v>8901000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-18689000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11705000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4608000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4244000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3445000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2277000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>15699000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-5321000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8261000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5495000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-8709000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7264000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-525000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2883000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2009000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9396000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1426000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4329000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-5572000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7457000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-8271000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>93679000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2628000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1399000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1049000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-373000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-302000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-658000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>554000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>146000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>920000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>34000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:34">
+    <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-257000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>3238000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3161000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>409000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>406000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-85000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>307000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1597000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1045000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+    </row>
+    <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>17000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-19000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6685000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6543000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>308000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-257000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>3238000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3161000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>409000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>406000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-85000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>307000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1597000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1045000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1877000.0</v>
       </c>
       <c r="X9">
         <v>-1877000.0</v>
       </c>
       <c r="Y9">
         <v>-1877000.0</v>
       </c>
       <c r="Z9">
         <v>-1877000.0</v>
       </c>
-      <c r="AA9"/>
+      <c r="AA9">
+        <v>-1877000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>4055000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3126000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7181000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>617000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3273000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>368000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-470000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1325000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>0.0</v>
       </c>
-      <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-1836000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-431000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>720000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>701000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4012000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1003000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>469000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2389000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-6895000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-355000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-7719000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>91526000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>227000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-36000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-42000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>36000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-431000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>242000.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11">
+      <c r="AF11"/>
+      <c r="AG11">
         <v>-148000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>279000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>221000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2177000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3659000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2975000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3005000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3044000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2605000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2064000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2197000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2503000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1918000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1449000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1110000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>849000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>763000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>696000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>468000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>388000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>149000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>3992000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-58000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-16000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-7181000.0</v>
       </c>
       <c r="O13">
+        <v>-7181000.0</v>
+      </c>
+      <c r="P13">
         <v>-332000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>278000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1747000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>475000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>617000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3273000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>368000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-470000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1325000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2153000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2628000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1435000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1091000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-409000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>129000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-900000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>294000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>641000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-187000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:34">
+    <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>2264000.0</v>
+      </c>
+      <c r="C14">
         <v>1143000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1197000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1030000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1233000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1133000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>643000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1012000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1097000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1082000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1024000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1026000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>998000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>960000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-492000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>925000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>860000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>808000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>448000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>780000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1086000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>382000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>361000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>347000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>337000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>336000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>330000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>324000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>298000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>293000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>263000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>223000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>207000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>193000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>705000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>57968000.0</v>
       </c>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>273870000.0</v>
+      </c>
+      <c r="C16">
         <v>157522000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>112825000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>299732000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>114645000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>130801000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85183000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>401194000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>183960000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>109102000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>157775000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>152572000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>103565000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>67343000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>68738000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>102060000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>49212000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>55397000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>92152000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>108534000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>90533000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>136858000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>72143000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>81344000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>147649000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>35568000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>34173000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>38954000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>88221000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35408000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>20611000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>21589000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>24978000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>45434000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+    </row>
+    <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-165214000.0</v>
+      </c>
+      <c r="C18">
         <v>-76137000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-90829000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>142172000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-63137000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-61672000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-122757000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-49691000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33855000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-45138000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-24586000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30777000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-34344000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27885000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23370000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-25267000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-21933000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-20048000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-17262000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12926000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-13508000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-14727000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-11775000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>89965000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-13675000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9512000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8922000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10632000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-10721000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-10391000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7785000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-9692000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-6108000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5743000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-155066000.0</v>
+      </c>
+      <c r="C19">
         <v>119919000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-97193000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>41767000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>45918000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>79817000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-197109000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-20036000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>68557000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-353971000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-111943000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>51347000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-121381000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>23564000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-10276000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-17582000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>15257000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-17360000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>192000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-55849000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-48803000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>37438000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4554000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-183583000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>30988000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>10906000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3887000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-38441000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>11411000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>25408000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19">
+      <c r="AF19"/>
+      <c r="AG19">
         <v>6262000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-14342000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-60275000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:34">
+    <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>-46000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>-83000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>-25000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>25009000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>8995000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>274663000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>36321000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>343650000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>169600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>25979000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>153806000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2560000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>513000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>23000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>85968000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>15416000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+    </row>
+    <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>0.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-210991000.0</v>
+      </c>
+      <c r="C22">
         <v>-98539000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-83273000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>119244000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-77491000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-72178000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-130312000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-51821000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-52772000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-39572000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-33955000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-27440000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-27926000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-23640000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-24201000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1615000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-22056000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-14013000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-18212000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-11582000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10947000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9021000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5135000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4926000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-12391000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-12043000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-10781000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10969000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10656000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-9569000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-8562000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-13052000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6995000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-5737000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>148</v>
+      </c>
+      <c r="B23">
+        <v>359210000.0</v>
+      </c>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>301000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1230000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1134000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3158000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>286504000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2862000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5461000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13476000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1855000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>37257000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>366000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>324000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>147000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>491000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>653000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>688000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>86776000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15986000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>112000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>367000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>291000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>94699000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>184000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>51674000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-826000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-71000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>41000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>105420000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>41809000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-196007000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-19579000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-352646000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>-111105000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>51950000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-120497000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>23564000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-10276000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-17582000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>15257000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-17360000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>192000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-55849000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-48803000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>37438000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>18000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-183338000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>31057000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-31000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>8000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-38359000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>11860000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>26014000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6884000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6262000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-14342000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-60275000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-2229000.0</v>
+      </c>
+      <c r="C25">
         <v>-1211000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1524000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1982000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2692000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3778000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-4916000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-5363000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-6640000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2612000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>33955000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3566000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-2554000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1557000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1127000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-26827000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>169000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>349000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>469000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>466000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>445000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>454000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4726865.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>129000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>252000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-23000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-50000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-160000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-234000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>238000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3941000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-284000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-70000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>151</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-9000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>9400000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>366000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>75000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>86627000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-66000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-9000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1163000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1163000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190000.0</v>
       </c>
       <c r="W26">
         <v>1190000.0</v>
       </c>
       <c r="X26">
+        <v>1190000.0</v>
+      </c>
+      <c r="Y26">
         <v>1017000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>34000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>50610000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-276000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>50848000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-6000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B27">
+        <v>31194000.0</v>
+      </c>
+      <c r="C27">
         <v>14536000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11793000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12217000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11868000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10237000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9485000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9215000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9734000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6312000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4798000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5301000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4731000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3659000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2975000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3004000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3044000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2605000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2064000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2197000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2058000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1918000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1046000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>981000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>824000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>758000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>719000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>518000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>548000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>383000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>325000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>287000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>226000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>112000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>360391000.0</v>
+      </c>
+      <c r="C28">
         <v>1181000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2130000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1205000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>26143000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2753000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>286504000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39183000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>349111000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>140894000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>27834000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>191063000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2926000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>324000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>95697000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>491000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>653000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>688000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>86776000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15986000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42004000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6949000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27068000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>94699000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-276000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>51674000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-826000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-77000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>41000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>105420000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-163381000.0</v>
+      </c>
+      <c r="C29">
         <v>-75170000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-90496000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>142214000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-62474000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-60342000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-121655000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-49234000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-32882000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-43813000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-23748000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-30174000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-33460000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-27842000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-23370000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-24166000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-19992000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-19647000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-16657000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12468000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12930000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-13724000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-11596000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>90210000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-13606000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-9545000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-8706000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-10550000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10272000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-9785000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7477000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-8691000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5926000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5526000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-36980000.0</v>
+      </c>
+      <c r="C30">
         <v>118952000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-97526000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41767000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45918000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79817000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-197109000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20036000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68557000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>-111943000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51347000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-121381000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23521000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-10276000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-18683000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>13316000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17761000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-413000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-56307000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-49381000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>36435000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4554000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-183583000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>30988000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10906000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3887000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-38441000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11411000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>25408000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6576000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5261000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-14524000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-60492000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>