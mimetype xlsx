--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -1526,51 +1526,53 @@
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
         <v>246538700000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>75745458713.0</v>
+      </c>
       <c r="D16">
         <v>818466644.0</v>
       </c>
       <c r="E16">
         <v>145524102518.0</v>
       </c>
       <c r="F16">
         <v>144406367019.0</v>
       </c>
       <c r="G16">
         <v>105753834850.0</v>
       </c>
       <c r="H16">
         <v>111547156484.0</v>
       </c>
       <c r="I16">
         <v>2814137995.0</v>
       </c>
       <c r="J16">
         <v>2533442781.0</v>
       </c>
       <c r="K16">
         <v>1014976592.0</v>
       </c>
       <c r="L16">
@@ -2259,51 +2261,53 @@
       <c r="L35">
         <v>97765471996.0</v>
       </c>
       <c r="M35">
         <v>91398622657.0</v>
       </c>
       <c r="N35">
         <v>55013000000.0</v>
       </c>
       <c r="O35">
         <v>11893000000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>47515880000.0</v>
       </c>
       <c r="C36">
         <v>45651304000.0</v>
       </c>
-      <c r="D36"/>
+      <c r="D36">
+        <v>82097293971.0</v>
+      </c>
       <c r="E36">
         <v>810460000.0</v>
       </c>
       <c r="F36">
         <v>810460000.0</v>
       </c>
       <c r="G36">
         <v>810460000.0</v>
       </c>
       <c r="H36">
         <v>810460000.0</v>
       </c>
       <c r="I36">
         <v>810460000.0</v>
       </c>
       <c r="J36">
         <v>6745627468.0</v>
       </c>
       <c r="K36">
         <v>431411692.0</v>
       </c>
       <c r="L36"/>
       <c r="M36">
         <v>20598126063.0</v>
       </c>
@@ -2374,51 +2378,51 @@
       <c r="L38"/>
       <c r="M38">
         <v>20598000000.0</v>
       </c>
       <c r="N38">
         <v>20653000000.0</v>
       </c>
       <c r="O38">
         <v>20712000000.0</v>
       </c>
       <c r="P38">
         <v>870000000.0</v>
       </c>
       <c r="Q38">
         <v>929000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
         <v>93496427000.0</v>
       </c>
       <c r="C39">
-        <v>46253006000.0</v>
+        <v>85725533393.0</v>
       </c>
       <c r="D39">
         <v>52919056579.0</v>
       </c>
       <c r="E39">
         <v>34470123480.0</v>
       </c>
       <c r="F39">
         <v>23706273687.0</v>
       </c>
       <c r="G39">
         <v>29693597761.0</v>
       </c>
       <c r="H39">
         <v>49697963327.0</v>
       </c>
       <c r="I39">
         <v>39882758714.0</v>
       </c>
       <c r="J39">
         <v>1728578605.0</v>
       </c>
       <c r="K39">
         <v>67519822795.0</v>
       </c>
@@ -2427,51 +2431,51 @@
       </c>
       <c r="M39">
         <v>15851822703.0</v>
       </c>
       <c r="N39">
         <v>32956000000.0</v>
       </c>
       <c r="O39">
         <v>1119000000.0</v>
       </c>
       <c r="P39">
         <v>34797000000.0</v>
       </c>
       <c r="Q39">
         <v>26697000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>6191537000.0</v>
       </c>
       <c r="C40">
-        <v>77458765000.0</v>
+        <v>78086227584.0</v>
       </c>
       <c r="D40">
         <v>128390618177.0</v>
       </c>
       <c r="E40">
         <v>336928062.0</v>
       </c>
       <c r="F40">
         <v>9894917680.0</v>
       </c>
       <c r="G40">
         <v>7656978711.0</v>
       </c>
       <c r="H40">
         <v>120279738638.0</v>
       </c>
       <c r="I40">
         <v>2645879416.0</v>
       </c>
       <c r="J40">
         <v>143941982421.0</v>
       </c>
       <c r="K40">
         <v>1552368422.0</v>
       </c>
@@ -2910,51 +2914,51 @@
       </c>
       <c r="J51">
         <v>295974485471.0</v>
       </c>
       <c r="K51">
         <v>89587632616.0</v>
       </c>
       <c r="L51">
         <v>117994975914.0</v>
       </c>
       <c r="M51">
         <v>125126577923.0</v>
       </c>
       <c r="N51">
         <v>74507000000.0</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
-        <v>388247663000.0</v>
+        <v>388247664000.0</v>
       </c>
       <c r="C52">
         <v>421993795000.0</v>
       </c>
       <c r="D52">
         <v>359027876362.0</v>
       </c>
       <c r="E52">
         <v>299567562498.0</v>
       </c>
       <c r="F52">
         <v>232670236820.0</v>
       </c>
       <c r="G52">
         <v>229659115168.0</v>
       </c>
       <c r="H52">
         <v>211224121742.0</v>
       </c>
       <c r="I52">
         <v>117532516653.0</v>
       </c>
       <c r="J52">
         <v>71176049381.0</v>
       </c>
@@ -3812,52 +3816,56 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
         <v>63833012000.0</v>
       </c>
       <c r="C5">
         <v>63833012000.0</v>
       </c>
       <c r="D5">
         <v>63206146000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5"/>
+      <c r="E5">
+        <v>63206146481.0</v>
+      </c>
+      <c r="F5">
+        <v>64079210670.0</v>
+      </c>
       <c r="G5">
         <v>64079211000.0</v>
       </c>
       <c r="H5">
         <v>62592149000.0</v>
       </c>
       <c r="I5">
         <v>62592148997.0</v>
       </c>
       <c r="J5">
         <v>60484541478.0</v>
       </c>
       <c r="K5">
         <v>60484541478.0</v>
       </c>
       <c r="L5">
         <v>58641945374.0</v>
       </c>
       <c r="M5">
         <v>58641945364.0</v>
       </c>
       <c r="N5">
         <v>61763472768.0</v>
       </c>
       <c r="O5">
@@ -5063,55 +5071,65 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
         <v>270786662000.0</v>
       </c>
       <c r="C16">
         <v>246538700000.0</v>
       </c>
-      <c r="D16"/>
-[...3 lines deleted...]
-      <c r="H16"/>
+      <c r="D16">
+        <v>148476469224.0</v>
+      </c>
+      <c r="E16">
+        <v>151963132448.0</v>
+      </c>
+      <c r="F16">
+        <v>144527793049.0</v>
+      </c>
+      <c r="G16">
+        <v>75745458713.0</v>
+      </c>
+      <c r="H16">
+        <v>210084520371.0</v>
+      </c>
       <c r="I16">
         <v>230379876442.0</v>
       </c>
       <c r="J16">
         <v>222805900772.0</v>
       </c>
       <c r="K16">
         <v>122314790299.0</v>
       </c>
       <c r="L16">
         <v>180761929029.0</v>
       </c>
       <c r="M16">
         <v>157416936231.0</v>
       </c>
       <c r="N16">
         <v>196048451571.0</v>
       </c>
       <c r="O16">
         <v>145524102518.0</v>
       </c>
       <c r="P16">
         <v>163034970163.0</v>
       </c>
       <c r="Q16">
@@ -7200,56 +7218,68 @@
     <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>47899501000.0</v>
       </c>
       <c r="C36">
         <v>47515880000.0</v>
       </c>
       <c r="D36">
         <v>47496402000.0</v>
       </c>
       <c r="E36">
         <v>50197717000.0</v>
       </c>
       <c r="F36">
         <v>48096650000.0</v>
       </c>
       <c r="G36">
         <v>45651304000.0</v>
       </c>
       <c r="H36">
         <v>1000.0</v>
       </c>
-      <c r="I36"/>
-[...4 lines deleted...]
-      <c r="N36"/>
+      <c r="I36">
+        <v>47805698038.0</v>
+      </c>
+      <c r="J36">
+        <v>48548012641.0</v>
+      </c>
+      <c r="K36">
+        <v>49290327244.0</v>
+      </c>
+      <c r="L36">
+        <v>50032641834.0</v>
+      </c>
+      <c r="M36">
+        <v>50774956437.0</v>
+      </c>
+      <c r="N36">
+        <v>51517271040.0</v>
+      </c>
       <c r="O36">
         <v>810460000.0</v>
       </c>
       <c r="P36">
         <v>810460000.0</v>
       </c>
       <c r="Q36">
         <v>810460000.0</v>
       </c>
       <c r="R36">
         <v>810460000.0</v>
       </c>
       <c r="S36">
         <v>56039304042.0</v>
       </c>
       <c r="T36">
         <v>30105121006.0</v>
       </c>
       <c r="U36">
         <v>810460000.0</v>
       </c>
       <c r="V36">
         <v>30892507753.0</v>
       </c>
       <c r="W36">
@@ -7512,60 +7542,60 @@
       <c r="AX38"/>
       <c r="AY38">
         <v>20653000000.0</v>
       </c>
       <c r="AZ38">
         <v>22215000000.0</v>
       </c>
       <c r="BA38">
         <v>2918000000.0</v>
       </c>
       <c r="BB38">
         <v>3707000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
         <v>91959492000.0</v>
       </c>
       <c r="C39">
         <v>93496427000.0</v>
       </c>
       <c r="D39">
-        <v>110873583000.0</v>
+        <v>206125683575.0</v>
       </c>
       <c r="E39">
-        <v>78159834000.0</v>
+        <v>148860739834.0</v>
       </c>
       <c r="F39">
-        <v>68466813000.0</v>
+        <v>132883549284.0</v>
       </c>
       <c r="G39">
-        <v>46253006000.0</v>
+        <v>85725533393.0</v>
       </c>
       <c r="H39">
         <v>77916941000.0</v>
       </c>
       <c r="I39">
         <v>71011157690.0</v>
       </c>
       <c r="J39">
         <v>58404494143.0</v>
       </c>
       <c r="K39">
         <v>52919056579.0</v>
       </c>
       <c r="L39">
         <v>64341163203.0</v>
       </c>
       <c r="M39">
         <v>43370308982.0</v>
       </c>
       <c r="N39">
         <v>39683548080.0</v>
       </c>
       <c r="O39">
         <v>34470123480.0</v>
       </c>
@@ -7668,60 +7698,60 @@
       <c r="AX39"/>
       <c r="AY39">
         <v>30817000000.0</v>
       </c>
       <c r="AZ39">
         <v>15026000000.0</v>
       </c>
       <c r="BA39">
         <v>34797000000.0</v>
       </c>
       <c r="BB39">
         <v>26697000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>11473691000.0</v>
       </c>
       <c r="C40">
         <v>6191537000.0</v>
       </c>
       <c r="D40">
-        <v>149628692000.0</v>
+        <v>149974604855.0</v>
       </c>
       <c r="E40">
-        <v>153125437000.0</v>
+        <v>153707240328.0</v>
       </c>
       <c r="F40">
-        <v>145242080000.0</v>
+        <v>145402542909.0</v>
       </c>
       <c r="G40">
-        <v>77458765000.0</v>
+        <v>78086227584.0</v>
       </c>
       <c r="H40">
         <v>224010698557.0</v>
       </c>
       <c r="I40">
         <v>6634072020.0</v>
       </c>
       <c r="J40">
         <v>1916876190.0</v>
       </c>
       <c r="K40">
         <v>6894294522.0</v>
       </c>
       <c r="L40">
         <v>15444636904.0</v>
       </c>
       <c r="M40">
         <v>20148698153.0</v>
       </c>
       <c r="N40">
         <v>17723509551.0</v>
       </c>
       <c r="O40">
         <v>336928062.0</v>
       </c>
@@ -9077,51 +9107,51 @@
       <c r="AS51">
         <v>173572000000.0</v>
       </c>
       <c r="AT51"/>
       <c r="AU51">
         <v>125126577923.0</v>
       </c>
       <c r="AV51">
         <v>125126577923.0</v>
       </c>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
     </row>
     <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
         <v>396684256000.0</v>
       </c>
       <c r="C52">
-        <v>388247663000.0</v>
+        <v>405983035566.0</v>
       </c>
       <c r="D52">
         <v>439973971000.0</v>
       </c>
       <c r="E52">
         <v>443881747000.0</v>
       </c>
       <c r="F52">
         <v>421493391000.0</v>
       </c>
       <c r="G52">
         <v>421993795000.0</v>
       </c>
       <c r="H52">
         <v>340553772000.0</v>
       </c>
       <c r="I52">
         <v>347527393149.0</v>
       </c>
       <c r="J52">
         <v>343720428715.0</v>
       </c>
       <c r="K52">
         <v>359027876362.0</v>
       </c>
@@ -11387,99 +11417,101 @@
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>140</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>124398000.0</v>
+      </c>
       <c r="C27">
         <v>257769000.0</v>
       </c>
       <c r="D27">
         <v>280748400.0</v>
       </c>
       <c r="E27">
         <v>258153437.0</v>
       </c>
       <c r="F27">
         <v>146553704.0</v>
       </c>
       <c r="G27">
         <v>149777950.0</v>
       </c>
       <c r="H27">
         <v>462135164.0</v>
       </c>
       <c r="I27">
         <v>447930440.0</v>
       </c>
       <c r="J27">
         <v>441932493.0</v>
       </c>
       <c r="K27">
         <v>773981761.0</v>
       </c>
       <c r="L27">
         <v>495899043.0</v>
       </c>
       <c r="M27">
         <v>255022168.0</v>
       </c>
       <c r="N27">
         <v>243000000.0</v>
       </c>
       <c r="O27">
         <v>113000000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>141</v>
       </c>
       <c r="B28">
-        <v>3851909295.0</v>
+        <v>3727511000.0</v>
       </c>
       <c r="C28">
         <v>4016887000.0</v>
       </c>
       <c r="D28">
         <v>86769426987.0</v>
       </c>
       <c r="E28">
         <v>6097994341.0</v>
       </c>
       <c r="F28">
         <v>1619170207.0</v>
       </c>
       <c r="G28">
         <v>1664956719.0</v>
       </c>
       <c r="H28">
         <v>2326406701.0</v>
       </c>
       <c r="I28">
         <v>4482061809.0</v>
       </c>
       <c r="J28">
         <v>4162684530.0</v>
       </c>
@@ -14669,51 +14701,53 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
     </row>
     <row r="27" spans="1:50">
       <c r="A27" t="s">
         <v>140</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>23668000.0</v>
+      </c>
       <c r="C27">
         <v>17041000.0</v>
       </c>
       <c r="D27">
         <v>6715000.0</v>
       </c>
       <c r="E27">
         <v>81042000.0</v>
       </c>
       <c r="F27">
         <v>19600000.0</v>
       </c>
       <c r="G27">
         <v>1106358000.0</v>
       </c>
       <c r="H27">
         <v>244015000.0</v>
       </c>
       <c r="I27">
         <v>1009306685.0</v>
       </c>
       <c r="J27">
         <v>110805600.0</v>
       </c>
       <c r="K27">
@@ -14820,51 +14854,51 @@
       </c>
       <c r="AS27">
         <v>963775.0</v>
       </c>
       <c r="AT27">
         <v>137392950.0</v>
       </c>
       <c r="AU27">
         <v>112511084.0</v>
       </c>
       <c r="AV27">
         <v>112511084.0</v>
       </c>
       <c r="AW27">
         <v>15000000.0</v>
       </c>
       <c r="AX27">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" t="s">
         <v>141</v>
       </c>
       <c r="B28">
-        <v>1227103605.0</v>
+        <v>1203436000.0</v>
       </c>
       <c r="C28">
         <v>960758000.0</v>
       </c>
       <c r="D28">
         <v>1523999024.0</v>
       </c>
       <c r="E28">
         <v>822673000.0</v>
       </c>
       <c r="F28">
         <v>420081000.0</v>
       </c>
       <c r="G28">
         <v>1917875000.0</v>
       </c>
       <c r="H28">
         <v>20602871000.0</v>
       </c>
       <c r="I28">
         <v>495875418.0</v>
       </c>
       <c r="J28">
         <v>666404942.0</v>
       </c>
@@ -15242,51 +15276,51 @@
       </c>
       <c r="AU30">
         <v>39951405857.0</v>
       </c>
       <c r="AV30">
         <v>39951405857.0</v>
       </c>
       <c r="AW30">
         <v>11517000000.0</v>
       </c>
       <c r="AX30">
         <v>11517000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:50">
       <c r="A31" t="s">
         <v>144</v>
       </c>
       <c r="B31">
         <v>-10104296000.0</v>
       </c>
       <c r="C31">
         <v>-10567815000.0</v>
       </c>
       <c r="D31">
-        <v>-12634176894.0</v>
+        <v>-10348594389.0</v>
       </c>
       <c r="E31">
         <v>-9436294000.0</v>
       </c>
       <c r="F31">
         <v>-11301003000.0</v>
       </c>
       <c r="G31">
         <v>-10912791000.0</v>
       </c>
       <c r="H31">
         <v>-11495405000.0</v>
       </c>
       <c r="I31">
         <v>-10458083669.0</v>
       </c>
       <c r="J31">
         <v>-13625370713.0</v>
       </c>
       <c r="K31">
         <v>-12671882024.0</v>
       </c>
       <c r="L31">
         <v>-12812249349.0</v>
       </c>
@@ -15997,51 +16031,53 @@
       <c r="A13" t="s">
         <v>157</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>158</v>
       </c>
       <c r="B14">
         <v>77412576000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>84111685906.0</v>
+      </c>
       <c r="D14">
         <v>91883336424.0</v>
       </c>
       <c r="E14">
         <v>20953496789.0</v>
       </c>
       <c r="F14">
         <v>126741142519.0</v>
       </c>
       <c r="G14">
         <v>140854337025.0</v>
       </c>
       <c r="H14">
         <v>146207103714.0</v>
       </c>
       <c r="I14">
         <v>132911518241.0</v>
       </c>
       <c r="J14">
         <v>130419528372.0</v>
       </c>
       <c r="K14">
         <v>117165497490.0</v>
       </c>
       <c r="L14">
@@ -16387,51 +16423,51 @@
       </c>
       <c r="J23">
         <v>216548386936.0</v>
       </c>
       <c r="K23">
         <v>9799457267.0</v>
       </c>
       <c r="L23">
         <v>-15055406225.0</v>
       </c>
       <c r="M23">
         <v>67872922415.0</v>
       </c>
       <c r="N23">
         <v>-8207000000.0</v>
       </c>
       <c r="O23">
         <v>-15367000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>167</v>
       </c>
       <c r="B24">
-        <v>-27280030000.0</v>
+        <v>-4561972664.0</v>
       </c>
       <c r="C24">
         <v>-12684878000.0</v>
       </c>
       <c r="D24">
         <v>-9305436000.0</v>
       </c>
       <c r="E24">
         <v>-9296026000.0</v>
       </c>
       <c r="F24">
         <v>-12305112327.0</v>
       </c>
       <c r="G24">
         <v>-13818697610.0</v>
       </c>
       <c r="H24">
         <v>2378201421.0</v>
       </c>
       <c r="I24">
         <v>-5819275727.0</v>
       </c>
       <c r="J24">
         <v>-11031201000.0</v>
       </c>
@@ -17939,54 +17975,62 @@
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>158</v>
       </c>
       <c r="B14">
         <v>16862149000.0</v>
       </c>
       <c r="C14">
         <v>16085681000.0</v>
       </c>
-      <c r="D14"/>
-[...2 lines deleted...]
-      <c r="G14"/>
+      <c r="D14">
+        <v>17026685990.0</v>
+      </c>
+      <c r="E14">
+        <v>18784848902.0</v>
+      </c>
+      <c r="F14">
+        <v>25515360872.0</v>
+      </c>
+      <c r="G14">
+        <v>17923486437.0</v>
+      </c>
       <c r="H14">
         <v>18068085000.0</v>
       </c>
       <c r="I14">
         <v>21443428349.0</v>
       </c>
       <c r="J14">
         <v>26676685714.0</v>
       </c>
       <c r="K14">
         <v>20247855692.0</v>
       </c>
       <c r="L14">
         <v>20695949127.0</v>
       </c>
       <c r="M14">
         <v>23550514591.0</v>
       </c>
       <c r="N14">
         <v>27389017014.0</v>
       </c>
       <c r="O14">
         <v>4629171251.0</v>
       </c>
       <c r="P14">
@@ -18985,107 +19029,109 @@
       <c r="AS22">
         <v>96427678050.0</v>
       </c>
       <c r="AT22">
         <v>25878984187.0</v>
       </c>
       <c r="AU22">
         <v>52681689227.0</v>
       </c>
       <c r="AV22">
         <v>52681689227.0</v>
       </c>
       <c r="AW22">
         <v>41303000000.0</v>
       </c>
       <c r="AX22">
         <v>41303000000.0</v>
       </c>
       <c r="AY22"/>
       <c r="AZ22"/>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>166</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>21741323088.0</v>
+      </c>
       <c r="C23">
         <v>7203921000.0</v>
       </c>
       <c r="D23">
         <v>-7920894000.0</v>
       </c>
       <c r="E23">
         <v>-826038000.0</v>
       </c>
       <c r="F23">
         <v>718011000.0</v>
       </c>
       <c r="G23">
         <v>-6134169000.0</v>
       </c>
       <c r="H23">
         <v>6072642000.0</v>
       </c>
       <c r="I23">
         <v>2165379006.0</v>
       </c>
       <c r="J23">
         <v>-16911288550.0</v>
       </c>
       <c r="K23">
         <v>-2987497692.0</v>
       </c>
       <c r="L23">
         <v>-196035319.0</v>
       </c>
       <c r="M23">
         <v>-84655778.0</v>
       </c>
       <c r="N23">
         <v>-1995619268.0</v>
       </c>
       <c r="O23">
         <v>-3372869710.0</v>
       </c>
       <c r="P23">
         <v>-844725783.0</v>
       </c>
       <c r="Q23">
         <v>-1722298595.0</v>
       </c>
       <c r="R23">
-        <v>134254892385.0</v>
+        <v>-1648717718.0</v>
       </c>
       <c r="S23">
         <v>-1673620997.0</v>
       </c>
       <c r="T23">
         <v>-2750793055.0</v>
       </c>
       <c r="U23">
-        <v>4566986310.0</v>
+        <v>-4409724201.0</v>
       </c>
       <c r="V23">
         <v>-1704215167.0</v>
       </c>
       <c r="W23">
         <v>-2687439217.0</v>
       </c>
       <c r="X23">
         <v>65167141523.0</v>
       </c>
       <c r="Y23">
         <v>62913028021.0</v>
       </c>
       <c r="Z23">
         <v>67226476183.0</v>
       </c>
       <c r="AA23">
         <v>22067969379.0</v>
       </c>
       <c r="AB23">
         <v>-7531687758.0</v>
       </c>
       <c r="AC23">
         <v>-7354602282.0</v>
       </c>
@@ -19137,80 +19183,82 @@
       <c r="AS23">
         <v>-53896850160.0</v>
       </c>
       <c r="AT23">
         <v>1565122210.0</v>
       </c>
       <c r="AU23">
         <v>-23710037976.0</v>
       </c>
       <c r="AV23">
         <v>-23710037976.0</v>
       </c>
       <c r="AW23">
         <v>30601500000.0</v>
       </c>
       <c r="AX23">
         <v>30601500000.0</v>
       </c>
       <c r="AY23"/>
       <c r="AZ23"/>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>167</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>-1000.0</v>
+      </c>
       <c r="C24">
         <v>-17258093000.0</v>
       </c>
       <c r="D24">
         <v>-12975554000.0</v>
       </c>
       <c r="E24">
         <v>10743270000.0</v>
       </c>
       <c r="F24">
         <v>-15289683000.0</v>
       </c>
       <c r="G24">
         <v>-3072775000.0</v>
       </c>
       <c r="H24">
         <v>-5194017000.0</v>
       </c>
       <c r="I24">
         <v>7135505000.0</v>
       </c>
       <c r="J24">
         <v>-11553592000.0</v>
       </c>
       <c r="K24">
         <v>-2326359000.0</v>
       </c>
       <c r="L24">
-        <v>-6979077000.0</v>
+        <v>-2326359000.0</v>
       </c>
       <c r="M24">
         <v>-4652718000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-2326359000.0</v>
       </c>
       <c r="P24">
         <v>-6969667000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24">
         <v>0.0</v>
       </c>
       <c r="S24">
         <v>-1263414727.0</v>
       </c>
       <c r="T24">
         <v>-11041697600.0</v>
       </c>
       <c r="U24">
         <v>6027357600.0</v>
       </c>
       <c r="V24">
@@ -19278,51 +19326,51 @@
       <c r="AT24">
         <v>369409570.0</v>
       </c>
       <c r="AU24">
         <v>36177500000.0</v>
       </c>
       <c r="AV24">
         <v>36177500000.0</v>
       </c>
       <c r="AW24">
         <v>-36160500000.0</v>
       </c>
       <c r="AX24">
         <v>-36160500000.0</v>
       </c>
       <c r="AY24"/>
       <c r="AZ24">
         <v>1272000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>168</v>
       </c>
       <c r="B25">
-        <v>-22455308000.0</v>
+        <v>-22455307000.0</v>
       </c>
       <c r="C25">
         <v>36840180000.0</v>
       </c>
       <c r="D25">
         <v>6449483000.0</v>
       </c>
       <c r="E25">
         <v>-26798841000.0</v>
       </c>
       <c r="F25">
         <v>37333681000.0</v>
       </c>
       <c r="G25">
         <v>32960519000.0</v>
       </c>
       <c r="H25">
         <v>17356010000.0</v>
       </c>
       <c r="I25">
         <v>51521819128.0</v>
       </c>
       <c r="J25">
         <v>71819247391.0</v>
       </c>