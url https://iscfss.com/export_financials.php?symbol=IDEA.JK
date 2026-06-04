--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
@@ -800,7042 +803,7564 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>66976682.0</v>
+      </c>
+      <c r="C2">
         <v>77382127.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>133930959.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>96759700.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>227139881.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>310522026.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>355440000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>258063368.0</v>
+      </c>
+      <c r="C5">
         <v>207540783.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>8063852.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>32312472.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>34276534.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23621746.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>17707968530.0</v>
       </c>
       <c r="C9">
         <v>17707968530.0</v>
       </c>
       <c r="D9">
         <v>17707968530.0</v>
       </c>
       <c r="E9">
         <v>17707968530.0</v>
       </c>
       <c r="F9">
+        <v>17707968530.0</v>
+      </c>
+      <c r="G9">
         <v>-269658690.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6000000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C10">
         <v>1531890163.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3047197821.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1327689887.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15638123173.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2259781558.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1300366000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>6381341570.0</v>
+      </c>
+      <c r="C11">
         <v>1531890160.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3047197820.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1327689890.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15638123170.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2259781560.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1300365870.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C12">
         <v>1531890163.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3047197821.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4327689887.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>15638123173.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2259781558.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1300366000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>42497500000.0</v>
       </c>
       <c r="C13">
         <v>42497500000.0</v>
       </c>
       <c r="D13">
         <v>42497500000.0</v>
       </c>
       <c r="E13">
         <v>42497500000.0</v>
       </c>
       <c r="F13">
+        <v>42497500000.0</v>
+      </c>
+      <c r="G13">
         <v>33998000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
-        <v>1062437500.0</v>
+        <v>1062438000.0</v>
       </c>
       <c r="C14">
         <v>1062437500.0</v>
       </c>
       <c r="D14">
         <v>1062437500.0</v>
       </c>
       <c r="E14">
+        <v>1062437500.0</v>
+      </c>
+      <c r="F14">
         <v>328942479.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316113750.0</v>
       </c>
       <c r="G14">
         <v>2316113750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>2316113750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>2113334.0</v>
+      </c>
+      <c r="C16">
         <v>14899333.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>184900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1039716666.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2318000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2071700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>472504831.0</v>
+      </c>
+      <c r="C21">
         <v>719029090.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>965553349.0</v>
       </c>
-      <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>109971518.0</v>
+      </c>
+      <c r="C22">
         <v>111055170.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>128769003.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>80607947.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>112310962.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>75059103.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>22230000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>76012268561.0</v>
+      </c>
+      <c r="C23">
         <v>74603232646.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>79344269281.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>81179758637.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>84478559563.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>58708166478.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>27215048000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>7521198360.0</v>
+      </c>
+      <c r="C24">
         <v>6725274710.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>9098901090.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11472527470.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12824175810.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>7521198360.0</v>
+      </c>
+      <c r="C25">
         <v>6725274710.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9098901090.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11472527470.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12824175810.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>5362114428.0</v>
+      </c>
+      <c r="C28">
         <v>10718964117.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11738491311.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15575383950.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4903010230.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19191869824.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>403413000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>5301334240.0</v>
+      </c>
+      <c r="C30">
         <v>3957024969.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2448343924.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6246112374.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3377865469.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3023946000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2058056000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>62150903413.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>61544327308.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>34336176044.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9693065109.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
-    </row>
-    <row r="33" spans="1:7">
+      <c r="H32"/>
+    </row>
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>64219543421.0</v>
+      </c>
+      <c r="C33">
         <v>68953262344.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>72843962541.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>60827106703.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>49293749243.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>52316879818.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>23334396000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7561898134.0</v>
+      </c>
+      <c r="C35">
         <v>6889717794.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>9429019395.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>11871730949.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12868368089.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18043871117.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>32349000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>14847290.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-    </row>
-    <row r="37" spans="1:7">
+      <c r="H36"/>
+    </row>
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>175104470.0</v>
+      </c>
+      <c r="C38">
         <v>78310910.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>14847290.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8051590.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>0.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>77815.0</v>
+      </c>
+      <c r="C39">
         <v>50000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>875995992.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>9698241726.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16056510716.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1032500000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>500000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1350504297.0</v>
+      </c>
+      <c r="C40">
         <v>833134838.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2025277232.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1850973588.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>698353107.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>246054884.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>13358716000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5607835.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>44192280.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>43871117.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>32348544.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>17707968529.0</v>
       </c>
       <c r="C42">
+        <v>17707968529.0</v>
+      </c>
+      <c r="D42">
         <v>17807968529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17707968529.0</v>
       </c>
       <c r="E42">
         <v>17707968529.0</v>
       </c>
       <c r="F42">
+        <v>17707968529.0</v>
+      </c>
+      <c r="G42">
         <v>-269658691.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>6000000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
-    </row>
-    <row r="46" spans="1:7">
+      <c r="H45"/>
+    </row>
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>63571934120.0</v>
+      </c>
+      <c r="C46">
         <v>68155922347.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>71863561902.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>60819055115.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>49289134534.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52316879818.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23334396000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>63571934120.0</v>
+      </c>
+      <c r="C47">
         <v>68155922350.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>71863561900.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>60819055115.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>49289134534.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>52316879818.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>23334396003.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>2341853116.0</v>
+      </c>
+      <c r="C48">
         <v>1002963752.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1699674967.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1913122412.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1304582245.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>584212989.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2193065000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>11743455995.0</v>
+      </c>
+      <c r="C51">
         <v>12250854280.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>14785689132.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16903073837.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>20541133403.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>21451651382.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1703779000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>4222257633.0</v>
+      </c>
+      <c r="C52">
         <v>5370136934.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5366448110.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5036950722.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>7716957593.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3451651382.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1703779000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>3000000000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>76012268561.0</v>
+      </c>
+      <c r="C55">
         <v>74603232646.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>79344269281.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>81179758637.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>84478559563.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>58708166478.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>27215048000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>11792725140.0</v>
+      </c>
+      <c r="C56">
         <v>5649970302.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6500306740.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>20352651934.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>35184810320.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6391286660.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3880652000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>5641851946.0</v>
+      </c>
+      <c r="C57">
         <v>6295553232.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7900226070.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7155334920.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>10064038737.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>6326228292.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17489635000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>13203750080.0</v>
+      </c>
+      <c r="C58">
         <v>13185271026.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>17329245465.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>19027065870.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>22932406827.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>24370099409.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>17521983000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>62805385013.0</v>
+      </c>
+      <c r="C60">
         <v>61415973064.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>62013207349.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62150903413.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>61544327308.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>34336176044.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9693065000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="O1" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="Q1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>7</v>
+      </c>
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>66976682.0</v>
+      </c>
+      <c r="C2">
         <v>2727902198.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>77382127.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2050000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>133930959.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131880958.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>209584709.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>36805353.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>96759700.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>95209700.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>54576702.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>214639881.0</v>
       </c>
-      <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>310522026.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>332980862.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>355439698.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>258063368.0</v>
+      </c>
+      <c r="C5">
         <v>7540783.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>207540783.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>8063852.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>108063853.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>8063852.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>132312472.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>32312471.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32312472.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>32312471.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>34276534.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>34276533.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>23621746.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11810872.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
         <v>17707968530.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="C9">
         <v>17707968530.0</v>
       </c>
+      <c r="D9"/>
       <c r="E9">
         <v>17707968530.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="F9">
         <v>17707968530.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="G9"/>
+      <c r="H9">
         <v>17707968530.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="I9"/>
+      <c r="J9">
         <v>17707968530.0</v>
       </c>
-      <c r="L9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>17707968530.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C10">
         <v>6047531462.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1531890163.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2197770515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3047197821.0</v>
       </c>
       <c r="F10">
         <v>3047197821.0</v>
       </c>
       <c r="G10">
-        <v>2145843451.0</v>
+        <v>3047197821.0</v>
       </c>
       <c r="H10">
         <v>2145843451.0</v>
       </c>
       <c r="I10">
-        <v>1327689887.0</v>
+        <v>2145843451.0</v>
       </c>
       <c r="J10">
         <v>1327689887.0</v>
       </c>
       <c r="K10">
+        <v>1327689887.0</v>
+      </c>
+      <c r="L10">
         <v>11755099595.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15638123173.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>2259781558.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1780073712.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1300365866.0</v>
       </c>
-      <c r="Q10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>6381341570.0</v>
+      </c>
+      <c r="C11">
         <v>6047531460.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2197770520.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3047197820.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>2145843450.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1327689890.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>11755099600.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C12">
         <v>6047531462.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1531890163.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2197770515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3047197821.0</v>
       </c>
       <c r="F12">
         <v>3047197821.0</v>
       </c>
       <c r="G12">
-        <v>3145843451.0</v>
+        <v>3047197821.0</v>
       </c>
       <c r="H12">
         <v>3145843451.0</v>
       </c>
       <c r="I12">
-        <v>4327689887.0</v>
+        <v>3145843451.0</v>
       </c>
       <c r="J12">
         <v>4327689887.0</v>
       </c>
       <c r="K12">
+        <v>4327689887.0</v>
+      </c>
+      <c r="L12">
         <v>11755099595.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15638123173.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>2259781558.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1780073712.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1300365866.0</v>
       </c>
-      <c r="Q12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>42497500000.0</v>
       </c>
       <c r="C13">
         <v>42497500000.0</v>
       </c>
       <c r="D13">
         <v>42497500000.0</v>
       </c>
       <c r="E13">
         <v>42497500000.0</v>
       </c>
       <c r="F13">
         <v>42497500000.0</v>
       </c>
       <c r="G13">
         <v>42497500000.0</v>
       </c>
       <c r="H13">
         <v>42497500000.0</v>
       </c>
       <c r="I13">
         <v>42497500000.0</v>
       </c>
       <c r="J13">
         <v>42497500000.0</v>
       </c>
       <c r="K13">
         <v>42497500000.0</v>
       </c>
       <c r="L13">
         <v>42497500000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="M13">
+        <v>42497500000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13">
         <v>33998000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17749000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1500000000.0</v>
       </c>
-      <c r="Q13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>1062437500.0</v>
+      </c>
+      <c r="C14">
         <v>1062438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062437500.0</v>
       </c>
       <c r="D14">
         <v>1062437500.0</v>
       </c>
       <c r="E14">
         <v>1062437500.0</v>
       </c>
       <c r="F14">
         <v>1062437500.0</v>
       </c>
       <c r="G14">
         <v>1062437500.0</v>
       </c>
       <c r="H14">
         <v>1062437500.0</v>
       </c>
       <c r="I14">
         <v>1062437500.0</v>
       </c>
       <c r="J14">
+        <v>1062437500.0</v>
+      </c>
+      <c r="K14">
         <v>1274925000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>849950000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1062437500.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>849950000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316113750.0</v>
       </c>
       <c r="O14">
         <v>2316113750.0</v>
       </c>
       <c r="P14">
         <v>2316113750.0</v>
       </c>
       <c r="Q14">
         <v>2316113750.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>2316113750.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>22</v>
+      </c>
+      <c r="B16">
+        <v>2113334.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>14899333.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>184900000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>23000000.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>2318000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2194850000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2071700000.0</v>
       </c>
-      <c r="Q16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>472504831.0</v>
+      </c>
+      <c r="C21">
         <v>598680710.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>719029090.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>845204969.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>965553349.0</v>
       </c>
       <c r="F21">
         <v>965553349.0</v>
       </c>
-      <c r="G21"/>
+      <c r="G21">
+        <v>965553349.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>109971518.0</v>
+      </c>
+      <c r="C22">
         <v>92921915.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>111055170.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>122901016.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128769003.0</v>
       </c>
       <c r="F22">
         <v>128769003.0</v>
       </c>
       <c r="G22">
-        <v>104379526.0</v>
+        <v>128769003.0</v>
       </c>
       <c r="H22">
         <v>104379526.0</v>
       </c>
       <c r="I22">
-        <v>80607947.0</v>
+        <v>104379526.0</v>
       </c>
       <c r="J22">
         <v>80607947.0</v>
       </c>
       <c r="K22">
+        <v>80607947.0</v>
+      </c>
+      <c r="L22">
         <v>119798743.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>112310962.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>75059103.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>48644779.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>22230456.0</v>
       </c>
-      <c r="Q22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>76012268561.0</v>
+      </c>
+      <c r="C23">
         <v>76875348138.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>74603232646.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77603211178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79344269281.0</v>
       </c>
       <c r="F23">
         <v>79344269281.0</v>
       </c>
       <c r="G23">
-        <v>80104696300.0</v>
+        <v>79344269281.0</v>
       </c>
       <c r="H23">
         <v>80104696300.0</v>
       </c>
       <c r="I23">
-        <v>81179758637.0</v>
+        <v>80104696300.0</v>
       </c>
       <c r="J23">
         <v>81179758637.0</v>
       </c>
       <c r="K23">
+        <v>81179758637.0</v>
+      </c>
+      <c r="L23">
         <v>80680235191.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>84478559563.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>58708166478.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>42961607440.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27215048403.0</v>
       </c>
-      <c r="Q23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>7521198360.0</v>
+      </c>
+      <c r="C24">
         <v>8699638190.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>7912087900.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9098901090.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>10285714280.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>11472527470.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>12659340650.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>7521198360.0</v>
+      </c>
+      <c r="C25">
         <v>8699638190.0</v>
       </c>
-      <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>7912087900.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9098901090.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>10285714280.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>11472527470.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>12659340650.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>5362114428.0</v>
+      </c>
+      <c r="C28">
         <v>3635763819.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10718964117.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11312541997.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11738491311.0</v>
       </c>
       <c r="F28">
         <v>11738491311.0</v>
       </c>
       <c r="G28">
-        <v>13694697018.0</v>
+        <v>11738491311.0</v>
       </c>
       <c r="H28">
         <v>13694697018.0</v>
       </c>
       <c r="I28">
-        <v>15575383950.0</v>
+        <v>13694697018.0</v>
       </c>
       <c r="J28">
         <v>15575383950.0</v>
       </c>
       <c r="K28">
+        <v>15575383950.0</v>
+      </c>
+      <c r="L28">
         <v>6162442963.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3453567472.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>19191869824.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9797641409.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>403412995.0</v>
       </c>
-      <c r="Q28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>5301334240.0</v>
+      </c>
+      <c r="C30">
         <v>2831704864.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3957024969.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4137010400.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3091853770.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2448343924.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7898366874.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7882896872.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6246112374.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5644552528.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4012367183.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2398370623.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>3023946000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2541001038.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2058056078.0</v>
       </c>
-      <c r="Q30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>61959685195.0</v>
       </c>
       <c r="I31">
-        <v>62150903413.0</v>
+        <v>61959685195.0</v>
       </c>
       <c r="J31">
         <v>62150903413.0</v>
       </c>
-      <c r="K31"/>
+      <c r="K31">
+        <v>62150903413.0</v>
+      </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>64219543421.0</v>
+      </c>
+      <c r="C33">
         <v>66935268757.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>68953262344.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>70543263202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72843962541.0</v>
       </c>
       <c r="F33">
         <v>72843962541.0</v>
       </c>
       <c r="G33">
+        <v>72843962541.0</v>
+      </c>
+      <c r="H33">
         <v>58717883429.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>58717883430.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60827106703.0</v>
       </c>
       <c r="J33">
         <v>60827106703.0</v>
       </c>
       <c r="K33">
+        <v>60827106703.0</v>
+      </c>
+      <c r="L33">
         <v>59706077990.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>49293749243.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>52316879818.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>37825637910.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>23334396003.0</v>
       </c>
-      <c r="Q33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>7561898134.0</v>
+      </c>
+      <c r="C35">
         <v>8951053876.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6889717794.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8159761208.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9429019395.0</v>
       </c>
       <c r="F35">
         <v>9429019395.0</v>
       </c>
       <c r="G35">
+        <v>9429019395.0</v>
+      </c>
+      <c r="H35">
         <v>10563671043.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>10563671044.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11871730949.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11871730950.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12703532934.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12868368090.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>18043871117.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>9038109830.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>32348544.0</v>
       </c>
-      <c r="Q35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
+      <c r="E36"/>
       <c r="F36">
         <v>14847290.0</v>
       </c>
-      <c r="G36"/>
-      <c r="H36">
+      <c r="G36">
+        <v>14847290.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36">
         <v>8051589.0</v>
       </c>
-      <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>8051588.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>4614709.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>175104470.0</v>
+      </c>
+      <c r="C38">
         <v>78310910.0</v>
       </c>
-      <c r="C38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38">
         <v>14847290.0</v>
       </c>
-      <c r="F38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F38">
+        <v>14847290.0</v>
+      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>8051589.0</v>
       </c>
       <c r="I38">
+        <v>8051589.0</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8051588.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4614710.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>77815.0</v>
+      </c>
+      <c r="C39">
         <v>967921140.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>50000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>602266044.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>232486146.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>875995992.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>10238223019.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>10253693021.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9698241726.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10299801572.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5086891680.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>17036005561.0</v>
       </c>
-      <c r="M39"/>
-      <c r="N39">
+      <c r="N39"/>
+      <c r="O39">
         <v>1032500000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>766250000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>500000000.0</v>
       </c>
-      <c r="Q39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1350504297.0</v>
+      </c>
+      <c r="C40">
         <v>967125995.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>833134838.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1107471934.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2025277232.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2401897002.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2087483951.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2260263307.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1998624498.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2023174498.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>778091823.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3581884021.0</v>
       </c>
-      <c r="M40"/>
-      <c r="N40">
+      <c r="N40"/>
+      <c r="O40">
         <v>246054884.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>6802385538.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>13358716192.0</v>
       </c>
-      <c r="Q40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>5607835.0</v>
       </c>
       <c r="I41">
         <v>5607835.0</v>
       </c>
       <c r="J41">
         <v>5607835.0</v>
       </c>
-      <c r="K41"/>
+      <c r="K41">
+        <v>5607835.0</v>
+      </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
         <v>17707968529.0</v>
       </c>
       <c r="C42">
         <v>17707968529.0</v>
       </c>
       <c r="D42">
+        <v>17707968529.0</v>
+      </c>
+      <c r="E42">
         <v>17907968529.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>17707968529.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17707968530.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>17707968529.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>17707968530.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>17707968529.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>17707968530.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>17707968529.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>17707968530.0</v>
       </c>
-      <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>-269658691.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2865170654.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>6000000000.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>63571934120.0</v>
+      </c>
+      <c r="C46">
         <v>66258277140.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>68155922347.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>69683210941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71863561902.0</v>
       </c>
       <c r="F46">
         <v>71863561902.0</v>
       </c>
       <c r="G46">
-        <v>58709831841.0</v>
+        <v>71863561902.0</v>
       </c>
       <c r="H46">
         <v>58709831841.0</v>
       </c>
       <c r="I46">
-        <v>60819055115.0</v>
+        <v>58709831841.0</v>
       </c>
       <c r="J46">
         <v>60819055115.0</v>
       </c>
       <c r="K46">
+        <v>60819055115.0</v>
+      </c>
+      <c r="L46">
         <v>59701463281.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>49289134534.0</v>
       </c>
-      <c r="M46"/>
-      <c r="N46">
+      <c r="N46"/>
+      <c r="O46">
         <v>52316879818.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>37825637910.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>23334396003.0</v>
       </c>
-      <c r="Q46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>63571934120.0</v>
+      </c>
+      <c r="C47">
         <v>66258277140.0</v>
       </c>
-      <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>69683210940.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>71863561900.0</v>
       </c>
-      <c r="F47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>58709831841.0</v>
       </c>
       <c r="I47">
-        <v>60819055115.0</v>
+        <v>58709831841.0</v>
       </c>
       <c r="J47">
         <v>60819055115.0</v>
       </c>
       <c r="K47">
+        <v>60819055115.0</v>
+      </c>
+      <c r="L47">
         <v>59701463280.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>2341853116.0</v>
+      </c>
+      <c r="C48">
         <v>3272998496.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1002963752.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2556807861.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1699674967.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1799674967.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1621904194.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1721904194.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1913122412.0</v>
       </c>
       <c r="J48">
         <v>1913122412.0</v>
       </c>
       <c r="K48">
+        <v>1913122412.0</v>
+      </c>
+      <c r="L48">
         <v>1644296855.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1304582245.0</v>
       </c>
-      <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>584212989.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1388639049.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2193065109.0</v>
       </c>
-      <c r="Q48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>11743455995.0</v>
+      </c>
+      <c r="C51">
         <v>9683295281.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>12250854280.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13510312512.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14785689132.0</v>
       </c>
       <c r="F51">
         <v>14785689132.0</v>
       </c>
       <c r="G51">
-        <v>15840540469.0</v>
+        <v>14785689132.0</v>
       </c>
       <c r="H51">
         <v>15840540469.0</v>
       </c>
       <c r="I51">
-        <v>16903073837.0</v>
+        <v>15840540469.0</v>
       </c>
       <c r="J51">
         <v>16903073837.0</v>
       </c>
       <c r="K51">
+        <v>16903073837.0</v>
+      </c>
+      <c r="L51">
         <v>17917542558.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>19091690645.0</v>
       </c>
-      <c r="M51"/>
-      <c r="N51">
+      <c r="N51"/>
+      <c r="O51">
         <v>21451651382.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>11577715121.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1703778861.0</v>
       </c>
-      <c r="Q51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>4222257633.0</v>
+      </c>
+      <c r="C52">
         <v>741241854.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5370136934.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5360329678.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5366448110.0</v>
       </c>
       <c r="F52">
         <v>5366448110.0</v>
       </c>
       <c r="G52">
-        <v>5282477260.0</v>
+        <v>5366448110.0</v>
       </c>
       <c r="H52">
         <v>5282477260.0</v>
       </c>
       <c r="I52">
-        <v>5036950722.0</v>
+        <v>5282477260.0</v>
       </c>
       <c r="J52">
         <v>5036950722.0</v>
       </c>
       <c r="K52">
+        <v>5036950722.0</v>
+      </c>
+      <c r="L52">
         <v>5258201904.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6267514835.0</v>
       </c>
-      <c r="M52"/>
-      <c r="N52">
+      <c r="N52"/>
+      <c r="O52">
         <v>3451651382.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2577715121.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1703778861.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>1000000000.0</v>
       </c>
       <c r="I53">
-        <v>3000000000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="J53">
         <v>3000000000.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>3000000000.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>76012268561.0</v>
+      </c>
+      <c r="C55">
         <v>76875348138.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>74603232646.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>77603211178.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79344269281.0</v>
       </c>
       <c r="F55">
         <v>79344269281.0</v>
       </c>
       <c r="G55">
+        <v>79344269281.0</v>
+      </c>
+      <c r="H55">
         <v>80104696299.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>80104696300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81179758637.0</v>
       </c>
       <c r="J55">
         <v>81179758637.0</v>
       </c>
       <c r="K55">
+        <v>81179758637.0</v>
+      </c>
+      <c r="L55">
         <v>80680235191.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>84478559563.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>58708166478.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>42961607440.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>27215048403.0</v>
       </c>
-      <c r="Q55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>11792725140.0</v>
+      </c>
+      <c r="C56">
         <v>9940079381.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>5649970302.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7059947976.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500306740.0</v>
       </c>
       <c r="F56">
         <v>6500306740.0</v>
       </c>
       <c r="G56">
-        <v>21386812870.0</v>
+        <v>6500306740.0</v>
       </c>
       <c r="H56">
         <v>21386812870.0</v>
       </c>
       <c r="I56">
-        <v>20352651934.0</v>
+        <v>21386812870.0</v>
       </c>
       <c r="J56">
         <v>20352651934.0</v>
       </c>
       <c r="K56">
+        <v>20352651934.0</v>
+      </c>
+      <c r="L56">
         <v>20974157201.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>35184810320.0</v>
       </c>
-      <c r="M56"/>
-      <c r="N56">
+      <c r="N56"/>
+      <c r="O56">
         <v>6391286660.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>5135969530.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3880652400.0</v>
       </c>
-      <c r="Q56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>5641851946.0</v>
+      </c>
+      <c r="C57">
         <v>4436270047.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6295553232.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6471640492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900226070.0</v>
       </c>
       <c r="F57">
         <v>7900226070.0</v>
       </c>
       <c r="G57">
-        <v>7579545920.0</v>
+        <v>7900226070.0</v>
       </c>
       <c r="H57">
         <v>7579545920.0</v>
       </c>
       <c r="I57">
-        <v>7155334920.0</v>
+        <v>7579545920.0</v>
       </c>
       <c r="J57">
         <v>7155334920.0</v>
       </c>
       <c r="K57">
+        <v>7155334920.0</v>
+      </c>
+      <c r="L57">
         <v>6090870429.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>10064038737.0</v>
       </c>
-      <c r="M57"/>
-      <c r="N57">
+      <c r="N57"/>
+      <c r="O57">
         <v>6326228292.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>11907931521.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>17489634750.0</v>
       </c>
-      <c r="Q57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>13203750080.0</v>
+      </c>
+      <c r="C58">
         <v>13387323923.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13185271026.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14631401700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17329245465.0</v>
       </c>
       <c r="F58">
         <v>17329245465.0</v>
       </c>
       <c r="G58">
-        <v>18143216964.0</v>
+        <v>17329245465.0</v>
       </c>
       <c r="H58">
         <v>18143216964.0</v>
       </c>
       <c r="I58">
-        <v>19027065870.0</v>
+        <v>18143216964.0</v>
       </c>
       <c r="J58">
         <v>19027065870.0</v>
       </c>
       <c r="K58">
+        <v>19027065870.0</v>
+      </c>
+      <c r="L58">
         <v>18794403363.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>22932406827.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>24370099409.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>20946041351.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17521983294.0</v>
       </c>
-      <c r="Q58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>62805385013.0</v>
+      </c>
+      <c r="C60">
         <v>63486007807.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>61415973064.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>62970340243.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62013207349.0</v>
       </c>
       <c r="F60">
         <v>62013207349.0</v>
       </c>
       <c r="G60">
-        <v>61959685195.0</v>
+        <v>62013207349.0</v>
       </c>
       <c r="H60">
         <v>61959685195.0</v>
       </c>
       <c r="I60">
-        <v>62150903413.0</v>
+        <v>61959685195.0</v>
       </c>
       <c r="J60">
         <v>62150903413.0</v>
       </c>
       <c r="K60">
+        <v>62150903413.0</v>
+      </c>
+      <c r="L60">
         <v>61884041918.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>61544327308.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>34336176044.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22014620576.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>9693065109.0</v>
       </c>
-      <c r="Q60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:17">
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>12920333000.0</v>
+      </c>
+      <c r="C2">
         <v>12919313346.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7994493588.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11494212352.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7645476433.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4242094010.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1143308643.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>5387525000.0</v>
+      </c>
+      <c r="C3">
         <v>5366480190.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4411606189.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3630431517.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3186135784.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1559871721.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>63219261.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>4470415000.0</v>
+      </c>
+      <c r="C5">
         <v>2384494013.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2737822646.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2505569523.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3163756416.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7216529767.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2220894137.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>9857940000.0</v>
+      </c>
+      <c r="C6">
         <v>7750974203.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7149428835.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6136001040.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6349892200.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8776401488.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2284113398.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>12383579000.0</v>
+      </c>
+      <c r="C9">
         <v>9425734460.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12286245575.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6778560510.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7713494286.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10328743475.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3776457356.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>3422040000.0</v>
+      </c>
+      <c r="C10">
         <v>1053721652.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1155529871.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>753272138.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1135600627.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7206933085.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2217663939.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B11">
+        <v>651964000.0</v>
+      </c>
+      <c r="C11">
         <v>217524183.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>206512717.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>144768008.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>415296968.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>85552970.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>24598830.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>1402272000.0</v>
+      </c>
+      <c r="C12">
         <v>1330772358.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1582292779.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1752297389.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2028155785.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9596685.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3230201.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>1121749510.0</v>
+      </c>
+      <c r="C13">
         <v>1311667510.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1489057560.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1712239760.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2008418140.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1956330.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1654220.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>2768931000.0</v>
+      </c>
+      <c r="C15">
         <v>836025380.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>948990055.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>608540167.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>720369256.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7121489189.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2421091321.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>5537862370.0</v>
+      </c>
+      <c r="C16">
         <v>1672050760.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1897980110.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>608540167.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>720369256.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7121489189.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2421091321.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>4470415000.0</v>
+      </c>
+      <c r="C21">
         <v>2119114669.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2640242175.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2417762340.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2867094100.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7162268260.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2340848750.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>20833498000.0</v>
+      </c>
+      <c r="C23">
         <v>20225933137.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>17640496989.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15855010530.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12491876611.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7408569221.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2578917251.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>104</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2302321838.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1669470246.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1179495464.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1444694649.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>170784693.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>118291500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>6941554730.0</v>
+      </c>
+      <c r="C28">
         <v>9701917114.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7898545815.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6629270143.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6013350175.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4156144743.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>987684309.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>651963680.0</v>
+      </c>
+      <c r="C29">
         <v>217524180.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>206512720.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>144768010.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>415296970.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>85552970.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>24598830.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>7913165000.0</v>
+      </c>
+      <c r="C30">
         <v>7306619793.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9641658140.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4360798174.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4846400182.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3166475211.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1435608608.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-1048375000.0</v>
+      </c>
+      <c r="C31">
         <v>-1065393017.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1484712304.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1664490202.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1731493473.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>44664825.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-123184811.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>25303913000.0</v>
+      </c>
+      <c r="C32">
         <v>22345047806.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20280739163.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18272772862.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15358970719.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>14570837485.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4919766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="O1" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="Q1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>7</v>
+      </c>
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B2">
+        <v>9863065060.0</v>
+      </c>
+      <c r="C2">
         <v>3969759000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6554851479.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3900042362.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6972983422.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2404103454.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5188920777.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1593143340.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7547349134.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2825679665.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3946863218.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2929740136.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1774772202.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2121047005.0</v>
       </c>
       <c r="O2">
         <v>2121047005.0</v>
       </c>
       <c r="P2">
-        <v>571654321.0</v>
+        <v>2121047005.0</v>
       </c>
       <c r="Q2">
         <v>571654321.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2">
+        <v>571654321.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B3">
+        <v>2924853067.0</v>
+      </c>
+      <c r="C3">
         <v>2342324000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2852198689.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2512306327.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2292280015.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1135868164.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2119326173.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1059663087.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1998918264.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>999459132.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1631513253.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1618850126.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1567285656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>779935860.0</v>
       </c>
       <c r="O3">
         <v>779935860.0</v>
       </c>
       <c r="P3">
-        <v>31609630.0</v>
+        <v>779935860.0</v>
       </c>
       <c r="Q3">
         <v>31609630.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>31609630.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B5">
+        <v>1595820848.0</v>
+      </c>
+      <c r="C5">
         <v>2874594000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>746590531.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1637903482.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1064199518.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>509825370.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1673623135.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>810295718.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1281154203.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>689161701.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1224415324.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-692407162.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3559501270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3608264884.0</v>
       </c>
       <c r="O5">
         <v>3608264884.0</v>
       </c>
       <c r="P5">
-        <v>1110447069.0</v>
+        <v>3608264884.0</v>
       </c>
       <c r="Q5">
         <v>1110447069.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5">
+        <v>1110447069.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B6">
+        <v>4520673915.0</v>
+      </c>
+      <c r="C6">
         <v>5216918000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3598789220.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4150209809.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3356479533.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1645693534.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3792949308.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1869958805.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3280072467.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1688620833.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2855928577.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>926442964.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5126786926.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4388200744.0</v>
       </c>
       <c r="O6">
         <v>4388200744.0</v>
       </c>
       <c r="P6">
-        <v>1142056699.0</v>
+        <v>4388200744.0</v>
       </c>
       <c r="Q6">
         <v>1142056699.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6">
+        <v>1142056699.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B9">
+        <v>2641598178.0</v>
+      </c>
+      <c r="C9">
         <v>8829491000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4827897541.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7062256424.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4256068139.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3210422327.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3862766825.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2932700461.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3370804885.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2633397344.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3407755625.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3565279988.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7089178392.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5164371737.0</v>
       </c>
       <c r="O9">
         <v>5164371737.0</v>
       </c>
       <c r="P9">
-        <v>1888228678.0</v>
+        <v>5164371737.0</v>
       </c>
       <c r="Q9">
         <v>1888228678.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9">
+        <v>1888228678.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B10">
+        <v>1351977182.0</v>
+      </c>
+      <c r="C10">
         <v>2070063000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>96935989.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1913571326.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>284305803.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>142152902.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>871224068.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>435612034.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>413593046.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>206796523.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>339679092.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1756647304.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2892247932.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3603466542.0</v>
       </c>
       <c r="O10">
         <v>3603466542.0</v>
       </c>
       <c r="P10">
-        <v>1108831969.0</v>
+        <v>3603466542.0</v>
       </c>
       <c r="Q10">
         <v>1108831969.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10">
+        <v>1108831969.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>88</v>
+      </c>
+      <c r="B11">
+        <v>651963682.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>217524183.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>206512717.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>103256359.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-56148928.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2393.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>144768008.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>72384004.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-11858335.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>415296968.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-96996.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42776485.0</v>
       </c>
       <c r="O11">
         <v>42776485.0</v>
       </c>
       <c r="P11">
-        <v>12299415.0</v>
+        <v>42776485.0</v>
       </c>
       <c r="Q11">
         <v>12299415.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11">
+        <v>12299415.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12">
+        <v>597968423.0</v>
+      </c>
+      <c r="C12">
         <v>804304000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>649654541.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>681117817.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>779893716.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>802399063.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>867561157.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>884736232.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
-[...1 lines deleted...]
-      </c>
+      <c r="N12"/>
       <c r="O12">
         <v>4798342.5</v>
       </c>
       <c r="P12">
-        <v>1615100.5</v>
+        <v>4798342.5</v>
       </c>
       <c r="Q12">
         <v>1615100.5</v>
       </c>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12">
+        <v>1615100.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B13">
+        <v>1361888510.0</v>
+      </c>
+      <c r="C13">
         <v>639812230.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1311667510.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>673206300.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1489057560.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>742252510.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>1712239760.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>868853040.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2008418140.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>739371900.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B15">
+        <v>698896440.0</v>
+      </c>
+      <c r="C15">
         <v>2070035000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-121107515.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>957132894.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>77770774.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>38885387.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>871219281.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>435609641.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>268825557.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>134412779.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>339714610.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2171975672.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2892344928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3560744594.0</v>
       </c>
       <c r="O15">
         <v>3560744594.0</v>
       </c>
       <c r="P15">
-        <v>1210545660.0</v>
+        <v>3560744594.0</v>
       </c>
       <c r="Q15">
         <v>1210545660.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15">
+        <v>1210545660.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16">
+        <v>2768931180.0</v>
+      </c>
+      <c r="C16">
         <v>2070034740.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>836025380.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2019836840.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>948990060.0</v>
       </c>
-      <c r="F16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16">
         <v>435609641.0</v>
       </c>
       <c r="I16">
-        <v>134412779.0</v>
+        <v>435609641.0</v>
       </c>
       <c r="J16">
         <v>134412779.0</v>
       </c>
       <c r="K16">
+        <v>134412779.0</v>
+      </c>
+      <c r="L16">
         <v>339714610.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>720369260.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2892344930.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21">
+        <v>1595820848.0</v>
+      </c>
+      <c r="C21">
         <v>2946890000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>490692744.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1628421926.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1019650740.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>509825370.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1620591440.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>810295718.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1378323400.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>689161701.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1039342249.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-692407162.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3559501270.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3581134130.0</v>
       </c>
       <c r="O21">
         <v>3581134130.0</v>
       </c>
       <c r="P21">
-        <v>1170424375.0</v>
+        <v>3581134130.0</v>
       </c>
       <c r="Q21">
         <v>1170424375.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21">
+        <v>1170424375.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B23">
+        <v>10908842390.0</v>
+      </c>
+      <c r="C23">
         <v>9852359000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10892056276.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9333876861.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10209400821.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5098970354.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7431096167.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3719105509.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9539830617.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4830587125.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6315276589.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6982621178.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5232330768.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3704284610.0</v>
       </c>
       <c r="O23">
         <v>3704284610.0</v>
       </c>
       <c r="P23">
-        <v>1289458625.0</v>
+        <v>3704284610.0</v>
       </c>
       <c r="Q23">
         <v>1289458625.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>1289458625.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>104</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1461579000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1206034530.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1096287308.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>963862377.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>481931188.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>352803934.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>352803935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302882150.0</v>
       </c>
       <c r="J27">
         <v>302882150.0</v>
       </c>
       <c r="K27">
+        <v>302882150.0</v>
+      </c>
+      <c r="L27">
         <v>286865582.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>935611808.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>509082840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85392346.0</v>
       </c>
       <c r="O27">
         <v>85392346.0</v>
       </c>
       <c r="P27">
-        <v>59145750.0</v>
+        <v>85392346.0</v>
       </c>
       <c r="Q27">
         <v>59145750.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27">
+        <v>59145750.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B28">
+        <v>6941554730.0</v>
+      </c>
+      <c r="C28">
         <v>4421022000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5481397300.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4220519814.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4454498674.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2240608849.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708664059.0</v>
       </c>
       <c r="H28">
         <v>1708664059.0</v>
       </c>
       <c r="I28">
-        <v>1646705996.0</v>
+        <v>1708664059.0</v>
       </c>
       <c r="J28">
         <v>1646705996.0</v>
       </c>
       <c r="K28">
+        <v>1646705996.0</v>
+      </c>
+      <c r="L28">
         <v>1667929075.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3045465766.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2967884408.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2078072371.0</v>
       </c>
       <c r="O28">
         <v>2078072371.0</v>
       </c>
       <c r="P28">
-        <v>493842154.0</v>
+        <v>2078072371.0</v>
       </c>
       <c r="Q28">
         <v>493842154.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>493842154.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B29">
+        <v>651963680.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>217524180.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>206512720.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>144768010.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>415296970.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>0.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30">
+        <v>1045777327.0</v>
+      </c>
+      <c r="C30">
         <v>5882601000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4337204797.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5432264462.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3236417400.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2694866900.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2242175390.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2125962169.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1992481486.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2004907460.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2368413374.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4052881042.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3457558566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583237605.0</v>
       </c>
       <c r="O30">
         <v>1583237605.0</v>
       </c>
       <c r="P30">
-        <v>717804304.0</v>
+        <v>1583237605.0</v>
       </c>
       <c r="Q30">
         <v>717804304.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30">
+        <v>717804304.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B31">
+        <v>-243843666.0</v>
+      </c>
+      <c r="C31">
         <v>-876827000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-671636262.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-735344937.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-367672468.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-749367372.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-374683684.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-964730356.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-482365178.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-699663157.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1064240142.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-667253338.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22332412.0</v>
       </c>
       <c r="O31">
         <v>22332412.0</v>
       </c>
       <c r="P31">
-        <v>-61592405.0</v>
+        <v>22332412.0</v>
       </c>
       <c r="Q31">
         <v>-61592405.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31">
+        <v>-61592405.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32">
+        <v>12504663238.0</v>
+      </c>
+      <c r="C32">
         <v>12799249000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11382749020.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10962298786.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11229051561.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5614525781.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9051687602.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4525843801.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10918154019.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5459077009.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>7354618843.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6495020124.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8863950594.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7285418742.0</v>
       </c>
       <c r="O32">
         <v>7285418742.0</v>
       </c>
       <c r="P32">
+        <v>7285418742.0</v>
+      </c>
+      <c r="Q32">
         <v>2459883000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2459883000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>1531890163.0</v>
+      </c>
+      <c r="C2">
         <v>3047198000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1327690000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15638123000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2259782000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1300366000.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>557012905</v>
+      </c>
+      <c r="C3">
         <v>1412316000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6028016000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11595308000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14898921000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>32105064000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21897615000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>4849451404.0</v>
+      </c>
+      <c r="C6">
         <v>-1515308000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1719508000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14310433000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>13378342000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>959416000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1300366000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-4033466650.0</v>
+      </c>
+      <c r="C7">
         <v>-4899683920.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1484712300.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1664393520.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1731493480.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1370984480.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2343803050.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-2062860335.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-278726462.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-1052128509.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-1801733674.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>5387525395.0</v>
+      </c>
+      <c r="C14">
         <v>5366480000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4411606000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3630432000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3186136000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1559872000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>63219000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B15">
+        <v>1380041820.0</v>
+      </c>
+      <c r="C15">
         <v>1432737000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1062437000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000000.0</v>
       </c>
       <c r="G15">
         <v>9000000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15">
+        <v>9000000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C16">
         <v>1531890000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3047198000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1327690000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>15638123000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2259782000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1300366000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>6494823400.0</v>
+      </c>
+      <c r="C18">
         <v>2452264000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2813177000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-9419196000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11271143000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-24475831000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-21215038000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
       <c r="E19">
         <v>-3000000000.0</v>
       </c>
       <c r="F19">
         <v>-3000000000.0</v>
       </c>
       <c r="G19">
         <v>-3000000000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19">
+        <v>-3000000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-2188616808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19091690645.0</v>
       </c>
       <c r="F21">
         <v>19091690645.0</v>
       </c>
       <c r="G21">
         <v>19091690645.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21">
+        <v>19091690645.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>2768931184.0</v>
+      </c>
+      <c r="C22">
         <v>836025000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>948990000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>608540000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>720369000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7121489000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1210546000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>130</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>0.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>72250000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>297380000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5557793751.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>40434247160.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>17812625000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24">
+        <v>1565018.0</v>
+      </c>
+      <c r="C24">
         <v>0.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3000000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-3000000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5999000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>-1104620274.0</v>
+      </c>
+      <c r="C25">
         <v>-2337925000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3480597000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2062860000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-278726000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1052129000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-591188000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>38518409260.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17812625360.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-1646937011.0</v>
+      </c>
+      <c r="C28">
         <v>-3967571000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3107572000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1891237000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24649484000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31434247000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22515404000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>7051836305.0</v>
+      </c>
+      <c r="C29">
         <v>3864580000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8841194000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2176111000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3627779000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7629232000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>682577000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-555447890.0</v>
+      </c>
+      <c r="C30">
         <v>-1412316000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4014113000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-14595308000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14898921000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-38104064000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21897615000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="O1" t="s">
-        <v>76</v>
+        <v>6</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>77</v>
       </c>
       <c r="Q1" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:17">
+        <v>7</v>
+      </c>
+      <c r="R1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B2">
+        <v>6047531462.0</v>
+      </c>
+      <c r="C2">
         <v>1531890163.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2197771000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3047197821.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145843451.0</v>
       </c>
       <c r="F2">
         <v>2145843451.0</v>
       </c>
       <c r="G2">
-        <v>1327689887.0</v>
+        <v>2145843451.0</v>
       </c>
       <c r="H2">
         <v>1327689887.0</v>
       </c>
       <c r="I2">
-        <v>11755099595.0</v>
+        <v>1327689887.0</v>
       </c>
       <c r="J2">
         <v>11755099595.0</v>
       </c>
       <c r="K2">
+        <v>11755099595.0</v>
+      </c>
+      <c r="L2">
         <v>15638123173.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>916421432.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1588101495.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300365866.0</v>
       </c>
       <c r="O2">
         <v>1300365866.0</v>
       </c>
       <c r="P2">
         <v>1300365866.0</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2">
+        <v>1300365866.0</v>
+      </c>
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B3">
+        <v>112334169</v>
+      </c>
+      <c r="C3">
         <v>444678741</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1219713000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>192603162</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6464029210</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2738966086</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>550084193</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>275042097</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11551465827</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5775732914</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>43842000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14823588860</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>75332500</v>
-      </c>
-[...1 lines deleted...]
-        <v>16052531934</v>
       </c>
       <c r="O3">
         <v>16052531934</v>
       </c>
       <c r="P3">
-        <v>10948807632</v>
+        <v>16052531934</v>
       </c>
       <c r="Q3">
         <v>10948807632</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>10948807632</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B6">
+        <v>333810105.0</v>
+      </c>
+      <c r="C6">
         <v>4515641299.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-665880000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-849427306.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>901354370.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>450677183.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>818153564.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>409076783.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-10427409708.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-11755099595.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3883023578.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>7360850870.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-671680063.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>959415692.0</v>
       </c>
       <c r="O6">
         <v>959415692.0</v>
       </c>
       <c r="P6">
-        <v>1300365866.0</v>
+        <v>959415692.0</v>
       </c>
       <c r="Q6">
         <v>1300365866.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6">
+        <v>1300365866.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B7">
+        <v>-4033466650.0</v>
+      </c>
+      <c r="C7">
         <v>-8489897010.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4899683920.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-7203551270.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1484712300.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-5438098860.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>-1664393520.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>-7522317200.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1731493480.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2845459010.0</v>
       </c>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-      <c r="K11"/>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12">
         <v>-1250714775.0</v>
       </c>
       <c r="I12">
-        <v>1111615514.0</v>
+        <v>-1250714775.0</v>
       </c>
       <c r="J12">
         <v>1111615514.0</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>1111615514.0</v>
+      </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B14">
+        <v>2924853067.0</v>
+      </c>
+      <c r="C14">
         <v>2462672328.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2852199000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2512306327.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2292280015.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1135868164.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2119326173.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1059663086.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1998918264.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>999459132.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1631513253.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1618850126.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1567285656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>779935860.0</v>
       </c>
       <c r="O14">
         <v>779935860.0</v>
       </c>
       <c r="P14">
-        <v>31609630.0</v>
+        <v>779935860.0</v>
       </c>
       <c r="Q14">
         <v>31609630.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>31609630.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="C15">
+        <v>123</v>
+      </c>
+      <c r="B15">
+        <v>1380041820.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15">
         <v>1432737000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1062437500.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>1062437498.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>531218750.0</v>
       </c>
       <c r="I15">
         <v>531218750.0</v>
       </c>
       <c r="J15">
         <v>531218750.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="K15">
+        <v>531218750.0</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>4500000000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>4500000000.0</v>
+      </c>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B16">
+        <v>6381341567.0</v>
+      </c>
+      <c r="C16">
         <v>6047531462.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1531890000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2197770515.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3047197821.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>450677183.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2145843451.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>409076783.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1327689887.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11755099595.0</v>
       </c>
       <c r="K16">
         <v>11755099595.0</v>
       </c>
       <c r="L16">
+        <v>11755099595.0</v>
+      </c>
+      <c r="M16">
         <v>7360850870.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>916421432.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2259781558.0</v>
       </c>
       <c r="O16">
         <v>2259781558.0</v>
       </c>
       <c r="P16">
-        <v>1300365866.0</v>
+        <v>2259781558.0</v>
       </c>
       <c r="Q16">
         <v>1300365866.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16">
+        <v>1300365866.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B18">
+        <v>2018621610.0</v>
+      </c>
+      <c r="C18">
         <v>4476201785.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1557678000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>894586214.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1888048427.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1437072732.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-60968288.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-30484144.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7060490977.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3530245488.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2358705501.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10463156896.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-807985886.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12237915734.0</v>
       </c>
       <c r="O18">
         <v>-12237915734.0</v>
       </c>
       <c r="P18">
-        <v>-10607519178.0</v>
+        <v>-12237915734.0</v>
       </c>
       <c r="Q18">
         <v>-10607519178.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18">
+        <v>-10607519178.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>1000000000.0</v>
       </c>
       <c r="I19">
-        <v>-1500000000.0</v>
+        <v>1000000000.0</v>
       </c>
       <c r="J19">
         <v>-1500000000.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>-1500000000.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>-504566684.0</v>
       </c>
       <c r="I21">
-        <v>-507234360.0</v>
+        <v>-504566684.0</v>
       </c>
       <c r="J21">
         <v>-507234360.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>-507234360.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22">
+        <v>698896440.0</v>
+      </c>
+      <c r="C22">
         <v>2070034744.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-121108000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>957132895.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>77770774.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38885387.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>871219281.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>435609641.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>268825557.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>134412779.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>339714610.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2171975672.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2892344928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3560744594.0</v>
       </c>
       <c r="O22">
         <v>3560744594.0</v>
       </c>
       <c r="P22">
-        <v>1210545660.0</v>
+        <v>3560744594.0</v>
       </c>
       <c r="Q22">
         <v>1210545660.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22">
+        <v>1210545660.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>130</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-258149223.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>551082000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-551081899.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-878442721.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-993347029.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-58440649.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-29220324.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-366918731.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-183459366.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1524318077.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25184858636.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-535374240.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
+      <c r="P23"/>
       <c r="Q23">
         <v>8906312680.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>8906312680.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="B24">
+        <v>1565018.0</v>
+      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>3000000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>1000000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-1500000000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25">
+        <v>-1492793728.0</v>
+      </c>
+      <c r="C25">
         <v>388173454.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>46300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2382249846.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5982026848.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3001285267.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1737222798.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1250714774.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6221067557.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1111615515.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1023064858.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>4913557510.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5192283970.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033807466.0</v>
       </c>
       <c r="O25">
         <v>1033807466.0</v>
       </c>
       <c r="P25">
-        <v>-837647576.0</v>
+        <v>1033807466.0</v>
       </c>
       <c r="Q25">
         <v>-837647576.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25">
+        <v>-837647576.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>38518409260.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>-1686376525.0</v>
+      </c>
+      <c r="C28">
         <v>39439514.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2223558000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1744013519.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1986694059.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-993347029.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1120878147.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-560439074.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-366918731.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-183459366.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1524318077.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25184858636.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-535374240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15717123580.0</v>
       </c>
       <c r="O28">
         <v>15717123580.0</v>
       </c>
       <c r="P28">
-        <v>11257702111.0</v>
+        <v>15717123580.0</v>
       </c>
       <c r="Q28">
         <v>11257702111.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28">
+        <v>11257702111.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>2130955779.0</v>
+      </c>
+      <c r="C29">
         <v>4920880526.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2777391000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1087189376.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8352077637.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4176038818.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>489115905.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>244557953.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4490974850.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2245487426.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2314863501.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4360431964.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-732653386.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3814616200.0</v>
       </c>
       <c r="O29">
         <v>3814616200.0</v>
       </c>
       <c r="P29">
-        <v>341288454.0</v>
+        <v>3814616200.0</v>
       </c>
       <c r="Q29">
         <v>341288454.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29">
+        <v>341288454.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
+        <v>-110769149.0</v>
+      </c>
+      <c r="C30">
         <v>-444678741.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1219713000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-192603162.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5464029210.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>1449915807.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>724957904.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-14551465827.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7275732914.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43842000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-14823588860.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-75332500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19052031934.0</v>
       </c>
       <c r="O30">
         <v>-19052031934.0</v>
       </c>
       <c r="P30">
+        <v>-19052031934.0</v>
+      </c>
+      <c r="Q30">
         <v>-10948807632.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10948807632.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>