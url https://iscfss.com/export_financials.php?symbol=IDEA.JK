--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2159,51 +2159,51 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
         <v>66976682.0</v>
       </c>
       <c r="C2">
         <v>2727902198.0</v>
       </c>
       <c r="D2">
         <v>77382127.0</v>
       </c>
       <c r="E2">
         <v>2050000.0</v>
       </c>
       <c r="F2">
         <v>133930959.0</v>
       </c>
       <c r="G2">
         <v>131880958.0</v>
       </c>
       <c r="H2">
-        <v>209584709.0</v>
+        <v>36805353.0</v>
       </c>
       <c r="I2">
         <v>36805353.0</v>
       </c>
       <c r="J2">
         <v>96759700.0</v>
       </c>
       <c r="K2">
         <v>95209700.0</v>
       </c>
       <c r="L2">
         <v>54576702.0</v>
       </c>
       <c r="M2">
         <v>214639881.0</v>
       </c>
       <c r="N2"/>
       <c r="O2">
         <v>310522026.0</v>
       </c>
       <c r="P2">
         <v>332980862.0</v>
       </c>
       <c r="Q2">
         <v>355439698.0</v>
@@ -3468,88 +3468,88 @@
       <c r="E39">
         <v>602266044.0</v>
       </c>
       <c r="F39">
         <v>232486146.0</v>
       </c>
       <c r="G39">
         <v>875995992.0</v>
       </c>
       <c r="H39">
         <v>10238223019.0</v>
       </c>
       <c r="I39">
         <v>10253693021.0</v>
       </c>
       <c r="J39">
         <v>9698241726.0</v>
       </c>
       <c r="K39">
         <v>10299801572.0</v>
       </c>
       <c r="L39">
         <v>5086891680.0</v>
       </c>
       <c r="M39">
-        <v>17036005561.0</v>
+        <v>17042240761.0</v>
       </c>
       <c r="N39"/>
       <c r="O39">
         <v>1032500000.0</v>
       </c>
       <c r="P39">
         <v>766250000.0</v>
       </c>
       <c r="Q39">
         <v>500000000.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>1350504297.0</v>
       </c>
       <c r="C40">
         <v>967125995.0</v>
       </c>
       <c r="D40">
         <v>833134838.0</v>
       </c>
       <c r="E40">
         <v>1107471934.0</v>
       </c>
       <c r="F40">
         <v>2025277232.0</v>
       </c>
       <c r="G40">
         <v>2401897002.0</v>
       </c>
       <c r="H40">
-        <v>2087483951.0</v>
+        <v>2260263307.0</v>
       </c>
       <c r="I40">
         <v>2260263307.0</v>
       </c>
       <c r="J40">
         <v>1998624498.0</v>
       </c>
       <c r="K40">
         <v>2023174498.0</v>
       </c>
       <c r="L40">
         <v>778091823.0</v>
       </c>
       <c r="M40">
         <v>3581884021.0</v>
       </c>
       <c r="N40"/>
       <c r="O40">
         <v>246054884.0</v>
       </c>
       <c r="P40">
         <v>6802385538.0</v>
       </c>
       <c r="Q40">
         <v>13358716192.0</v>
@@ -3602,51 +3602,51 @@
       <c r="E42">
         <v>17907968529.0</v>
       </c>
       <c r="F42">
         <v>17707968529.0</v>
       </c>
       <c r="G42">
         <v>17707968530.0</v>
       </c>
       <c r="H42">
         <v>17707968529.0</v>
       </c>
       <c r="I42">
         <v>17707968530.0</v>
       </c>
       <c r="J42">
         <v>17707968529.0</v>
       </c>
       <c r="K42">
         <v>17707968530.0</v>
       </c>
       <c r="L42">
         <v>17707968529.0</v>
       </c>
       <c r="M42">
-        <v>17707968530.0</v>
+        <v>35415937059.0</v>
       </c>
       <c r="N42"/>
       <c r="O42">
         <v>-269658691.0</v>
       </c>
       <c r="P42">
         <v>2865170654.0</v>
       </c>
       <c r="Q42">
         <v>6000000000.0</v>
       </c>
       <c r="R42"/>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
@@ -6330,51 +6330,53 @@
         <v>3457558566.0</v>
       </c>
       <c r="O30">
         <v>1583237605.0</v>
       </c>
       <c r="P30">
         <v>1583237605.0</v>
       </c>
       <c r="Q30">
         <v>717804304.0</v>
       </c>
       <c r="R30">
         <v>717804304.0</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31">
         <v>-243843666.0</v>
       </c>
       <c r="C31">
         <v>-876827000.0</v>
       </c>
-      <c r="D31"/>
+      <c r="D31">
+        <v>-393756755.0</v>
+      </c>
       <c r="E31">
         <v>-671636262.0</v>
       </c>
       <c r="F31">
         <v>-735344937.0</v>
       </c>
       <c r="G31">
         <v>-367672468.0</v>
       </c>
       <c r="H31">
         <v>-749367372.0</v>
       </c>
       <c r="I31">
         <v>-374683684.0</v>
       </c>
       <c r="J31">
         <v>-964730356.0</v>
       </c>
       <c r="K31">
         <v>-482365178.0</v>
       </c>
       <c r="L31">
         <v>-699663157.0</v>
       </c>
       <c r="M31">
@@ -6907,51 +6909,51 @@
       <c r="C22">
         <v>836025000.0</v>
       </c>
       <c r="D22">
         <v>948990000.0</v>
       </c>
       <c r="E22">
         <v>608540000.0</v>
       </c>
       <c r="F22">
         <v>720369000.0</v>
       </c>
       <c r="G22">
         <v>7121489000.0</v>
       </c>
       <c r="H22">
         <v>1210546000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>130</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="D23">
         <v>72250000.0</v>
       </c>
       <c r="E23">
         <v>297380000.0</v>
       </c>
       <c r="F23">
         <v>5557793751.0</v>
       </c>
       <c r="G23">
         <v>40434247160.0</v>
       </c>
       <c r="H23">
         <v>17812625000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>131</v>
       </c>
       <c r="B24">
         <v>1565018.0</v>
       </c>
       <c r="C24">