--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -267,60 +270,69 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
@@ -607,53 +619,50 @@
     <t>netBorrowings</t>
   </si>
   <si>
     <t>otherCashflowsFromFinancingActivities</t>
   </si>
   <si>
     <t>otherCashflowsFromInvestingActivities</t>
   </si>
   <si>
     <t>otherNonCashItems</t>
   </si>
   <si>
     <t>salePurchaseOfStock</t>
   </si>
   <si>
     <t>stockBasedCompensation</t>
   </si>
   <si>
     <t>totalCashFromFinancingActivities</t>
   </si>
   <si>
     <t>totalCashFromOperatingActivities</t>
   </si>
   <si>
     <t>totalCashflowsFromInvestingActivities</t>
-  </si>
-[...1 lines deleted...]
-    <t>2024-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -977,81 +986,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1068,2995 +1078,3191 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>38103025000.0</v>
+      </c>
+      <c r="C2">
         <v>29626638000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29892929000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36264442000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12655379532.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19109284075.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>12238769000.0</v>
+      </c>
+      <c r="I2">
         <v>11969677289.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8548884270.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9697160017.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19081283440.0</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
-        <v>12512726000.0</v>
+        <v>27148721639.0</v>
       </c>
       <c r="N2">
+        <v>12512725889.0</v>
+      </c>
+      <c r="O2">
         <v>16810383000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>20873060000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>634597000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>665395000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>660257000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>122890000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>255456000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>1477580000.0</v>
+      </c>
+      <c r="C5">
         <v>1324041000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1395771000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1759786000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1935142536.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2239597967.0</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="H5">
-        <v>118772744205.0</v>
+        <v>893869000.0</v>
       </c>
       <c r="I5">
-        <v>118772744205.0</v>
+        <v>2190533849.0</v>
       </c>
       <c r="J5">
-        <v>118772744205.0</v>
+        <v>1997400041.0</v>
       </c>
       <c r="K5">
-        <v>118772744205.0</v>
-[...3 lines deleted...]
-      <c r="N5"/>
+        <v>2247940539.0</v>
+      </c>
+      <c r="L5">
+        <v>2204957323.0</v>
+      </c>
+      <c r="M5">
+        <v>799388725.0</v>
+      </c>
+      <c r="N5">
+        <v>-27806144306.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>57610525460.0</v>
       </c>
       <c r="D9">
         <v>57610525460.0</v>
       </c>
       <c r="E9">
         <v>57610525460.0</v>
       </c>
       <c r="F9">
         <v>57610525460.0</v>
       </c>
       <c r="G9">
         <v>57610525460.0</v>
       </c>
       <c r="H9">
         <v>57610525460.0</v>
       </c>
       <c r="I9">
         <v>57610525460.0</v>
       </c>
       <c r="J9">
         <v>57610525460.0</v>
       </c>
       <c r="K9">
         <v>57610525460.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>57610525460.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>6437878000.0</v>
+      </c>
+      <c r="C10">
         <v>11070410000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4086720000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5498526000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19799311281.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8135056509.0</v>
       </c>
-      <c r="G10">
-[...1 lines deleted...]
-      </c>
       <c r="H10">
+        <v>11954233000.0</v>
+      </c>
+      <c r="I10">
         <v>6297697652.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>15894823256.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>20060472639.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>43085414725.0</v>
       </c>
-      <c r="L10">
-[...1 lines deleted...]
-      </c>
       <c r="M10">
-        <v>4461052000.0</v>
+        <v>87869458854.0</v>
       </c>
       <c r="N10">
+        <v>4461051739.0</v>
+      </c>
+      <c r="O10">
         <v>7374878000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>7488934000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105719000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>185433000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>208452000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>423859000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>860181000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>11070410350.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4086720380.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5498526120.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19799311280.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>8135056510.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>11954233450.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6297697650.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>15894823260.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20060472640.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>6437878000.0</v>
+      </c>
+      <c r="C12">
         <v>11070410000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4086720000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5498526000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>19799311281.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8135056509.0</v>
       </c>
-      <c r="G12">
-[...1 lines deleted...]
-      </c>
       <c r="H12">
+        <v>11954233000.0</v>
+      </c>
+      <c r="I12">
         <v>6297697652.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>15894823256.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>20060472639.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43085414725.0</v>
       </c>
-      <c r="L12"/>
-[...1 lines deleted...]
-      <c r="N12"/>
+      <c r="M12">
+        <v>87869458854.0</v>
+      </c>
+      <c r="N12">
+        <v>4461051739.0</v>
+      </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
         <v>61162219000.0</v>
       </c>
       <c r="C13">
         <v>61162219000.0</v>
       </c>
       <c r="D13">
         <v>61162219000.0</v>
       </c>
       <c r="E13">
-        <v>61162218750.0</v>
+        <v>61162219000.0</v>
       </c>
       <c r="F13">
         <v>61162218750.0</v>
       </c>
       <c r="G13">
         <v>61162218750.0</v>
       </c>
       <c r="H13">
-        <v>61162218750.0</v>
+        <v>61162219000.0</v>
       </c>
       <c r="I13">
         <v>61162218750.0</v>
       </c>
       <c r="J13">
         <v>61162218750.0</v>
       </c>
       <c r="K13">
         <v>61162218750.0</v>
       </c>
       <c r="L13">
-        <v>61162219000.0</v>
+        <v>61162218750.0</v>
       </c>
       <c r="M13">
-        <v>40790107000.0</v>
+        <v>61162218750.0</v>
       </c>
       <c r="N13">
-        <v>40774813000.0</v>
+        <v>40790106562.0</v>
       </c>
       <c r="O13">
         <v>40774813000.0</v>
       </c>
       <c r="P13">
-        <v>14031250000.0</v>
+        <v>40774813000.0</v>
       </c>
       <c r="Q13">
         <v>14031250000.0</v>
       </c>
       <c r="R13">
         <v>14031250000.0</v>
       </c>
       <c r="S13">
         <v>14031250000.0</v>
       </c>
       <c r="T13">
         <v>14031250000.0</v>
       </c>
+      <c r="U13">
+        <v>14031250000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
         <v>1089750000.0</v>
       </c>
       <c r="C14">
         <v>1089750000.0</v>
       </c>
       <c r="D14">
         <v>1089750000.0</v>
       </c>
       <c r="E14">
         <v>1089750000.0</v>
       </c>
       <c r="F14">
         <v>1089750000.0</v>
       </c>
       <c r="G14">
         <v>1089750000.0</v>
       </c>
       <c r="H14">
         <v>1089750000.0</v>
       </c>
       <c r="I14">
         <v>1089750000.0</v>
       </c>
       <c r="J14">
         <v>1089750000.0</v>
       </c>
       <c r="K14">
         <v>1089750000.0</v>
       </c>
-      <c r="L14"/>
-[...1 lines deleted...]
-      <c r="N14"/>
+      <c r="L14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="M14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="N14">
+        <v>726772500.0</v>
+      </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>6355003000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>4866513250.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4121284000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3914886197.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6923127622.0</v>
       </c>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
       <c r="H16">
+        <v>18609860000.0</v>
+      </c>
+      <c r="I16">
         <v>72411750477.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>96292887626.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>139737907544.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>122029519912.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>13246204285.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12736546733.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>18273191188.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
         <v>2306726000.0</v>
       </c>
       <c r="C20">
         <v>2306726000.0</v>
       </c>
       <c r="D20">
         <v>2306726000.0</v>
       </c>
       <c r="E20">
-        <v>2306726210.0</v>
+        <v>2306726000.0</v>
       </c>
       <c r="F20">
         <v>2306726210.0</v>
       </c>
       <c r="G20">
         <v>2306726210.0</v>
       </c>
       <c r="H20">
-        <v>2306726210.0</v>
+        <v>2306726000.0</v>
       </c>
       <c r="I20">
         <v>2306726210.0</v>
       </c>
       <c r="J20">
         <v>2306726210.0</v>
       </c>
       <c r="K20">
         <v>2306726210.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>2306726210.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>2306726210.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
-[...1 lines deleted...]
-      </c>
+      <c r="G21"/>
       <c r="H21">
         <v>2306726210.0</v>
       </c>
       <c r="I21">
         <v>2306726210.0</v>
       </c>
       <c r="J21">
         <v>2306726210.0</v>
       </c>
       <c r="K21">
         <v>2306726210.0</v>
       </c>
       <c r="L21">
-        <v>24533056000.0</v>
+        <v>23103055582.0</v>
       </c>
       <c r="M21">
-        <v>54756000.0</v>
+        <v>24533055579.0</v>
       </c>
       <c r="N21">
+        <v>51822242.0</v>
+      </c>
+      <c r="O21">
         <v>57689000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>63556000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>158667000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>474363000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>905883000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1043043000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>42838104000.0</v>
+      </c>
+      <c r="C22">
         <v>40882968000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>40070099000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38437229000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>158712501201.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>154136041004.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
+        <v>159548222000.0</v>
+      </c>
+      <c r="I22">
         <v>181984175664.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>207348753293.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>194922694385.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>191513173545.0</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
-        <v>4843784000.0</v>
+        <v>55213388169.0</v>
       </c>
       <c r="N22">
+        <v>4843784156.0</v>
+      </c>
+      <c r="O22">
         <v>4356604000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5511174000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>17825000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17810000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>20891000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12848000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8204000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>368379738000.0</v>
+      </c>
+      <c r="C23">
         <v>359076202000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>359741974000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>371248007000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>371158059902.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>370846674317.0</v>
       </c>
-      <c r="G23">
-[...1 lines deleted...]
-      </c>
       <c r="H23">
+        <v>369071618000.0</v>
+      </c>
+      <c r="I23">
         <v>395969370635.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>401013023028.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>468521879542.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>425009656411.0</v>
       </c>
-      <c r="L23"/>
-[...1 lines deleted...]
-      <c r="N23"/>
+      <c r="M23">
+        <v>277005824660.0</v>
+      </c>
+      <c r="N23">
+        <v>73912750950.0</v>
+      </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>3559245140.0</v>
       </c>
       <c r="D24">
         <v>3559245140.0</v>
       </c>
       <c r="E24">
         <v>3559245140.0</v>
       </c>
       <c r="F24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="G24">
         <v>3534759790.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3518485850.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4476840483.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5578431370.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>31107843140.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>5084298111.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6118091000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>8351587000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12744592000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>22865470000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4951433000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6703883000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7949590000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7981040000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7913313000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>9164047350.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10475615060.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4565307990.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4199336950.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5686872480.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>248920000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>171505620.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5578431370.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>31150860050.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>380197080.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>145775317.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>512444089.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>470956850.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>576941014.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>5219868000.0</v>
+      </c>
+      <c r="C28">
         <v>3597883000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12317473000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4276805000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-13988261354.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-716123656.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>-7178152000.0</v>
+      </c>
+      <c r="I28">
         <v>11587369713.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19211553529.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44856065026.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-37137723418.0</v>
       </c>
-      <c r="L28"/>
-[...1 lines deleted...]
-      <c r="N28"/>
+      <c r="M28">
+        <v>-59832608647.0</v>
+      </c>
+      <c r="N28">
+        <v>17440922952.0</v>
+      </c>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>79537529000.0</v>
+      </c>
+      <c r="C30">
         <v>53039283000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>60940977000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>89944546000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>68308593523.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>72095285781.0</v>
       </c>
-      <c r="G30">
-[...1 lines deleted...]
-      </c>
       <c r="H30">
+        <v>62599169000.0</v>
+      </c>
+      <c r="I30">
         <v>69487669903.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35387453129.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86664836388.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>74702748875.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>31098660000.0</v>
+        <v>67869446138.0</v>
       </c>
       <c r="N30">
+        <v>30258072840.0</v>
+      </c>
+      <c r="O30">
         <v>31735601000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>31477126000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>645132000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1115077000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1883453000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1763246000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1082610000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>153950911864.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>170286967504.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>173086959407.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>169713630064.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>146236684919.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>125332000621.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>115290488135.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>89294734855.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>234918970000.0</v>
+      </c>
+      <c r="C33">
         <v>238067653000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>244011735000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>235399981000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>121517411153.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>133985338386.0</v>
       </c>
-      <c r="G33">
-[...1 lines deleted...]
-      </c>
       <c r="H33">
+        <v>42467784000.0</v>
+      </c>
+      <c r="I33">
         <v>43428212266.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>45356071881.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>46821336856.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>43996007201.0</v>
       </c>
-      <c r="L33"/>
-[...1 lines deleted...]
-      <c r="N33"/>
+      <c r="M33">
+        <v>59937127970.0</v>
+      </c>
+      <c r="N33">
+        <v>32598584673.0</v>
+      </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
+      <c r="U33"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>7995999000.0</v>
+      </c>
+      <c r="C35">
         <v>9661081000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10972649000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5062341000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4753720467.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6748342148.0</v>
       </c>
-      <c r="G35">
-[...1 lines deleted...]
-      </c>
       <c r="H35">
+        <v>6709958000.0</v>
+      </c>
+      <c r="I35">
         <v>6228782527.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12854085630.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>38821838592.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8969014182.0</v>
       </c>
-      <c r="L35"/>
-[...1 lines deleted...]
-      <c r="N35"/>
+      <c r="M35">
+        <v>14644378052.0</v>
+      </c>
+      <c r="N35">
+        <v>15941881086.0</v>
+      </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>170559015000.0</v>
+      </c>
+      <c r="C36">
         <v>203439361000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>203365543000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>175246622000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>63534207035.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>66363566787.0</v>
       </c>
-      <c r="G36">
-[...1 lines deleted...]
-      </c>
       <c r="H36">
-        <v>17656664684.0</v>
+        <v>18759366000.0</v>
       </c>
       <c r="I36">
-        <v>20388116167.0</v>
+        <v>19963390894.0</v>
       </c>
       <c r="J36">
-        <v>21511574319.0</v>
+        <v>22694842377.0</v>
       </c>
       <c r="K36">
-        <v>21827757390.0</v>
-[...3 lines deleted...]
-      <c r="N36"/>
+        <v>23818300529.0</v>
+      </c>
+      <c r="L36">
+        <v>1031428018.0</v>
+      </c>
+      <c r="M36">
+        <v>23883561249.0</v>
+      </c>
+      <c r="N36">
+        <v>21792254701.0</v>
+      </c>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
+      <c r="U36"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>173271394670.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>179252561470.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>211092787411.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>95352306339.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>103448727220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
+        <v>1.0</v>
+      </c>
+      <c r="J38">
         <v>33208195650.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>34778995582.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>31967647730.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>23267246000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>21686690000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8574272000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13272525000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>139288000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>121986000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>32500000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>503563000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>504163000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>4647256000.0</v>
+      </c>
+      <c r="C39">
         <v>16015887000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>10632443000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1967725000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2820242744.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2494952637.0</v>
       </c>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
       <c r="H39">
-        <v>94771615149.0</v>
+        <v>92502209000.0</v>
       </c>
       <c r="I39">
-        <v>97025921469.0</v>
+        <v>110758811325.0</v>
       </c>
       <c r="J39">
-        <v>120052539274.0</v>
+        <v>122367895300.0</v>
       </c>
       <c r="K39">
-        <v>71712312065.0</v>
+        <v>156081821862.0</v>
       </c>
       <c r="L39">
-        <v>8413574000.0</v>
+        <v>95036886662.0</v>
       </c>
       <c r="M39">
-        <v>219121000.0</v>
+        <v>16747552727.0</v>
       </c>
       <c r="N39">
+        <v>1751257542.0</v>
+      </c>
+      <c r="O39">
         <v>164230000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>484518000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>593540000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>503300000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>958339000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>305876000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>116893000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>87850663000.0</v>
+      </c>
+      <c r="C40">
         <v>96219512000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>97712515000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>99466734000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>103827517554.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>91200161333.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
-        <v>87285366842.0</v>
+        <v>35026857000.0</v>
       </c>
       <c r="I40">
-        <v>84771405248.0</v>
+        <v>159594715664.0</v>
       </c>
       <c r="J40">
-        <v>92220569652.0</v>
+        <v>181021275961.0</v>
       </c>
       <c r="K40">
-        <v>117339196170.0</v>
+        <v>72150918975.0</v>
       </c>
       <c r="L40">
-        <v>60037782000.0</v>
+        <v>116903606303.0</v>
       </c>
       <c r="M40">
-        <v>8942326000.0</v>
+        <v>60037782282.0</v>
       </c>
       <c r="N40">
+        <v>9026679397.0</v>
+      </c>
+      <c r="O40">
         <v>12925520000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>9219289000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3260659000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1575126000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1262740000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1187335000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>643557000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>497033498.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>554383518.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1061469669.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2942551875.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1580436425.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>2790725758.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>3165426044.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>3884716071.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>8526287000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>7590295000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>6938840000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10115968000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1398958000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>158634000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>144974000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>214843000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>132912000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
         <v>57610525000.0</v>
       </c>
       <c r="C42">
         <v>57610525000.0</v>
       </c>
       <c r="D42">
         <v>57610525000.0</v>
       </c>
       <c r="E42">
-        <v>57610525455.0</v>
+        <v>57610525000.0</v>
       </c>
       <c r="F42">
         <v>57610525455.0</v>
       </c>
       <c r="G42">
         <v>57610525455.0</v>
       </c>
       <c r="H42">
-        <v>-58971684901.0</v>
+        <v>57610525000.0</v>
       </c>
       <c r="I42">
-        <v>-59164818709.0</v>
+        <v>57610525455.0</v>
       </c>
       <c r="J42">
-        <v>-58914278211.0</v>
+        <v>57610525455.0</v>
       </c>
       <c r="K42">
-        <v>-58957261427.0</v>
-[...2 lines deleted...]
-      <c r="M42"/>
+        <v>57610525455.0</v>
+      </c>
+      <c r="L42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="M42">
+        <v>57610525455.0</v>
+      </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>56171390000.0</v>
+      </c>
+      <c r="C46">
         <v>32252595000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>34189254000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>38834565000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38385467397.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>42756655564.0</v>
       </c>
-      <c r="G46">
-[...1 lines deleted...]
-      </c>
       <c r="H46">
+        <v>11646436000.0</v>
+      </c>
+      <c r="I46">
         <v>9848624923.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9328705932.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9264658214.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10482283355.0</v>
       </c>
-      <c r="L46"/>
-[...1 lines deleted...]
-      <c r="N46"/>
+      <c r="M46">
+        <v>11041405725.0</v>
+      </c>
+      <c r="N46">
+        <v>10122277583.0</v>
+      </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
+      <c r="U46"/>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>32252595090.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>34189254100.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>24186564853.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>23737467397.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>28108655564.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11646436416.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>9848624923.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>9328705932.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>9264658214.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>10482283360.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>11041406000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>10122278000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>27959792000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>32875240000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9814455000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>10056292000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>10508518000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>10225295000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>10541140000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>32946079000.0</v>
+      </c>
+      <c r="C48">
         <v>29636738000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>28488588000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>33418382000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>51885806973.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>54381343445.0</v>
       </c>
-      <c r="G48">
-[...1 lines deleted...]
-      </c>
       <c r="H48">
+        <v>52353743000.0</v>
+      </c>
+      <c r="I48">
         <v>27580133075.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6868582585.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3423470399.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-6273184881.0</v>
       </c>
-      <c r="L48"/>
-[...1 lines deleted...]
-      <c r="N48"/>
+      <c r="M48">
+        <v>-4225151967.0</v>
+      </c>
+      <c r="N48">
+        <v>-4664457559.0</v>
+      </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
+      <c r="U48"/>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>5049019608.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>25000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>25315125116.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>518393196.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>11657746000.0</v>
+      </c>
+      <c r="C51">
         <v>14668293000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>16404193000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9775331000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5811049928.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>7418932854.0</v>
       </c>
-      <c r="G51">
-[...1 lines deleted...]
-      </c>
       <c r="H51">
+        <v>4776081000.0</v>
+      </c>
+      <c r="I51">
         <v>17885067365.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>35106376785.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>64916537665.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>5947691307.0</v>
       </c>
-      <c r="L51"/>
-[...1 lines deleted...]
-      <c r="N51"/>
+      <c r="M51">
+        <v>28036850207.0</v>
+      </c>
+      <c r="N51">
+        <v>21901974691.0</v>
+      </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>4158781000.0</v>
+      </c>
+      <c r="C52">
         <v>5504246000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>5928579000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5210023000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1611712978.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1732060374.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
-        <v>13236721263.0</v>
+        <v>57368090000.0</v>
       </c>
       <c r="I52">
-        <v>25043016913.0</v>
+        <v>13339122918.0</v>
       </c>
       <c r="J52">
-        <v>29260125116.0</v>
+        <v>25086033826.0</v>
       </c>
       <c r="K52">
-        <v>863393196.0</v>
-[...3 lines deleted...]
-      <c r="N52"/>
+        <v>-22917397950.0</v>
+      </c>
+      <c r="L52">
+        <v>-117692559609.0</v>
+      </c>
+      <c r="M52">
+        <v>21918759004.0</v>
+      </c>
+      <c r="N52">
+        <v>14022928488.0</v>
+      </c>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>368379738000.0</v>
+      </c>
+      <c r="C55">
         <v>359076202000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>359741974000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>371248007000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>371158059902.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>370846674317.0</v>
       </c>
-      <c r="G55">
-[...1 lines deleted...]
-      </c>
       <c r="H55">
+        <v>369071618000.0</v>
+      </c>
+      <c r="I55">
         <v>395969370635.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>401013023028.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>468521879542.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>425009656411.0</v>
       </c>
-      <c r="L55">
-[...1 lines deleted...]
-      </c>
       <c r="M55">
-        <v>73912751000.0</v>
+        <v>277005824660.0</v>
       </c>
       <c r="N55">
+        <v>73912750950.0</v>
+      </c>
+      <c r="O55">
         <v>82139344000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>91607561000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11379514000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12158564000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>14086516000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>14140570000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>14156234000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>133460768000.0</v>
+      </c>
+      <c r="C56">
         <v>121008549000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>115730238000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>135848026000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>249640648749.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>236861335931.0</v>
       </c>
-      <c r="G56">
-[...1 lines deleted...]
-      </c>
       <c r="H56">
+        <v>326603834000.0</v>
+      </c>
+      <c r="I56">
         <v>352541158368.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>355656951147.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>421700542686.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>381013649210.0</v>
       </c>
-      <c r="L56"/>
-[...1 lines deleted...]
-      <c r="N56"/>
+      <c r="M56">
+        <v>217068696690.0</v>
+      </c>
+      <c r="N56">
+        <v>41314166277.0</v>
+      </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
+      <c r="U56"/>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>136467471000.0</v>
+      </c>
+      <c r="C57">
         <v>131350396000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>133534022000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>145082922000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>122009496261.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>118964633404.0</v>
       </c>
-      <c r="G57">
-[...1 lines deleted...]
-      </c>
       <c r="H57">
+        <v>123243577000.0</v>
+      </c>
+      <c r="I57">
         <v>184903515871.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>214656194057.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>270915762329.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>259313392718.0</v>
       </c>
-      <c r="L57">
-[...1 lines deleted...]
-      </c>
       <c r="M57">
-        <v>35562334000.0</v>
+        <v>109105262925.0</v>
       </c>
       <c r="N57">
+        <v>35562333774.0</v>
+      </c>
+      <c r="O57">
         <v>42646884000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>41982897000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3895256000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2366116000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1922998000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1310226000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>899013000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>144463470000.0</v>
+      </c>
+      <c r="C58">
         <v>141011477000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>144506670000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>150145264000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>126763216728.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>125712975552.0</v>
       </c>
-      <c r="G58">
-[...1 lines deleted...]
-      </c>
       <c r="H58">
+        <v>129953535000.0</v>
+      </c>
+      <c r="I58">
         <v>191132298398.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>227510279687.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>309737600921.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>268282406900.0</v>
       </c>
-      <c r="L58">
-[...1 lines deleted...]
-      </c>
       <c r="M58">
-        <v>51504215000.0</v>
+        <v>123749640977.0</v>
       </c>
       <c r="N58">
+        <v>51504214860.0</v>
+      </c>
+      <c r="O58">
         <v>62330315000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>74964335000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10245647000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9228633000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10218188000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9553976000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8945238000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>153196403000.0</v>
+      </c>
+      <c r="C60">
         <v>149733523000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>148657103000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>153950912000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>172593693714.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>175393685617.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
+        <v>172020356000.0</v>
+      </c>
+      <c r="I60">
         <v>148543411129.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>127638726831.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>117597214345.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>114704516647.0</v>
       </c>
-      <c r="L60">
-[...1 lines deleted...]
-      </c>
       <c r="M60">
-        <v>8319505000.0</v>
+        <v>115346980964.0</v>
       </c>
       <c r="N60">
+        <v>8319504697.0</v>
+      </c>
+      <c r="O60">
         <v>8130658000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6939905000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1133867000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2929931000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3868328000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4586594000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5210996000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BU62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:73">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>33145557000.0</v>
+      </c>
+      <c r="C2">
+        <v>38103025000.0</v>
+      </c>
+      <c r="D2">
         <v>32522244000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31402707000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>35097352000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29626638000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30197042000.0</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2">
+      <c r="I2">
+        <v>29845734000.0</v>
+      </c>
+      <c r="J2">
+        <v>29277668000.0</v>
+      </c>
+      <c r="K2">
+        <v>29892929000.0</v>
+      </c>
+      <c r="L2">
         <v>20891259824.0</v>
       </c>
-      <c r="I2">
+      <c r="M2">
         <v>21675586978.0</v>
       </c>
-      <c r="J2">
+      <c r="N2">
         <v>19914198994.0</v>
       </c>
-      <c r="K2">
+      <c r="O2">
         <v>36264442347.0</v>
       </c>
-      <c r="L2">
+      <c r="P2">
         <v>23313965131.0</v>
       </c>
-      <c r="M2">
+      <c r="Q2">
         <v>13583743944.0</v>
       </c>
-      <c r="N2">
+      <c r="R2">
         <v>13955233831.0</v>
       </c>
-      <c r="O2">
+      <c r="S2">
         <v>12655379532.0</v>
       </c>
-      <c r="P2">
+      <c r="T2">
         <v>13708308987.0</v>
       </c>
-      <c r="Q2">
+      <c r="U2">
         <v>11813491636.0</v>
       </c>
-      <c r="R2">
+      <c r="V2">
         <v>20090010133.0</v>
       </c>
-      <c r="S2">
+      <c r="W2">
         <v>19109284075.0</v>
       </c>
-      <c r="T2">
+      <c r="X2">
         <v>14249689574.0</v>
       </c>
-      <c r="U2">
+      <c r="Y2">
         <v>14188542708.0</v>
       </c>
-      <c r="V2">
+      <c r="Z2">
         <v>10158311562.0</v>
       </c>
-      <c r="W2">
+      <c r="AA2">
         <v>12238769222.0</v>
       </c>
-      <c r="X2">
+      <c r="AB2">
         <v>14996334971.0</v>
       </c>
-      <c r="Y2">
+      <c r="AC2">
         <v>10765719902.0</v>
       </c>
-      <c r="Z2">
+      <c r="AD2">
         <v>10090995589.0</v>
       </c>
-      <c r="AA2">
+      <c r="AE2">
         <v>11969677289.0</v>
       </c>
-      <c r="AB2">
+      <c r="AF2">
         <v>15931528270.0</v>
       </c>
-      <c r="AC2">
-[...10 lines deleted...]
-      </c>
       <c r="AG2">
-        <v>7362186100.0</v>
+        <v>15018692763.0</v>
       </c>
       <c r="AH2">
-        <v>6022905200.0</v>
+        <v>10360153404.0</v>
       </c>
       <c r="AI2">
-        <v>9697160000.0</v>
+        <v>8548884270.0</v>
       </c>
       <c r="AJ2">
-        <v>11210413200.0</v>
+        <v>8353044071.0</v>
       </c>
       <c r="AK2">
-        <v>10953819400.0</v>
+        <v>7362186140.0</v>
       </c>
       <c r="AL2">
-        <v>13871125500.0</v>
+        <v>6022905157.0</v>
       </c>
       <c r="AM2">
-        <v>19081283400.0</v>
+        <v>9697160017.0</v>
       </c>
       <c r="AN2">
-        <v>21824169400.0</v>
+        <v>11210413164.0</v>
       </c>
       <c r="AO2">
-        <v>30757607800.0</v>
+        <v>10953819422.0</v>
       </c>
       <c r="AP2">
-        <v>29579311600.0</v>
+        <v>13871125484.0</v>
       </c>
       <c r="AQ2">
-        <v>27148721600.0</v>
+        <v>19081283440.0</v>
       </c>
       <c r="AR2">
-        <v>25399128000.0</v>
+        <v>21824169429.0</v>
       </c>
       <c r="AS2">
-        <v>23744029200.0</v>
+        <v>30757607830.0</v>
       </c>
       <c r="AT2">
-        <v>15511888300.0</v>
+        <v>29579311614.0</v>
       </c>
       <c r="AU2">
-        <v>12512725900.0</v>
+        <v>27148721639.0</v>
       </c>
       <c r="AV2">
-        <v>8398832100.0</v>
+        <v>25399128030.0</v>
       </c>
       <c r="AW2">
-        <v>10550770300.0</v>
+        <v>23744029157.0</v>
       </c>
       <c r="AX2">
-        <v>14573277700.0</v>
+        <v>15511888333.0</v>
       </c>
       <c r="AY2">
+        <v>12512725889.0</v>
+      </c>
+      <c r="AZ2">
+        <v>8398832119.0</v>
+      </c>
+      <c r="BA2">
+        <v>10550770344.0</v>
+      </c>
+      <c r="BB2">
+        <v>14573277667.0</v>
+      </c>
+      <c r="BC2">
         <v>16810382600.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BD2">
         <v>19360887400.0</v>
       </c>
-      <c r="BA2">
+      <c r="BE2">
         <v>19949162500.0</v>
       </c>
-      <c r="BB2">
+      <c r="BF2">
         <v>22037095800.0</v>
       </c>
-      <c r="BC2">
+      <c r="BG2">
         <v>20873060300.0</v>
       </c>
-      <c r="BD2">
+      <c r="BH2">
         <v>20169906000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BI2">
         <v>603399700.0</v>
       </c>
-      <c r="BF2">
+      <c r="BJ2">
         <v>509284700.0</v>
       </c>
-      <c r="BG2">
+      <c r="BK2">
         <v>634597500.0</v>
       </c>
-      <c r="BH2">
+      <c r="BL2">
         <v>634597500.0</v>
       </c>
-      <c r="BI2"/>
-[...1 lines deleted...]
-      <c r="BK2">
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2">
         <v>665394800.0</v>
       </c>
-      <c r="BL2">
+      <c r="BP2">
         <v>181487800.0</v>
       </c>
-      <c r="BM2">
+      <c r="BQ2">
         <v>602210700.0</v>
       </c>
-      <c r="BN2">
+      <c r="BR2">
         <v>602210700.0</v>
       </c>
-      <c r="BO2">
+      <c r="BS2">
         <v>660257300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BT2">
         <v>722622300.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BU2">
         <v>607856100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BV2">
         <v>607856100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BW2">
         <v>122890300.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>255456300.0</v>
       </c>
     </row>
-    <row r="3" spans="1:73">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4086,14710 +4292,58 @@
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:73">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
-        <v>22</v>
-[...75 lines deleted...]
-      <c r="A5" t="s">
         <v>23</v>
-      </c>
-[...14577 lines deleted...]
-        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18821,54 +4375,17014 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>1477580000.0</v>
+      </c>
+      <c r="C5">
+        <v>1477580000.0</v>
+      </c>
+      <c r="D5">
+        <v>1324041000.0</v>
+      </c>
+      <c r="E5">
+        <v>1324041000.0</v>
+      </c>
+      <c r="F5">
+        <v>1324041000.0</v>
+      </c>
+      <c r="G5">
+        <v>1324041000.0</v>
+      </c>
+      <c r="H5">
+        <v>1397113000.0</v>
+      </c>
+      <c r="I5">
+        <v>1397113000.0</v>
+      </c>
+      <c r="J5">
+        <v>1374288000.0</v>
+      </c>
+      <c r="K5">
+        <v>1395771000.0</v>
+      </c>
+      <c r="L5">
+        <v>1759785967.0</v>
+      </c>
+      <c r="M5">
+        <v>1759785967.0</v>
+      </c>
+      <c r="N5">
+        <v>1759785967.0</v>
+      </c>
+      <c r="O5">
+        <v>1759785967.0</v>
+      </c>
+      <c r="P5">
+        <v>1935142536.0</v>
+      </c>
+      <c r="Q5">
+        <v>1935142536.0</v>
+      </c>
+      <c r="R5">
+        <v>1935142536.0</v>
+      </c>
+      <c r="S5">
+        <v>118772744205.0</v>
+      </c>
+      <c r="T5">
+        <v>2239597967.0</v>
+      </c>
+      <c r="U5">
+        <v>2239597967.0</v>
+      </c>
+      <c r="V5">
+        <v>118772744205.0</v>
+      </c>
+      <c r="W5">
+        <v>2239597967.0</v>
+      </c>
+      <c r="X5">
+        <v>893869003.0</v>
+      </c>
+      <c r="Y5">
+        <v>893869004.0</v>
+      </c>
+      <c r="Z5">
+        <v>893869003.0</v>
+      </c>
+      <c r="AA5">
+        <v>893869003.0</v>
+      </c>
+      <c r="AB5">
+        <v>2190533849.0</v>
+      </c>
+      <c r="AC5">
+        <v>2190533849.0</v>
+      </c>
+      <c r="AD5">
+        <v>2190533848.0</v>
+      </c>
+      <c r="AE5">
+        <v>2190533848.0</v>
+      </c>
+      <c r="AF5">
+        <v>1997400040.0</v>
+      </c>
+      <c r="AG5">
+        <v>1997400040.0</v>
+      </c>
+      <c r="AH5">
+        <v>1997400041.0</v>
+      </c>
+      <c r="AI5">
+        <v>1997400041.0</v>
+      </c>
+      <c r="AJ5">
+        <v>2247940539.0</v>
+      </c>
+      <c r="AK5">
+        <v>2247940539.0</v>
+      </c>
+      <c r="AL5">
+        <v>2247940539.0</v>
+      </c>
+      <c r="AM5">
+        <v>2247940538.0</v>
+      </c>
+      <c r="AN5">
+        <v>2204957320.0</v>
+      </c>
+      <c r="AO5">
+        <v>2204957321.0</v>
+      </c>
+      <c r="AP5">
+        <v>2204957321.0</v>
+      </c>
+      <c r="AQ5">
+        <v>2204957322.0</v>
+      </c>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5">
+        <v>799388725.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5">
+        <v>-27806144306.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-25136551566.0</v>
+      </c>
+      <c r="BA5">
+        <v>-25136551566.0</v>
+      </c>
+      <c r="BB5">
+        <v>-25136551567.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+    </row>
+    <row r="6" spans="1:77">
+      <c r="A6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+    </row>
+    <row r="7" spans="1:77">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+    </row>
+    <row r="8" spans="1:77">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+    </row>
+    <row r="9" spans="1:77">
+      <c r="A9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="E9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="F9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="G9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="H9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="N9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="O9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="P9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="Q9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="R9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="S9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="T9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="U9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="V9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="W9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="X9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="Y9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="Z9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="AA9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="AB9">
+        <v>57610525460.0</v>
+      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+    </row>
+    <row r="10" spans="1:77">
+      <c r="A10" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10">
+        <v>8111117000.0</v>
+      </c>
+      <c r="C10">
+        <v>6437878000.0</v>
+      </c>
+      <c r="D10">
+        <v>13054272000.0</v>
+      </c>
+      <c r="E10">
+        <v>4863291000.0</v>
+      </c>
+      <c r="F10">
+        <v>14178502000.0</v>
+      </c>
+      <c r="G10">
+        <v>11070410000.0</v>
+      </c>
+      <c r="H10">
+        <v>4867367000.0</v>
+      </c>
+      <c r="I10">
+        <v>7919318000.0</v>
+      </c>
+      <c r="J10">
+        <v>2610150000.0</v>
+      </c>
+      <c r="K10">
+        <v>4086720000.0</v>
+      </c>
+      <c r="L10">
+        <v>8479904879.0</v>
+      </c>
+      <c r="M10">
+        <v>8530978343.0</v>
+      </c>
+      <c r="N10">
+        <v>16710812358.0</v>
+      </c>
+      <c r="O10">
+        <v>5498526123.0</v>
+      </c>
+      <c r="P10">
+        <v>16645277682.0</v>
+      </c>
+      <c r="Q10">
+        <v>16852722232.0</v>
+      </c>
+      <c r="R10">
+        <v>23344641074.0</v>
+      </c>
+      <c r="S10">
+        <v>19799311281.0</v>
+      </c>
+      <c r="T10">
+        <v>14366668002.0</v>
+      </c>
+      <c r="U10">
+        <v>14787274657.0</v>
+      </c>
+      <c r="V10">
+        <v>6156859348.0</v>
+      </c>
+      <c r="W10">
+        <v>8135056509.0</v>
+      </c>
+      <c r="X10">
+        <v>3988275681.0</v>
+      </c>
+      <c r="Y10">
+        <v>6104722512.0</v>
+      </c>
+      <c r="Z10">
+        <v>16527484300.0</v>
+      </c>
+      <c r="AA10">
+        <v>11954233450.0</v>
+      </c>
+      <c r="AB10">
+        <v>4612502522.0</v>
+      </c>
+      <c r="AC10">
+        <v>4687904610.0</v>
+      </c>
+      <c r="AD10">
+        <v>7328579592.0</v>
+      </c>
+      <c r="AE10">
+        <v>6297697652.0</v>
+      </c>
+      <c r="AF10">
+        <v>8561288527.0</v>
+      </c>
+      <c r="AG10">
+        <v>4493274352.0</v>
+      </c>
+      <c r="AH10">
+        <v>9326586893.0</v>
+      </c>
+      <c r="AI10">
+        <v>15894823256.0</v>
+      </c>
+      <c r="AJ10">
+        <v>21470988076.0</v>
+      </c>
+      <c r="AK10">
+        <v>18501370862.0</v>
+      </c>
+      <c r="AL10">
+        <v>30380645693.0</v>
+      </c>
+      <c r="AM10">
+        <v>20060472639.0</v>
+      </c>
+      <c r="AN10">
+        <v>55415097625.0</v>
+      </c>
+      <c r="AO10">
+        <v>66264134296.0</v>
+      </c>
+      <c r="AP10">
+        <v>76668306186.0</v>
+      </c>
+      <c r="AQ10">
+        <v>43085414725.0</v>
+      </c>
+      <c r="AR10">
+        <v>58130131265.0</v>
+      </c>
+      <c r="AS10">
+        <v>69610393122.0</v>
+      </c>
+      <c r="AT10">
+        <v>109192718884.0</v>
+      </c>
+      <c r="AU10">
+        <v>87869458854.0</v>
+      </c>
+      <c r="AV10">
+        <v>82775444131.0</v>
+      </c>
+      <c r="AW10">
+        <v>75264205726.0</v>
+      </c>
+      <c r="AX10">
+        <v>79354086764.0</v>
+      </c>
+      <c r="AY10">
+        <v>4461051739.0</v>
+      </c>
+      <c r="AZ10">
+        <v>3878438108.0</v>
+      </c>
+      <c r="BA10">
+        <v>10515885473.0</v>
+      </c>
+      <c r="BB10">
+        <v>9495091181.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+    </row>
+    <row r="11" spans="1:77">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
+        <v>13054272290.0</v>
+      </c>
+      <c r="E11">
+        <v>4863291500.0</v>
+      </c>
+      <c r="F11">
+        <v>14178502410.0</v>
+      </c>
+      <c r="G11">
+        <v>11070410350.0</v>
+      </c>
+      <c r="H11">
+        <v>4867367020.0</v>
+      </c>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>8530978340.0</v>
+      </c>
+      <c r="N11">
+        <v>16710812360.0</v>
+      </c>
+      <c r="O11">
+        <v>5498526120.0</v>
+      </c>
+      <c r="P11">
+        <v>16645277680.0</v>
+      </c>
+      <c r="Q11">
+        <v>16852722230.0</v>
+      </c>
+      <c r="R11">
+        <v>23344641070.0</v>
+      </c>
+      <c r="S11">
+        <v>19799311280.0</v>
+      </c>
+      <c r="T11">
+        <v>14366668000.0</v>
+      </c>
+      <c r="U11">
+        <v>14787274660.0</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+    </row>
+    <row r="12" spans="1:77">
+      <c r="A12" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12">
+        <v>8111117000.0</v>
+      </c>
+      <c r="C12">
+        <v>6437878000.0</v>
+      </c>
+      <c r="D12">
+        <v>13054272000.0</v>
+      </c>
+      <c r="E12">
+        <v>4863291000.0</v>
+      </c>
+      <c r="F12">
+        <v>14178502000.0</v>
+      </c>
+      <c r="G12">
+        <v>11070410000.0</v>
+      </c>
+      <c r="H12">
+        <v>4867367000.0</v>
+      </c>
+      <c r="I12">
+        <v>7919318000.0</v>
+      </c>
+      <c r="J12">
+        <v>2610150000.0</v>
+      </c>
+      <c r="K12">
+        <v>4086720000.0</v>
+      </c>
+      <c r="L12">
+        <v>8479904879.0</v>
+      </c>
+      <c r="M12">
+        <v>8530978343.0</v>
+      </c>
+      <c r="N12">
+        <v>16710812358.0</v>
+      </c>
+      <c r="O12">
+        <v>5498526123.0</v>
+      </c>
+      <c r="P12">
+        <v>16645277682.0</v>
+      </c>
+      <c r="Q12">
+        <v>16852722232.0</v>
+      </c>
+      <c r="R12">
+        <v>23344641074.0</v>
+      </c>
+      <c r="S12">
+        <v>19799311281.0</v>
+      </c>
+      <c r="T12">
+        <v>14366668002.0</v>
+      </c>
+      <c r="U12">
+        <v>14787274657.0</v>
+      </c>
+      <c r="V12">
+        <v>6156859348.0</v>
+      </c>
+      <c r="W12">
+        <v>8135056509.0</v>
+      </c>
+      <c r="X12">
+        <v>3988275681.0</v>
+      </c>
+      <c r="Y12">
+        <v>6104722512.0</v>
+      </c>
+      <c r="Z12">
+        <v>16527484300.0</v>
+      </c>
+      <c r="AA12">
+        <v>11954233450.0</v>
+      </c>
+      <c r="AB12">
+        <v>4612502522.0</v>
+      </c>
+      <c r="AC12">
+        <v>4687904610.0</v>
+      </c>
+      <c r="AD12">
+        <v>7328579592.0</v>
+      </c>
+      <c r="AE12">
+        <v>6297697652.0</v>
+      </c>
+      <c r="AF12">
+        <v>8561288527.0</v>
+      </c>
+      <c r="AG12">
+        <v>4493274352.0</v>
+      </c>
+      <c r="AH12">
+        <v>9326586893.0</v>
+      </c>
+      <c r="AI12">
+        <v>15894823256.0</v>
+      </c>
+      <c r="AJ12">
+        <v>21470988076.0</v>
+      </c>
+      <c r="AK12">
+        <v>18501370862.0</v>
+      </c>
+      <c r="AL12">
+        <v>30380645693.0</v>
+      </c>
+      <c r="AM12">
+        <v>20060472639.0</v>
+      </c>
+      <c r="AN12">
+        <v>55415097625.0</v>
+      </c>
+      <c r="AO12">
+        <v>66264134296.0</v>
+      </c>
+      <c r="AP12">
+        <v>76668306186.0</v>
+      </c>
+      <c r="AQ12">
+        <v>43085414725.0</v>
+      </c>
+      <c r="AR12">
+        <v>58130131265.0</v>
+      </c>
+      <c r="AS12">
+        <v>69610393122.0</v>
+      </c>
+      <c r="AT12">
+        <v>109192718884.0</v>
+      </c>
+      <c r="AU12">
+        <v>87869458854.0</v>
+      </c>
+      <c r="AV12">
+        <v>82775444131.0</v>
+      </c>
+      <c r="AW12">
+        <v>75264205726.0</v>
+      </c>
+      <c r="AX12">
+        <v>79354086764.0</v>
+      </c>
+      <c r="AY12">
+        <v>4461051739.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3878438108.0</v>
+      </c>
+      <c r="BA12">
+        <v>10515885473.0</v>
+      </c>
+      <c r="BB12">
+        <v>9495091181.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+    </row>
+    <row r="13" spans="1:77">
+      <c r="A13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="C13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="D13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="E13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="F13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="G13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="H13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="I13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="J13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="K13">
+        <v>61162219000.0</v>
+      </c>
+      <c r="L13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="M13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="N13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="O13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="P13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="Q13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="R13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="S13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="T13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="U13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="V13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="W13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="X13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="Y13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="Z13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AA13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AB13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AC13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AD13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AE13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AF13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AG13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AH13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AI13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AJ13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AK13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AL13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AM13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AN13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AO13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AP13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AQ13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AR13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AS13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AT13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AU13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AV13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AW13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AX13">
+        <v>61162218750.0</v>
+      </c>
+      <c r="AY13">
+        <v>40790106562.0</v>
+      </c>
+      <c r="AZ13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BA13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BB13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BC13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BD13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BE13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BF13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BG13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BH13">
+        <v>40774812500.0</v>
+      </c>
+      <c r="BI13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BK13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BL13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BM13">
+        <v>14031000000.0</v>
+      </c>
+      <c r="BN13"/>
+      <c r="BO13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BP13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BR13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BS13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BT13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BU13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BV13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BW13">
+        <v>14031250000.0</v>
+      </c>
+      <c r="BX13"/>
+      <c r="BY13">
+        <v>14031250000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:77">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="C14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="D14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="E14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="F14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="G14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="H14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="I14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="J14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="K14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="L14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="M14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="N14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="O14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="P14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="R14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="S14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="T14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="U14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="V14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="W14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="X14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1089769200.0</v>
+      </c>
+      <c r="AA14">
+        <v>1089743300.0</v>
+      </c>
+      <c r="AB14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AG14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AH14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AI14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AK14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AL14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AM14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AN14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AO14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AP14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AR14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AS14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AT14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AU14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AV14">
+        <v>1089750000.0</v>
+      </c>
+      <c r="AW14">
+        <v>1452727500.0</v>
+      </c>
+      <c r="AX14">
+        <v>726772500.0</v>
+      </c>
+      <c r="AY14">
+        <v>727590000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>726500000.0</v>
+      </c>
+      <c r="BA14">
+        <v>726500000.0</v>
+      </c>
+      <c r="BB14">
+        <v>726500000.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+    </row>
+    <row r="15" spans="1:77">
+      <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+    </row>
+    <row r="16" spans="1:77">
+      <c r="A16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B16">
+        <v>6349058000.0</v>
+      </c>
+      <c r="C16">
+        <v>6355003000.0</v>
+      </c>
+      <c r="D16">
+        <v>6740470000.0</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>4988440000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
+        <v>4866513000.0</v>
+      </c>
+      <c r="K16">
+        <v>4866513000.0</v>
+      </c>
+      <c r="L16">
+        <v>4121284490.0</v>
+      </c>
+      <c r="M16">
+        <v>4115340046.0</v>
+      </c>
+      <c r="N16">
+        <v>4356078908.0</v>
+      </c>
+      <c r="O16">
+        <v>4121284490.0</v>
+      </c>
+      <c r="P16">
+        <v>3934235788.0</v>
+      </c>
+      <c r="Q16">
+        <v>4135978435.0</v>
+      </c>
+      <c r="R16">
+        <v>4007536177.0</v>
+      </c>
+      <c r="S16">
+        <v>3914886197.0</v>
+      </c>
+      <c r="T16">
+        <v>5821262813.0</v>
+      </c>
+      <c r="U16">
+        <v>6223473910.0</v>
+      </c>
+      <c r="V16">
+        <v>6268842082.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+    </row>
+    <row r="17" spans="1:77">
+      <c r="A17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+    </row>
+    <row r="18" spans="1:77">
+      <c r="A18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
+        <v>13246204285.0</v>
+      </c>
+      <c r="O18">
+        <v>13246204285.0</v>
+      </c>
+      <c r="P18">
+        <v>12736546733.0</v>
+      </c>
+      <c r="Q18">
+        <v>12736546733.0</v>
+      </c>
+      <c r="R18">
+        <v>12736546733.0</v>
+      </c>
+      <c r="S18">
+        <v>12736546733.0</v>
+      </c>
+      <c r="T18">
+        <v>18273191188.0</v>
+      </c>
+      <c r="U18">
+        <v>18273191188.0</v>
+      </c>
+      <c r="V18">
+        <v>18273191188.0</v>
+      </c>
+      <c r="W18">
+        <v>18273191188.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+    </row>
+    <row r="19" spans="1:77">
+      <c r="A19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+    </row>
+    <row r="20" spans="1:77">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="C20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="D20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="E20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="F20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="G20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="H20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="I20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="J20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="K20">
+        <v>2306726000.0</v>
+      </c>
+      <c r="L20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="M20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="N20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="O20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="P20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="Q20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="T20">
+        <v>71592674241.0</v>
+      </c>
+      <c r="U20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="V20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="W20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="X20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="Y20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="Z20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AA20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AB20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AC20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AD20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AE20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AF20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AG20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AH20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AI20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AJ20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AK20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AL20"/>
+      <c r="AM20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20">
+        <v>2306726210.0</v>
+      </c>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+    </row>
+    <row r="21" spans="1:77">
+      <c r="A21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="M21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="N21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="O21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="P21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="Q21">
+        <v>2306726210.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>17482488930.0</v>
+      </c>
+      <c r="AG21">
+        <v>17483222261.0</v>
+      </c>
+      <c r="AH21">
+        <v>17483955595.0</v>
+      </c>
+      <c r="AI21">
+        <v>2306726200.0</v>
+      </c>
+      <c r="AJ21">
+        <v>20567922255.0</v>
+      </c>
+      <c r="AK21">
+        <v>20519655589.0</v>
+      </c>
+      <c r="AL21"/>
+      <c r="AM21">
+        <v>2306726200.0</v>
+      </c>
+      <c r="AN21">
+        <v>23064755876.0</v>
+      </c>
+      <c r="AO21">
+        <v>23101588915.0</v>
+      </c>
+      <c r="AP21">
+        <v>17960766911.0</v>
+      </c>
+      <c r="AQ21">
+        <v>23103055582.0</v>
+      </c>
+      <c r="AR21">
+        <v>18466288912.0</v>
+      </c>
+      <c r="AS21">
+        <v>19217022248.0</v>
+      </c>
+      <c r="AT21">
+        <v>19217755578.0</v>
+      </c>
+      <c r="AU21">
+        <v>24533055579.0</v>
+      </c>
+      <c r="AV21">
+        <v>21319222240.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21">
+        <v>22054022238.0</v>
+      </c>
+      <c r="AY21">
+        <v>51822242.0</v>
+      </c>
+      <c r="AZ21">
+        <v>55488902.0</v>
+      </c>
+      <c r="BA21">
+        <v>56222232.0</v>
+      </c>
+      <c r="BB21">
+        <v>56955565.0</v>
+      </c>
+      <c r="BC21">
+        <v>57688900.0</v>
+      </c>
+      <c r="BD21"/>
+      <c r="BE21">
+        <v>59155600.0</v>
+      </c>
+      <c r="BF21">
+        <v>59888900.0</v>
+      </c>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>62088900.0</v>
+      </c>
+      <c r="BJ21">
+        <v>62822200.0</v>
+      </c>
+      <c r="BK21">
+        <v>63555600.0</v>
+      </c>
+      <c r="BL21">
+        <v>63555600.0</v>
+      </c>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21">
+        <v>158666700.0</v>
+      </c>
+      <c r="BP21">
+        <v>160416700.0</v>
+      </c>
+      <c r="BQ21">
+        <v>418059400.0</v>
+      </c>
+      <c r="BR21">
+        <v>418059400.0</v>
+      </c>
+      <c r="BS21">
+        <v>474362700.0</v>
+      </c>
+      <c r="BT21">
+        <v>428810000.0</v>
+      </c>
+      <c r="BU21">
+        <v>428810000.0</v>
+      </c>
+      <c r="BV21">
+        <v>428810000.0</v>
+      </c>
+      <c r="BW21">
+        <v>905883000.0</v>
+      </c>
+      <c r="BX21"/>
+      <c r="BY21">
+        <v>1043043500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:77">
+      <c r="A22" t="s">
+        <v>41</v>
+      </c>
+      <c r="B22">
+        <v>42585577000.0</v>
+      </c>
+      <c r="C22">
+        <v>42838104000.0</v>
+      </c>
+      <c r="D22">
+        <v>41047242000.0</v>
+      </c>
+      <c r="E22">
+        <v>40192652000.0</v>
+      </c>
+      <c r="F22">
+        <v>41287970000.0</v>
+      </c>
+      <c r="G22">
+        <v>40882968000.0</v>
+      </c>
+      <c r="H22">
+        <v>39218714000.0</v>
+      </c>
+      <c r="I22">
+        <v>39996049000.0</v>
+      </c>
+      <c r="J22">
+        <v>41516387000.0</v>
+      </c>
+      <c r="K22">
+        <v>41077293000.0</v>
+      </c>
+      <c r="L22">
+        <v>40734133088.0</v>
+      </c>
+      <c r="M22">
+        <v>38974338926.0</v>
+      </c>
+      <c r="N22">
+        <v>37874747973.0</v>
+      </c>
+      <c r="O22">
+        <v>38437229135.0</v>
+      </c>
+      <c r="P22">
+        <v>162595812515.0</v>
+      </c>
+      <c r="Q22">
+        <v>159600447218.0</v>
+      </c>
+      <c r="R22">
+        <v>158912864311.0</v>
+      </c>
+      <c r="S22">
+        <v>158712501201.0</v>
+      </c>
+      <c r="T22">
+        <v>175125349089.0</v>
+      </c>
+      <c r="U22">
+        <v>160440675295.0</v>
+      </c>
+      <c r="V22">
+        <v>162124975275.0</v>
+      </c>
+      <c r="W22">
+        <v>143492192575.0</v>
+      </c>
+      <c r="X22">
+        <v>147349843368.0</v>
+      </c>
+      <c r="Y22">
+        <v>147678318500.0</v>
+      </c>
+      <c r="Z22">
+        <v>147927913329.0</v>
+      </c>
+      <c r="AA22">
+        <v>148932955050.0</v>
+      </c>
+      <c r="AB22">
+        <v>157856089231.0</v>
+      </c>
+      <c r="AC22">
+        <v>167124714723.0</v>
+      </c>
+      <c r="AD22">
+        <v>171043001340.0</v>
+      </c>
+      <c r="AE22">
+        <v>172257051937.0</v>
+      </c>
+      <c r="AF22">
+        <v>198003841513.0</v>
+      </c>
+      <c r="AG22">
+        <v>202836710042.0</v>
+      </c>
+      <c r="AH22">
+        <v>196856867863.0</v>
+      </c>
+      <c r="AI22">
+        <v>196558894905.0</v>
+      </c>
+      <c r="AJ22">
+        <v>208348185000.0</v>
+      </c>
+      <c r="AK22">
+        <v>196952913369.0</v>
+      </c>
+      <c r="AL22">
+        <v>180189044247.0</v>
+      </c>
+      <c r="AM22">
+        <v>194922694385.0</v>
+      </c>
+      <c r="AN22">
+        <v>222213505044.0</v>
+      </c>
+      <c r="AO22">
+        <v>211119030654.0</v>
+      </c>
+      <c r="AP22">
+        <v>193409055616.0</v>
+      </c>
+      <c r="AQ22">
+        <v>191513173545.0</v>
+      </c>
+      <c r="AR22">
+        <v>176675636690.0</v>
+      </c>
+      <c r="AS22">
+        <v>139309042188.0</v>
+      </c>
+      <c r="AT22">
+        <v>55561397439.0</v>
+      </c>
+      <c r="AU22">
+        <v>55213388169.0</v>
+      </c>
+      <c r="AV22">
+        <v>39360200662.0</v>
+      </c>
+      <c r="AW22">
+        <v>37775299396.0</v>
+      </c>
+      <c r="AX22">
+        <v>32135033241.0</v>
+      </c>
+      <c r="AY22">
+        <v>4843784156.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2563279258.0</v>
+      </c>
+      <c r="BA22">
+        <v>2400424705.0</v>
+      </c>
+      <c r="BB22">
+        <v>4509530950.0</v>
+      </c>
+      <c r="BC22">
+        <v>4356603900.0</v>
+      </c>
+      <c r="BD22">
+        <v>5251753900.0</v>
+      </c>
+      <c r="BE22">
+        <v>4197200200.0</v>
+      </c>
+      <c r="BF22">
+        <v>2791121600.0</v>
+      </c>
+      <c r="BG22">
+        <v>5511173900.0</v>
+      </c>
+      <c r="BH22">
+        <v>6305475100.0</v>
+      </c>
+      <c r="BI22">
+        <v>17201700.0</v>
+      </c>
+      <c r="BJ22">
+        <v>13963000.0</v>
+      </c>
+      <c r="BK22">
+        <v>17824800.0</v>
+      </c>
+      <c r="BL22">
+        <v>17824800.0</v>
+      </c>
+      <c r="BM22">
+        <v>27000000.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>17809900.0</v>
+      </c>
+      <c r="BP22">
+        <v>29931600.0</v>
+      </c>
+      <c r="BQ22">
+        <v>21367800.0</v>
+      </c>
+      <c r="BR22">
+        <v>21367800.0</v>
+      </c>
+      <c r="BS22">
+        <v>20891400.0</v>
+      </c>
+      <c r="BT22">
+        <v>19889100.0</v>
+      </c>
+      <c r="BU22">
+        <v>11642700.0</v>
+      </c>
+      <c r="BV22">
+        <v>11642700.0</v>
+      </c>
+      <c r="BW22">
+        <v>12847800.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22">
+        <v>8203800.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:77">
+      <c r="A23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23">
+        <v>368475622000.0</v>
+      </c>
+      <c r="C23">
+        <v>368379738000.0</v>
+      </c>
+      <c r="D23">
+        <v>363211850000.0</v>
+      </c>
+      <c r="E23">
+        <v>367609879000.0</v>
+      </c>
+      <c r="F23">
+        <v>367477258000.0</v>
+      </c>
+      <c r="G23">
+        <v>359076202000.0</v>
+      </c>
+      <c r="H23">
+        <v>359510172000.0</v>
+      </c>
+      <c r="I23">
+        <v>362912490000.0</v>
+      </c>
+      <c r="J23">
+        <v>357968640000.0</v>
+      </c>
+      <c r="K23">
+        <v>359741974000.0</v>
+      </c>
+      <c r="L23">
+        <v>356280050701.0</v>
+      </c>
+      <c r="M23">
+        <v>352961850307.0</v>
+      </c>
+      <c r="N23">
+        <v>356865703725.0</v>
+      </c>
+      <c r="O23">
+        <v>371248007154.0</v>
+      </c>
+      <c r="P23">
+        <v>393507199038.0</v>
+      </c>
+      <c r="Q23">
+        <v>379070584984.0</v>
+      </c>
+      <c r="R23">
+        <v>373922429174.0</v>
+      </c>
+      <c r="S23">
+        <v>371158059902.0</v>
+      </c>
+      <c r="T23">
+        <v>392444773035.0</v>
+      </c>
+      <c r="U23">
+        <v>381342224811.0</v>
+      </c>
+      <c r="V23">
+        <v>389350454744.0</v>
+      </c>
+      <c r="W23">
+        <v>370846674317.0</v>
+      </c>
+      <c r="X23">
+        <v>364454196916.0</v>
+      </c>
+      <c r="Y23">
+        <v>361551314761.0</v>
+      </c>
+      <c r="Z23">
+        <v>361056330808.0</v>
+      </c>
+      <c r="AA23">
+        <v>369071617773.0</v>
+      </c>
+      <c r="AB23">
+        <v>386911309338.0</v>
+      </c>
+      <c r="AC23">
+        <v>385955673826.0</v>
+      </c>
+      <c r="AD23">
+        <v>386696844083.0</v>
+      </c>
+      <c r="AE23">
+        <v>395969370635.0</v>
+      </c>
+      <c r="AF23">
+        <v>444266531704.0</v>
+      </c>
+      <c r="AG23">
+        <v>428631565558.0</v>
+      </c>
+      <c r="AH23">
+        <v>425035142162.0</v>
+      </c>
+      <c r="AI23">
+        <v>401013023028.0</v>
+      </c>
+      <c r="AJ23">
+        <v>448037345710.0</v>
+      </c>
+      <c r="AK23">
+        <v>439743117014.0</v>
+      </c>
+      <c r="AL23">
+        <v>430075665551.0</v>
+      </c>
+      <c r="AM23">
+        <v>468521879542.0</v>
+      </c>
+      <c r="AN23">
+        <v>453132522558.0</v>
+      </c>
+      <c r="AO23">
+        <v>452455723230.0</v>
+      </c>
+      <c r="AP23">
+        <v>443992711293.0</v>
+      </c>
+      <c r="AQ23">
+        <v>425009656411.0</v>
+      </c>
+      <c r="AR23">
+        <v>372534480454.0</v>
+      </c>
+      <c r="AS23">
+        <v>361485893633.0</v>
+      </c>
+      <c r="AT23">
+        <v>323281924925.0</v>
+      </c>
+      <c r="AU23">
+        <v>277005824660.0</v>
+      </c>
+      <c r="AV23">
+        <v>247882376759.0</v>
+      </c>
+      <c r="AW23">
+        <v>235832513610.0</v>
+      </c>
+      <c r="AX23">
+        <v>220196463651.0</v>
+      </c>
+      <c r="AY23">
+        <v>73912750950.0</v>
+      </c>
+      <c r="AZ23">
+        <v>64235985916.0</v>
+      </c>
+      <c r="BA23">
+        <v>73087599166.0</v>
+      </c>
+      <c r="BB23">
+        <v>84723543205.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+    </row>
+    <row r="24" spans="1:77">
+      <c r="A24" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="E24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="F24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="G24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="H24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="N24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="O24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="P24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="Q24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="R24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="S24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="T24">
+        <v>3534759790.0</v>
+      </c>
+      <c r="U24">
+        <v>3559245140.0</v>
+      </c>
+      <c r="V24">
+        <v>3561549000.0</v>
+      </c>
+      <c r="W24">
+        <v>3534759790.0</v>
+      </c>
+      <c r="X24">
+        <v>3528423390.0</v>
+      </c>
+      <c r="Y24">
+        <v>3526892980.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24">
+        <v>3311847922.0</v>
+      </c>
+      <c r="AC24">
+        <v>3395712172.0</v>
+      </c>
+      <c r="AD24">
+        <v>4359639807.0</v>
+      </c>
+      <c r="AE24">
+        <v>4476840483.0</v>
+      </c>
+      <c r="AF24">
+        <v>4357223782.0</v>
+      </c>
+      <c r="AG24">
+        <v>4418552400.0</v>
+      </c>
+      <c r="AH24">
+        <v>4470505200.0</v>
+      </c>
+      <c r="AI24">
+        <v>10063359900.0</v>
+      </c>
+      <c r="AJ24">
+        <v>13267744900.0</v>
+      </c>
+      <c r="AK24">
+        <v>19782478700.0</v>
+      </c>
+      <c r="AL24">
+        <v>30424427400.0</v>
+      </c>
+      <c r="AM24">
+        <v>35656412500.0</v>
+      </c>
+      <c r="AN24">
+        <v>35954660800.0</v>
+      </c>
+      <c r="AO24">
+        <v>42272651600.0</v>
+      </c>
+      <c r="AP24">
+        <v>20701547300.0</v>
+      </c>
+      <c r="AQ24">
+        <v>5084298100.0</v>
+      </c>
+      <c r="AR24">
+        <v>4638448000.0</v>
+      </c>
+      <c r="AS24">
+        <v>4625691600.0</v>
+      </c>
+      <c r="AT24">
+        <v>6035325300.0</v>
+      </c>
+      <c r="AU24">
+        <v>6118091200.0</v>
+      </c>
+      <c r="AV24">
+        <v>6905715800.0</v>
+      </c>
+      <c r="AW24">
+        <v>7021220800.0</v>
+      </c>
+      <c r="AX24">
+        <v>7425210700.0</v>
+      </c>
+      <c r="AY24">
+        <v>8351586500.0</v>
+      </c>
+      <c r="AZ24">
+        <v>9579785400.0</v>
+      </c>
+      <c r="BA24">
+        <v>10430146200.0</v>
+      </c>
+      <c r="BB24">
+        <v>22854533900.0</v>
+      </c>
+      <c r="BC24">
+        <v>12744592100.0</v>
+      </c>
+      <c r="BD24">
+        <v>22509937000.0</v>
+      </c>
+      <c r="BE24">
+        <v>20368532600.0</v>
+      </c>
+      <c r="BF24">
+        <v>21726647800.0</v>
+      </c>
+      <c r="BG24">
+        <v>22865470200.0</v>
+      </c>
+      <c r="BH24">
+        <v>8856779700.0</v>
+      </c>
+      <c r="BI24">
+        <v>4082692200.0</v>
+      </c>
+      <c r="BJ24">
+        <v>4260078400.0</v>
+      </c>
+      <c r="BK24">
+        <v>4951432600.0</v>
+      </c>
+      <c r="BL24">
+        <v>4951432600.0</v>
+      </c>
+      <c r="BM24">
+        <v>7019000000.0</v>
+      </c>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>6703883100.0</v>
+      </c>
+      <c r="BP24">
+        <v>8035151100.0</v>
+      </c>
+      <c r="BQ24">
+        <v>8520296400.0</v>
+      </c>
+      <c r="BR24">
+        <v>8520296400.0</v>
+      </c>
+      <c r="BS24">
+        <v>7949590100.0</v>
+      </c>
+      <c r="BT24">
+        <v>7221303600.0</v>
+      </c>
+      <c r="BU24">
+        <v>8217144000.0</v>
+      </c>
+      <c r="BV24">
+        <v>8217144000.0</v>
+      </c>
+      <c r="BW24">
+        <v>7981040300.0</v>
+      </c>
+      <c r="BX24"/>
+      <c r="BY24">
+        <v>7913313400.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:77">
+      <c r="A25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>8264001110.0</v>
+      </c>
+      <c r="E25">
+        <v>9126647640.0</v>
+      </c>
+      <c r="F25">
+        <v>9164047350.0</v>
+      </c>
+      <c r="G25">
+        <v>9164047350.0</v>
+      </c>
+      <c r="H25">
+        <v>9280748750.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>5549072820.0</v>
+      </c>
+      <c r="N25">
+        <v>4875797980.0</v>
+      </c>
+      <c r="O25">
+        <v>4565307990.0</v>
+      </c>
+      <c r="P25">
+        <v>4872652940.0</v>
+      </c>
+      <c r="Q25">
+        <v>4722198550.0</v>
+      </c>
+      <c r="R25">
+        <v>4204089840.0</v>
+      </c>
+      <c r="S25">
+        <v>4199336950.0</v>
+      </c>
+      <c r="T25">
+        <v>5821301050.0</v>
+      </c>
+      <c r="U25">
+        <v>6141477270.0</v>
+      </c>
+      <c r="V25">
+        <v>6413626500.0</v>
+      </c>
+      <c r="W25">
+        <v>5686872480.0</v>
+      </c>
+      <c r="X25">
+        <v>144106440.0</v>
+      </c>
+      <c r="Y25">
+        <v>248860430.0</v>
+      </c>
+      <c r="Z25">
+        <v>248860430.0</v>
+      </c>
+      <c r="AA25">
+        <v>248920000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+    </row>
+    <row r="26" spans="1:77">
+      <c r="A26" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
+        <v>126319848.0</v>
+      </c>
+      <c r="AC26">
+        <v>132209520.0</v>
+      </c>
+      <c r="AD26">
+        <v>138871959.0</v>
+      </c>
+      <c r="AE26">
+        <v>145775317.0</v>
+      </c>
+      <c r="AF26">
+        <v>153173698.0</v>
+      </c>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+    </row>
+    <row r="27" spans="1:77">
+      <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+    </row>
+    <row r="28" spans="1:77">
+      <c r="A28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28">
+        <v>2336229000.0</v>
+      </c>
+      <c r="C28">
+        <v>5219868000.0</v>
+      </c>
+      <c r="D28">
+        <v>-697395000.0</v>
+      </c>
+      <c r="E28">
+        <v>9957602000.0</v>
+      </c>
+      <c r="F28">
+        <v>589791000.0</v>
+      </c>
+      <c r="G28">
+        <v>3597883000.0</v>
+      </c>
+      <c r="H28">
+        <v>8930590000.0</v>
+      </c>
+      <c r="I28">
+        <v>5861018000.0</v>
+      </c>
+      <c r="J28">
+        <v>9139719000.0</v>
+      </c>
+      <c r="K28">
+        <v>10906103000.0</v>
+      </c>
+      <c r="L28">
+        <v>-2178740541.0</v>
+      </c>
+      <c r="M28">
+        <v>816747619.0</v>
+      </c>
+      <c r="N28">
+        <v>-7845853436.0</v>
+      </c>
+      <c r="O28">
+        <v>3055942809.0</v>
+      </c>
+      <c r="P28">
+        <v>-11772624738.0</v>
+      </c>
+      <c r="Q28">
+        <v>-10518810705.0</v>
+      </c>
+      <c r="R28">
+        <v>-17638243313.0</v>
+      </c>
+      <c r="S28">
+        <v>-13988261354.0</v>
+      </c>
+      <c r="T28">
+        <v>-7942330005.0</v>
+      </c>
+      <c r="U28">
+        <v>-8042760439.0</v>
+      </c>
+      <c r="V28">
+        <v>948778586.0</v>
+      </c>
+      <c r="W28">
+        <v>56351359852.0</v>
+      </c>
+      <c r="X28">
+        <v>56661916217.0</v>
+      </c>
+      <c r="Y28">
+        <v>54625092967.0</v>
+      </c>
+      <c r="Z28">
+        <v>44432734064.0</v>
+      </c>
+      <c r="AA28">
+        <v>48846487211.0</v>
+      </c>
+      <c r="AB28">
+        <v>62628154861.0</v>
+      </c>
+      <c r="AC28">
+        <v>60170174211.0</v>
+      </c>
+      <c r="AD28">
+        <v>53552205602.0</v>
+      </c>
+      <c r="AE28">
+        <v>61940685477.0</v>
+      </c>
+      <c r="AF28">
+        <v>63231428912.0</v>
+      </c>
+      <c r="AG28">
+        <v>72070607022.0</v>
+      </c>
+      <c r="AH28">
+        <v>62031026357.0</v>
+      </c>
+      <c r="AI28">
+        <v>53558733036.0</v>
+      </c>
+      <c r="AJ28">
+        <v>51791618069.0</v>
+      </c>
+      <c r="AK28">
+        <v>50280101075.0</v>
+      </c>
+      <c r="AL28">
+        <v>31023323222.0</v>
+      </c>
+      <c r="AM28">
+        <v>49721635552.0</v>
+      </c>
+      <c r="AN28">
+        <v>20796724419.0</v>
+      </c>
+      <c r="AO28">
+        <v>8196666625.0</v>
+      </c>
+      <c r="AP28">
+        <v>-24170875475.0</v>
+      </c>
+      <c r="AQ28">
+        <v>-33664156311.0</v>
+      </c>
+      <c r="AR28">
+        <v>-47123488350.0</v>
+      </c>
+      <c r="AS28">
+        <v>-41933125777.0</v>
+      </c>
+      <c r="AT28">
+        <v>-77298471497.0</v>
+      </c>
+      <c r="AU28">
+        <v>-59832608647.0</v>
+      </c>
+      <c r="AV28">
+        <v>-52794014718.0</v>
+      </c>
+      <c r="AW28">
+        <v>-46629889233.0</v>
+      </c>
+      <c r="AX28">
+        <v>-45723109836.0</v>
+      </c>
+      <c r="AY28">
+        <v>17440922952.0</v>
+      </c>
+      <c r="AZ28">
+        <v>16227011656.0</v>
+      </c>
+      <c r="BA28">
+        <v>15662145688.0</v>
+      </c>
+      <c r="BB28">
+        <v>18525483152.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+    </row>
+    <row r="29" spans="1:77">
+      <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+    </row>
+    <row r="30" spans="1:77">
+      <c r="A30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30">
+        <v>77855320000.0</v>
+      </c>
+      <c r="C30">
+        <v>79537529000.0</v>
+      </c>
+      <c r="D30">
+        <v>68705601000.0</v>
+      </c>
+      <c r="E30">
+        <v>66916767000.0</v>
+      </c>
+      <c r="F30">
+        <v>57160011000.0</v>
+      </c>
+      <c r="G30">
+        <v>53039283000.0</v>
+      </c>
+      <c r="H30">
+        <v>67075769000.0</v>
+      </c>
+      <c r="I30">
+        <v>63148621000.0</v>
+      </c>
+      <c r="J30">
+        <v>67788437000.0</v>
+      </c>
+      <c r="K30">
+        <v>70837956000.0</v>
+      </c>
+      <c r="L30">
+        <v>57380407690.0</v>
+      </c>
+      <c r="M30">
+        <v>64119370000.0</v>
+      </c>
+      <c r="N30">
+        <v>64972251336.0</v>
+      </c>
+      <c r="O30">
+        <v>89944545938.0</v>
+      </c>
+      <c r="P30">
+        <v>85359716162.0</v>
+      </c>
+      <c r="Q30">
+        <v>76547008702.0</v>
+      </c>
+      <c r="R30">
+        <v>67910856708.0</v>
+      </c>
+      <c r="S30">
+        <v>68308593523.0</v>
+      </c>
+      <c r="T30">
+        <v>71592674241.0</v>
+      </c>
+      <c r="U30">
+        <v>73755974797.0</v>
+      </c>
+      <c r="V30">
+        <v>86758175030.0</v>
+      </c>
+      <c r="W30">
+        <v>72095285781.0</v>
+      </c>
+      <c r="X30">
+        <v>65732727727.0</v>
+      </c>
+      <c r="Y30">
+        <v>60751104863.0</v>
+      </c>
+      <c r="Z30">
+        <v>50832337300.0</v>
+      </c>
+      <c r="AA30">
+        <v>62599169292.0</v>
+      </c>
+      <c r="AB30">
+        <v>76427018517.0</v>
+      </c>
+      <c r="AC30">
+        <v>64565310958.0</v>
+      </c>
+      <c r="AD30">
+        <v>59405002687.0</v>
+      </c>
+      <c r="AE30">
+        <v>69487669903.0</v>
+      </c>
+      <c r="AF30">
+        <v>63463275726.0</v>
+      </c>
+      <c r="AG30">
+        <v>67118568580.0</v>
+      </c>
+      <c r="AH30">
+        <v>48811544840.0</v>
+      </c>
+      <c r="AI30">
+        <v>24473260163.0</v>
+      </c>
+      <c r="AJ30">
+        <v>46235106530.0</v>
+      </c>
+      <c r="AK30">
+        <v>51283310828.0</v>
+      </c>
+      <c r="AL30">
+        <v>37165872332.0</v>
+      </c>
+      <c r="AM30">
+        <v>86664836388.0</v>
+      </c>
+      <c r="AN30">
+        <v>43271882540.0</v>
+      </c>
+      <c r="AO30">
+        <v>46475266676.0</v>
+      </c>
+      <c r="AP30">
+        <v>48819013590.0</v>
+      </c>
+      <c r="AQ30">
+        <v>62472666928.0</v>
+      </c>
+      <c r="AR30">
+        <v>73868027079.0</v>
+      </c>
+      <c r="AS30">
+        <v>79167219694.0</v>
+      </c>
+      <c r="AT30">
+        <v>84604841078.0</v>
+      </c>
+      <c r="AU30">
+        <v>62804942529.0</v>
+      </c>
+      <c r="AV30">
+        <v>60999131472.0</v>
+      </c>
+      <c r="AW30">
+        <v>60206957850.0</v>
+      </c>
+      <c r="AX30">
+        <v>44172329381.0</v>
+      </c>
+      <c r="AY30">
+        <v>30258072840.0</v>
+      </c>
+      <c r="AZ30">
+        <v>21069080205.0</v>
+      </c>
+      <c r="BA30">
+        <v>22433185144.0</v>
+      </c>
+      <c r="BB30">
+        <v>31582402660.0</v>
+      </c>
+      <c r="BC30">
+        <v>31735601200.0</v>
+      </c>
+      <c r="BD30">
+        <v>30354928200.0</v>
+      </c>
+      <c r="BE30">
+        <v>31555387100.0</v>
+      </c>
+      <c r="BF30">
+        <v>32180118600.0</v>
+      </c>
+      <c r="BG30">
+        <v>31477126800.0</v>
+      </c>
+      <c r="BH30">
+        <v>29473889900.0</v>
+      </c>
+      <c r="BI30">
+        <v>1080545000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>1237404800.0</v>
+      </c>
+      <c r="BK30">
+        <v>645132400.0</v>
+      </c>
+      <c r="BL30">
+        <v>645132400.0</v>
+      </c>
+      <c r="BM30">
+        <v>666000000.0</v>
+      </c>
+      <c r="BN30"/>
+      <c r="BO30">
+        <v>1115076500.0</v>
+      </c>
+      <c r="BP30">
+        <v>1719284100.0</v>
+      </c>
+      <c r="BQ30">
+        <v>1847436900.0</v>
+      </c>
+      <c r="BR30">
+        <v>1847436900.0</v>
+      </c>
+      <c r="BS30">
+        <v>1883452700.0</v>
+      </c>
+      <c r="BT30">
+        <v>975326900.0</v>
+      </c>
+      <c r="BU30">
+        <v>1873610500.0</v>
+      </c>
+      <c r="BV30">
+        <v>1873610500.0</v>
+      </c>
+      <c r="BW30">
+        <v>1763246200.0</v>
+      </c>
+      <c r="BX30"/>
+      <c r="BY30">
+        <v>1082610100.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:77">
+      <c r="A31" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>151924251863.0</v>
+      </c>
+      <c r="N31">
+        <v>150585571878.0</v>
+      </c>
+      <c r="O31">
+        <v>153950911864.0</v>
+      </c>
+      <c r="P31">
+        <v>170259659503.0</v>
+      </c>
+      <c r="Q31">
+        <v>170127591571.0</v>
+      </c>
+      <c r="R31">
+        <v>172394273343.0</v>
+      </c>
+      <c r="S31">
+        <v>170286967504.0</v>
+      </c>
+      <c r="T31">
+        <v>179566896449.0</v>
+      </c>
+      <c r="U31">
+        <v>176294198560.0</v>
+      </c>
+      <c r="V31">
+        <v>176317931309.0</v>
+      </c>
+      <c r="W31">
+        <v>173086959407.0</v>
+      </c>
+      <c r="X31">
+        <v>171886111924.0</v>
+      </c>
+      <c r="Y31">
+        <v>171112393680.0</v>
+      </c>
+      <c r="Z31">
+        <v>172484913122.0</v>
+      </c>
+      <c r="AA31">
+        <v>169713630064.0</v>
+      </c>
+      <c r="AB31">
+        <v>163481040743.0</v>
+      </c>
+      <c r="AC31">
+        <v>152601722441.0</v>
+      </c>
+      <c r="AD31">
+        <v>148540311448.0</v>
+      </c>
+      <c r="AE31">
+        <v>146236684919.0</v>
+      </c>
+      <c r="AF31">
+        <v>130824271883.0</v>
+      </c>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+    </row>
+    <row r="32" spans="1:77">
+      <c r="A32" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+    </row>
+    <row r="33" spans="1:77">
+      <c r="A33" t="s">
+        <v>52</v>
+      </c>
+      <c r="B33">
+        <v>233800986000.0</v>
+      </c>
+      <c r="C33">
+        <v>234918970000.0</v>
+      </c>
+      <c r="D33">
+        <v>233155971000.0</v>
+      </c>
+      <c r="E33">
+        <v>238204613000.0</v>
+      </c>
+      <c r="F33">
+        <v>239501210000.0</v>
+      </c>
+      <c r="G33">
+        <v>238067653000.0</v>
+      </c>
+      <c r="H33">
+        <v>243384614000.0</v>
+      </c>
+      <c r="I33">
+        <v>241251735000.0</v>
+      </c>
+      <c r="J33">
+        <v>240592534000.0</v>
+      </c>
+      <c r="K33">
+        <v>244011735000.0</v>
+      </c>
+      <c r="L33">
+        <v>244976663986.0</v>
+      </c>
+      <c r="M33">
+        <v>236521938265.0</v>
+      </c>
+      <c r="N33">
+        <v>234811354112.0</v>
+      </c>
+      <c r="O33">
+        <v>235399980987.0</v>
+      </c>
+      <c r="P33">
+        <v>123383983133.0</v>
+      </c>
+      <c r="Q33">
+        <v>122402246291.0</v>
+      </c>
+      <c r="R33">
+        <v>119317666069.0</v>
+      </c>
+      <c r="S33">
+        <v>121517411153.0</v>
+      </c>
+      <c r="T33">
+        <v>126007664749.0</v>
+      </c>
+      <c r="U33">
+        <v>128387806561.0</v>
+      </c>
+      <c r="V33">
+        <v>131107562928.0</v>
+      </c>
+      <c r="W33">
+        <v>133985338386.0</v>
+      </c>
+      <c r="X33">
+        <v>55278261815.0</v>
+      </c>
+      <c r="Y33">
+        <v>55309773636.0</v>
+      </c>
+      <c r="Z33">
+        <v>40369551402.0</v>
+      </c>
+      <c r="AA33">
+        <v>42467783891.0</v>
+      </c>
+      <c r="AB33">
+        <v>41955865324.0</v>
+      </c>
+      <c r="AC33">
+        <v>43725818263.0</v>
+      </c>
+      <c r="AD33">
+        <v>43756545850.0</v>
+      </c>
+      <c r="AE33">
+        <v>43428212267.0</v>
+      </c>
+      <c r="AF33">
+        <v>45733601792.0</v>
+      </c>
+      <c r="AG33">
+        <v>48110602417.0</v>
+      </c>
+      <c r="AH33">
+        <v>45339280566.0</v>
+      </c>
+      <c r="AI33">
+        <v>45356071881.0</v>
+      </c>
+      <c r="AJ33">
+        <v>45673159397.0</v>
+      </c>
+      <c r="AK33">
+        <v>44901202571.0</v>
+      </c>
+      <c r="AL33">
+        <v>42797977905.0</v>
+      </c>
+      <c r="AM33">
+        <v>46821336856.0</v>
+      </c>
+      <c r="AN33">
+        <v>41372751607.0</v>
+      </c>
+      <c r="AO33">
+        <v>42388774327.0</v>
+      </c>
+      <c r="AP33">
+        <v>37298272094.0</v>
+      </c>
+      <c r="AQ33">
+        <v>43996007201.0</v>
+      </c>
+      <c r="AR33">
+        <v>44811212116.0</v>
+      </c>
+      <c r="AS33">
+        <v>53396977223.0</v>
+      </c>
+      <c r="AT33">
+        <v>56334049058.0</v>
+      </c>
+      <c r="AU33">
+        <v>59937127970.0</v>
+      </c>
+      <c r="AV33">
+        <v>61074470207.0</v>
+      </c>
+      <c r="AW33">
+        <v>58426067889.0</v>
+      </c>
+      <c r="AX33">
+        <v>60117854739.0</v>
+      </c>
+      <c r="AY33">
+        <v>32598584673.0</v>
+      </c>
+      <c r="AZ33">
+        <v>35282275163.0</v>
+      </c>
+      <c r="BA33">
+        <v>36657420850.0</v>
+      </c>
+      <c r="BB33">
+        <v>35262413735.0</v>
+      </c>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+    </row>
+    <row r="34" spans="1:77">
+      <c r="A34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+    </row>
+    <row r="35" spans="1:77">
+      <c r="A35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B35">
+        <v>6843822000.0</v>
+      </c>
+      <c r="C35">
+        <v>7995999000.0</v>
+      </c>
+      <c r="D35">
+        <v>8806683000.0</v>
+      </c>
+      <c r="E35">
+        <v>9623681000.0</v>
+      </c>
+      <c r="F35">
+        <v>9661081000.0</v>
+      </c>
+      <c r="G35">
+        <v>9661081000.0</v>
+      </c>
+      <c r="H35">
+        <v>9777782000.0</v>
+      </c>
+      <c r="I35">
+        <v>6689985000.0</v>
+      </c>
+      <c r="J35">
+        <v>6689985000.0</v>
+      </c>
+      <c r="K35">
+        <v>10972649000.0</v>
+      </c>
+      <c r="L35">
+        <v>4400068400.0</v>
+      </c>
+      <c r="M35">
+        <v>6746910933.0</v>
+      </c>
+      <c r="N35">
+        <v>5590831481.0</v>
+      </c>
+      <c r="O35">
+        <v>5062341490.0</v>
+      </c>
+      <c r="P35">
+        <v>7066633674.0</v>
+      </c>
+      <c r="Q35">
+        <v>6101376307.0</v>
+      </c>
+      <c r="R35">
+        <v>4758473360.0</v>
+      </c>
+      <c r="S35">
+        <v>4753720467.0</v>
+      </c>
+      <c r="T35">
+        <v>7994649416.0</v>
+      </c>
+      <c r="U35">
+        <v>7908786649.0</v>
+      </c>
+      <c r="V35">
+        <v>7951071296.0</v>
+      </c>
+      <c r="W35">
+        <v>6748342148.0</v>
+      </c>
+      <c r="X35">
+        <v>7584589863.0</v>
+      </c>
+      <c r="Y35">
+        <v>7371797823.0</v>
+      </c>
+      <c r="Z35">
+        <v>7039447841.0</v>
+      </c>
+      <c r="AA35">
+        <v>6709957716.0</v>
+      </c>
+      <c r="AB35">
+        <v>5755011824.0</v>
+      </c>
+      <c r="AC35">
+        <v>5663668290.0</v>
+      </c>
+      <c r="AD35">
+        <v>6387318499.0</v>
+      </c>
+      <c r="AE35">
+        <v>6228782527.0</v>
+      </c>
+      <c r="AF35">
+        <v>7614566521.0</v>
+      </c>
+      <c r="AG35">
+        <v>7518765407.0</v>
+      </c>
+      <c r="AH35">
+        <v>7261230990.0</v>
+      </c>
+      <c r="AI35">
+        <v>12854085630.0</v>
+      </c>
+      <c r="AJ35">
+        <v>16370519633.0</v>
+      </c>
+      <c r="AK35">
+        <v>22475998096.0</v>
+      </c>
+      <c r="AL35">
+        <v>32538717194.0</v>
+      </c>
+      <c r="AM35">
+        <v>38821838592.0</v>
+      </c>
+      <c r="AN35">
+        <v>39056740915.0</v>
+      </c>
+      <c r="AO35">
+        <v>45630915015.0</v>
+      </c>
+      <c r="AP35">
+        <v>24501274692.0</v>
+      </c>
+      <c r="AQ35">
+        <v>8969014182.0</v>
+      </c>
+      <c r="AR35">
+        <v>13504750540.0</v>
+      </c>
+      <c r="AS35">
+        <v>13536012766.0</v>
+      </c>
+      <c r="AT35">
+        <v>13905749987.0</v>
+      </c>
+      <c r="AU35">
+        <v>14644378052.0</v>
+      </c>
+      <c r="AV35">
+        <v>16636191127.0</v>
+      </c>
+      <c r="AW35">
+        <v>15834685806.0</v>
+      </c>
+      <c r="AX35">
+        <v>15686843488.0</v>
+      </c>
+      <c r="AY35">
+        <v>15941881086.0</v>
+      </c>
+      <c r="AZ35">
+        <v>17617011499.0</v>
+      </c>
+      <c r="BA35">
+        <v>17935888833.0</v>
+      </c>
+      <c r="BB35">
+        <v>29571456168.0</v>
+      </c>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+    </row>
+    <row r="36" spans="1:77">
+      <c r="A36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B36">
+        <v>170245086000.0</v>
+      </c>
+      <c r="C36">
+        <v>170559015000.0</v>
+      </c>
+      <c r="D36">
+        <v>168901959000.0</v>
+      </c>
+      <c r="E36">
+        <v>203437048000.0</v>
+      </c>
+      <c r="F36">
+        <v>203439361000.0</v>
+      </c>
+      <c r="G36">
+        <v>203439361000.0</v>
+      </c>
+      <c r="H36">
+        <v>173517252000.0</v>
+      </c>
+      <c r="I36">
+        <v>205043291000.0</v>
+      </c>
+      <c r="J36">
+        <v>165265593000.0</v>
+      </c>
+      <c r="K36">
+        <v>173399385000.0</v>
+      </c>
+      <c r="L36">
+        <v>175551902087.0</v>
+      </c>
+      <c r="M36">
+        <v>175563712086.0</v>
+      </c>
+      <c r="N36">
+        <v>176962552088.0</v>
+      </c>
+      <c r="O36">
+        <v>175246622003.0</v>
+      </c>
+      <c r="P36">
+        <v>57574179261.0</v>
+      </c>
+      <c r="Q36">
+        <v>61752162326.0</v>
+      </c>
+      <c r="R36">
+        <v>63641188161.0</v>
+      </c>
+      <c r="S36">
+        <v>65840933245.0</v>
+      </c>
+      <c r="T36">
+        <v>64707168447.0</v>
+      </c>
+      <c r="U36">
+        <v>62284871593.0</v>
+      </c>
+      <c r="V36">
+        <v>66613381027.0</v>
+      </c>
+      <c r="W36">
+        <v>103448727220.0</v>
+      </c>
+      <c r="X36">
+        <v>41744209358.0</v>
+      </c>
+      <c r="Y36">
+        <v>41258464266.0</v>
+      </c>
+      <c r="Z36">
+        <v>26274296174.0</v>
+      </c>
+      <c r="AA36">
+        <v>28387639396.0</v>
+      </c>
+      <c r="AB36">
+        <v>28115952445.0</v>
+      </c>
+      <c r="AC36">
+        <v>29613683142.0</v>
+      </c>
+      <c r="AD36">
+        <v>29695708131.0</v>
+      </c>
+      <c r="AE36">
+        <v>31127085817.0</v>
+      </c>
+      <c r="AF36">
+        <v>15924502747.0</v>
+      </c>
+      <c r="AG36">
+        <v>18530793077.0</v>
+      </c>
+      <c r="AH36">
+        <v>15857912387.0</v>
+      </c>
+      <c r="AI36">
+        <v>33208195651.0</v>
+      </c>
+      <c r="AJ36">
+        <v>12495652444.0</v>
+      </c>
+      <c r="AK36">
+        <v>12068162143.0</v>
+      </c>
+      <c r="AL36">
+        <v>32904868585.0</v>
+      </c>
+      <c r="AM36">
+        <v>34778995582.0</v>
+      </c>
+      <c r="AN36">
+        <v>8343814746.0</v>
+      </c>
+      <c r="AO36">
+        <v>7465384839.0</v>
+      </c>
+      <c r="AP36">
+        <v>8856649555.0</v>
+      </c>
+      <c r="AQ36">
+        <v>7527001040.0</v>
+      </c>
+      <c r="AR36">
+        <v>14711600786.0</v>
+      </c>
+      <c r="AS36">
+        <v>23443660070.0</v>
+      </c>
+      <c r="AT36">
+        <v>25909972447.0</v>
+      </c>
+      <c r="AU36">
+        <v>23883561249.0</v>
+      </c>
+      <c r="AV36">
+        <v>24060192170.0</v>
+      </c>
+      <c r="AW36">
+        <v>47802163370.0</v>
+      </c>
+      <c r="AX36">
+        <v>27517037515.0</v>
+      </c>
+      <c r="AY36">
+        <v>21792254701.0</v>
+      </c>
+      <c r="AZ36">
+        <v>10141418022.0</v>
+      </c>
+      <c r="BA36">
+        <v>10289869969.0</v>
+      </c>
+      <c r="BB36">
+        <v>7774548885.0</v>
+      </c>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+    </row>
+    <row r="37" spans="1:77">
+      <c r="A37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+    </row>
+    <row r="38" spans="1:77">
+      <c r="A38" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
+        <v>172868672020.0</v>
+      </c>
+      <c r="E38">
+        <v>173269082320.0</v>
+      </c>
+      <c r="F38">
+        <v>173271394680.0</v>
+      </c>
+      <c r="G38">
+        <v>173271394670.0</v>
+      </c>
+      <c r="H38">
+        <v>179370428850.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
+        <v>211092787411.0</v>
+      </c>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
+      <c r="Q38">
+        <v>93043220750.0</v>
+      </c>
+      <c r="R38">
+        <v>95459287465.0</v>
+      </c>
+      <c r="S38">
+        <v>95352306339.0</v>
+      </c>
+      <c r="T38">
+        <v>0.0</v>
+      </c>
+      <c r="U38">
+        <v>99370032026.0</v>
+      </c>
+      <c r="V38">
+        <v>101391815251.0</v>
+      </c>
+      <c r="W38">
+        <v>103448727220.0</v>
+      </c>
+      <c r="X38">
+        <v>41744209358.0</v>
+      </c>
+      <c r="Y38">
+        <v>41258464266.0</v>
+      </c>
+      <c r="Z38">
+        <v>26274296174.0</v>
+      </c>
+      <c r="AA38">
+        <v>28387639396.0</v>
+      </c>
+      <c r="AB38">
+        <v>28130776600.0</v>
+      </c>
+      <c r="AC38">
+        <v>29613683142.0</v>
+      </c>
+      <c r="AD38">
+        <v>29695708131.0</v>
+      </c>
+      <c r="AE38">
+        <v>31127085817.0</v>
+      </c>
+      <c r="AF38">
+        <v>15924502747.0</v>
+      </c>
+      <c r="AG38">
+        <v>38626913500.0</v>
+      </c>
+      <c r="AH38">
+        <v>35971038300.0</v>
+      </c>
+      <c r="AI38">
+        <v>36027365900.0</v>
+      </c>
+      <c r="AJ38">
+        <v>36428395400.0</v>
+      </c>
+      <c r="AK38">
+        <v>35600913300.0</v>
+      </c>
+      <c r="AL38">
+        <v>33296990800.0</v>
+      </c>
+      <c r="AM38">
+        <v>37556678600.0</v>
+      </c>
+      <c r="AN38">
+        <v>31773617600.0</v>
+      </c>
+      <c r="AO38">
+        <v>32515463100.0</v>
+      </c>
+      <c r="AP38">
+        <v>27235070900.0</v>
+      </c>
+      <c r="AQ38">
+        <v>31200809600.0</v>
+      </c>
+      <c r="AR38">
+        <v>34148997800.0</v>
+      </c>
+      <c r="AS38">
+        <v>43134456200.0</v>
+      </c>
+      <c r="AT38">
+        <v>45604167700.0</v>
+      </c>
+      <c r="AU38">
+        <v>48895722200.0</v>
+      </c>
+      <c r="AV38">
+        <v>46002100100.0</v>
+      </c>
+      <c r="AW38">
+        <v>48427514800.0</v>
+      </c>
+      <c r="AX38">
+        <v>50199077000.0</v>
+      </c>
+      <c r="AY38">
+        <v>22476307100.0</v>
+      </c>
+      <c r="AZ38">
+        <v>10905284600.0</v>
+      </c>
+      <c r="BA38">
+        <v>11121088100.0</v>
+      </c>
+      <c r="BB38">
+        <v>8592450800.0</v>
+      </c>
+      <c r="BC38">
+        <v>10548239800.0</v>
+      </c>
+      <c r="BD38">
+        <v>15371774600.0</v>
+      </c>
+      <c r="BE38">
+        <v>14590930600.0</v>
+      </c>
+      <c r="BF38">
+        <v>12243406600.0</v>
+      </c>
+      <c r="BG38">
+        <v>13770568100.0</v>
+      </c>
+      <c r="BH38">
+        <v>8379873200.0</v>
+      </c>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38">
+        <v>202843300.0</v>
+      </c>
+      <c r="BL38">
+        <v>202843300.0</v>
+      </c>
+      <c r="BM38">
+        <v>283000000.0</v>
+      </c>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>280652900.0</v>
+      </c>
+      <c r="BP38">
+        <v>433296800.0</v>
+      </c>
+      <c r="BQ38">
+        <v>690939600.0</v>
+      </c>
+      <c r="BR38">
+        <v>690939600.0</v>
+      </c>
+      <c r="BS38">
+        <v>506862700.0</v>
+      </c>
+      <c r="BT38">
+        <v>461310000.0</v>
+      </c>
+      <c r="BU38">
+        <v>428810000.0</v>
+      </c>
+      <c r="BV38">
+        <v>428810000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1409445500.0</v>
+      </c>
+      <c r="BX38"/>
+      <c r="BY38">
+        <v>1547206000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:77">
+      <c r="A39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39">
+        <v>6122623000.0</v>
+      </c>
+      <c r="C39">
+        <v>4647256000.0</v>
+      </c>
+      <c r="D39">
+        <v>7248764000.0</v>
+      </c>
+      <c r="E39">
+        <v>17432555000.0</v>
+      </c>
+      <c r="F39">
+        <v>15349565000.0</v>
+      </c>
+      <c r="G39">
+        <v>16015887000.0</v>
+      </c>
+      <c r="H39">
+        <v>4963709000.0</v>
+      </c>
+      <c r="I39">
+        <v>10596767000.0</v>
+      </c>
+      <c r="J39">
+        <v>5461132000.0</v>
+      </c>
+      <c r="K39">
+        <v>4792514000.0</v>
+      </c>
+      <c r="L39">
+        <v>13999698799.0</v>
+      </c>
+      <c r="M39">
+        <v>8793642669.0</v>
+      </c>
+      <c r="N39">
+        <v>10710825358.0</v>
+      </c>
+      <c r="O39">
+        <v>10358218326.0</v>
+      </c>
+      <c r="P39">
+        <v>5522409546.0</v>
+      </c>
+      <c r="Q39">
+        <v>3668160541.0</v>
+      </c>
+      <c r="R39">
+        <v>13059830642.0</v>
+      </c>
+      <c r="S39">
+        <v>2820242744.0</v>
+      </c>
+      <c r="T39">
+        <v>19033455018.0</v>
+      </c>
+      <c r="U39">
+        <v>20236762499.0</v>
+      </c>
+      <c r="V39">
+        <v>3202882163.0</v>
+      </c>
+      <c r="W39">
+        <v>18925561442.0</v>
+      </c>
+      <c r="X39">
+        <v>101137384824.0</v>
+      </c>
+      <c r="Y39">
+        <v>100941605941.0</v>
+      </c>
+      <c r="Z39">
+        <v>101749330420.0</v>
+      </c>
+      <c r="AA39">
+        <v>101061842615.0</v>
+      </c>
+      <c r="AB39">
+        <v>111895965966.0</v>
+      </c>
+      <c r="AC39">
+        <v>113287294728.0</v>
+      </c>
+      <c r="AD39">
+        <v>112921821201.0</v>
+      </c>
+      <c r="AE39">
+        <v>110758811325.0</v>
+      </c>
+      <c r="AF39">
+        <v>128504524146.0</v>
+      </c>
+      <c r="AG39">
+        <v>114997618786.0</v>
+      </c>
+      <c r="AH39">
+        <v>153143988006.0</v>
+      </c>
+      <c r="AI39">
+        <v>118729972823.0</v>
+      </c>
+      <c r="AJ39">
+        <v>166015531394.0</v>
+      </c>
+      <c r="AK39">
+        <v>168175876233.0</v>
+      </c>
+      <c r="AL39">
+        <v>139542125375.0</v>
+      </c>
+      <c r="AM39">
+        <v>156081821862.0</v>
+      </c>
+      <c r="AN39">
+        <v>90859285742.0</v>
+      </c>
+      <c r="AO39">
+        <v>86208517277.0</v>
+      </c>
+      <c r="AP39">
+        <v>87798063807.0</v>
+      </c>
+      <c r="AQ39">
+        <v>83942394012.0</v>
+      </c>
+      <c r="AR39">
+        <v>19049473304.0</v>
+      </c>
+      <c r="AS39">
+        <v>20002261406.0</v>
+      </c>
+      <c r="AT39">
+        <v>17588918467.0</v>
+      </c>
+      <c r="AU39">
+        <v>11180907138.0</v>
+      </c>
+      <c r="AV39">
+        <v>3673130287.0</v>
+      </c>
+      <c r="AW39">
+        <v>4159982749.0</v>
+      </c>
+      <c r="AX39">
+        <v>4417159526.0</v>
+      </c>
+      <c r="AY39">
+        <v>1751257542.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1442913183.0</v>
+      </c>
+      <c r="BA39">
+        <v>1080682993.0</v>
+      </c>
+      <c r="BB39">
+        <v>3874104679.0</v>
+      </c>
+      <c r="BC39">
+        <v>164230000.0</v>
+      </c>
+      <c r="BD39">
+        <v>3577157500.0</v>
+      </c>
+      <c r="BE39">
+        <v>474026600.0</v>
+      </c>
+      <c r="BF39">
+        <v>1728200500.0</v>
+      </c>
+      <c r="BG39">
+        <v>484518800.0</v>
+      </c>
+      <c r="BH39">
+        <v>7542940800.0</v>
+      </c>
+      <c r="BI39">
+        <v>260016600.0</v>
+      </c>
+      <c r="BJ39">
+        <v>260564400.0</v>
+      </c>
+      <c r="BK39">
+        <v>593539300.0</v>
+      </c>
+      <c r="BL39">
+        <v>593539300.0</v>
+      </c>
+      <c r="BM39">
+        <v>573000000.0</v>
+      </c>
+      <c r="BN39"/>
+      <c r="BO39">
+        <v>503299900.0</v>
+      </c>
+      <c r="BP39">
+        <v>1110968100.0</v>
+      </c>
+      <c r="BQ39">
+        <v>980638700.0</v>
+      </c>
+      <c r="BR39">
+        <v>980638700.0</v>
+      </c>
+      <c r="BS39">
+        <v>958339100.0</v>
+      </c>
+      <c r="BT39">
+        <v>769111200.0</v>
+      </c>
+      <c r="BU39">
+        <v>495355700.0</v>
+      </c>
+      <c r="BV39">
+        <v>495355700.0</v>
+      </c>
+      <c r="BW39">
+        <v>305876000.0</v>
+      </c>
+      <c r="BX39"/>
+      <c r="BY39">
+        <v>116893300.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:77">
+      <c r="A40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B40">
+        <v>94258770000.0</v>
+      </c>
+      <c r="C40">
+        <v>87850663000.0</v>
+      </c>
+      <c r="D40">
+        <v>91595762000.0</v>
+      </c>
+      <c r="E40">
+        <v>103154747000.0</v>
+      </c>
+      <c r="F40">
+        <v>99721751000.0</v>
+      </c>
+      <c r="G40">
+        <v>96219512000.0</v>
+      </c>
+      <c r="H40">
+        <v>86118766000.0</v>
+      </c>
+      <c r="I40">
+        <v>98833717000.0</v>
+      </c>
+      <c r="J40">
+        <v>97633809000.0</v>
+      </c>
+      <c r="K40">
+        <v>89740162000.0</v>
+      </c>
+      <c r="L40">
+        <v>99837600029.0</v>
+      </c>
+      <c r="M40">
+        <v>97759721218.0</v>
+      </c>
+      <c r="N40">
+        <v>107204778992.0</v>
+      </c>
+      <c r="O40">
+        <v>103588018635.0</v>
+      </c>
+      <c r="P40">
+        <v>55115690248.0</v>
+      </c>
+      <c r="Q40">
+        <v>109008777834.0</v>
+      </c>
+      <c r="R40">
+        <v>107585124615.0</v>
+      </c>
+      <c r="S40">
+        <v>103827517554.0</v>
+      </c>
+      <c r="T40">
+        <v>113657112790.0</v>
+      </c>
+      <c r="U40">
+        <v>107071080081.0</v>
+      </c>
+      <c r="V40">
+        <v>103288973836.0</v>
+      </c>
+      <c r="W40">
+        <v>39323745073.0</v>
+      </c>
+      <c r="X40">
+        <v>43143144779.0</v>
+      </c>
+      <c r="Y40">
+        <v>41519994038.0</v>
+      </c>
+      <c r="Z40">
+        <v>14462570379.0</v>
+      </c>
+      <c r="AA40">
+        <v>22007551395.0</v>
+      </c>
+      <c r="AB40">
+        <v>71156642471.0</v>
+      </c>
+      <c r="AC40">
+        <v>92918372009.0</v>
+      </c>
+      <c r="AD40">
+        <v>105708614859.0</v>
+      </c>
+      <c r="AE40">
+        <v>109241399899.0</v>
+      </c>
+      <c r="AF40">
+        <v>146943229047.0</v>
+      </c>
+      <c r="AG40">
+        <v>157257592940.0</v>
+      </c>
+      <c r="AH40">
+        <v>166631962977.0</v>
+      </c>
+      <c r="AI40">
+        <v>146674096454.0</v>
+      </c>
+      <c r="AJ40">
+        <v>208396376961.0</v>
+      </c>
+      <c r="AK40">
+        <v>204200262850.0</v>
+      </c>
+      <c r="AL40">
+        <v>200522625680.0</v>
+      </c>
+      <c r="AM40">
+        <v>227092906669.0</v>
+      </c>
+      <c r="AN40">
+        <v>203021406870.0</v>
+      </c>
+      <c r="AO40">
+        <v>203424727406.0</v>
+      </c>
+      <c r="AP40">
+        <v>216781942009.0</v>
+      </c>
+      <c r="AQ40">
+        <v>235895148975.0</v>
+      </c>
+      <c r="AR40">
+        <v>155531009768.0</v>
+      </c>
+      <c r="AS40">
+        <v>127014119372.0</v>
+      </c>
+      <c r="AT40">
+        <v>91772857586.0</v>
+      </c>
+      <c r="AU40">
+        <v>60037782282.0</v>
+      </c>
+      <c r="AV40">
+        <v>23960203454.0</v>
+      </c>
+      <c r="AW40">
+        <v>18790517621.0</v>
+      </c>
+      <c r="AX40">
+        <v>11414359755.0</v>
+      </c>
+      <c r="AY40">
+        <v>9499219739.0</v>
+      </c>
+      <c r="AZ40">
+        <v>6243365981.0</v>
+      </c>
+      <c r="BA40">
+        <v>8813294647.0</v>
+      </c>
+      <c r="BB40">
+        <v>15317787090.0</v>
+      </c>
+      <c r="BC40">
+        <v>12925519000.0</v>
+      </c>
+      <c r="BD40">
+        <v>11189698000.0</v>
+      </c>
+      <c r="BE40">
+        <v>6997065000.0</v>
+      </c>
+      <c r="BF40">
+        <v>6967623000.0</v>
+      </c>
+      <c r="BG40">
+        <v>9219288000.0</v>
+      </c>
+      <c r="BH40">
+        <v>21506261000.0</v>
+      </c>
+      <c r="BI40">
+        <v>3504902000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>3471848000.0</v>
+      </c>
+      <c r="BK40">
+        <v>3260658000.0</v>
+      </c>
+      <c r="BL40">
+        <v>3260658000.0</v>
+      </c>
+      <c r="BM40">
+        <v>2323000000.0</v>
+      </c>
+      <c r="BN40"/>
+      <c r="BO40">
+        <v>1575126000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1456789000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>873580000.0</v>
+      </c>
+      <c r="BR40">
+        <v>873580000.0</v>
+      </c>
+      <c r="BS40">
+        <v>1262740000.0</v>
+      </c>
+      <c r="BT40">
+        <v>1179769000.0</v>
+      </c>
+      <c r="BU40">
+        <v>983913000.0</v>
+      </c>
+      <c r="BV40">
+        <v>983913000.0</v>
+      </c>
+      <c r="BW40">
+        <v>1187335000.0</v>
+      </c>
+      <c r="BX40"/>
+      <c r="BY40">
+        <v>643556000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:77">
+      <c r="A41" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
+        <v>715033498.0</v>
+      </c>
+      <c r="O41">
+        <v>497033498.0</v>
+      </c>
+      <c r="P41">
+        <v>2193980731.0</v>
+      </c>
+      <c r="Q41">
+        <v>1379177759.0</v>
+      </c>
+      <c r="R41">
+        <v>554383518.0</v>
+      </c>
+      <c r="S41">
+        <v>554383518.0</v>
+      </c>
+      <c r="T41">
+        <v>2173348366.0</v>
+      </c>
+      <c r="U41">
+        <v>1767309378.0</v>
+      </c>
+      <c r="V41">
+        <v>1537444801.0</v>
+      </c>
+      <c r="W41">
+        <v>1061469669.0</v>
+      </c>
+      <c r="X41">
+        <v>3912060039.0</v>
+      </c>
+      <c r="Y41">
+        <v>3596044418.0</v>
+      </c>
+      <c r="Z41">
+        <v>3267061541.0</v>
+      </c>
+      <c r="AA41">
+        <v>2942551875.0</v>
+      </c>
+      <c r="AB41">
+        <v>2443163902.0</v>
+      </c>
+      <c r="AC41">
+        <v>2164956118.0</v>
+      </c>
+      <c r="AD41">
+        <v>1880465374.0</v>
+      </c>
+      <c r="AE41">
+        <v>1580436425.0</v>
+      </c>
+      <c r="AF41">
+        <v>3257342739.0</v>
+      </c>
+      <c r="AG41">
+        <v>3100213000.0</v>
+      </c>
+      <c r="AH41">
+        <v>2790725800.0</v>
+      </c>
+      <c r="AI41">
+        <v>2790725800.0</v>
+      </c>
+      <c r="AJ41">
+        <v>3102774700.0</v>
+      </c>
+      <c r="AK41">
+        <v>2693519400.0</v>
+      </c>
+      <c r="AL41">
+        <v>2114289800.0</v>
+      </c>
+      <c r="AM41">
+        <v>3165426000.0</v>
+      </c>
+      <c r="AN41">
+        <v>3102080100.0</v>
+      </c>
+      <c r="AO41">
+        <v>3358263400.0</v>
+      </c>
+      <c r="AP41">
+        <v>3799727400.0</v>
+      </c>
+      <c r="AQ41">
+        <v>3884716100.0</v>
+      </c>
+      <c r="AR41">
+        <v>8866302500.0</v>
+      </c>
+      <c r="AS41">
+        <v>8910321100.0</v>
+      </c>
+      <c r="AT41">
+        <v>7870424700.0</v>
+      </c>
+      <c r="AU41">
+        <v>8526286800.0</v>
+      </c>
+      <c r="AV41">
+        <v>9730475300.0</v>
+      </c>
+      <c r="AW41">
+        <v>8813465000.0</v>
+      </c>
+      <c r="AX41">
+        <v>8261632800.0</v>
+      </c>
+      <c r="AY41">
+        <v>7590294500.0</v>
+      </c>
+      <c r="AZ41">
+        <v>8037226100.0</v>
+      </c>
+      <c r="BA41">
+        <v>7505742600.0</v>
+      </c>
+      <c r="BB41">
+        <v>6716922200.0</v>
+      </c>
+      <c r="BC41">
+        <v>6938839300.0</v>
+      </c>
+      <c r="BD41">
+        <v>10203631200.0</v>
+      </c>
+      <c r="BE41">
+        <v>10203631200.0</v>
+      </c>
+      <c r="BF41">
+        <v>10518485100.0</v>
+      </c>
+      <c r="BG41">
+        <v>10115968100.0</v>
+      </c>
+      <c r="BH41">
+        <v>9919381000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1398957800.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1398957800.0</v>
+      </c>
+      <c r="BK41">
+        <v>1398957800.0</v>
+      </c>
+      <c r="BL41">
+        <v>1398957800.0</v>
+      </c>
+      <c r="BM41">
+        <v>1000000.0</v>
+      </c>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>158633700.0</v>
+      </c>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41">
+        <v>144974000.0</v>
+      </c>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41">
+        <v>214843000.0</v>
+      </c>
+      <c r="BX41"/>
+      <c r="BY41">
+        <v>132912000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:77">
+      <c r="A42" t="s">
+        <v>61</v>
+      </c>
+      <c r="B42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="C42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="D42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="E42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="F42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="G42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="H42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="I42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="J42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="K42">
+        <v>57610525000.0</v>
+      </c>
+      <c r="L42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="M42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="N42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="O42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="P42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="Q42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="R42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="S42">
+        <v>-59227076214.0</v>
+      </c>
+      <c r="T42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="U42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="V42">
+        <v>-58922620783.0</v>
+      </c>
+      <c r="W42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="X42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="Y42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="Z42">
+        <v>893869004.0</v>
+      </c>
+      <c r="AA42">
+        <v>893869004.0</v>
+      </c>
+      <c r="AB42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AC42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AD42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AE42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AF42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AG42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AH42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AI42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AJ42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AK42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AL42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AM42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AN42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AO42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AP42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AQ42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AR42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AS42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AT42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AU42">
+        <v>57610525455.0</v>
+      </c>
+      <c r="AV42">
+        <v>60714993507.0</v>
+      </c>
+      <c r="AW42">
+        <v>60714993507.0</v>
+      </c>
+      <c r="AX42">
+        <v>60714993507.0</v>
+      </c>
+      <c r="AY42"/>
+      <c r="AZ42"/>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+    </row>
+    <row r="43" spans="1:77">
+      <c r="A43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+    </row>
+    <row r="44" spans="1:77">
+      <c r="A44" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+    </row>
+    <row r="45" spans="1:77">
+      <c r="A45" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+    </row>
+    <row r="46" spans="1:77">
+      <c r="A46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46">
+        <v>55183335000.0</v>
+      </c>
+      <c r="C46">
+        <v>56171390000.0</v>
+      </c>
+      <c r="D46">
+        <v>56353570000.0</v>
+      </c>
+      <c r="E46">
+        <v>32391868000.0</v>
+      </c>
+      <c r="F46">
+        <v>33686152000.0</v>
+      </c>
+      <c r="G46">
+        <v>32252595000.0</v>
+      </c>
+      <c r="H46">
+        <v>58279845000.0</v>
+      </c>
+      <c r="I46">
+        <v>33782193000.0</v>
+      </c>
+      <c r="J46">
+        <v>58017495000.0</v>
+      </c>
+      <c r="K46">
+        <v>59024834000.0</v>
+      </c>
+      <c r="L46">
+        <v>46996333694.0</v>
+      </c>
+      <c r="M46">
+        <v>40229966625.0</v>
+      </c>
+      <c r="N46">
+        <v>37940007893.0</v>
+      </c>
+      <c r="O46">
+        <v>38834564853.0</v>
+      </c>
+      <c r="P46">
+        <v>45932813859.0</v>
+      </c>
+      <c r="Q46">
+        <v>41579388124.0</v>
+      </c>
+      <c r="R46">
+        <v>38385467397.0</v>
+      </c>
+      <c r="S46">
+        <v>38385467397.0</v>
+      </c>
+      <c r="T46">
+        <v>40955917249.0</v>
+      </c>
+      <c r="U46">
+        <v>41285957803.0</v>
+      </c>
+      <c r="V46">
+        <v>41983882635.0</v>
+      </c>
+      <c r="W46">
+        <v>28108655564.0</v>
+      </c>
+      <c r="X46">
+        <v>11105586623.0</v>
+      </c>
+      <c r="Y46">
+        <v>11622272636.0</v>
+      </c>
+      <c r="Z46">
+        <v>11661809203.0</v>
+      </c>
+      <c r="AA46">
+        <v>11646436416.0</v>
+      </c>
+      <c r="AB46">
+        <v>11406866821.0</v>
+      </c>
+      <c r="AC46">
+        <v>11673199391.0</v>
+      </c>
+      <c r="AD46">
+        <v>11615239550.0</v>
+      </c>
+      <c r="AE46">
+        <v>9848624923.0</v>
+      </c>
+      <c r="AF46">
+        <v>9866710207.0</v>
+      </c>
+      <c r="AG46">
+        <v>9483688915.0</v>
+      </c>
+      <c r="AH46">
+        <v>9368242285.0</v>
+      </c>
+      <c r="AI46">
+        <v>9328705932.0</v>
+      </c>
+      <c r="AJ46">
+        <v>9244764022.0</v>
+      </c>
+      <c r="AK46">
+        <v>9300289228.0</v>
+      </c>
+      <c r="AL46">
+        <v>9500987121.0</v>
+      </c>
+      <c r="AM46">
+        <v>9264658214.0</v>
+      </c>
+      <c r="AN46">
+        <v>9599133971.0</v>
+      </c>
+      <c r="AO46">
+        <v>9873311222.0</v>
+      </c>
+      <c r="AP46">
+        <v>10063201225.0</v>
+      </c>
+      <c r="AQ46">
+        <v>10482283355.0</v>
+      </c>
+      <c r="AR46">
+        <v>10662214347.0</v>
+      </c>
+      <c r="AS46">
+        <v>10262521052.0</v>
+      </c>
+      <c r="AT46">
+        <v>10729881398.0</v>
+      </c>
+      <c r="AU46">
+        <v>11041405725.0</v>
+      </c>
+      <c r="AV46">
+        <v>15072370120.0</v>
+      </c>
+      <c r="AW46">
+        <v>9998553060.0</v>
+      </c>
+      <c r="AX46">
+        <v>9918777745.0</v>
+      </c>
+      <c r="AY46">
+        <v>10122277583.0</v>
+      </c>
+      <c r="AZ46">
+        <v>24376990535.0</v>
+      </c>
+      <c r="BA46">
+        <v>25536332760.0</v>
+      </c>
+      <c r="BB46">
+        <v>26669962891.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+    </row>
+    <row r="47" spans="1:77">
+      <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>31517989730.0</v>
+      </c>
+      <c r="E47">
+        <v>32391867780.0</v>
+      </c>
+      <c r="F47">
+        <v>33686151800.0</v>
+      </c>
+      <c r="G47">
+        <v>32252595090.0</v>
+      </c>
+      <c r="H47">
+        <v>33444265000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>25581966630.0</v>
+      </c>
+      <c r="N47">
+        <v>23292007893.0</v>
+      </c>
+      <c r="O47">
+        <v>24186564853.0</v>
+      </c>
+      <c r="P47">
+        <v>31284813859.0</v>
+      </c>
+      <c r="Q47">
+        <v>26931388124.0</v>
+      </c>
+      <c r="R47">
+        <v>23737467397.0</v>
+      </c>
+      <c r="S47">
+        <v>23737467397.0</v>
+      </c>
+      <c r="T47">
+        <v>26307917249.0</v>
+      </c>
+      <c r="U47">
+        <v>26637957803.0</v>
+      </c>
+      <c r="V47">
+        <v>27335882635.0</v>
+      </c>
+      <c r="W47">
+        <v>28108655564.0</v>
+      </c>
+      <c r="X47">
+        <v>11105586623.0</v>
+      </c>
+      <c r="Y47">
+        <v>11622272636.0</v>
+      </c>
+      <c r="Z47">
+        <v>11661809203.0</v>
+      </c>
+      <c r="AA47">
+        <v>11646436416.0</v>
+      </c>
+      <c r="AB47">
+        <v>11406866820.0</v>
+      </c>
+      <c r="AC47">
+        <v>11673199391.0</v>
+      </c>
+      <c r="AD47">
+        <v>11615239550.0</v>
+      </c>
+      <c r="AE47">
+        <v>9848624923.0</v>
+      </c>
+      <c r="AF47">
+        <v>9866710207.0</v>
+      </c>
+      <c r="AG47">
+        <v>9483688900.0</v>
+      </c>
+      <c r="AH47">
+        <v>9368242300.0</v>
+      </c>
+      <c r="AI47">
+        <v>9328705900.0</v>
+      </c>
+      <c r="AJ47">
+        <v>9244764000.0</v>
+      </c>
+      <c r="AK47">
+        <v>9300289200.0</v>
+      </c>
+      <c r="AL47">
+        <v>9500987100.0</v>
+      </c>
+      <c r="AM47">
+        <v>9264658200.0</v>
+      </c>
+      <c r="AN47">
+        <v>9599134000.0</v>
+      </c>
+      <c r="AO47">
+        <v>9873311200.0</v>
+      </c>
+      <c r="AP47">
+        <v>10063201200.0</v>
+      </c>
+      <c r="AQ47">
+        <v>10471622500.0</v>
+      </c>
+      <c r="AR47">
+        <v>10662214300.0</v>
+      </c>
+      <c r="AS47">
+        <v>10262521100.0</v>
+      </c>
+      <c r="AT47">
+        <v>10729881400.0</v>
+      </c>
+      <c r="AU47">
+        <v>11041405700.0</v>
+      </c>
+      <c r="AV47">
+        <v>15072370100.0</v>
+      </c>
+      <c r="AW47">
+        <v>9998553100.0</v>
+      </c>
+      <c r="AX47">
+        <v>9918777700.0</v>
+      </c>
+      <c r="AY47">
+        <v>10122277600.0</v>
+      </c>
+      <c r="AZ47">
+        <v>24376990500.0</v>
+      </c>
+      <c r="BA47">
+        <v>25536332800.0</v>
+      </c>
+      <c r="BB47">
+        <v>26669962900.0</v>
+      </c>
+      <c r="BC47">
+        <v>27959791600.0</v>
+      </c>
+      <c r="BD47">
+        <v>29281598200.0</v>
+      </c>
+      <c r="BE47">
+        <v>30257871400.0</v>
+      </c>
+      <c r="BF47">
+        <v>31419829200.0</v>
+      </c>
+      <c r="BG47">
+        <v>32875239700.0</v>
+      </c>
+      <c r="BH47">
+        <v>33915394200.0</v>
+      </c>
+      <c r="BI47">
+        <v>9270998300.0</v>
+      </c>
+      <c r="BJ47">
+        <v>9371812300.0</v>
+      </c>
+      <c r="BK47">
+        <v>9814454500.0</v>
+      </c>
+      <c r="BL47">
+        <v>9814454500.0</v>
+      </c>
+      <c r="BM47">
+        <v>10172000000.0</v>
+      </c>
+      <c r="BN47"/>
+      <c r="BO47">
+        <v>10056291700.0</v>
+      </c>
+      <c r="BP47">
+        <v>10080341600.0</v>
+      </c>
+      <c r="BQ47">
+        <v>9914868000.0</v>
+      </c>
+      <c r="BR47">
+        <v>9914868000.0</v>
+      </c>
+      <c r="BS47">
+        <v>10508518100.0</v>
+      </c>
+      <c r="BT47">
+        <v>10752165400.0</v>
+      </c>
+      <c r="BU47">
+        <v>10823263800.0</v>
+      </c>
+      <c r="BV47">
+        <v>10823263800.0</v>
+      </c>
+      <c r="BW47">
+        <v>10225294800.0</v>
+      </c>
+      <c r="BX47"/>
+      <c r="BY47">
+        <v>10541140400.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:77">
+      <c r="A48" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>32771148000.0</v>
+      </c>
+      <c r="C48">
+        <v>32946079000.0</v>
+      </c>
+      <c r="D48">
+        <v>29944563000.0</v>
+      </c>
+      <c r="E48">
+        <v>29011876000.0</v>
+      </c>
+      <c r="F48">
+        <v>28989987000.0</v>
+      </c>
+      <c r="G48">
+        <v>29636738000.0</v>
+      </c>
+      <c r="H48">
+        <v>31211139000.0</v>
+      </c>
+      <c r="I48">
+        <v>31939192000.0</v>
+      </c>
+      <c r="J48">
+        <v>26959640000.0</v>
+      </c>
+      <c r="K48">
+        <v>28488588000.0</v>
+      </c>
+      <c r="L48">
+        <v>36663258135.0</v>
+      </c>
+      <c r="M48">
+        <v>33698447901.0</v>
+      </c>
+      <c r="N48">
+        <v>32359767916.0</v>
+      </c>
+      <c r="O48">
+        <v>33418381692.0</v>
+      </c>
+      <c r="P48">
+        <v>51858498972.0</v>
+      </c>
+      <c r="Q48">
+        <v>51726431040.0</v>
+      </c>
+      <c r="R48">
+        <v>51686386602.0</v>
+      </c>
+      <c r="S48">
+        <v>51885806973.0</v>
+      </c>
+      <c r="T48">
+        <v>58554554277.0</v>
+      </c>
+      <c r="U48">
+        <v>57588582598.0</v>
+      </c>
+      <c r="V48">
+        <v>57612315347.0</v>
+      </c>
+      <c r="W48">
+        <v>54381343445.0</v>
+      </c>
+      <c r="X48">
+        <v>54526224925.0</v>
+      </c>
+      <c r="Y48">
+        <v>53752506681.0</v>
+      </c>
+      <c r="Z48">
+        <v>55125026123.0</v>
+      </c>
+      <c r="AA48">
+        <v>52353743065.0</v>
+      </c>
+      <c r="AB48">
+        <v>44824488899.0</v>
+      </c>
+      <c r="AC48">
+        <v>33945170596.0</v>
+      </c>
+      <c r="AD48">
+        <v>29883759604.0</v>
+      </c>
+      <c r="AE48">
+        <v>27580133075.0</v>
+      </c>
+      <c r="AF48">
+        <v>29843342777.0</v>
+      </c>
+      <c r="AG48">
+        <v>7867068463.0</v>
+      </c>
+      <c r="AH48">
+        <v>6960025321.0</v>
+      </c>
+      <c r="AI48">
+        <v>6868582585.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-5369344825.0</v>
+      </c>
+      <c r="AK48">
+        <v>-4425348829.0</v>
+      </c>
+      <c r="AL48">
+        <v>-2431970360.0</v>
+      </c>
+      <c r="AM48">
+        <v>-3423470399.0</v>
+      </c>
+      <c r="AN48">
+        <v>-3109988251.0</v>
+      </c>
+      <c r="AO48">
+        <v>-4234731745.0</v>
+      </c>
+      <c r="AP48">
+        <v>-6448185182.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-6273184881.0</v>
+      </c>
+      <c r="AR48">
+        <v>9595548352.0</v>
+      </c>
+      <c r="AS48">
+        <v>3635604259.0</v>
+      </c>
+      <c r="AT48">
+        <v>1617180052.0</v>
+      </c>
+      <c r="AU48">
+        <v>-4225151967.0</v>
+      </c>
+      <c r="AV48">
+        <v>-1735376488.0</v>
+      </c>
+      <c r="AW48">
+        <v>-4021972875.0</v>
+      </c>
+      <c r="AX48">
+        <v>-6055386388.0</v>
+      </c>
+      <c r="AY48">
+        <v>-4664457559.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-6168154460.0</v>
+      </c>
+      <c r="BA48">
+        <v>-6999973605.0</v>
+      </c>
+      <c r="BB48">
+        <v>-7384106422.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
+      <c r="BI48"/>
+      <c r="BJ48"/>
+      <c r="BK48"/>
+      <c r="BL48"/>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48"/>
+      <c r="BP48"/>
+      <c r="BQ48"/>
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
+    </row>
+    <row r="49" spans="1:77">
+      <c r="A49" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+    </row>
+    <row r="50" spans="1:77">
+      <c r="A50" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
+        <v>5049019608.0</v>
+      </c>
+      <c r="AF50">
+        <v>11783039466.0</v>
+      </c>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+    </row>
+    <row r="51" spans="1:77">
+      <c r="A51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B51">
+        <v>10447346000.0</v>
+      </c>
+      <c r="C51">
+        <v>11657746000.0</v>
+      </c>
+      <c r="D51">
+        <v>12356877000.0</v>
+      </c>
+      <c r="E51">
+        <v>14820893000.0</v>
+      </c>
+      <c r="F51">
+        <v>14768293000.0</v>
+      </c>
+      <c r="G51">
+        <v>14668293000.0</v>
+      </c>
+      <c r="H51">
+        <v>13797957000.0</v>
+      </c>
+      <c r="I51">
+        <v>13780336000.0</v>
+      </c>
+      <c r="J51">
+        <v>11749869000.0</v>
+      </c>
+      <c r="K51">
+        <v>14992824000.0</v>
+      </c>
+      <c r="L51">
+        <v>6301164338.0</v>
+      </c>
+      <c r="M51">
+        <v>9347725962.0</v>
+      </c>
+      <c r="N51">
+        <v>8864958922.0</v>
+      </c>
+      <c r="O51">
+        <v>8554468932.0</v>
+      </c>
+      <c r="P51">
+        <v>63719081563.0</v>
+      </c>
+      <c r="Q51">
+        <v>6333911528.0</v>
+      </c>
+      <c r="R51">
+        <v>5706397761.0</v>
+      </c>
+      <c r="S51">
+        <v>5811049928.0</v>
+      </c>
+      <c r="T51">
+        <v>6424337997.0</v>
+      </c>
+      <c r="U51">
+        <v>6744514218.0</v>
+      </c>
+      <c r="V51">
+        <v>7105637939.0</v>
+      </c>
+      <c r="W51">
+        <v>64486416361.0</v>
+      </c>
+      <c r="X51">
+        <v>60650191898.0</v>
+      </c>
+      <c r="Y51">
+        <v>60729815479.0</v>
+      </c>
+      <c r="Z51">
+        <v>258860430.0</v>
+      </c>
+      <c r="AA51">
+        <v>922820000.0</v>
+      </c>
+      <c r="AB51">
+        <v>67240657383.0</v>
+      </c>
+      <c r="AC51">
+        <v>64858078821.0</v>
+      </c>
+      <c r="AD51">
+        <v>60880785194.0</v>
+      </c>
+      <c r="AE51">
+        <v>68238383129.0</v>
+      </c>
+      <c r="AF51">
+        <v>71792717439.0</v>
+      </c>
+      <c r="AG51">
+        <v>76563881374.0</v>
+      </c>
+      <c r="AH51">
+        <v>71357613250.0</v>
+      </c>
+      <c r="AI51">
+        <v>69453556292.0</v>
+      </c>
+      <c r="AJ51">
+        <v>73262606145.0</v>
+      </c>
+      <c r="AK51">
+        <v>68781471937.0</v>
+      </c>
+      <c r="AL51">
+        <v>61403968915.0</v>
+      </c>
+      <c r="AM51">
+        <v>69782108191.0</v>
+      </c>
+      <c r="AN51">
+        <v>76211822044.0</v>
+      </c>
+      <c r="AO51">
+        <v>74460800921.0</v>
+      </c>
+      <c r="AP51">
+        <v>52497430711.0</v>
+      </c>
+      <c r="AQ51">
+        <v>9421258414.0</v>
+      </c>
+      <c r="AR51">
+        <v>11006642915.0</v>
+      </c>
+      <c r="AS51">
+        <v>27677267345.0</v>
+      </c>
+      <c r="AT51">
+        <v>31894247387.0</v>
+      </c>
+      <c r="AU51">
+        <v>28036850207.0</v>
+      </c>
+      <c r="AV51">
+        <v>29981429413.0</v>
+      </c>
+      <c r="AW51">
+        <v>28634316493.0</v>
+      </c>
+      <c r="AX51">
+        <v>33630976928.0</v>
+      </c>
+      <c r="AY51">
+        <v>21901974691.0</v>
+      </c>
+      <c r="AZ51">
+        <v>20105449764.0</v>
+      </c>
+      <c r="BA51">
+        <v>26178031161.0</v>
+      </c>
+      <c r="BB51">
+        <v>28020574333.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+    </row>
+    <row r="52" spans="1:77">
+      <c r="A52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B52">
+        <v>4158781000.0</v>
+      </c>
+      <c r="C52">
+        <v>4158781000.0</v>
+      </c>
+      <c r="D52">
+        <v>4092876000.0</v>
+      </c>
+      <c r="E52">
+        <v>5694246000.0</v>
+      </c>
+      <c r="F52">
+        <v>5604246000.0</v>
+      </c>
+      <c r="G52">
+        <v>5504246000.0</v>
+      </c>
+      <c r="H52">
+        <v>9034418000.0</v>
+      </c>
+      <c r="I52">
+        <v>7587385000.0</v>
+      </c>
+      <c r="J52">
+        <v>5556917000.0</v>
+      </c>
+      <c r="K52">
+        <v>9034418000.0</v>
+      </c>
+      <c r="L52">
+        <v>5053159823.0</v>
+      </c>
+      <c r="M52">
+        <v>5068006276.0</v>
+      </c>
+      <c r="N52">
+        <v>5258514077.0</v>
+      </c>
+      <c r="O52">
+        <v>5210022727.0</v>
+      </c>
+      <c r="P52">
+        <v>58846428623.0</v>
+      </c>
+      <c r="Q52">
+        <v>1611712978.0</v>
+      </c>
+      <c r="R52">
+        <v>3004615836.0</v>
+      </c>
+      <c r="S52">
+        <v>1611712978.0</v>
+      </c>
+      <c r="T52">
+        <v>1206073892.0</v>
+      </c>
+      <c r="U52">
+        <v>1206073892.0</v>
+      </c>
+      <c r="V52">
+        <v>692011439.0</v>
+      </c>
+      <c r="W52">
+        <v>60531604256.0</v>
+      </c>
+      <c r="X52">
+        <v>57522567177.0</v>
+      </c>
+      <c r="Y52">
+        <v>57498967177.0</v>
+      </c>
+      <c r="Z52">
+        <v>10000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>673900000.0</v>
+      </c>
+      <c r="AB52">
+        <v>64575227269.0</v>
+      </c>
+      <c r="AC52">
+        <v>61760507871.0</v>
+      </c>
+      <c r="AD52">
+        <v>56476333724.0</v>
+      </c>
+      <c r="AE52">
+        <v>63692438683.0</v>
+      </c>
+      <c r="AF52">
+        <v>67435493657.0</v>
+      </c>
+      <c r="AG52">
+        <v>72145329011.0</v>
+      </c>
+      <c r="AH52">
+        <v>66887108018.0</v>
+      </c>
+      <c r="AI52">
+        <v>59433213333.0</v>
+      </c>
+      <c r="AJ52">
+        <v>59994861211.0</v>
+      </c>
+      <c r="AK52">
+        <v>48998993270.0</v>
+      </c>
+      <c r="AL52">
+        <v>30979541504.0</v>
+      </c>
+      <c r="AM52">
+        <v>34125695643.0</v>
+      </c>
+      <c r="AN52">
+        <v>40257161197.0</v>
+      </c>
+      <c r="AO52">
+        <v>32188149332.0</v>
+      </c>
+      <c r="AP52">
+        <v>31795883369.0</v>
+      </c>
+      <c r="AQ52">
+        <v>4336960303.0</v>
+      </c>
+      <c r="AR52">
+        <v>6368194924.0</v>
+      </c>
+      <c r="AS52">
+        <v>23051575705.0</v>
+      </c>
+      <c r="AT52">
+        <v>25858922088.0</v>
+      </c>
+      <c r="AU52">
+        <v>21918759004.0</v>
+      </c>
+      <c r="AV52">
+        <v>23075713599.0</v>
+      </c>
+      <c r="AW52">
+        <v>21613095734.0</v>
+      </c>
+      <c r="AX52">
+        <v>26205766193.0</v>
+      </c>
+      <c r="AY52">
+        <v>13550388146.0</v>
+      </c>
+      <c r="AZ52">
+        <v>10525664379.0</v>
+      </c>
+      <c r="BA52">
+        <v>15747884938.0</v>
+      </c>
+      <c r="BB52">
+        <v>5166040395.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+    </row>
+    <row r="53" spans="1:77">
+      <c r="A53" t="s">
+        <v>72</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+    </row>
+    <row r="54" spans="1:77">
+      <c r="A54" t="s">
+        <v>73</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+    </row>
+    <row r="55" spans="1:77">
+      <c r="A55" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55">
+        <v>368475622000.0</v>
+      </c>
+      <c r="C55">
+        <v>368379738000.0</v>
+      </c>
+      <c r="D55">
+        <v>363211850000.0</v>
+      </c>
+      <c r="E55">
+        <v>367609879000.0</v>
+      </c>
+      <c r="F55">
+        <v>367477258000.0</v>
+      </c>
+      <c r="G55">
+        <v>359076202000.0</v>
+      </c>
+      <c r="H55">
+        <v>359510172000.0</v>
+      </c>
+      <c r="I55">
+        <v>362912490000.0</v>
+      </c>
+      <c r="J55">
+        <v>357968640000.0</v>
+      </c>
+      <c r="K55">
+        <v>359741974000.0</v>
+      </c>
+      <c r="L55">
+        <v>356280050701.0</v>
+      </c>
+      <c r="M55">
+        <v>352961850307.0</v>
+      </c>
+      <c r="N55">
+        <v>356865703725.0</v>
+      </c>
+      <c r="O55">
+        <v>371248007154.0</v>
+      </c>
+      <c r="P55">
+        <v>393507199038.0</v>
+      </c>
+      <c r="Q55">
+        <v>379070584984.0</v>
+      </c>
+      <c r="R55">
+        <v>373922429174.0</v>
+      </c>
+      <c r="S55">
+        <v>371158059902.0</v>
+      </c>
+      <c r="T55">
+        <v>392444773035.0</v>
+      </c>
+      <c r="U55">
+        <v>381342224811.0</v>
+      </c>
+      <c r="V55">
+        <v>389350454744.0</v>
+      </c>
+      <c r="W55">
+        <v>370846674317.0</v>
+      </c>
+      <c r="X55">
+        <v>364454196916.0</v>
+      </c>
+      <c r="Y55">
+        <v>361551314762.0</v>
+      </c>
+      <c r="Z55">
+        <v>361056330810.0</v>
+      </c>
+      <c r="AA55">
+        <v>369071617770.0</v>
+      </c>
+      <c r="AB55">
+        <v>386911309338.0</v>
+      </c>
+      <c r="AC55">
+        <v>385955673826.0</v>
+      </c>
+      <c r="AD55">
+        <v>386696844083.0</v>
+      </c>
+      <c r="AE55">
+        <v>395969370635.0</v>
+      </c>
+      <c r="AF55">
+        <v>444266531704.0</v>
+      </c>
+      <c r="AG55">
+        <v>428631565558.0</v>
+      </c>
+      <c r="AH55">
+        <v>425035142162.0</v>
+      </c>
+      <c r="AI55">
+        <v>401013023028.0</v>
+      </c>
+      <c r="AJ55">
+        <v>448037345711.0</v>
+      </c>
+      <c r="AK55">
+        <v>439743117014.0</v>
+      </c>
+      <c r="AL55">
+        <v>430075665552.0</v>
+      </c>
+      <c r="AM55">
+        <v>468521879542.0</v>
+      </c>
+      <c r="AN55">
+        <v>453132522558.0</v>
+      </c>
+      <c r="AO55">
+        <v>452455723230.0</v>
+      </c>
+      <c r="AP55">
+        <v>443992711293.0</v>
+      </c>
+      <c r="AQ55">
+        <v>425009656411.0</v>
+      </c>
+      <c r="AR55">
+        <v>372534480454.0</v>
+      </c>
+      <c r="AS55">
+        <v>361485893633.0</v>
+      </c>
+      <c r="AT55">
+        <v>323281924926.0</v>
+      </c>
+      <c r="AU55">
+        <v>277005824660.0</v>
+      </c>
+      <c r="AV55">
+        <v>247882376759.0</v>
+      </c>
+      <c r="AW55">
+        <v>235832513610.0</v>
+      </c>
+      <c r="AX55">
+        <v>220196463651.0</v>
+      </c>
+      <c r="AY55">
+        <v>73912750950.0</v>
+      </c>
+      <c r="AZ55">
+        <v>64235985917.0</v>
+      </c>
+      <c r="BA55">
+        <v>73087599166.0</v>
+      </c>
+      <c r="BB55">
+        <v>84723543205.0</v>
+      </c>
+      <c r="BC55">
+        <v>82139344200.0</v>
+      </c>
+      <c r="BD55">
+        <v>94610970600.0</v>
+      </c>
+      <c r="BE55">
+        <v>89542608200.0</v>
+      </c>
+      <c r="BF55">
+        <v>90117396100.0</v>
+      </c>
+      <c r="BG55">
+        <v>91607561400.0</v>
+      </c>
+      <c r="BH55">
+        <v>91229024100.0</v>
+      </c>
+      <c r="BI55">
+        <v>10339717200.0</v>
+      </c>
+      <c r="BJ55">
+        <v>10515784800.0</v>
+      </c>
+      <c r="BK55">
+        <v>11379513700.0</v>
+      </c>
+      <c r="BL55">
+        <v>11379513700.0</v>
+      </c>
+      <c r="BM55">
+        <v>11775000000.0</v>
+      </c>
+      <c r="BN55"/>
+      <c r="BO55">
+        <v>12158564300.0</v>
+      </c>
+      <c r="BP55">
+        <v>13549900600.0</v>
+      </c>
+      <c r="BQ55">
+        <v>13568142100.0</v>
+      </c>
+      <c r="BR55">
+        <v>13568142100.0</v>
+      </c>
+      <c r="BS55">
+        <v>14086516100.0</v>
+      </c>
+      <c r="BT55">
+        <v>13166355100.0</v>
+      </c>
+      <c r="BU55">
+        <v>13785222100.0</v>
+      </c>
+      <c r="BV55">
+        <v>13785222100.0</v>
+      </c>
+      <c r="BW55">
+        <v>14140569800.0</v>
+      </c>
+      <c r="BX55"/>
+      <c r="BY55">
+        <v>14156234400.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:77">
+      <c r="A56" t="s">
+        <v>75</v>
+      </c>
+      <c r="B56">
+        <v>134674636000.0</v>
+      </c>
+      <c r="C56">
+        <v>133460768000.0</v>
+      </c>
+      <c r="D56">
+        <v>130055879000.0</v>
+      </c>
+      <c r="E56">
+        <v>129405265000.0</v>
+      </c>
+      <c r="F56">
+        <v>127976049000.0</v>
+      </c>
+      <c r="G56">
+        <v>121008549000.0</v>
+      </c>
+      <c r="H56">
+        <v>116125559000.0</v>
+      </c>
+      <c r="I56">
+        <v>121660755000.0</v>
+      </c>
+      <c r="J56">
+        <v>117376105000.0</v>
+      </c>
+      <c r="K56">
+        <v>120794482000.0</v>
+      </c>
+      <c r="L56">
+        <v>111303386714.0</v>
+      </c>
+      <c r="M56">
+        <v>116439912041.0</v>
+      </c>
+      <c r="N56">
+        <v>122054349613.0</v>
+      </c>
+      <c r="O56">
+        <v>135848026167.0</v>
+      </c>
+      <c r="P56">
+        <v>270123215905.0</v>
+      </c>
+      <c r="Q56">
+        <v>256668338693.0</v>
+      </c>
+      <c r="R56">
+        <v>254604763105.0</v>
+      </c>
+      <c r="S56">
+        <v>249640648749.0</v>
+      </c>
+      <c r="T56">
+        <v>266437108285.0</v>
+      </c>
+      <c r="U56">
+        <v>252954418250.0</v>
+      </c>
+      <c r="V56">
+        <v>258242891816.0</v>
+      </c>
+      <c r="W56">
+        <v>236861335931.0</v>
+      </c>
+      <c r="X56">
+        <v>309175935101.0</v>
+      </c>
+      <c r="Y56">
+        <v>306241541126.0</v>
+      </c>
+      <c r="Z56">
+        <v>320686779406.0</v>
+      </c>
+      <c r="AA56">
+        <v>326603833882.0</v>
+      </c>
+      <c r="AB56">
+        <v>344955444014.0</v>
+      </c>
+      <c r="AC56">
+        <v>342229855563.0</v>
+      </c>
+      <c r="AD56">
+        <v>342940298233.0</v>
+      </c>
+      <c r="AE56">
+        <v>352541158368.0</v>
+      </c>
+      <c r="AF56">
+        <v>398532929912.0</v>
+      </c>
+      <c r="AG56">
+        <v>380520963141.0</v>
+      </c>
+      <c r="AH56">
+        <v>379695861596.0</v>
+      </c>
+      <c r="AI56">
+        <v>355656951147.0</v>
+      </c>
+      <c r="AJ56">
+        <v>402364186314.0</v>
+      </c>
+      <c r="AK56">
+        <v>394841914443.0</v>
+      </c>
+      <c r="AL56">
+        <v>387277687647.0</v>
+      </c>
+      <c r="AM56">
+        <v>421700542686.0</v>
+      </c>
+      <c r="AN56">
+        <v>411759770951.0</v>
+      </c>
+      <c r="AO56">
+        <v>410066948903.0</v>
+      </c>
+      <c r="AP56">
+        <v>406694439199.0</v>
+      </c>
+      <c r="AQ56">
+        <v>381013649210.0</v>
+      </c>
+      <c r="AR56">
+        <v>327723268338.0</v>
+      </c>
+      <c r="AS56">
+        <v>308088916410.0</v>
+      </c>
+      <c r="AT56">
+        <v>266947875868.0</v>
+      </c>
+      <c r="AU56">
+        <v>217068696690.0</v>
+      </c>
+      <c r="AV56">
+        <v>186807906552.0</v>
+      </c>
+      <c r="AW56">
+        <v>177406445721.0</v>
+      </c>
+      <c r="AX56">
+        <v>160078608912.0</v>
+      </c>
+      <c r="AY56">
+        <v>41314166277.0</v>
+      </c>
+      <c r="AZ56">
+        <v>28953710754.0</v>
+      </c>
+      <c r="BA56">
+        <v>36430178316.0</v>
+      </c>
+      <c r="BB56">
+        <v>49461129470.0</v>
+      </c>
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+    </row>
+    <row r="57" spans="1:77">
+      <c r="A57" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57">
+        <v>137912166000.0</v>
+      </c>
+      <c r="C57">
+        <v>136467471000.0</v>
+      </c>
+      <c r="D57">
+        <v>134951352000.0</v>
+      </c>
+      <c r="E57">
+        <v>140251700000.0</v>
+      </c>
+      <c r="F57">
+        <v>140423348000.0</v>
+      </c>
+      <c r="G57">
+        <v>131350396000.0</v>
+      </c>
+      <c r="H57">
+        <v>130338665000.0</v>
+      </c>
+      <c r="I57">
+        <v>136266836000.0</v>
+      </c>
+      <c r="J57">
+        <v>137334906000.0</v>
+      </c>
+      <c r="K57">
+        <v>133534022000.0</v>
+      </c>
+      <c r="L57">
+        <v>125782019676.0</v>
+      </c>
+      <c r="M57">
+        <v>124523753187.0</v>
+      </c>
+      <c r="N57">
+        <v>132397930778.0</v>
+      </c>
+      <c r="O57">
+        <v>145082922424.0</v>
+      </c>
+      <c r="P57">
+        <v>141210319790.0</v>
+      </c>
+      <c r="Q57">
+        <v>128340213191.0</v>
+      </c>
+      <c r="R57">
+        <v>124870139634.0</v>
+      </c>
+      <c r="S57">
+        <v>122009496261.0</v>
+      </c>
+      <c r="T57">
+        <v>131039222234.0</v>
+      </c>
+      <c r="U57">
+        <v>121968182499.0</v>
+      </c>
+      <c r="V57">
+        <v>130339837490.0</v>
+      </c>
+      <c r="W57">
+        <v>118964633404.0</v>
+      </c>
+      <c r="X57">
+        <v>114915401530.0</v>
+      </c>
+      <c r="Y57">
+        <v>113207503923.0</v>
+      </c>
+      <c r="Z57">
+        <v>110979350703.0</v>
+      </c>
+      <c r="AA57">
+        <v>123243576842.0</v>
+      </c>
+      <c r="AB57">
+        <v>150728204711.0</v>
+      </c>
+      <c r="AC57">
+        <v>165444599782.0</v>
+      </c>
+      <c r="AD57">
+        <v>172275944172.0</v>
+      </c>
+      <c r="AE57">
+        <v>184903515871.0</v>
+      </c>
+      <c r="AF57">
+        <v>230310250974.0</v>
+      </c>
+      <c r="AG57">
+        <v>244421614714.0</v>
+      </c>
+      <c r="AH57">
+        <v>243879224399.0</v>
+      </c>
+      <c r="AI57">
+        <v>214656194057.0</v>
+      </c>
+      <c r="AJ57">
+        <v>276744282243.0</v>
+      </c>
+      <c r="AK57">
+        <v>260561442260.0</v>
+      </c>
+      <c r="AL57">
+        <v>237525072341.0</v>
+      </c>
+      <c r="AM57">
+        <v>270915762329.0</v>
+      </c>
+      <c r="AN57">
+        <v>254488981231.0</v>
+      </c>
+      <c r="AO57">
+        <v>246566696160.0</v>
+      </c>
+      <c r="AP57">
+        <v>262448950862.0</v>
+      </c>
+      <c r="AQ57">
+        <v>259313392718.0</v>
+      </c>
+      <c r="AR57">
+        <v>183723374121.0</v>
+      </c>
+      <c r="AS57">
+        <v>180823302907.0</v>
+      </c>
+      <c r="AT57">
+        <v>147211091288.0</v>
+      </c>
+      <c r="AU57">
+        <v>109105262925.0</v>
+      </c>
+      <c r="AV57">
+        <v>72435045083.0</v>
+      </c>
+      <c r="AW57">
+        <v>64147642512.0</v>
+      </c>
+      <c r="AX57">
+        <v>53132014281.0</v>
+      </c>
+      <c r="AY57">
+        <v>35562333774.0</v>
+      </c>
+      <c r="AZ57">
+        <v>25167862479.0</v>
+      </c>
+      <c r="BA57">
+        <v>35111949929.0</v>
+      </c>
+      <c r="BB57">
+        <v>35057105152.0</v>
+      </c>
+      <c r="BC57">
+        <v>42646883800.0</v>
+      </c>
+      <c r="BD57">
+        <v>40115513700.0</v>
+      </c>
+      <c r="BE57">
+        <v>39556739700.0</v>
+      </c>
+      <c r="BF57">
+        <v>40272979100.0</v>
+      </c>
+      <c r="BG57">
+        <v>41982897100.0</v>
+      </c>
+      <c r="BH57">
+        <v>56931694600.0</v>
+      </c>
+      <c r="BI57">
+        <v>4108301400.0</v>
+      </c>
+      <c r="BJ57">
+        <v>3981133300.0</v>
+      </c>
+      <c r="BK57">
+        <v>3895256200.0</v>
+      </c>
+      <c r="BL57">
+        <v>3895256200.0</v>
+      </c>
+      <c r="BM57">
+        <v>2323000000.0</v>
+      </c>
+      <c r="BN57"/>
+      <c r="BO57">
+        <v>2366116500.0</v>
+      </c>
+      <c r="BP57">
+        <v>1638276500.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1475790900.0</v>
+      </c>
+      <c r="BR57">
+        <v>1475790900.0</v>
+      </c>
+      <c r="BS57">
+        <v>1922997500.0</v>
+      </c>
+      <c r="BT57">
+        <v>1902392100.0</v>
+      </c>
+      <c r="BU57">
+        <v>1591768700.0</v>
+      </c>
+      <c r="BV57">
+        <v>1591768700.0</v>
+      </c>
+      <c r="BW57">
+        <v>1310225600.0</v>
+      </c>
+      <c r="BX57"/>
+      <c r="BY57">
+        <v>899012800.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:77">
+      <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58">
+        <v>144755988000.0</v>
+      </c>
+      <c r="C58">
+        <v>144463470000.0</v>
+      </c>
+      <c r="D58">
+        <v>143758035000.0</v>
+      </c>
+      <c r="E58">
+        <v>149875381000.0</v>
+      </c>
+      <c r="F58">
+        <v>150084429000.0</v>
+      </c>
+      <c r="G58">
+        <v>141011477000.0</v>
+      </c>
+      <c r="H58">
+        <v>140116448000.0</v>
+      </c>
+      <c r="I58">
+        <v>142956821000.0</v>
+      </c>
+      <c r="J58">
+        <v>144024891000.0</v>
+      </c>
+      <c r="K58">
+        <v>144506670000.0</v>
+      </c>
+      <c r="L58">
+        <v>130182088076.0</v>
+      </c>
+      <c r="M58">
+        <v>131270664120.0</v>
+      </c>
+      <c r="N58">
+        <v>137988762259.0</v>
+      </c>
+      <c r="O58">
+        <v>150145263915.0</v>
+      </c>
+      <c r="P58">
+        <v>148276953465.0</v>
+      </c>
+      <c r="Q58">
+        <v>134441589499.0</v>
+      </c>
+      <c r="R58">
+        <v>129628612995.0</v>
+      </c>
+      <c r="S58">
+        <v>126763216728.0</v>
+      </c>
+      <c r="T58">
+        <v>139033871651.0</v>
+      </c>
+      <c r="U58">
+        <v>129876969149.0</v>
+      </c>
+      <c r="V58">
+        <v>138290908786.0</v>
+      </c>
+      <c r="W58">
+        <v>125712975552.0</v>
+      </c>
+      <c r="X58">
+        <v>122499991393.0</v>
+      </c>
+      <c r="Y58">
+        <v>120579301746.0</v>
+      </c>
+      <c r="Z58">
+        <v>186264691480.0</v>
+      </c>
+      <c r="AA58">
+        <v>197051261500.0</v>
+      </c>
+      <c r="AB58">
+        <v>156483216535.0</v>
+      </c>
+      <c r="AC58">
+        <v>171108268072.0</v>
+      </c>
+      <c r="AD58">
+        <v>178663262671.0</v>
+      </c>
+      <c r="AE58">
+        <v>191132298398.0</v>
+      </c>
+      <c r="AF58">
+        <v>237924817495.0</v>
+      </c>
+      <c r="AG58">
+        <v>251940380121.0</v>
+      </c>
+      <c r="AH58">
+        <v>251140455389.0</v>
+      </c>
+      <c r="AI58">
+        <v>227510279687.0</v>
+      </c>
+      <c r="AJ58">
+        <v>293114801876.0</v>
+      </c>
+      <c r="AK58">
+        <v>283037440356.0</v>
+      </c>
+      <c r="AL58">
+        <v>270063789535.0</v>
+      </c>
+      <c r="AM58">
+        <v>309737600921.0</v>
+      </c>
+      <c r="AN58">
+        <v>293545722146.0</v>
+      </c>
+      <c r="AO58">
+        <v>292197611175.0</v>
+      </c>
+      <c r="AP58">
+        <v>286950225554.0</v>
+      </c>
+      <c r="AQ58">
+        <v>268282406900.0</v>
+      </c>
+      <c r="AR58">
+        <v>197228124661.0</v>
+      </c>
+      <c r="AS58">
+        <v>194359315673.0</v>
+      </c>
+      <c r="AT58">
+        <v>161116841275.0</v>
+      </c>
+      <c r="AU58">
+        <v>123749640977.0</v>
+      </c>
+      <c r="AV58">
+        <v>89071236210.0</v>
+      </c>
+      <c r="AW58">
+        <v>79982328318.0</v>
+      </c>
+      <c r="AX58">
+        <v>68818857769.0</v>
+      </c>
+      <c r="AY58">
+        <v>51504214860.0</v>
+      </c>
+      <c r="AZ58">
+        <v>42784873978.0</v>
+      </c>
+      <c r="BA58">
+        <v>53047838762.0</v>
+      </c>
+      <c r="BB58">
+        <v>64628561320.0</v>
+      </c>
+      <c r="BC58">
+        <v>62330315000.0</v>
+      </c>
+      <c r="BD58">
+        <v>72829082000.0</v>
+      </c>
+      <c r="BE58">
+        <v>70128904000.0</v>
+      </c>
+      <c r="BF58">
+        <v>72518112000.0</v>
+      </c>
+      <c r="BG58">
+        <v>74964335000.0</v>
+      </c>
+      <c r="BH58">
+        <v>75707855000.0</v>
+      </c>
+      <c r="BI58">
+        <v>9589951000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>9640169000.0</v>
+      </c>
+      <c r="BK58">
+        <v>10245647000.0</v>
+      </c>
+      <c r="BL58">
+        <v>10245647000.0</v>
+      </c>
+      <c r="BM58">
+        <v>9343000000.0</v>
+      </c>
+      <c r="BN58"/>
+      <c r="BO58">
+        <v>9228633000.0</v>
+      </c>
+      <c r="BP58">
+        <v>9673428000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>9996087000.0</v>
+      </c>
+      <c r="BR58">
+        <v>9996087000.0</v>
+      </c>
+      <c r="BS58">
+        <v>10218188000.0</v>
+      </c>
+      <c r="BT58">
+        <v>9123696000.0</v>
+      </c>
+      <c r="BU58">
+        <v>9808913000.0</v>
+      </c>
+      <c r="BV58">
+        <v>9808913000.0</v>
+      </c>
+      <c r="BW58">
+        <v>9553976000.0</v>
+      </c>
+      <c r="BX58"/>
+      <c r="BY58">
+        <v>8945238000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:77">
+      <c r="A59" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+    </row>
+    <row r="60" spans="1:77">
+      <c r="A60" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60">
+        <v>153021472000.0</v>
+      </c>
+      <c r="C60">
+        <v>153196403000.0</v>
+      </c>
+      <c r="D60">
+        <v>150041349000.0</v>
+      </c>
+      <c r="E60">
+        <v>149108661000.0</v>
+      </c>
+      <c r="F60">
+        <v>149086772000.0</v>
+      </c>
+      <c r="G60">
+        <v>149733523000.0</v>
+      </c>
+      <c r="H60">
+        <v>151380996000.0</v>
+      </c>
+      <c r="I60">
+        <v>152109049000.0</v>
+      </c>
+      <c r="J60">
+        <v>147106672000.0</v>
+      </c>
+      <c r="K60">
+        <v>148657103000.0</v>
+      </c>
+      <c r="L60">
+        <v>157195788307.0</v>
+      </c>
+      <c r="M60">
+        <v>154230978073.0</v>
+      </c>
+      <c r="N60">
+        <v>152892298088.0</v>
+      </c>
+      <c r="O60">
+        <v>153950911864.0</v>
+      </c>
+      <c r="P60">
+        <v>172566385713.0</v>
+      </c>
+      <c r="Q60">
+        <v>172434317781.0</v>
+      </c>
+      <c r="R60">
+        <v>172394273343.0</v>
+      </c>
+      <c r="S60">
+        <v>172593693714.0</v>
+      </c>
+      <c r="T60">
+        <v>179566896449.0</v>
+      </c>
+      <c r="U60">
+        <v>178600924770.0</v>
+      </c>
+      <c r="V60">
+        <v>178624657519.0</v>
+      </c>
+      <c r="W60">
+        <v>175393685617.0</v>
+      </c>
+      <c r="X60">
+        <v>174192838134.0</v>
+      </c>
+      <c r="Y60">
+        <v>173419119890.0</v>
+      </c>
+      <c r="Z60">
+        <v>174791639330.0</v>
+      </c>
+      <c r="AA60">
+        <v>172020356270.0</v>
+      </c>
+      <c r="AB60">
+        <v>165787766953.0</v>
+      </c>
+      <c r="AC60">
+        <v>154908448651.0</v>
+      </c>
+      <c r="AD60">
+        <v>150847037658.0</v>
+      </c>
+      <c r="AE60">
+        <v>148543411129.0</v>
+      </c>
+      <c r="AF60">
+        <v>150613487023.0</v>
+      </c>
+      <c r="AG60">
+        <v>128637212709.0</v>
+      </c>
+      <c r="AH60">
+        <v>127730169567.0</v>
+      </c>
+      <c r="AI60">
+        <v>127638726831.0</v>
+      </c>
+      <c r="AJ60">
+        <v>115651339918.0</v>
+      </c>
+      <c r="AK60">
+        <v>116595335915.0</v>
+      </c>
+      <c r="AL60">
+        <v>118588714383.0</v>
+      </c>
+      <c r="AM60">
+        <v>117597214345.0</v>
+      </c>
+      <c r="AN60">
+        <v>117867713275.0</v>
+      </c>
+      <c r="AO60">
+        <v>116742969781.0</v>
+      </c>
+      <c r="AP60">
+        <v>114529516344.0</v>
+      </c>
+      <c r="AQ60">
+        <v>114704516647.0</v>
+      </c>
+      <c r="AR60">
+        <v>128368292557.0</v>
+      </c>
+      <c r="AS60">
+        <v>122408348464.0</v>
+      </c>
+      <c r="AT60">
+        <v>120389924256.0</v>
+      </c>
+      <c r="AU60">
+        <v>115346980964.0</v>
+      </c>
+      <c r="AV60">
+        <v>120141835769.0</v>
+      </c>
+      <c r="AW60">
+        <v>117855239382.0</v>
+      </c>
+      <c r="AX60">
+        <v>115821825867.0</v>
+      </c>
+      <c r="AY60">
+        <v>8319504697.0</v>
+      </c>
+      <c r="AZ60">
+        <v>9470106473.0</v>
+      </c>
+      <c r="BA60">
+        <v>8638287329.0</v>
+      </c>
+      <c r="BB60">
+        <v>8254154511.0</v>
+      </c>
+      <c r="BC60">
+        <v>8130658300.0</v>
+      </c>
+      <c r="BD60">
+        <v>9379009300.0</v>
+      </c>
+      <c r="BE60">
+        <v>8114159000.0</v>
+      </c>
+      <c r="BF60">
+        <v>7271114700.0</v>
+      </c>
+      <c r="BG60">
+        <v>6939904600.0</v>
+      </c>
+      <c r="BH60">
+        <v>6057309300.0</v>
+      </c>
+      <c r="BI60">
+        <v>749765800.0</v>
+      </c>
+      <c r="BJ60">
+        <v>875615300.0</v>
+      </c>
+      <c r="BK60">
+        <v>1133867100.0</v>
+      </c>
+      <c r="BL60">
+        <v>1133867100.0</v>
+      </c>
+      <c r="BM60">
+        <v>2432000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>2929931100.0</v>
+      </c>
+      <c r="BO60">
+        <v>2929931100.0</v>
+      </c>
+      <c r="BP60">
+        <v>3876473000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>3572054900.0</v>
+      </c>
+      <c r="BR60">
+        <v>3572054900.0</v>
+      </c>
+      <c r="BS60">
+        <v>3868328000.0</v>
+      </c>
+      <c r="BT60">
+        <v>4042659400.0</v>
+      </c>
+      <c r="BU60">
+        <v>3976309300.0</v>
+      </c>
+      <c r="BV60">
+        <v>3976309300.0</v>
+      </c>
+      <c r="BW60">
+        <v>4586594100.0</v>
+      </c>
+      <c r="BX60">
+        <v>5210996100.0</v>
+      </c>
+      <c r="BY60">
+        <v>5210996100.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:77">
+      <c r="A61" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+    </row>
+    <row r="62" spans="1:77">
+      <c r="A62" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>208334463000.0</v>
+      </c>
+      <c r="C2">
+        <v>183493566000.0</v>
+      </c>
+      <c r="D2">
+        <v>162200499000.0</v>
+      </c>
+      <c r="E2">
+        <v>152625686000.0</v>
+      </c>
+      <c r="F2">
+        <v>117033280000.0</v>
+      </c>
+      <c r="G2">
+        <v>117892735000.0</v>
+      </c>
+      <c r="H2">
+        <v>137448756000.0</v>
+      </c>
+      <c r="I2">
+        <v>134696178282.0</v>
+      </c>
+      <c r="J2">
+        <v>87717578242.0</v>
+      </c>
+      <c r="K2">
+        <v>186801286772.0</v>
+      </c>
+      <c r="L2">
+        <v>203289102695.0</v>
+      </c>
+      <c r="M2">
+        <v>141160113037.0</v>
+      </c>
+      <c r="N2">
+        <v>63793004693.0</v>
+      </c>
+      <c r="O2">
+        <v>93582359000.0</v>
+      </c>
+      <c r="P2">
+        <v>91390588000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1361645000.0</v>
+      </c>
+      <c r="R2">
+        <v>1131949000.0</v>
+      </c>
+      <c r="S2">
+        <v>1137359000.0</v>
+      </c>
+      <c r="T2">
+        <v>1096350000.0</v>
+      </c>
+      <c r="U2">
+        <v>1624758000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>6385847000.0</v>
+      </c>
+      <c r="C3">
+        <v>3993322000.0</v>
+      </c>
+      <c r="D3">
+        <v>3294022000.0</v>
+      </c>
+      <c r="E3">
+        <v>4899003000.0</v>
+      </c>
+      <c r="F3">
+        <v>4626916000.0</v>
+      </c>
+      <c r="G3">
+        <v>4819009000.0</v>
+      </c>
+      <c r="H3">
+        <v>2491771000.0</v>
+      </c>
+      <c r="I3">
+        <v>2062632372.0</v>
+      </c>
+      <c r="J3">
+        <v>1815115426.0</v>
+      </c>
+      <c r="K3">
+        <v>1897786304.0</v>
+      </c>
+      <c r="L3">
+        <v>2029821451.0</v>
+      </c>
+      <c r="M3">
+        <v>1841904956.0</v>
+      </c>
+      <c r="N3">
+        <v>1820086405.0</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>2972980000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2454351000.0</v>
+      </c>
+      <c r="D5">
+        <v>-6300177000.0</v>
+      </c>
+      <c r="E5">
+        <v>-16990810000.0</v>
+      </c>
+      <c r="F5">
+        <v>8407279000.0</v>
+      </c>
+      <c r="G5">
+        <v>8949398000.0</v>
+      </c>
+      <c r="H5">
+        <v>39846574000.0</v>
+      </c>
+      <c r="I5">
+        <v>36495736729.0</v>
+      </c>
+      <c r="J5">
+        <v>18993881574.0</v>
+      </c>
+      <c r="K5">
+        <v>13478618854.0</v>
+      </c>
+      <c r="L5">
+        <v>-4124704923.0</v>
+      </c>
+      <c r="M5">
+        <v>4909399361.0</v>
+      </c>
+      <c r="N5">
+        <v>1880775849.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>9358827000.0</v>
+      </c>
+      <c r="C6">
+        <v>1538971000.0</v>
+      </c>
+      <c r="D6">
+        <v>-3006155000.0</v>
+      </c>
+      <c r="E6">
+        <v>-12091807000.0</v>
+      </c>
+      <c r="F6">
+        <v>13034195000.0</v>
+      </c>
+      <c r="G6">
+        <v>13768407000.0</v>
+      </c>
+      <c r="H6">
+        <v>42338345000.0</v>
+      </c>
+      <c r="I6">
+        <v>38558369101.0</v>
+      </c>
+      <c r="J6">
+        <v>20808997000.0</v>
+      </c>
+      <c r="K6">
+        <v>15376405158.0</v>
+      </c>
+      <c r="L6">
+        <v>-2094883472.0</v>
+      </c>
+      <c r="M6">
+        <v>6751304317.0</v>
+      </c>
+      <c r="N6">
+        <v>3700862254.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>24215583000.0</v>
+      </c>
+      <c r="C9">
+        <v>21438734000.0</v>
+      </c>
+      <c r="D9">
+        <v>19172620000.0</v>
+      </c>
+      <c r="E9">
+        <v>19308987000.0</v>
+      </c>
+      <c r="F9">
+        <v>23623479000.0</v>
+      </c>
+      <c r="G9">
+        <v>25800837000.0</v>
+      </c>
+      <c r="H9">
+        <v>65797077000.0</v>
+      </c>
+      <c r="I9">
+        <v>63666076623.0</v>
+      </c>
+      <c r="J9">
+        <v>54875455403.0</v>
+      </c>
+      <c r="K9">
+        <v>-5600477628.0</v>
+      </c>
+      <c r="L9">
+        <v>-30919068399.0</v>
+      </c>
+      <c r="M9">
+        <v>29524495127.0</v>
+      </c>
+      <c r="N9">
+        <v>19255271457.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>7396752000.0</v>
+      </c>
+      <c r="C10">
+        <v>-899908000.0</v>
+      </c>
+      <c r="D10">
+        <v>-4697458000.0</v>
+      </c>
+      <c r="E10">
+        <v>-21769385000.0</v>
+      </c>
+      <c r="F10">
+        <v>2508954000.0</v>
+      </c>
+      <c r="G10">
+        <v>8096796000.0</v>
+      </c>
+      <c r="H10">
+        <v>41729110000.0</v>
+      </c>
+      <c r="I10">
+        <v>35426069491.0</v>
+      </c>
+      <c r="J10">
+        <v>17107599605.0</v>
+      </c>
+      <c r="K10">
+        <v>6898976134.0</v>
+      </c>
+      <c r="L10">
+        <v>10781723540.0</v>
+      </c>
+      <c r="M10">
+        <v>7606530476.0</v>
+      </c>
+      <c r="N10">
+        <v>4225002240.0</v>
+      </c>
+      <c r="O10">
+        <v>117798000.0</v>
+      </c>
+      <c r="P10">
+        <v>2285761000.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>1524146000.0</v>
+      </c>
+      <c r="C11">
+        <v>1225088000.0</v>
+      </c>
+      <c r="D11">
+        <v>464776000.0</v>
+      </c>
+      <c r="E11">
+        <v>1147558000.0</v>
+      </c>
+      <c r="F11">
+        <v>2271715000.0</v>
+      </c>
+      <c r="G11">
+        <v>2393944000.0</v>
+      </c>
+      <c r="H11">
+        <v>5423561000.0</v>
+      </c>
+      <c r="I11">
+        <v>4589986802.0</v>
+      </c>
+      <c r="J11">
+        <v>1945704833.0</v>
+      </c>
+      <c r="K11">
+        <v>2538800766.0</v>
+      </c>
+      <c r="L11">
+        <v>4677982726.0</v>
+      </c>
+      <c r="M11">
+        <v>2221198944.0</v>
+      </c>
+      <c r="N11">
+        <v>547920327.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11">
+        <v>1662646000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>152760000.0</v>
+      </c>
+      <c r="T11">
+        <v>47867000.0</v>
+      </c>
+      <c r="U11">
+        <v>281365000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>740311000.0</v>
+      </c>
+      <c r="C12">
+        <v>710821000.0</v>
+      </c>
+      <c r="D12">
+        <v>4205731000.0</v>
+      </c>
+      <c r="E12">
+        <v>4778576000.0</v>
+      </c>
+      <c r="F12">
+        <v>5898325000.0</v>
+      </c>
+      <c r="G12">
+        <v>852601000.0</v>
+      </c>
+      <c r="H12">
+        <v>1306015000.0</v>
+      </c>
+      <c r="I12">
+        <v>3795006613.0</v>
+      </c>
+      <c r="J12">
+        <v>6210434947.0</v>
+      </c>
+      <c r="K12">
+        <v>8277444476.0</v>
+      </c>
+      <c r="L12">
+        <v>1869185167.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>4005629460.0</v>
+      </c>
+      <c r="D13">
+        <v>5100476350.0</v>
+      </c>
+      <c r="E13">
+        <v>1136474980.0</v>
+      </c>
+      <c r="F13">
+        <v>308275090.0</v>
+      </c>
+      <c r="G13">
+        <v>50701080.0</v>
+      </c>
+      <c r="H13">
+        <v>1045252880.0</v>
+      </c>
+      <c r="I13">
+        <v>3205349550.0</v>
+      </c>
+      <c r="J13">
+        <v>10311637000.0</v>
+      </c>
+      <c r="K13">
+        <v>5848196710.0</v>
+      </c>
+      <c r="L13">
+        <v>13151553870.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>69740013148.0</v>
+      </c>
+      <c r="H14">
+        <v>67097726941.0</v>
+      </c>
+      <c r="I14">
+        <v>56293661108.0</v>
+      </c>
+      <c r="J14">
+        <v>45864016510.0</v>
+      </c>
+      <c r="K14">
+        <v>41187064276.0</v>
+      </c>
+      <c r="L14">
+        <v>42022732864.0</v>
+      </c>
+      <c r="M14">
+        <v>4196270000.0</v>
+      </c>
+      <c r="N14">
+        <v>2506878000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>3309341000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2650033000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4929794000.0</v>
+      </c>
+      <c r="E15">
+        <v>-18467425000.0</v>
+      </c>
+      <c r="F15">
+        <v>-2495536000.0</v>
+      </c>
+      <c r="G15">
+        <v>2159295000.0</v>
+      </c>
+      <c r="H15">
+        <v>24773610000.0</v>
+      </c>
+      <c r="I15">
+        <v>20711550490.0</v>
+      </c>
+      <c r="J15">
+        <v>10292052984.0</v>
+      </c>
+      <c r="K15">
+        <v>2849714482.0</v>
+      </c>
+      <c r="L15">
+        <v>247375384.0</v>
+      </c>
+      <c r="M15">
+        <v>1189061812.0</v>
+      </c>
+      <c r="N15">
+        <v>1170204101.0</v>
+      </c>
+      <c r="O15">
+        <v>1179056000.0</v>
+      </c>
+      <c r="P15">
+        <v>675951000.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-2650033350.0</v>
+      </c>
+      <c r="D16">
+        <v>-1131610390.0</v>
+      </c>
+      <c r="E16">
+        <v>-18467425281.0</v>
+      </c>
+      <c r="F16">
+        <v>-2495536472.0</v>
+      </c>
+      <c r="G16">
+        <v>2159294672.0</v>
+      </c>
+      <c r="H16">
+        <v>24773609990.0</v>
+      </c>
+      <c r="I16">
+        <v>20711550490.0</v>
+      </c>
+      <c r="J16">
+        <v>10292052984.0</v>
+      </c>
+      <c r="K16">
+        <v>2849714482.0</v>
+      </c>
+      <c r="L16">
+        <v>247375380.0</v>
+      </c>
+      <c r="M16">
+        <v>1189062000.0</v>
+      </c>
+      <c r="N16">
+        <v>1170204000.0</v>
+      </c>
+      <c r="O16">
+        <v>1179056000.0</v>
+      </c>
+      <c r="P16">
+        <v>675951000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>30836082689.0</v>
+      </c>
+      <c r="J17">
+        <v>15161894772.0</v>
+      </c>
+      <c r="K17">
+        <v>4360175368.0</v>
+      </c>
+      <c r="L17">
+        <v>6103740814.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>2972980000.0</v>
+      </c>
+      <c r="C21">
+        <v>-5743930000.0</v>
+      </c>
+      <c r="D21">
+        <v>-6225943000.0</v>
+      </c>
+      <c r="E21">
+        <v>-22319483000.0</v>
+      </c>
+      <c r="F21">
+        <v>5412331000.0</v>
+      </c>
+      <c r="G21">
+        <v>8132199000.0</v>
+      </c>
+      <c r="H21">
+        <v>40438144000.0</v>
+      </c>
+      <c r="I21">
+        <v>36620949100.0</v>
+      </c>
+      <c r="J21">
+        <v>19343740840.0</v>
+      </c>
+      <c r="K21">
+        <v>7482330410.0</v>
+      </c>
+      <c r="L21">
+        <v>-8099561410.0</v>
+      </c>
+      <c r="M21">
+        <v>4909399361.0</v>
+      </c>
+      <c r="N21">
+        <v>1880775849.0</v>
+      </c>
+      <c r="O21">
+        <v>6017751000.0</v>
+      </c>
+      <c r="P21">
+        <v>1203912000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>229577066000.0</v>
+      </c>
+      <c r="C23">
+        <v>210676230000.0</v>
+      </c>
+      <c r="D23">
+        <v>187599062000.0</v>
+      </c>
+      <c r="E23">
+        <v>194254157000.0</v>
+      </c>
+      <c r="F23">
+        <v>135244428000.0</v>
+      </c>
+      <c r="G23">
+        <v>135561373000.0</v>
+      </c>
+      <c r="H23">
+        <v>162807689000.0</v>
+      </c>
+      <c r="I23">
+        <v>161741305802.0</v>
+      </c>
+      <c r="J23">
+        <v>123249292807.0</v>
+      </c>
+      <c r="K23">
+        <v>173718478730.0</v>
+      </c>
+      <c r="L23">
+        <v>180469595703.0</v>
+      </c>
+      <c r="M23">
+        <v>163975621053.0</v>
+      </c>
+      <c r="N23">
+        <v>77088426744.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26">
+        <v>150313000.0</v>
+      </c>
+      <c r="R26">
+        <v>133885000.0</v>
+      </c>
+      <c r="S26">
+        <v>111697000.0</v>
+      </c>
+      <c r="T26">
+        <v>71447000.0</v>
+      </c>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>84772000.0</v>
+      </c>
+      <c r="D27">
+        <v>455731000.0</v>
+      </c>
+      <c r="E27">
+        <v>59998000.0</v>
+      </c>
+      <c r="F27">
+        <v>355091000.0</v>
+      </c>
+      <c r="G27">
+        <v>478484000.0</v>
+      </c>
+      <c r="H27">
+        <v>398179000.0</v>
+      </c>
+      <c r="I27">
+        <v>825599348.0</v>
+      </c>
+      <c r="J27">
+        <v>186630226.0</v>
+      </c>
+      <c r="K27">
+        <v>348973850.0</v>
+      </c>
+      <c r="L27">
+        <v>3942390673.0</v>
+      </c>
+      <c r="M27">
+        <v>3505970319.0</v>
+      </c>
+      <c r="N27">
+        <v>1956209889.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>2247726000.0</v>
+      </c>
+      <c r="D28">
+        <v>5280078000.0</v>
+      </c>
+      <c r="E28">
+        <v>5419741000.0</v>
+      </c>
+      <c r="F28">
+        <v>4514499000.0</v>
+      </c>
+      <c r="G28">
+        <v>1227169000.0</v>
+      </c>
+      <c r="H28">
+        <v>5041671000.0</v>
+      </c>
+      <c r="I28">
+        <v>4918609575.0</v>
+      </c>
+      <c r="J28">
+        <v>8286311024.0</v>
+      </c>
+      <c r="K28">
+        <v>12522987214.0</v>
+      </c>
+      <c r="L28">
+        <v>6818430035.0</v>
+      </c>
+      <c r="M28">
+        <v>3447782373.0</v>
+      </c>
+      <c r="N28">
+        <v>1446428009.0</v>
+      </c>
+      <c r="O28">
+        <v>14625246000.0</v>
+      </c>
+      <c r="P28">
+        <v>11003386000.0</v>
+      </c>
+      <c r="Q28">
+        <v>2553760000.0</v>
+      </c>
+      <c r="R28">
+        <v>2194441000.0</v>
+      </c>
+      <c r="S28">
+        <v>1907366000.0</v>
+      </c>
+      <c r="T28">
+        <v>1745249000.0</v>
+      </c>
+      <c r="U28">
+        <v>1571940000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1225088310.0</v>
+      </c>
+      <c r="D29">
+        <v>425957960.0</v>
+      </c>
+      <c r="E29">
+        <v>1147558170.0</v>
+      </c>
+      <c r="F29">
+        <v>2271715010.0</v>
+      </c>
+      <c r="G29">
+        <v>2393943710.0</v>
+      </c>
+      <c r="H29">
+        <v>5423561100.0</v>
+      </c>
+      <c r="I29">
+        <v>4589986800.0</v>
+      </c>
+      <c r="J29">
+        <v>1945704830.0</v>
+      </c>
+      <c r="K29">
+        <v>2538800770.0</v>
+      </c>
+      <c r="L29">
+        <v>4677982730.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>21242604000.0</v>
+      </c>
+      <c r="C30">
+        <v>27182664000.0</v>
+      </c>
+      <c r="D30">
+        <v>25398563000.0</v>
+      </c>
+      <c r="E30">
+        <v>41628471000.0</v>
+      </c>
+      <c r="F30">
+        <v>18211148000.0</v>
+      </c>
+      <c r="G30">
+        <v>17668638000.0</v>
+      </c>
+      <c r="H30">
+        <v>25358933000.0</v>
+      </c>
+      <c r="I30">
+        <v>27045127520.0</v>
+      </c>
+      <c r="J30">
+        <v>35531714565.0</v>
+      </c>
+      <c r="K30">
+        <v>-13082808037.0</v>
+      </c>
+      <c r="L30">
+        <v>-22819506993.0</v>
+      </c>
+      <c r="M30">
+        <v>22815508016.0</v>
+      </c>
+      <c r="N30">
+        <v>13295422051.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+    <row r="31" spans="1:21">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>4423772000.0</v>
+      </c>
+      <c r="C31">
+        <v>4844022000.0</v>
+      </c>
+      <c r="D31">
+        <v>1528485000.0</v>
+      </c>
+      <c r="E31">
+        <v>550098000.0</v>
+      </c>
+      <c r="F31">
+        <v>-2903377000.0</v>
+      </c>
+      <c r="G31">
+        <v>-35403000.0</v>
+      </c>
+      <c r="H31">
+        <v>2416302000.0</v>
+      </c>
+      <c r="I31">
+        <v>-1194879612.0</v>
+      </c>
+      <c r="J31">
+        <v>-2236141233.0</v>
+      </c>
+      <c r="K31">
+        <v>-5848196715.0</v>
+      </c>
+      <c r="L31">
+        <v>13151553871.0</v>
+      </c>
+      <c r="M31">
+        <v>2371129783.0</v>
+      </c>
+      <c r="N31">
+        <v>2601934316.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+    </row>
+    <row r="32" spans="1:21">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>232550046000.0</v>
+      </c>
+      <c r="C32">
+        <v>204932301000.0</v>
+      </c>
+      <c r="D32">
+        <v>181373119000.0</v>
+      </c>
+      <c r="E32">
+        <v>171934674000.0</v>
+      </c>
+      <c r="F32">
+        <v>140656759000.0</v>
+      </c>
+      <c r="G32">
+        <v>143693572000.0</v>
+      </c>
+      <c r="H32">
+        <v>203245834000.0</v>
+      </c>
+      <c r="I32">
+        <v>198362254905.0</v>
+      </c>
+      <c r="J32">
+        <v>142593033645.0</v>
+      </c>
+      <c r="K32">
+        <v>181200809144.0</v>
+      </c>
+      <c r="L32">
+        <v>172370034296.0</v>
+      </c>
+      <c r="M32">
+        <v>170684608164.0</v>
+      </c>
+      <c r="N32">
+        <v>83048276150.0</v>
+      </c>
+      <c r="O32">
+        <v>122456590000.0</v>
+      </c>
+      <c r="P32">
+        <v>109383645000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3938226000.0</v>
+      </c>
+      <c r="R32">
+        <v>3217340000.0</v>
+      </c>
+      <c r="S32">
+        <v>3863199000.0</v>
+      </c>
+      <c r="T32">
+        <v>3473253000.0</v>
+      </c>
+      <c r="U32">
+        <v>3556297000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="BY1" t="s">
         <v>170</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B2">
+        <v>54192329714.0</v>
+      </c>
+      <c r="C2">
+        <v>55740603000.0</v>
+      </c>
+      <c r="D2">
+        <v>52162437000.0</v>
+      </c>
+      <c r="E2">
+        <v>49814568461.0</v>
+      </c>
+      <c r="F2">
+        <v>49673147894.0</v>
+      </c>
+      <c r="G2">
+        <v>45632708000.0</v>
+      </c>
+      <c r="H2">
+        <v>48794544977.0</v>
+      </c>
+      <c r="I2">
+        <v>45507765000.0</v>
+      </c>
+      <c r="J2">
+        <v>51631526828.0</v>
+      </c>
+      <c r="K2">
+        <v>48817479000.0</v>
+      </c>
+      <c r="L2">
+        <v>38884933761.0</v>
+      </c>
+      <c r="M2">
+        <v>52180600843.0</v>
+      </c>
+      <c r="N2">
+        <v>25937382144.0</v>
+      </c>
+      <c r="O2">
+        <v>56182904371.0</v>
+      </c>
+      <c r="P2">
+        <v>33164291630.0</v>
+      </c>
+      <c r="Q2">
+        <v>32804859643.0</v>
+      </c>
+      <c r="R2">
+        <v>28345739261.0</v>
+      </c>
+      <c r="S2">
+        <v>28211500385.0</v>
+      </c>
+      <c r="T2">
+        <v>27282792571.0</v>
+      </c>
+      <c r="U2">
+        <v>29901732705.0</v>
+      </c>
+      <c r="V2">
+        <v>31637253990.0</v>
+      </c>
+      <c r="W2">
+        <v>32923127250.0</v>
+      </c>
+      <c r="X2">
+        <v>28209388247.0</v>
+      </c>
+      <c r="Y2">
+        <v>26218459574.0</v>
+      </c>
+      <c r="Z2">
+        <v>27108552216.0</v>
+      </c>
+      <c r="AA2">
+        <v>30322288605.0</v>
+      </c>
+      <c r="AB2">
+        <v>46576711695.0</v>
+      </c>
+      <c r="AC2">
+        <v>31165257329.0</v>
+      </c>
+      <c r="AD2">
+        <v>28595353007.0</v>
+      </c>
+      <c r="AE2">
+        <v>29543514268.0</v>
+      </c>
+      <c r="AF2">
+        <v>39056569993.0</v>
+      </c>
+      <c r="AG2">
+        <v>34408589422.0</v>
+      </c>
+      <c r="AH2">
+        <v>31207246466.0</v>
+      </c>
+      <c r="AI2">
+        <v>36653780022.0</v>
+      </c>
+      <c r="AJ2">
+        <v>18993668667.0</v>
+      </c>
+      <c r="AK2">
+        <v>6763978783.0</v>
+      </c>
+      <c r="AL2">
+        <v>28263570091.0</v>
+      </c>
+      <c r="AM2">
+        <v>56823437218.0</v>
+      </c>
+      <c r="AN2">
+        <v>22645185070.0</v>
+      </c>
+      <c r="AO2">
+        <v>28399979009.0</v>
+      </c>
+      <c r="AP2">
+        <v>30396551916.0</v>
+      </c>
+      <c r="AQ2">
+        <v>29303916568.0</v>
+      </c>
+      <c r="AR2">
+        <v>28288592133.0</v>
+      </c>
+      <c r="AS2">
+        <v>40900668213.0</v>
+      </c>
+      <c r="AT2">
+        <v>43456676321.0</v>
+      </c>
+      <c r="AU2">
+        <v>40672063035.0</v>
+      </c>
+      <c r="AV2">
+        <v>39414291678.0</v>
+      </c>
+      <c r="AW2">
+        <v>36801961598.0</v>
+      </c>
+      <c r="AX2">
+        <v>24271796726.0</v>
+      </c>
+      <c r="AY2">
+        <v>16887281360.0</v>
+      </c>
+      <c r="AZ2">
+        <v>13810499640.0</v>
+      </c>
+      <c r="BA2">
+        <v>12864552851.0</v>
+      </c>
+      <c r="BB2">
+        <v>20230670842.0</v>
+      </c>
+      <c r="BC2">
+        <v>21306918900.0</v>
+      </c>
+      <c r="BD2">
+        <v>22728763000.0</v>
+      </c>
+      <c r="BE2">
+        <v>22444987300.0</v>
+      </c>
+      <c r="BF2">
+        <v>27449651800.0</v>
+      </c>
+      <c r="BG2">
+        <v>30126309100.0</v>
+      </c>
+      <c r="BH2">
+        <v>26388159600.0</v>
+      </c>
+      <c r="BI2">
+        <v>357771600.0</v>
+      </c>
+      <c r="BJ2">
+        <v>315602700.0</v>
+      </c>
+      <c r="BK2">
+        <v>490706100.0</v>
+      </c>
+      <c r="BL2">
+        <v>490706100.0</v>
+      </c>
+      <c r="BM2">
+        <v>339419200.0</v>
+      </c>
+      <c r="BN2">
+        <v>309820100.0</v>
+      </c>
+      <c r="BO2">
+        <v>1640336200.0</v>
+      </c>
+      <c r="BP2"/>
+      <c r="BQ2">
+        <v>83340900.0</v>
+      </c>
+      <c r="BR2">
+        <v>83340900.0</v>
+      </c>
+      <c r="BS2">
+        <v>1239020400.0</v>
+      </c>
+      <c r="BT2"/>
+      <c r="BU2">
+        <v>129972000.0</v>
+      </c>
+      <c r="BV2">
+        <v>129972000.0</v>
+      </c>
+      <c r="BW2">
+        <v>3045476000.0</v>
+      </c>
+      <c r="BX2"/>
+      <c r="BY2">
+        <v>272457400.0</v>
+      </c>
+      <c r="BZ2">
+        <v>272457400.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>1593260446.0</v>
+      </c>
+      <c r="C3">
+        <v>1894616000.0</v>
+      </c>
+      <c r="D3">
+        <v>1562610000.0</v>
+      </c>
+      <c r="E3">
+        <v>669681340.0</v>
+      </c>
+      <c r="F3">
+        <v>1438369928.0</v>
+      </c>
+      <c r="G3">
+        <v>3992992000.0</v>
+      </c>
+      <c r="H3">
+        <v>5281347472.0</v>
+      </c>
+      <c r="I3">
+        <v>2025112000.0</v>
+      </c>
+      <c r="J3">
+        <v>6005557203.0</v>
+      </c>
+      <c r="K3">
+        <v>2188638000.0</v>
+      </c>
+      <c r="L3">
+        <v>1070427609.0</v>
+      </c>
+      <c r="M3">
+        <v>309300034.0</v>
+      </c>
+      <c r="N3">
+        <v>3816918888.0</v>
+      </c>
+      <c r="O3">
+        <v>3549050364.0</v>
+      </c>
+      <c r="P3">
+        <v>27081.0</v>
+      </c>
+      <c r="Q3">
+        <v>702470815.0</v>
+      </c>
+      <c r="R3">
+        <v>834627560.0</v>
+      </c>
+      <c r="S3">
+        <v>2967189232.0</v>
+      </c>
+      <c r="T3">
+        <v>-2039983319.0</v>
+      </c>
+      <c r="U3">
+        <v>836869349.0</v>
+      </c>
+      <c r="V3">
+        <v>822856929.0</v>
+      </c>
+      <c r="W3">
+        <v>768463758.0</v>
+      </c>
+      <c r="X3">
+        <v>584006977.0</v>
+      </c>
+      <c r="Y3">
+        <v>844708614.0</v>
+      </c>
+      <c r="Z3">
+        <v>295760721.0</v>
+      </c>
+      <c r="AA3">
+        <v>1561260626.0</v>
+      </c>
+      <c r="AB3">
+        <v>647636584.0</v>
+      </c>
+      <c r="AC3">
+        <v>918098441.0</v>
+      </c>
+      <c r="AD3">
+        <v>319980109.0</v>
+      </c>
+      <c r="AE3">
+        <v>1205443885.0</v>
+      </c>
+      <c r="AF3">
+        <v>529355833.0</v>
+      </c>
+      <c r="AG3">
+        <v>518551947.0</v>
+      </c>
+      <c r="AH3">
+        <v>482633075.0</v>
+      </c>
+      <c r="AI3">
+        <v>470481033.0</v>
+      </c>
+      <c r="AJ3">
+        <v>706761198.0</v>
+      </c>
+      <c r="AK3">
+        <v>184805123.0</v>
+      </c>
+      <c r="AL3">
+        <v>453068072.0</v>
+      </c>
+      <c r="AM3">
+        <v>529013063.0</v>
+      </c>
+      <c r="AN3">
+        <v>428623343.0</v>
+      </c>
+      <c r="AO3">
+        <v>409823748.0</v>
+      </c>
+      <c r="AP3">
+        <v>530326150.0</v>
+      </c>
+      <c r="AQ3">
+        <v>507455363.0</v>
+      </c>
+      <c r="AR3">
+        <v>2219129536.0</v>
+      </c>
+      <c r="AS3">
+        <v>457841682.0</v>
+      </c>
+      <c r="AT3">
+        <v>516500337.0</v>
+      </c>
+      <c r="AU3">
+        <v>393157357.0</v>
+      </c>
+      <c r="AV3">
+        <v>48432062.0</v>
+      </c>
+      <c r="AW3">
+        <v>882474068.0</v>
+      </c>
+      <c r="AX3">
+        <v>517841468.0</v>
+      </c>
+      <c r="AY3">
+        <v>455021601.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2999288975.0</v>
+      </c>
+      <c r="BA3">
+        <v>730481819.0</v>
+      </c>
+      <c r="BB3">
+        <v>224236506.0</v>
+      </c>
+      <c r="BC3"/>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+    </row>
+    <row r="4" spans="1:78">
+      <c r="A4" t="s">
+        <v>140</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>-98865402.0</v>
+      </c>
+      <c r="C5">
+        <v>1194276000.0</v>
+      </c>
+      <c r="D5">
+        <v>2563616000.0</v>
+      </c>
+      <c r="E5">
+        <v>117848305.0</v>
+      </c>
+      <c r="F5">
+        <v>-795186666.0</v>
+      </c>
+      <c r="G5">
+        <v>-5667631000.0</v>
+      </c>
+      <c r="H5">
+        <v>374018967.0</v>
+      </c>
+      <c r="I5">
+        <v>5665521000.0</v>
+      </c>
+      <c r="J5">
+        <v>-3501079804.0</v>
+      </c>
+      <c r="K5">
+        <v>-6152921000.0</v>
+      </c>
+      <c r="L5">
+        <v>-97476606.0</v>
+      </c>
+      <c r="M5">
+        <v>-7117950285.0</v>
+      </c>
+      <c r="N5">
+        <v>-1914357778.0</v>
+      </c>
+      <c r="O5">
+        <v>-19402388326.0</v>
+      </c>
+      <c r="P5">
+        <v>764123278.0</v>
+      </c>
+      <c r="Q5">
+        <v>1137985441.0</v>
+      </c>
+      <c r="R5">
+        <v>30569935.0</v>
+      </c>
+      <c r="S5">
+        <v>-2875139073.0</v>
+      </c>
+      <c r="T5">
+        <v>5326457899.0</v>
+      </c>
+      <c r="U5">
+        <v>1621828247.0</v>
+      </c>
+      <c r="V5">
+        <v>6528102311.0</v>
+      </c>
+      <c r="W5">
+        <v>4378320455.0</v>
+      </c>
+      <c r="X5">
+        <v>1370327370.0</v>
+      </c>
+      <c r="Y5">
+        <v>-1255477948.0</v>
+      </c>
+      <c r="Z5">
+        <v>4229954081.0</v>
+      </c>
+      <c r="AA5">
+        <v>11357749761.0</v>
+      </c>
+      <c r="AB5">
+        <v>16682460838.0</v>
+      </c>
+      <c r="AC5">
+        <v>7811559090.0</v>
+      </c>
+      <c r="AD5">
+        <v>3921313203.0</v>
+      </c>
+      <c r="AE5">
+        <v>-984080223.0</v>
+      </c>
+      <c r="AF5">
+        <v>32973999487.0</v>
+      </c>
+      <c r="AG5">
+        <v>3593397512.0</v>
+      </c>
+      <c r="AH5">
+        <v>912419953.0</v>
+      </c>
+      <c r="AI5">
+        <v>17282643670.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-774477539.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2547366445.0</v>
+      </c>
+      <c r="AL5">
+        <v>5523704686.0</v>
+      </c>
+      <c r="AM5">
+        <v>2023721289.0</v>
+      </c>
+      <c r="AN5">
+        <v>4435822323.0</v>
+      </c>
+      <c r="AO5">
+        <v>6987019533.0</v>
+      </c>
+      <c r="AP5">
+        <v>32055709.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-8354600949.0</v>
+      </c>
+      <c r="AR5">
+        <v>-2308939148.0</v>
+      </c>
+      <c r="AS5">
+        <v>1387511218.0</v>
+      </c>
+      <c r="AT5">
+        <v>5151323956.0</v>
+      </c>
+      <c r="AU5">
+        <v>-4218590191.0</v>
+      </c>
+      <c r="AV5">
+        <v>3748733409.0</v>
+      </c>
+      <c r="AW5">
+        <v>5238489069.0</v>
+      </c>
+      <c r="AX5">
+        <v>140767075.0</v>
+      </c>
+      <c r="AY5">
+        <v>1059384334.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-1020063815.0</v>
+      </c>
+      <c r="BA5">
+        <v>1367445706.0</v>
+      </c>
+      <c r="BB5">
+        <v>474009624.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+    </row>
+    <row r="6" spans="1:78">
+      <c r="A6" t="s">
+        <v>142</v>
+      </c>
+      <c r="B6">
+        <v>1494395044.0</v>
+      </c>
+      <c r="C6">
+        <v>3088892000.0</v>
+      </c>
+      <c r="D6">
+        <v>4126226000.0</v>
+      </c>
+      <c r="E6">
+        <v>787529645.0</v>
+      </c>
+      <c r="F6">
+        <v>643183262.0</v>
+      </c>
+      <c r="G6">
+        <v>-1674639000.0</v>
+      </c>
+      <c r="H6">
+        <v>5655366439.0</v>
+      </c>
+      <c r="I6">
+        <v>7690633000.0</v>
+      </c>
+      <c r="J6">
+        <v>2504477399.0</v>
+      </c>
+      <c r="K6">
+        <v>-3964283000.0</v>
+      </c>
+      <c r="L6">
+        <v>972951003.0</v>
+      </c>
+      <c r="M6">
+        <v>-6808650251.0</v>
+      </c>
+      <c r="N6">
+        <v>1902561110.0</v>
+      </c>
+      <c r="O6">
+        <v>-15853337962.0</v>
+      </c>
+      <c r="P6">
+        <v>764150359.0</v>
+      </c>
+      <c r="Q6">
+        <v>1840456256.0</v>
+      </c>
+      <c r="R6">
+        <v>865197495.0</v>
+      </c>
+      <c r="S6">
+        <v>92050159.0</v>
+      </c>
+      <c r="T6">
+        <v>3286474580.0</v>
+      </c>
+      <c r="U6">
+        <v>2458697596.0</v>
+      </c>
+      <c r="V6">
+        <v>7350959240.0</v>
+      </c>
+      <c r="W6">
+        <v>5146784213.0</v>
+      </c>
+      <c r="X6">
+        <v>1954334347.0</v>
+      </c>
+      <c r="Y6">
+        <v>-410769334.0</v>
+      </c>
+      <c r="Z6">
+        <v>4525714802.0</v>
+      </c>
+      <c r="AA6">
+        <v>12919010387.0</v>
+      </c>
+      <c r="AB6">
+        <v>17330097422.0</v>
+      </c>
+      <c r="AC6">
+        <v>8729657531.0</v>
+      </c>
+      <c r="AD6">
+        <v>4241293312.0</v>
+      </c>
+      <c r="AE6">
+        <v>221363662.0</v>
+      </c>
+      <c r="AF6">
+        <v>33503355320.0</v>
+      </c>
+      <c r="AG6">
+        <v>4111949459.0</v>
+      </c>
+      <c r="AH6">
+        <v>1395053028.0</v>
+      </c>
+      <c r="AI6">
+        <v>17753124703.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-67716341.0</v>
+      </c>
+      <c r="AK6">
+        <v>-2362561322.0</v>
+      </c>
+      <c r="AL6">
+        <v>5976772758.0</v>
+      </c>
+      <c r="AM6">
+        <v>2552734352.0</v>
+      </c>
+      <c r="AN6">
+        <v>4864445666.0</v>
+      </c>
+      <c r="AO6">
+        <v>7396843281.0</v>
+      </c>
+      <c r="AP6">
+        <v>562381859.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-7847145586.0</v>
+      </c>
+      <c r="AR6">
+        <v>-89809612.0</v>
+      </c>
+      <c r="AS6">
+        <v>1845352900.0</v>
+      </c>
+      <c r="AT6">
+        <v>5667824293.0</v>
+      </c>
+      <c r="AU6">
+        <v>-3825432834.0</v>
+      </c>
+      <c r="AV6">
+        <v>3797165471.0</v>
+      </c>
+      <c r="AW6">
+        <v>6120963137.0</v>
+      </c>
+      <c r="AX6">
+        <v>658608543.0</v>
+      </c>
+      <c r="AY6">
+        <v>1514405935.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1979225160.0</v>
+      </c>
+      <c r="BA6">
+        <v>2097927525.0</v>
+      </c>
+      <c r="BB6">
+        <v>698246130.0</v>
+      </c>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+    </row>
+    <row r="7" spans="1:78">
+      <c r="A7" t="s">
+        <v>143</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+    </row>
+    <row r="8" spans="1:78">
+      <c r="A8" t="s">
+        <v>144</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+    </row>
+    <row r="9" spans="1:78">
+      <c r="A9" t="s">
+        <v>145</v>
+      </c>
+      <c r="B9">
+        <v>4844144148.0</v>
+      </c>
+      <c r="C9">
+        <v>7372843000.0</v>
+      </c>
+      <c r="D9">
+        <v>7874673000.0</v>
+      </c>
+      <c r="E9">
+        <v>5263663299.0</v>
+      </c>
+      <c r="F9">
+        <v>4648110860.0</v>
+      </c>
+      <c r="G9">
+        <v>7081317000.0</v>
+      </c>
+      <c r="H9">
+        <v>2964697145.0</v>
+      </c>
+      <c r="I9">
+        <v>3930868000.0</v>
+      </c>
+      <c r="J9">
+        <v>-611125683.0</v>
+      </c>
+      <c r="K9">
+        <v>5659861000.0</v>
+      </c>
+      <c r="L9">
+        <v>4861448265.0</v>
+      </c>
+      <c r="M9">
+        <v>-9767567771.0</v>
+      </c>
+      <c r="N9">
+        <v>14798982761.0</v>
+      </c>
+      <c r="O9">
+        <v>-767689176.0</v>
+      </c>
+      <c r="P9">
+        <v>19472204977.0</v>
+      </c>
+      <c r="Q9">
+        <v>1594776050.0</v>
+      </c>
+      <c r="R9">
+        <v>1137586840.0</v>
+      </c>
+      <c r="S9">
+        <v>-910431855.0</v>
+      </c>
+      <c r="T9">
+        <v>7461759417.0</v>
+      </c>
+      <c r="U9">
+        <v>7024059938.0</v>
+      </c>
+      <c r="V9">
+        <v>10048091547.0</v>
+      </c>
+      <c r="W9">
+        <v>12020668379.0</v>
+      </c>
+      <c r="X9">
+        <v>5927048150.0</v>
+      </c>
+      <c r="Y9">
+        <v>3287129788.0</v>
+      </c>
+      <c r="Z9">
+        <v>7999198759.0</v>
+      </c>
+      <c r="AA9">
+        <v>19751471097.0</v>
+      </c>
+      <c r="AB9">
+        <v>21751503702.0</v>
+      </c>
+      <c r="AC9">
+        <v>14628050315.0</v>
+      </c>
+      <c r="AD9">
+        <v>10455197750.0</v>
+      </c>
+      <c r="AE9">
+        <v>7444519435.0</v>
+      </c>
+      <c r="AF9">
+        <v>38950681669.0</v>
+      </c>
+      <c r="AG9">
+        <v>10288979010.0</v>
+      </c>
+      <c r="AH9">
+        <v>7462154642.0</v>
+      </c>
+      <c r="AI9">
+        <v>35252261298.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-365024687.0</v>
+      </c>
+      <c r="AK9">
+        <v>4892846955.0</v>
+      </c>
+      <c r="AL9">
+        <v>12137952516.0</v>
+      </c>
+      <c r="AM9">
+        <v>12048683403.0</v>
+      </c>
+      <c r="AN9">
+        <v>9186933601.0</v>
+      </c>
+      <c r="AO9">
+        <v>12970620565.0</v>
+      </c>
+      <c r="AP9">
+        <v>8729418362.0</v>
+      </c>
+      <c r="AQ9">
+        <v>2209718543.0</v>
+      </c>
+      <c r="AR9">
+        <v>5870329543.0</v>
+      </c>
+      <c r="AS9">
+        <v>10445884507.0</v>
+      </c>
+      <c r="AT9">
+        <v>11894248468.0</v>
+      </c>
+      <c r="AU9">
+        <v>-551188477.0</v>
+      </c>
+      <c r="AV9">
+        <v>10473023004.0</v>
+      </c>
+      <c r="AW9">
+        <v>10936728826.0</v>
+      </c>
+      <c r="AX9">
+        <v>8665931773.0</v>
+      </c>
+      <c r="AY9">
+        <v>7032742038.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3560036599.0</v>
+      </c>
+      <c r="BA9">
+        <v>4607196459.0</v>
+      </c>
+      <c r="BB9">
+        <v>4055296361.0</v>
+      </c>
+      <c r="BC9">
+        <v>8388401000.0</v>
+      </c>
+      <c r="BD9">
+        <v>7029604000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6738508000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6727877000.0</v>
+      </c>
+      <c r="BG9">
+        <v>6065410000.0</v>
+      </c>
+      <c r="BH9">
+        <v>2519827000.0</v>
+      </c>
+      <c r="BI9">
+        <v>604784000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>484122000.0</v>
+      </c>
+      <c r="BK9">
+        <v>680907000.0</v>
+      </c>
+      <c r="BL9">
+        <v>680907000.0</v>
+      </c>
+      <c r="BM9">
+        <v>593493000.0</v>
+      </c>
+      <c r="BN9">
+        <v>368525000.0</v>
+      </c>
+      <c r="BO9"/>
+      <c r="BP9">
+        <v>1787030000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>596750000.0</v>
+      </c>
+      <c r="BR9">
+        <v>596750000.0</v>
+      </c>
+      <c r="BS9"/>
+      <c r="BT9">
+        <v>1533249000.0</v>
+      </c>
+      <c r="BU9">
+        <v>633252000.0</v>
+      </c>
+      <c r="BV9">
+        <v>633252000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9">
+        <v>1800567000.0</v>
+      </c>
+      <c r="BY9">
+        <v>507603000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>507603000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:78">
+      <c r="A10" t="s">
+        <v>146</v>
+      </c>
+      <c r="B10">
+        <v>3524972.0</v>
+      </c>
+      <c r="C10">
+        <v>5348960000.0</v>
+      </c>
+      <c r="D10">
+        <v>2378020000.0</v>
+      </c>
+      <c r="E10">
+        <v>277331142.0</v>
+      </c>
+      <c r="F10">
+        <v>-607558403.0</v>
+      </c>
+      <c r="G10">
+        <v>-5058330000.0</v>
+      </c>
+      <c r="H10">
+        <v>-561944550.0</v>
+      </c>
+      <c r="I10">
+        <v>5989096000.0</v>
+      </c>
+      <c r="J10">
+        <v>-1268730053.0</v>
+      </c>
+      <c r="K10">
+        <v>-9641709000.0</v>
+      </c>
+      <c r="L10">
+        <v>4406776231.0</v>
+      </c>
+      <c r="M10">
+        <v>2814244721.0</v>
+      </c>
+      <c r="N10">
+        <v>-2276769778.0</v>
+      </c>
+      <c r="O10">
+        <v>-23222709555.0</v>
+      </c>
+      <c r="P10">
+        <v>945040832.0</v>
+      </c>
+      <c r="Q10">
+        <v>529409511.0</v>
+      </c>
+      <c r="R10">
+        <v>-21126247.0</v>
+      </c>
+      <c r="S10">
+        <v>-8754491776.0</v>
+      </c>
+      <c r="T10">
+        <v>2535835417.0</v>
+      </c>
+      <c r="U10">
+        <v>1616341249.0</v>
+      </c>
+      <c r="V10">
+        <v>7111269297.0</v>
+      </c>
+      <c r="W10">
+        <v>4211762070.0</v>
+      </c>
+      <c r="X10">
+        <v>1618538423.0</v>
+      </c>
+      <c r="Y10">
+        <v>-1915446703.0</v>
+      </c>
+      <c r="Z10">
+        <v>4181942594.0</v>
+      </c>
+      <c r="AA10">
+        <v>13189849365.0</v>
+      </c>
+      <c r="AB10">
+        <v>17129880923.0</v>
+      </c>
+      <c r="AC10">
+        <v>7816857802.0</v>
+      </c>
+      <c r="AD10">
+        <v>3592522151.0</v>
+      </c>
+      <c r="AE10">
+        <v>-951237220.0</v>
+      </c>
+      <c r="AF10">
+        <v>32723571433.0</v>
+      </c>
+      <c r="AG10">
+        <v>2965564573.0</v>
+      </c>
+      <c r="AH10">
+        <v>688170705.0</v>
+      </c>
+      <c r="AI10">
+        <v>19826602826.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1783132823.0</v>
+      </c>
+      <c r="AK10">
+        <v>-3494299359.0</v>
+      </c>
+      <c r="AL10">
+        <v>2558428961.0</v>
+      </c>
+      <c r="AM10">
+        <v>1447572967.0</v>
+      </c>
+      <c r="AN10">
+        <v>2324673416.0</v>
+      </c>
+      <c r="AO10">
+        <v>4123018337.0</v>
+      </c>
+      <c r="AP10">
+        <v>-996288586.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-6768475995.0</v>
+      </c>
+      <c r="AR10">
+        <v>4862452469.0</v>
+      </c>
+      <c r="AS10">
+        <v>5064086054.0</v>
+      </c>
+      <c r="AT10">
+        <v>7623661012.0</v>
+      </c>
+      <c r="AU10">
+        <v>-1966372083.0</v>
+      </c>
+      <c r="AV10">
+        <v>4080470506.0</v>
+      </c>
+      <c r="AW10">
+        <v>7218057299.0</v>
+      </c>
+      <c r="AX10">
+        <v>-1725625246.0</v>
+      </c>
+      <c r="AY10">
+        <v>1202042325.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1705238166.0</v>
+      </c>
+      <c r="BA10">
+        <v>910576702.0</v>
+      </c>
+      <c r="BB10">
+        <v>407145047.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10">
+        <v>2597074600.0</v>
+      </c>
+      <c r="BE10">
+        <v>1335302800.0</v>
+      </c>
+      <c r="BF10">
+        <v>1408614400.0</v>
+      </c>
+      <c r="BG10">
+        <v>2899616300.0</v>
+      </c>
+      <c r="BH10">
+        <v>143719800.0</v>
+      </c>
+      <c r="BI10"/>
+      <c r="BJ10">
+        <v>408779800.0</v>
+      </c>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10">
+        <v>304418200.0</v>
+      </c>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>112573700.0</v>
+      </c>
+      <c r="BT10">
+        <v>66350100.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10">
+        <v>167851200.0</v>
+      </c>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+    </row>
+    <row r="11" spans="1:78">
+      <c r="A11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B11">
+        <v>200157910.0</v>
+      </c>
+      <c r="C11">
+        <v>1524146000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
+        <v>64337337.0</v>
+      </c>
+      <c r="F11">
+        <v>64337337.0</v>
+      </c>
+      <c r="G11">
+        <v>1225088000.0</v>
+      </c>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
+        <v>515744000.0</v>
+      </c>
+      <c r="L11">
+        <v>-207.0</v>
+      </c>
+      <c r="M11">
+        <v>1475564736.0</v>
+      </c>
+      <c r="N11">
+        <v>-50968005.0</v>
+      </c>
+      <c r="O11">
+        <v>529636468.0</v>
+      </c>
+      <c r="P11">
+        <v>343790744.0</v>
+      </c>
+      <c r="Q11">
+        <v>194230206.0</v>
+      </c>
+      <c r="R11">
+        <v>79900748.0</v>
+      </c>
+      <c r="S11">
+        <v>-314513799.0</v>
+      </c>
+      <c r="T11">
+        <v>590189675.0</v>
+      </c>
+      <c r="U11">
+        <v>810617029.0</v>
+      </c>
+      <c r="V11">
+        <v>1185422104.0</v>
+      </c>
+      <c r="W11">
+        <v>1868531701.0</v>
+      </c>
+      <c r="X11">
+        <v>112845916.0</v>
+      </c>
+      <c r="Y11">
+        <v>150072545.0</v>
+      </c>
+      <c r="Z11">
+        <v>262493544.0</v>
+      </c>
+      <c r="AA11">
+        <v>2475320789.0</v>
+      </c>
+      <c r="AB11">
+        <v>1549193874.0</v>
+      </c>
+      <c r="AC11">
+        <v>1003033460.0</v>
+      </c>
+      <c r="AD11">
+        <v>396012976.0</v>
+      </c>
+      <c r="AE11">
+        <v>1051650959.0</v>
+      </c>
+      <c r="AF11">
+        <v>3073042661.0</v>
+      </c>
+      <c r="AG11">
+        <v>169065909.0</v>
+      </c>
+      <c r="AH11">
+        <v>296227273.0</v>
+      </c>
+      <c r="AI11">
+        <v>802973268.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-839136827.0</v>
+      </c>
+      <c r="AK11">
+        <v>-188100000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1330831565.0</v>
+      </c>
+      <c r="AM11">
+        <v>417165739.0</v>
+      </c>
+      <c r="AN11">
+        <v>586579709.0</v>
+      </c>
+      <c r="AO11">
+        <v>907392021.0</v>
+      </c>
+      <c r="AP11">
+        <v>627663297.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-299091919.0</v>
+      </c>
+      <c r="AR11">
+        <v>1318162865.0</v>
+      </c>
+      <c r="AS11">
+        <v>1348402746.0</v>
+      </c>
+      <c r="AT11">
+        <v>2310509034.0</v>
+      </c>
+      <c r="AU11">
+        <v>207562715.0</v>
+      </c>
+      <c r="AV11">
+        <v>491515251.0</v>
+      </c>
+      <c r="AW11">
+        <v>1165329152.0</v>
+      </c>
+      <c r="AX11">
+        <v>356791826.0</v>
+      </c>
+      <c r="AY11">
+        <v>-511585714.0</v>
+      </c>
+      <c r="AZ11">
+        <v>535253704.0</v>
+      </c>
+      <c r="BA11">
+        <v>403060199.0</v>
+      </c>
+      <c r="BB11">
+        <v>121192137.0</v>
+      </c>
+      <c r="BC11"/>
+      <c r="BD11">
+        <v>228890600.0</v>
+      </c>
+      <c r="BE11"/>
+      <c r="BF11">
+        <v>452626300.0</v>
+      </c>
+      <c r="BG11">
+        <v>1777559200.0</v>
+      </c>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
+        <v>667031600.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>152759800.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>47866700.0</v>
+      </c>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+    </row>
+    <row r="12" spans="1:78">
+      <c r="A12" t="s">
+        <v>148</v>
+      </c>
+      <c r="B12">
+        <v>137295216.0</v>
+      </c>
+      <c r="C12">
+        <v>161991000.0</v>
+      </c>
+      <c r="D12">
+        <v>185597000.0</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12">
+        <v>426504807.0</v>
+      </c>
+      <c r="G12"/>
+      <c r="H12">
+        <v>935963517.0</v>
+      </c>
+      <c r="I12">
+        <v>170501000.0</v>
+      </c>
+      <c r="J12">
+        <v>157153648.0</v>
+      </c>
+      <c r="K12">
+        <v>4067722000.0</v>
+      </c>
+      <c r="L12">
+        <v>453651220.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12">
+        <v>362412000.0</v>
+      </c>
+      <c r="O12">
+        <v>3820321231.0</v>
+      </c>
+      <c r="P12">
+        <v>297982237.0</v>
+      </c>
+      <c r="Q12">
+        <v>608575931.0</v>
+      </c>
+      <c r="R12">
+        <v>51696180.0</v>
+      </c>
+      <c r="S12">
+        <v>3795370551.0</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12">
+        <v>5487000.0</v>
+      </c>
+      <c r="V12">
+        <v>13485521.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
+        <v>153684425.0</v>
+      </c>
+      <c r="AC12">
+        <v>153684425.0</v>
+      </c>
+      <c r="AD12">
+        <v>316917739.0</v>
+      </c>
+      <c r="AE12">
+        <v>1691203880.0</v>
+      </c>
+      <c r="AF12">
+        <v>318236086.0</v>
+      </c>
+      <c r="AG12">
+        <v>966386300.0</v>
+      </c>
+      <c r="AH12">
+        <v>893574500.0</v>
+      </c>
+      <c r="AI12">
+        <v>1741581700.0</v>
+      </c>
+      <c r="AJ12">
+        <v>415168200.0</v>
+      </c>
+      <c r="AK12">
+        <v>935494400.0</v>
+      </c>
+      <c r="AL12">
+        <v>3128823000.0</v>
+      </c>
+      <c r="AM12">
+        <v>2543926000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2074166400.0</v>
+      </c>
+      <c r="AO12">
+        <v>2706976700.0</v>
+      </c>
+      <c r="AP12">
+        <v>585672500.0</v>
+      </c>
+      <c r="AQ12">
+        <v>226334200.0</v>
+      </c>
+      <c r="AR12">
+        <v>434778400.0</v>
+      </c>
+      <c r="AS12">
+        <v>535681000.0</v>
+      </c>
+      <c r="AT12">
+        <v>418834500.0</v>
+      </c>
+      <c r="AU12">
+        <v>1179650900.0</v>
+      </c>
+      <c r="AV12">
+        <v>502010700.0</v>
+      </c>
+      <c r="AW12">
+        <v>545058800.0</v>
+      </c>
+      <c r="AX12">
+        <v>268187400.0</v>
+      </c>
+      <c r="AY12">
+        <v>466994000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>295158300.0</v>
+      </c>
+      <c r="BA12">
+        <v>668178300.0</v>
+      </c>
+      <c r="BB12">
+        <v>359616900.0</v>
+      </c>
+      <c r="BC12">
+        <v>1046901500.0</v>
+      </c>
+      <c r="BD12">
+        <v>521582700.0</v>
+      </c>
+      <c r="BE12">
+        <v>351766100.0</v>
+      </c>
+      <c r="BF12">
+        <v>793550700.0</v>
+      </c>
+      <c r="BG12">
+        <v>990285700.0</v>
+      </c>
+      <c r="BH12">
+        <v>915037000.0</v>
+      </c>
+      <c r="BI12">
+        <v>314800.0</v>
+      </c>
+      <c r="BJ12">
+        <v>361300.0</v>
+      </c>
+      <c r="BK12">
+        <v>185037100.0</v>
+      </c>
+      <c r="BL12">
+        <v>185037100.0</v>
+      </c>
+      <c r="BM12">
+        <v>194700.0</v>
+      </c>
+      <c r="BN12">
+        <v>362200.0</v>
+      </c>
+      <c r="BO12">
+        <v>2469300.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12">
+        <v>5094100.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12">
+        <v>9266000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+    </row>
+    <row r="13" spans="1:78">
+      <c r="A13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>134207550.0</v>
+      </c>
+      <c r="E13">
+        <v>52650770.0</v>
+      </c>
+      <c r="F13">
+        <v>319891030.0</v>
+      </c>
+      <c r="G13">
+        <v>5203538890.0</v>
+      </c>
+      <c r="H13">
+        <v>1244093210.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>345986540.0</v>
+      </c>
+      <c r="N13">
+        <v>216102010.0</v>
+      </c>
+      <c r="O13">
+        <v>1905346560.0</v>
+      </c>
+      <c r="P13">
+        <v>969678010.0</v>
+      </c>
+      <c r="Q13">
+        <v>44848640.0</v>
+      </c>
+      <c r="R13">
+        <v>245655070.0</v>
+      </c>
+      <c r="S13">
+        <v>1379274970.0</v>
+      </c>
+      <c r="T13">
+        <v>1665352890.0</v>
+      </c>
+      <c r="U13">
+        <v>43481910.0</v>
+      </c>
+      <c r="V13">
+        <v>21284740.0</v>
+      </c>
+      <c r="W13">
+        <v>720612290.0</v>
+      </c>
+      <c r="X13">
+        <v>282833120.0</v>
+      </c>
+      <c r="Y13">
+        <v>715047420.0</v>
+      </c>
+      <c r="Z13">
+        <v>1102125500.0</v>
+      </c>
+      <c r="AA13">
+        <v>560906820.0</v>
+      </c>
+      <c r="AB13">
+        <v>484346050.0</v>
+      </c>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+    </row>
+    <row r="14" spans="1:78">
+      <c r="A14" t="s">
+        <v>150</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>72864330892.0</v>
+      </c>
+      <c r="V14">
+        <v>72434888439.0</v>
+      </c>
+      <c r="W14">
+        <v>69740013148.0</v>
+      </c>
+      <c r="X14">
+        <v>67761367389.0</v>
+      </c>
+      <c r="Y14">
+        <v>67552893126.0</v>
+      </c>
+      <c r="Z14">
+        <v>68245892932.0</v>
+      </c>
+      <c r="AA14">
+        <v>67097726941.0</v>
+      </c>
+      <c r="AB14">
+        <v>64640325850.0</v>
+      </c>
+      <c r="AC14">
+        <v>59938957103.0</v>
+      </c>
+      <c r="AD14">
+        <v>57186543754.0</v>
+      </c>
+      <c r="AE14">
+        <v>56293661108.0</v>
+      </c>
+      <c r="AF14">
+        <v>55728227186.0</v>
+      </c>
+      <c r="AG14">
+        <v>1889455500.0</v>
+      </c>
+      <c r="AH14">
+        <v>300500700.0</v>
+      </c>
+      <c r="AI14">
+        <v>6785702100.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14">
+        <v>236097400.0</v>
+      </c>
+      <c r="AM14">
+        <v>448119900.0</v>
+      </c>
+      <c r="AN14">
+        <v>613350200.0</v>
+      </c>
+      <c r="AO14">
+        <v>1002172900.0</v>
+      </c>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
+        <v>3480548600.0</v>
+      </c>
+      <c r="AS14">
+        <v>2943070100.0</v>
+      </c>
+      <c r="AT14">
+        <v>3865956700.0</v>
+      </c>
+      <c r="AU14"/>
+      <c r="AV14">
+        <v>1302358900.0</v>
+      </c>
+      <c r="AW14">
+        <v>2400599500.0</v>
+      </c>
+      <c r="AX14">
+        <v>927226900.0</v>
+      </c>
+      <c r="AY14">
+        <v>2506877800.0</v>
+      </c>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14">
+        <v>162456700.0</v>
+      </c>
+      <c r="BC14"/>
+      <c r="BD14">
+        <v>1103333800.0</v>
+      </c>
+      <c r="BE14">
+        <v>2221002300.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14">
+        <v>239461800.0</v>
+      </c>
+      <c r="BH14">
+        <v>193173600.0</v>
+      </c>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+    </row>
+    <row r="15" spans="1:78">
+      <c r="A15" t="s">
+        <v>151</v>
+      </c>
+      <c r="B15">
+        <v>-174930444.0</v>
+      </c>
+      <c r="C15">
+        <v>2672165000.0</v>
+      </c>
+      <c r="D15">
+        <v>1262039000.0</v>
+      </c>
+      <c r="E15">
+        <v>21888771.0</v>
+      </c>
+      <c r="F15">
+        <v>-646751046.0</v>
+      </c>
+      <c r="G15">
+        <v>-5372584000.0</v>
+      </c>
+      <c r="H15">
+        <v>-728052487.0</v>
+      </c>
+      <c r="I15">
+        <v>4979552000.0</v>
+      </c>
+      <c r="J15">
+        <v>-1528948317.0</v>
+      </c>
+      <c r="K15">
+        <v>-8174670000.0</v>
+      </c>
+      <c r="L15">
+        <v>2964810234.0</v>
+      </c>
+      <c r="M15">
+        <v>1338679985.0</v>
+      </c>
+      <c r="N15">
+        <v>-1058613775.0</v>
+      </c>
+      <c r="O15">
+        <v>-18440117280.0</v>
+      </c>
+      <c r="P15">
+        <v>132067932.0</v>
+      </c>
+      <c r="Q15">
+        <v>40044438.0</v>
+      </c>
+      <c r="R15">
+        <v>-199420371.0</v>
+      </c>
+      <c r="S15">
+        <v>-6668747304.0</v>
+      </c>
+      <c r="T15">
+        <v>965971679.0</v>
+      </c>
+      <c r="U15">
+        <v>-23732749.0</v>
+      </c>
+      <c r="V15">
+        <v>3230971902.0</v>
+      </c>
+      <c r="W15">
+        <v>-13187188.0</v>
+      </c>
+      <c r="X15">
+        <v>773718244.0</v>
+      </c>
+      <c r="Y15">
+        <v>-1372519442.0</v>
+      </c>
+      <c r="Z15">
+        <v>2771283058.0</v>
+      </c>
+      <c r="AA15">
+        <v>7529254166.0</v>
+      </c>
+      <c r="AB15">
+        <v>10879318302.0</v>
+      </c>
+      <c r="AC15">
+        <v>4061410993.0</v>
+      </c>
+      <c r="AD15">
+        <v>2303626529.0</v>
+      </c>
+      <c r="AE15">
+        <v>-2263209702.0</v>
+      </c>
+      <c r="AF15">
+        <v>21976301314.0</v>
+      </c>
+      <c r="AG15">
+        <v>907016142.0</v>
+      </c>
+      <c r="AH15">
+        <v>91442736.0</v>
+      </c>
+      <c r="AI15">
+        <v>12237927410.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-943995996.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1993378469.0</v>
+      </c>
+      <c r="AL15">
+        <v>991500039.0</v>
+      </c>
+      <c r="AM15">
+        <v>582287377.0</v>
+      </c>
+      <c r="AN15">
+        <v>1124743494.0</v>
+      </c>
+      <c r="AO15">
+        <v>2213453437.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1070769826.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-4720614645.0</v>
+      </c>
+      <c r="AR15">
+        <v>1537791772.0</v>
+      </c>
+      <c r="AS15">
+        <v>1084065960.0</v>
+      </c>
+      <c r="AT15">
+        <v>2346132297.0</v>
+      </c>
+      <c r="AU15">
+        <v>-1740019260.0</v>
+      </c>
+      <c r="AV15">
+        <v>2286596387.0</v>
+      </c>
+      <c r="AW15">
+        <v>3652128662.0</v>
+      </c>
+      <c r="AX15">
+        <v>-3009643977.0</v>
+      </c>
+      <c r="AY15">
+        <v>542653928.0</v>
+      </c>
+      <c r="AZ15">
+        <v>711135608.0</v>
+      </c>
+      <c r="BA15">
+        <v>-207081635.0</v>
+      </c>
+      <c r="BB15">
+        <v>123496200.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+    </row>
+    <row r="16" spans="1:78">
+      <c r="A16" t="s">
+        <v>152</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>1262038600.0</v>
+      </c>
+      <c r="E16">
+        <v>21888770.0</v>
+      </c>
+      <c r="F16">
+        <v>-646751050.0</v>
+      </c>
+      <c r="G16">
+        <v>-5372584480.0</v>
+      </c>
+      <c r="H16">
+        <v>-728052490.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>1338679990.0</v>
+      </c>
+      <c r="N16">
+        <v>-1058613776.0</v>
+      </c>
+      <c r="O16">
+        <v>-18440117280.0</v>
+      </c>
+      <c r="P16">
+        <v>132067932.0</v>
+      </c>
+      <c r="Q16">
+        <v>40044438.0</v>
+      </c>
+      <c r="R16">
+        <v>-199420371.0</v>
+      </c>
+      <c r="S16">
+        <v>-6668747304.0</v>
+      </c>
+      <c r="T16">
+        <v>965971679.0</v>
+      </c>
+      <c r="U16">
+        <v>-23732749.0</v>
+      </c>
+      <c r="V16">
+        <v>3230971902.0</v>
+      </c>
+      <c r="W16">
+        <v>-13187188.0</v>
+      </c>
+      <c r="X16">
+        <v>773718244.0</v>
+      </c>
+      <c r="Y16">
+        <v>-1372519442.0</v>
+      </c>
+      <c r="Z16">
+        <v>2771283058.0</v>
+      </c>
+      <c r="AA16">
+        <v>7529254166.0</v>
+      </c>
+      <c r="AB16">
+        <v>17244355820.0</v>
+      </c>
+      <c r="AC16">
+        <v>4557743690.0</v>
+      </c>
+      <c r="AD16">
+        <v>1807293832.0</v>
+      </c>
+      <c r="AE16">
+        <v>-2263209702.0</v>
+      </c>
+      <c r="AF16">
+        <v>21976274314.0</v>
+      </c>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+    </row>
+    <row r="17" spans="1:78">
+      <c r="A17" t="s">
+        <v>153</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>15580687049.0</v>
+      </c>
+      <c r="AC17">
+        <v>6813824342.0</v>
+      </c>
+      <c r="AD17">
+        <v>3196509175.0</v>
+      </c>
+      <c r="AE17">
+        <v>-2002888179.0</v>
+      </c>
+      <c r="AF17">
+        <v>29650528772.0</v>
+      </c>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+    </row>
+    <row r="18" spans="1:78">
+      <c r="A18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+    </row>
+    <row r="19" spans="1:78">
+      <c r="A19" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+    </row>
+    <row r="20" spans="1:78">
+      <c r="A20" t="s">
+        <v>156</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+    </row>
+    <row r="21" spans="1:78">
+      <c r="A21" t="s">
+        <v>157</v>
+      </c>
+      <c r="B21">
+        <v>-98865402.0</v>
+      </c>
+      <c r="C21">
+        <v>1194276000.0</v>
+      </c>
+      <c r="D21">
+        <v>2456042000.0</v>
+      </c>
+      <c r="E21">
+        <v>117848305.0</v>
+      </c>
+      <c r="F21">
+        <v>-795186666.0</v>
+      </c>
+      <c r="G21">
+        <v>-5554626000.0</v>
+      </c>
+      <c r="H21">
+        <v>-791335178.0</v>
+      </c>
+      <c r="I21">
+        <v>708259000.0</v>
+      </c>
+      <c r="J21">
+        <v>-4199465870.0</v>
+      </c>
+      <c r="K21">
+        <v>-3556646000.0</v>
+      </c>
+      <c r="L21">
+        <v>-97476610.0</v>
+      </c>
+      <c r="M21">
+        <v>-9767567770.0</v>
+      </c>
+      <c r="N21">
+        <v>-2501381790.0</v>
+      </c>
+      <c r="O21">
+        <v>-23369005960.0</v>
+      </c>
+      <c r="P21">
+        <v>764150360.0</v>
+      </c>
+      <c r="Q21">
+        <v>624313740.0</v>
+      </c>
+      <c r="R21">
+        <v>-316836900.0</v>
+      </c>
+      <c r="S21">
+        <v>-6006063310.0</v>
+      </c>
+      <c r="T21">
+        <v>3286474580.0</v>
+      </c>
+      <c r="U21">
+        <v>1612115820.0</v>
+      </c>
+      <c r="V21">
+        <v>6541908330.0</v>
+      </c>
+      <c r="W21">
+        <v>4378320455.0</v>
+      </c>
+      <c r="X21">
+        <v>1370327370.0</v>
+      </c>
+      <c r="Y21">
+        <v>-1255477948.0</v>
+      </c>
+      <c r="Z21">
+        <v>2265216652.0</v>
+      </c>
+      <c r="AA21">
+        <v>11357749761.0</v>
+      </c>
+      <c r="AB21">
+        <v>16682460838.0</v>
+      </c>
+      <c r="AC21">
+        <v>8410988794.0</v>
+      </c>
+      <c r="AD21">
+        <v>3395374920.0</v>
+      </c>
+      <c r="AE21">
+        <v>-984080223.0</v>
+      </c>
+      <c r="AF21">
+        <v>32973999487.0</v>
+      </c>
+      <c r="AG21">
+        <v>3593397512.0</v>
+      </c>
+      <c r="AH21">
+        <v>912419953.0</v>
+      </c>
+      <c r="AI21">
+        <v>17282643670.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-774477539.0</v>
+      </c>
+      <c r="AK21">
+        <v>-3037989244.0</v>
+      </c>
+      <c r="AL21">
+        <v>5523704686.0</v>
+      </c>
+      <c r="AM21">
+        <v>2023721289.0</v>
+      </c>
+      <c r="AN21">
+        <v>4435822323.0</v>
+      </c>
+      <c r="AO21">
+        <v>6987019533.0</v>
+      </c>
+      <c r="AP21">
+        <v>32055709.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-8354600949.0</v>
+      </c>
+      <c r="AR21">
+        <v>-2308939148.0</v>
+      </c>
+      <c r="AS21">
+        <v>1387511218.0</v>
+      </c>
+      <c r="AT21">
+        <v>5151323956.0</v>
+      </c>
+      <c r="AU21">
+        <v>-4218590191.0</v>
+      </c>
+      <c r="AV21">
+        <v>3748733409.0</v>
+      </c>
+      <c r="AW21">
+        <v>5238489069.0</v>
+      </c>
+      <c r="AX21">
+        <v>140767075.0</v>
+      </c>
+      <c r="AY21">
+        <v>1059384334.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-1020063815.0</v>
+      </c>
+      <c r="BA21">
+        <v>1367445706.0</v>
+      </c>
+      <c r="BB21">
+        <v>474009624.0</v>
+      </c>
+      <c r="BC21"/>
+      <c r="BD21">
+        <v>3030294000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1060345000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1794004000.0</v>
+      </c>
+      <c r="BG21">
+        <v>3249694000.0</v>
+      </c>
+      <c r="BH21">
+        <v>287063000.0</v>
+      </c>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21">
+        <v>112289000.0</v>
+      </c>
+      <c r="BT21">
+        <v>51429000.0</v>
+      </c>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+    </row>
+    <row r="22" spans="1:78">
+      <c r="A22" t="s">
+        <v>158</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+    </row>
+    <row r="23" spans="1:78">
+      <c r="A23" t="s">
+        <v>159</v>
+      </c>
+      <c r="B23">
+        <v>59135339264.0</v>
+      </c>
+      <c r="C23">
+        <v>61919170000.0</v>
+      </c>
+      <c r="D23">
+        <v>57581068000.0</v>
+      </c>
+      <c r="E23">
+        <v>54960383455.0</v>
+      </c>
+      <c r="F23">
+        <v>55116445420.0</v>
+      </c>
+      <c r="G23">
+        <v>58268651000.0</v>
+      </c>
+      <c r="H23">
+        <v>52550577300.0</v>
+      </c>
+      <c r="I23">
+        <v>48730374000.0</v>
+      </c>
+      <c r="J23">
+        <v>55219867013.0</v>
+      </c>
+      <c r="K23">
+        <v>58033985000.0</v>
+      </c>
+      <c r="L23">
+        <v>43843858632.0</v>
+      </c>
+      <c r="M23">
+        <v>52180600843.0</v>
+      </c>
+      <c r="N23">
+        <v>43237746692.0</v>
+      </c>
+      <c r="O23">
+        <v>78784221158.0</v>
+      </c>
+      <c r="P23">
+        <v>51872346248.0</v>
+      </c>
+      <c r="Q23">
+        <v>33775321953.0</v>
+      </c>
+      <c r="R23">
+        <v>29800163003.0</v>
+      </c>
+      <c r="S23">
+        <v>33307131838.0</v>
+      </c>
+      <c r="T23">
+        <v>31458077409.0</v>
+      </c>
+      <c r="U23">
+        <v>35313676822.0</v>
+      </c>
+      <c r="V23">
+        <v>35143437205.0</v>
+      </c>
+      <c r="W23">
+        <v>40304173871.0</v>
+      </c>
+      <c r="X23">
+        <v>32537774766.0</v>
+      </c>
+      <c r="Y23">
+        <v>31496137253.0</v>
+      </c>
+      <c r="Z23">
+        <v>31141029854.0</v>
+      </c>
+      <c r="AA23">
+        <v>36438616579.0</v>
+      </c>
+      <c r="AB23">
+        <v>51053760867.0</v>
+      </c>
+      <c r="AC23">
+        <v>38049861170.0</v>
+      </c>
+      <c r="AD23">
+        <v>35175205107.0</v>
+      </c>
+      <c r="AE23">
+        <v>36260183208.0</v>
+      </c>
+      <c r="AF23">
+        <v>44975184957.0</v>
+      </c>
+      <c r="AG23">
+        <v>40765617512.0</v>
+      </c>
+      <c r="AH23">
+        <v>37330159927.0</v>
+      </c>
+      <c r="AI23">
+        <v>51024411171.0</v>
+      </c>
+      <c r="AJ23">
+        <v>19996608567.0</v>
+      </c>
+      <c r="AK23">
+        <v>14276435123.0</v>
+      </c>
+      <c r="AL23">
+        <v>35413949491.0</v>
+      </c>
+      <c r="AM23">
+        <v>66820319316.0</v>
+      </c>
+      <c r="AN23">
+        <v>27950274679.0</v>
+      </c>
+      <c r="AO23">
+        <v>34540604560.0</v>
+      </c>
+      <c r="AP23">
+        <v>40603983996.0</v>
+      </c>
+      <c r="AQ23">
+        <v>41705074675.0</v>
+      </c>
+      <c r="AR23">
+        <v>31600626764.0</v>
+      </c>
+      <c r="AS23">
+        <v>48475510275.0</v>
+      </c>
+      <c r="AT23">
+        <v>47674802525.0</v>
+      </c>
+      <c r="AU23">
+        <v>42629253629.0</v>
+      </c>
+      <c r="AV23">
+        <v>46168421134.0</v>
+      </c>
+      <c r="AW23">
+        <v>40763320889.0</v>
+      </c>
+      <c r="AX23">
+        <v>34414625400.0</v>
+      </c>
+      <c r="AY23">
+        <v>22275854666.0</v>
+      </c>
+      <c r="AZ23">
+        <v>15377835036.0</v>
+      </c>
+      <c r="BA23">
+        <v>15903817289.0</v>
+      </c>
+      <c r="BB23">
+        <v>23530919752.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
+    </row>
+    <row r="24" spans="1:78">
+      <c r="A24" t="s">
+        <v>160</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+    </row>
+    <row r="25" spans="1:78">
+      <c r="A25" t="s">
+        <v>161</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+    </row>
+    <row r="26" spans="1:78">
+      <c r="A26" t="s">
+        <v>162</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+    </row>
+    <row r="27" spans="1:78">
+      <c r="A27" t="s">
+        <v>163</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1861201735.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
+        <v>3934000.0</v>
+      </c>
+      <c r="H27">
+        <v>3135000.0</v>
+      </c>
+      <c r="I27">
+        <v>4096440000.0</v>
+      </c>
+      <c r="J27">
+        <v>77702500.0</v>
+      </c>
+      <c r="K27">
+        <v>59998000.0</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
+        <v>59998250.0</v>
+      </c>
+      <c r="O27">
+        <v>57698250.0</v>
+      </c>
+      <c r="P27">
+        <v>355090537.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>5903924.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27">
+        <v>360994461.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>349403873.0</v>
+      </c>
+      <c r="X27">
+        <v>105786563.0</v>
+      </c>
+      <c r="Y27">
+        <v>544108.0</v>
+      </c>
+      <c r="Z27">
+        <v>23837700.0</v>
+      </c>
+      <c r="AA27">
+        <v>141752794.0</v>
+      </c>
+      <c r="AB27">
+        <v>129392220.0</v>
+      </c>
+      <c r="AC27">
+        <v>95748674.0</v>
+      </c>
+      <c r="AD27">
+        <v>31285000.0</v>
+      </c>
+      <c r="AE27">
+        <v>1537449186.0</v>
+      </c>
+      <c r="AF27">
+        <v>354921292.0</v>
+      </c>
+      <c r="AG27">
+        <v>2002964742.0</v>
+      </c>
+      <c r="AH27">
+        <v>5162500.0</v>
+      </c>
+      <c r="AI27">
+        <v>211901634.0</v>
+      </c>
+      <c r="AJ27">
+        <v>325132853.0</v>
+      </c>
+      <c r="AK27">
+        <v>378232500.0</v>
+      </c>
+      <c r="AL27">
+        <v>345432213.0</v>
+      </c>
+      <c r="AM27">
+        <v>57579604.0</v>
+      </c>
+      <c r="AN27">
+        <v>110875557.0</v>
+      </c>
+      <c r="AO27">
+        <v>624582503.0</v>
+      </c>
+      <c r="AP27">
+        <v>805101192.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1270741302.0</v>
+      </c>
+      <c r="AR27">
+        <v>863900564.0</v>
+      </c>
+      <c r="AS27">
+        <v>873475602.0</v>
+      </c>
+      <c r="AT27">
+        <v>934273205.0</v>
+      </c>
+      <c r="AU27">
+        <v>1017166454.0</v>
+      </c>
+      <c r="AV27">
+        <v>841500563.0</v>
+      </c>
+      <c r="AW27">
+        <v>805330501.0</v>
+      </c>
+      <c r="AX27">
+        <v>841972801.0</v>
+      </c>
+      <c r="AY27">
+        <v>559194787.0</v>
+      </c>
+      <c r="AZ27">
+        <v>612250325.0</v>
+      </c>
+      <c r="BA27">
+        <v>390391664.0</v>
+      </c>
+      <c r="BB27">
+        <v>394373113.0</v>
+      </c>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+    </row>
+    <row r="28" spans="1:78">
+      <c r="A28" t="s">
+        <v>164</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
+        <v>5418631090.0</v>
+      </c>
+      <c r="E28">
+        <v>1186501551.0</v>
+      </c>
+      <c r="F28">
+        <v>2464437090.0</v>
+      </c>
+      <c r="G28">
+        <v>759829000.0</v>
+      </c>
+      <c r="H28">
+        <v>971766887.0</v>
+      </c>
+      <c r="I28">
+        <v>239580000.0</v>
+      </c>
+      <c r="J28">
+        <v>276549794.0</v>
+      </c>
+      <c r="K28">
+        <v>5419741000.0</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28">
+        <v>9622894970.0</v>
+      </c>
+      <c r="N28">
+        <v>5419741370.0</v>
+      </c>
+      <c r="O28">
+        <v>5153756642.0</v>
+      </c>
+      <c r="P28">
+        <v>4514498786.0</v>
+      </c>
+      <c r="Q28">
+        <v>970462310.0</v>
+      </c>
+      <c r="R28">
+        <v>1454423740.0</v>
+      </c>
+      <c r="S28">
+        <v>3293235577.0</v>
+      </c>
+      <c r="T28">
+        <v>4178274570.0</v>
+      </c>
+      <c r="U28">
+        <v>1221263209.0</v>
+      </c>
+      <c r="V28">
+        <v>3519989240.0</v>
+      </c>
+      <c r="W28">
+        <v>109522452.0</v>
+      </c>
+      <c r="X28">
+        <v>1368679436.0</v>
+      </c>
+      <c r="Y28">
+        <v>1523228924.0</v>
+      </c>
+      <c r="Z28">
+        <v>963097037.0</v>
+      </c>
+      <c r="AA28">
+        <v>748872257.0</v>
+      </c>
+      <c r="AB28">
+        <v>796248487.0</v>
+      </c>
+      <c r="AC28">
+        <v>748951575.0</v>
+      </c>
+      <c r="AD28">
+        <v>2747598941.0</v>
+      </c>
+      <c r="AE28">
+        <v>2450373266.0</v>
+      </c>
+      <c r="AF28">
+        <v>636724717.0</v>
+      </c>
+      <c r="AG28">
+        <v>246713890.0</v>
+      </c>
+      <c r="AH28">
+        <v>2078225481.0</v>
+      </c>
+      <c r="AI28">
+        <v>5259077766.0</v>
+      </c>
+      <c r="AJ28">
+        <v>504993304.0</v>
+      </c>
+      <c r="AK28">
+        <v>788745122.0</v>
+      </c>
+      <c r="AL28">
+        <v>1733494832.0</v>
+      </c>
+      <c r="AM28">
+        <v>7580831965.0</v>
+      </c>
+      <c r="AN28">
+        <v>1350534378.0</v>
+      </c>
+      <c r="AO28">
+        <v>720286656.0</v>
+      </c>
+      <c r="AP28">
+        <v>2871334215.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3102423693.0</v>
+      </c>
+      <c r="AR28">
+        <v>1125121008.0</v>
+      </c>
+      <c r="AS28">
+        <v>1819837835.0</v>
+      </c>
+      <c r="AT28">
+        <v>771047499.0</v>
+      </c>
+      <c r="AU28">
+        <v>1295094674.0</v>
+      </c>
+      <c r="AV28">
+        <v>779619504.0</v>
+      </c>
+      <c r="AW28">
+        <v>586589719.0</v>
+      </c>
+      <c r="AX28">
+        <v>3376667824.0</v>
+      </c>
+      <c r="AY28">
+        <v>381475634.0</v>
+      </c>
+      <c r="AZ28">
+        <v>800326157.0</v>
+      </c>
+      <c r="BA28">
+        <v>743268394.0</v>
+      </c>
+      <c r="BB28">
+        <v>284309092.0</v>
+      </c>
+      <c r="BC28">
+        <v>3558195800.0</v>
+      </c>
+      <c r="BD28">
+        <v>2949862600.0</v>
+      </c>
+      <c r="BE28">
+        <v>4313425800.0</v>
+      </c>
+      <c r="BF28">
+        <v>3455799800.0</v>
+      </c>
+      <c r="BG28">
+        <v>1022474200.0</v>
+      </c>
+      <c r="BH28">
+        <v>1396098500.0</v>
+      </c>
+      <c r="BI28">
+        <v>520818700.0</v>
+      </c>
+      <c r="BJ28">
+        <v>480028700.0</v>
+      </c>
+      <c r="BK28">
+        <v>492379900.0</v>
+      </c>
+      <c r="BL28">
+        <v>492379900.0</v>
+      </c>
+      <c r="BM28">
+        <v>637636600.0</v>
+      </c>
+      <c r="BN28">
+        <v>625217500.0</v>
+      </c>
+      <c r="BO28"/>
+      <c r="BP28">
+        <v>1592657000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>797289800.0</v>
+      </c>
+      <c r="BR28">
+        <v>797289800.0</v>
+      </c>
+      <c r="BS28"/>
+      <c r="BT28">
+        <v>1592581600.0</v>
+      </c>
+      <c r="BU28">
+        <v>851945400.0</v>
+      </c>
+      <c r="BV28">
+        <v>851945400.0</v>
+      </c>
+      <c r="BW28"/>
+      <c r="BX28">
+        <v>1579315400.0</v>
+      </c>
+      <c r="BY28">
+        <v>380822000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>380822000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:78">
+      <c r="A29" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29">
+        <v>-64337340.0</v>
+      </c>
+      <c r="F29">
+        <v>64337340.0</v>
+      </c>
+      <c r="G29">
+        <v>1225088310.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
+        <v>0.0</v>
+      </c>
+      <c r="N29">
+        <v>-50968010.0</v>
+      </c>
+      <c r="O29">
+        <v>529636470.0</v>
+      </c>
+      <c r="P29">
+        <v>343790740.0</v>
+      </c>
+      <c r="Q29">
+        <v>194230210.0</v>
+      </c>
+      <c r="R29">
+        <v>79900750.0</v>
+      </c>
+      <c r="S29">
+        <v>-314513800.0</v>
+      </c>
+      <c r="T29">
+        <v>590189680.0</v>
+      </c>
+      <c r="U29">
+        <v>810617030.0</v>
+      </c>
+      <c r="V29">
+        <v>1185422100.0</v>
+      </c>
+      <c r="W29">
+        <v>1868531700.0</v>
+      </c>
+      <c r="X29">
+        <v>112845920.0</v>
+      </c>
+      <c r="Y29">
+        <v>150072550.0</v>
+      </c>
+      <c r="Z29">
+        <v>262493550.0</v>
+      </c>
+      <c r="AA29">
+        <v>2475320790.0</v>
+      </c>
+      <c r="AB29">
+        <v>2948240310.0</v>
+      </c>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+    </row>
+    <row r="30" spans="1:78">
+      <c r="A30" t="s">
+        <v>166</v>
+      </c>
+      <c r="B30">
+        <v>4943009550.0</v>
+      </c>
+      <c r="C30">
+        <v>6178567000.0</v>
+      </c>
+      <c r="D30">
+        <v>5418631000.0</v>
+      </c>
+      <c r="E30">
+        <v>5145814994.0</v>
+      </c>
+      <c r="F30">
+        <v>5443297526.0</v>
+      </c>
+      <c r="G30">
+        <v>12635943000.0</v>
+      </c>
+      <c r="H30">
+        <v>3756032323.0</v>
+      </c>
+      <c r="I30">
+        <v>3222609000.0</v>
+      </c>
+      <c r="J30">
+        <v>3588340185.0</v>
+      </c>
+      <c r="K30">
+        <v>9216506000.0</v>
+      </c>
+      <c r="L30">
+        <v>4958924871.0</v>
+      </c>
+      <c r="M30">
+        <v>12927799036.0</v>
+      </c>
+      <c r="N30">
+        <v>17300364548.0</v>
+      </c>
+      <c r="O30">
+        <v>22601316787.0</v>
+      </c>
+      <c r="P30">
+        <v>18708054618.0</v>
+      </c>
+      <c r="Q30">
+        <v>970462309.0</v>
+      </c>
+      <c r="R30">
+        <v>1454423742.0</v>
+      </c>
+      <c r="S30">
+        <v>5095631453.0</v>
+      </c>
+      <c r="T30">
+        <v>4175284837.0</v>
+      </c>
+      <c r="U30">
+        <v>5411944117.0</v>
+      </c>
+      <c r="V30">
+        <v>3506183215.0</v>
+      </c>
+      <c r="W30">
+        <v>7381046621.0</v>
+      </c>
+      <c r="X30">
+        <v>4328386519.0</v>
+      </c>
+      <c r="Y30">
+        <v>5277677679.0</v>
+      </c>
+      <c r="Z30">
+        <v>4032477638.0</v>
+      </c>
+      <c r="AA30">
+        <v>6116327974.0</v>
+      </c>
+      <c r="AB30">
+        <v>4477049172.0</v>
+      </c>
+      <c r="AC30">
+        <v>6884603841.0</v>
+      </c>
+      <c r="AD30">
+        <v>6579852100.0</v>
+      </c>
+      <c r="AE30">
+        <v>6716668940.0</v>
+      </c>
+      <c r="AF30">
+        <v>5918614964.0</v>
+      </c>
+      <c r="AG30">
+        <v>6357028090.0</v>
+      </c>
+      <c r="AH30">
+        <v>6122913461.0</v>
+      </c>
+      <c r="AI30">
+        <v>14370631149.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1002939900.0</v>
+      </c>
+      <c r="AK30">
+        <v>7512456340.0</v>
+      </c>
+      <c r="AL30">
+        <v>7150379400.0</v>
+      </c>
+      <c r="AM30">
+        <v>9996882098.0</v>
+      </c>
+      <c r="AN30">
+        <v>5305089609.0</v>
+      </c>
+      <c r="AO30">
+        <v>6140625551.0</v>
+      </c>
+      <c r="AP30">
+        <v>10207432080.0</v>
+      </c>
+      <c r="AQ30">
+        <v>12401158107.0</v>
+      </c>
+      <c r="AR30">
+        <v>3312034631.0</v>
+      </c>
+      <c r="AS30">
+        <v>7574842062.0</v>
+      </c>
+      <c r="AT30">
+        <v>4218126204.0</v>
+      </c>
+      <c r="AU30">
+        <v>1957190594.0</v>
+      </c>
+      <c r="AV30">
+        <v>6754129456.0</v>
+      </c>
+      <c r="AW30">
+        <v>3961359291.0</v>
+      </c>
+      <c r="AX30">
+        <v>10142828674.0</v>
+      </c>
+      <c r="AY30">
+        <v>5388573306.0</v>
+      </c>
+      <c r="AZ30">
+        <v>1567335396.0</v>
+      </c>
+      <c r="BA30">
+        <v>3039264438.0</v>
+      </c>
+      <c r="BB30">
+        <v>3300248910.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+    </row>
+    <row r="31" spans="1:78">
+      <c r="A31" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31">
+        <v>102390374.0</v>
+      </c>
+      <c r="C31">
+        <v>4154684000.0</v>
+      </c>
+      <c r="D31">
+        <v>-78023000.0</v>
+      </c>
+      <c r="E31">
+        <v>159482837.0</v>
+      </c>
+      <c r="F31">
+        <v>187628263.0</v>
+      </c>
+      <c r="G31">
+        <v>496296000.0</v>
+      </c>
+      <c r="H31">
+        <v>229390628.0</v>
+      </c>
+      <c r="I31">
+        <v>5280838000.0</v>
+      </c>
+      <c r="J31">
+        <v>2930735815.0</v>
+      </c>
+      <c r="K31">
+        <v>-6085063000.0</v>
+      </c>
+      <c r="L31">
+        <v>4504252837.0</v>
+      </c>
+      <c r="M31">
+        <v>12581812491.0</v>
+      </c>
+      <c r="N31">
+        <v>224612009.0</v>
+      </c>
+      <c r="O31">
+        <v>146296405.0</v>
+      </c>
+      <c r="P31">
+        <v>180890473.0</v>
+      </c>
+      <c r="Q31">
+        <v>-94904229.0</v>
+      </c>
+      <c r="R31">
+        <v>295710655.0</v>
+      </c>
+      <c r="S31">
+        <v>-2748428466.0</v>
+      </c>
+      <c r="T31">
+        <v>-750639163.0</v>
+      </c>
+      <c r="U31">
+        <v>14408696.0</v>
+      </c>
+      <c r="V31">
+        <v>583166986.0</v>
+      </c>
+      <c r="W31">
+        <v>-526980817.0</v>
+      </c>
+      <c r="X31">
+        <v>477079368.0</v>
+      </c>
+      <c r="Y31">
+        <v>-597771021.0</v>
+      </c>
+      <c r="Z31">
+        <v>1916725942.0</v>
+      </c>
+      <c r="AA31">
+        <v>1851514513.0</v>
+      </c>
+      <c r="AB31">
+        <v>579414682.0</v>
+      </c>
+      <c r="AC31">
+        <v>-228677763.0</v>
+      </c>
+      <c r="AD31">
+        <v>197147231.0</v>
+      </c>
+      <c r="AE31">
+        <v>181657840.0</v>
+      </c>
+      <c r="AF31">
+        <v>-250428054.0</v>
+      </c>
+      <c r="AG31">
+        <v>-627832939.0</v>
+      </c>
+      <c r="AH31">
+        <v>-224249248.0</v>
+      </c>
+      <c r="AI31">
+        <v>2652416980.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-578645168.0</v>
+      </c>
+      <c r="AK31">
+        <v>-960345197.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2487895408.0</v>
+      </c>
+      <c r="AM31">
+        <v>-296711042.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2214987501.0</v>
+      </c>
+      <c r="AO31">
+        <v>-4311874741.0</v>
+      </c>
+      <c r="AP31">
+        <v>975376570.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-670799403.0</v>
+      </c>
+      <c r="AR31">
+        <v>7394138646.0</v>
+      </c>
+      <c r="AS31">
+        <v>3820004122.0</v>
+      </c>
+      <c r="AT31">
+        <v>2608210506.0</v>
+      </c>
+      <c r="AU31">
+        <v>1406864395.0</v>
+      </c>
+      <c r="AV31">
+        <v>694746096.0</v>
+      </c>
+      <c r="AW31">
+        <v>2042909831.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1773390539.0</v>
+      </c>
+      <c r="AY31">
+        <v>142657991.0</v>
+      </c>
+      <c r="AZ31">
+        <v>2802107146.0</v>
+      </c>
+      <c r="BA31">
+        <v>-456869004.0</v>
+      </c>
+      <c r="BB31">
+        <v>-66864577.0</v>
+      </c>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+    </row>
+    <row r="32" spans="1:78">
+      <c r="A32" t="s">
+        <v>168</v>
+      </c>
+      <c r="B32">
+        <v>59036473862.0</v>
+      </c>
+      <c r="C32">
+        <v>63113446000.0</v>
+      </c>
+      <c r="D32">
+        <v>60037110000.0</v>
+      </c>
+      <c r="E32">
+        <v>55078231760.0</v>
+      </c>
+      <c r="F32">
+        <v>54321258754.0</v>
+      </c>
+      <c r="G32">
+        <v>52714025000.0</v>
+      </c>
+      <c r="H32">
+        <v>51759242122.0</v>
+      </c>
+      <c r="I32">
+        <v>49438633000.0</v>
+      </c>
+      <c r="J32">
+        <v>51020401145.0</v>
+      </c>
+      <c r="K32">
+        <v>54477339000.0</v>
+      </c>
+      <c r="L32">
+        <v>43746382026.0</v>
+      </c>
+      <c r="M32">
+        <v>42413033072.0</v>
+      </c>
+      <c r="N32">
+        <v>40736364905.0</v>
+      </c>
+      <c r="O32">
+        <v>55415215195.0</v>
+      </c>
+      <c r="P32">
+        <v>52636496607.0</v>
+      </c>
+      <c r="Q32">
+        <v>34399635693.0</v>
+      </c>
+      <c r="R32">
+        <v>29483326101.0</v>
+      </c>
+      <c r="S32">
+        <v>27301068530.0</v>
+      </c>
+      <c r="T32">
+        <v>34744551988.0</v>
+      </c>
+      <c r="U32">
+        <v>36925792643.0</v>
+      </c>
+      <c r="V32">
+        <v>41685345537.0</v>
+      </c>
+      <c r="W32">
+        <v>44943795629.0</v>
+      </c>
+      <c r="X32">
+        <v>34136436397.0</v>
+      </c>
+      <c r="Y32">
+        <v>29505589362.0</v>
+      </c>
+      <c r="Z32">
+        <v>35107750975.0</v>
+      </c>
+      <c r="AA32">
+        <v>50073759702.0</v>
+      </c>
+      <c r="AB32">
+        <v>68328215397.0</v>
+      </c>
+      <c r="AC32">
+        <v>45793307644.0</v>
+      </c>
+      <c r="AD32">
+        <v>39050550757.0</v>
+      </c>
+      <c r="AE32">
+        <v>36988033703.0</v>
+      </c>
+      <c r="AF32">
+        <v>78007251662.0</v>
+      </c>
+      <c r="AG32">
+        <v>44697568432.0</v>
+      </c>
+      <c r="AH32">
+        <v>38669401108.0</v>
+      </c>
+      <c r="AI32">
+        <v>71906041320.0</v>
+      </c>
+      <c r="AJ32">
+        <v>18628643980.0</v>
+      </c>
+      <c r="AK32">
+        <v>11656825738.0</v>
+      </c>
+      <c r="AL32">
+        <v>40401522607.0</v>
+      </c>
+      <c r="AM32">
+        <v>68872120621.0</v>
+      </c>
+      <c r="AN32">
+        <v>31832118671.0</v>
+      </c>
+      <c r="AO32">
+        <v>41370599574.0</v>
+      </c>
+      <c r="AP32">
+        <v>39125970278.0</v>
+      </c>
+      <c r="AQ32">
+        <v>31513635111.0</v>
+      </c>
+      <c r="AR32">
+        <v>34158921676.0</v>
+      </c>
+      <c r="AS32">
+        <v>51346552720.0</v>
+      </c>
+      <c r="AT32">
+        <v>55350924789.0</v>
+      </c>
+      <c r="AU32">
+        <v>40120874558.0</v>
+      </c>
+      <c r="AV32">
+        <v>49887314682.0</v>
+      </c>
+      <c r="AW32">
+        <v>47738690424.0</v>
+      </c>
+      <c r="AX32">
+        <v>32937728499.0</v>
+      </c>
+      <c r="AY32">
+        <v>23920023398.0</v>
+      </c>
+      <c r="AZ32">
+        <v>17370536239.0</v>
+      </c>
+      <c r="BA32">
+        <v>17471749310.0</v>
+      </c>
+      <c r="BB32">
+        <v>24285967203.0</v>
+      </c>
+      <c r="BC32">
+        <v>29695320300.0</v>
+      </c>
+      <c r="BD32">
+        <v>29758367100.0</v>
+      </c>
+      <c r="BE32">
+        <v>29183495000.0</v>
+      </c>
+      <c r="BF32">
+        <v>34177528800.0</v>
+      </c>
+      <c r="BG32">
+        <v>36191719100.0</v>
+      </c>
+      <c r="BH32">
+        <v>28907987000.0</v>
+      </c>
+      <c r="BI32">
+        <v>962555900.0</v>
+      </c>
+      <c r="BJ32">
+        <v>799725400.0</v>
+      </c>
+      <c r="BK32">
+        <v>1171612900.0</v>
+      </c>
+      <c r="BL32">
+        <v>1171612900.0</v>
+      </c>
+      <c r="BM32">
+        <v>932912300.0</v>
+      </c>
+      <c r="BN32">
+        <v>678344800.0</v>
+      </c>
+      <c r="BO32">
+        <v>745197000.0</v>
+      </c>
+      <c r="BP32">
+        <v>1111961200.0</v>
+      </c>
+      <c r="BQ32">
+        <v>680090700.0</v>
+      </c>
+      <c r="BR32">
+        <v>680090700.0</v>
+      </c>
+      <c r="BS32">
+        <v>1165105600.0</v>
+      </c>
+      <c r="BT32">
+        <v>1171644500.0</v>
+      </c>
+      <c r="BU32">
+        <v>763224400.0</v>
+      </c>
+      <c r="BV32">
+        <v>763224400.0</v>
+      </c>
+      <c r="BW32">
+        <v>1020316500.0</v>
+      </c>
+      <c r="BX32">
+        <v>892815400.0</v>
+      </c>
+      <c r="BY32">
+        <v>780060400.0</v>
+      </c>
+      <c r="BZ32">
+        <v>780060400.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:U30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>11070410000.0</v>
+      </c>
+      <c r="C2">
+        <v>4086720000.0</v>
+      </c>
+      <c r="D2">
+        <v>5498526000.0</v>
+      </c>
+      <c r="E2">
+        <v>19799311000.0</v>
+      </c>
+      <c r="F2">
+        <v>8135057000.0</v>
+      </c>
+      <c r="G2">
+        <v>11954233454.0</v>
+      </c>
+      <c r="H2">
+        <v>6297698000.0</v>
+      </c>
+      <c r="I2">
+        <v>15894823256.0</v>
+      </c>
+      <c r="J2">
+        <v>20060472639.0</v>
+      </c>
+      <c r="K2">
+        <v>43085414725.0</v>
+      </c>
+      <c r="L2">
+        <v>87869458854.0</v>
+      </c>
+      <c r="M2">
+        <v>4461051739.0</v>
+      </c>
+      <c r="N2">
+        <v>7374877681.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>4747125000</v>
+      </c>
+      <c r="C3">
+        <v>5065662000</v>
+      </c>
+      <c r="D3">
+        <v>3054672000</v>
+      </c>
+      <c r="E3">
+        <v>4454829000</v>
+      </c>
+      <c r="F3">
+        <v>325139000</v>
+      </c>
+      <c r="G3">
+        <v>1936418160</v>
+      </c>
+      <c r="H3">
+        <v>4595608000</v>
+      </c>
+      <c r="I3">
+        <v>2609479635</v>
+      </c>
+      <c r="J3">
+        <v>1924202383</v>
+      </c>
+      <c r="K3">
+        <v>684160341</v>
+      </c>
+      <c r="L3">
+        <v>1583632713</v>
+      </c>
+      <c r="M3">
+        <v>2841033101</v>
+      </c>
+      <c r="N3">
+        <v>901571822</v>
+      </c>
+      <c r="O3">
+        <v>660847000</v>
+      </c>
+      <c r="P3">
+        <v>2454538000</v>
+      </c>
+      <c r="Q3">
+        <v>698016000</v>
+      </c>
+      <c r="R3">
+        <v>300922000</v>
+      </c>
+      <c r="S3">
+        <v>845590000</v>
+      </c>
+      <c r="T3">
+        <v>617367000</v>
+      </c>
+      <c r="U3">
+        <v>658259000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6">
+        <v>-4632533000.0</v>
+      </c>
+      <c r="C6">
+        <v>6983690000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1411806000.0</v>
+      </c>
+      <c r="E6">
+        <v>-14300785000.0</v>
+      </c>
+      <c r="F6">
+        <v>11664255000.0</v>
+      </c>
+      <c r="G6">
+        <v>-3819176945.0</v>
+      </c>
+      <c r="H6">
+        <v>5656536000.0</v>
+      </c>
+      <c r="I6">
+        <v>-9597125604.0</v>
+      </c>
+      <c r="J6">
+        <v>-4165649383.0</v>
+      </c>
+      <c r="K6">
+        <v>-23024942086.0</v>
+      </c>
+      <c r="L6">
+        <v>-44784044129.0</v>
+      </c>
+      <c r="M6">
+        <v>83408407115.0</v>
+      </c>
+      <c r="N6">
+        <v>-2913825942.0</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+    </row>
+    <row r="7" spans="1:21">
+      <c r="A7" t="s">
+        <v>176</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>279251910.0</v>
+      </c>
+      <c r="D7">
+        <v>507397460.0</v>
+      </c>
+      <c r="E7">
+        <v>-59845270900.0</v>
+      </c>
+      <c r="F7">
+        <v>-53939029360.0</v>
+      </c>
+      <c r="G7">
+        <v>-55581106410.0</v>
+      </c>
+      <c r="H7">
+        <v>-58220883690.0</v>
+      </c>
+      <c r="I7">
+        <v>-79721507670.0</v>
+      </c>
+      <c r="J7">
+        <v>-36050102610.0</v>
+      </c>
+      <c r="K7">
+        <v>-46730157150.0</v>
+      </c>
+      <c r="L7">
+        <v>-44774094550.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+    </row>
+    <row r="8" spans="1:21">
+      <c r="A8" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+    </row>
+    <row r="9" spans="1:21">
+      <c r="A9" t="s">
+        <v>178</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+    </row>
+    <row r="10" spans="1:21">
+      <c r="A10" t="s">
+        <v>179</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+    </row>
+    <row r="11" spans="1:21">
+      <c r="A11" t="s">
+        <v>180</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+    </row>
+    <row r="12" spans="1:21">
+      <c r="A12" t="s">
+        <v>181</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>2831782217.0</v>
+      </c>
+      <c r="F12">
+        <v>10492445294.0</v>
+      </c>
+      <c r="G12">
+        <v>-7812378714.0</v>
+      </c>
+      <c r="H12">
+        <v>-7074986884.0</v>
+      </c>
+      <c r="I12">
+        <v>-18064623891.0</v>
+      </c>
+      <c r="J12">
+        <v>7878322859.0</v>
+      </c>
+      <c r="K12">
+        <v>-48699453187.0</v>
+      </c>
+      <c r="L12">
+        <v>6151141336.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+    </row>
+    <row r="13" spans="1:21">
+      <c r="A13" t="s">
+        <v>182</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+    </row>
+    <row r="14" spans="1:21">
+      <c r="A14" t="s">
+        <v>183</v>
+      </c>
+      <c r="B14">
+        <v>6385847000.0</v>
+      </c>
+      <c r="C14">
+        <v>6849484000.0</v>
+      </c>
+      <c r="D14">
+        <v>6005557000.0</v>
+      </c>
+      <c r="E14">
+        <v>4899003000.0</v>
+      </c>
+      <c r="F14">
+        <v>4626916000.0</v>
+      </c>
+      <c r="G14">
+        <v>4819008800.0</v>
+      </c>
+      <c r="H14">
+        <v>2491771000.0</v>
+      </c>
+      <c r="I14">
+        <v>2062632372.0</v>
+      </c>
+      <c r="J14">
+        <v>1815115426.0</v>
+      </c>
+      <c r="K14">
+        <v>1897786304.0</v>
+      </c>
+      <c r="L14">
+        <v>2029821451.0</v>
+      </c>
+      <c r="M14">
+        <v>1841904956.0</v>
+      </c>
+      <c r="N14">
+        <v>1820086405.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+    </row>
+    <row r="15" spans="1:21">
+      <c r="A15" t="s">
+        <v>184</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>2409405351.0</v>
+      </c>
+      <c r="L15">
+        <v>1260714864.0</v>
+      </c>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+    </row>
+    <row r="16" spans="1:21">
+      <c r="A16" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16">
+        <v>6437878000.0</v>
+      </c>
+      <c r="C16">
+        <v>11070410000.0</v>
+      </c>
+      <c r="D16">
+        <v>4086720000.0</v>
+      </c>
+      <c r="E16">
+        <v>5498526000.0</v>
+      </c>
+      <c r="F16">
+        <v>19799311000.0</v>
+      </c>
+      <c r="G16">
+        <v>8135056509.0</v>
+      </c>
+      <c r="H16">
+        <v>11954233000.0</v>
+      </c>
+      <c r="I16">
+        <v>6297697652.0</v>
+      </c>
+      <c r="J16">
+        <v>15894823256.0</v>
+      </c>
+      <c r="K16">
+        <v>20060472639.0</v>
+      </c>
+      <c r="L16">
+        <v>43085414725.0</v>
+      </c>
+      <c r="M16">
+        <v>87869458854.0</v>
+      </c>
+      <c r="N16">
+        <v>4461051739.0</v>
+      </c>
+      <c r="O16">
+        <v>7374877681.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+    </row>
+    <row r="17" spans="1:21">
+      <c r="A17" t="s">
+        <v>186</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+    </row>
+    <row r="18" spans="1:21">
+      <c r="A18" t="s">
+        <v>187</v>
+      </c>
+      <c r="B18">
+        <v>-2076000.0</v>
+      </c>
+      <c r="C18">
+        <v>11886978000.0</v>
+      </c>
+      <c r="D18">
+        <v>-204474000.0</v>
+      </c>
+      <c r="E18">
+        <v>-20090472000.0</v>
+      </c>
+      <c r="F18">
+        <v>12298686000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2577659764.0</v>
+      </c>
+      <c r="H18">
+        <v>15594786000.0</v>
+      </c>
+      <c r="I18">
+        <v>2100079336.0</v>
+      </c>
+      <c r="J18">
+        <v>18061288886.0</v>
+      </c>
+      <c r="K18">
+        <v>-44636112742.0</v>
+      </c>
+      <c r="L18">
+        <v>6844705457.0</v>
+      </c>
+      <c r="M18">
+        <v>-20533873154.0</v>
+      </c>
+      <c r="N18">
+        <v>3169334500.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+    </row>
+    <row r="19" spans="1:21">
+      <c r="A19" t="s">
+        <v>188</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
+        <v>496019750.0</v>
+      </c>
+      <c r="J19">
+        <v>496019750.0</v>
+      </c>
+      <c r="K19">
+        <v>496019750.0</v>
+      </c>
+      <c r="L19">
+        <v>-500000000.0</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+    </row>
+    <row r="20" spans="1:21">
+      <c r="A20" t="s">
+        <v>189</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+    </row>
+    <row r="21" spans="1:21">
+      <c r="A21" t="s">
+        <v>190</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>2552911204.0</v>
+      </c>
+      <c r="F21">
+        <v>-1607882926.0</v>
+      </c>
+      <c r="G21">
+        <v>-1404319907.0</v>
+      </c>
+      <c r="H21">
+        <v>-11150631481.0</v>
+      </c>
+      <c r="I21">
+        <v>-18213288451.0</v>
+      </c>
+      <c r="J21">
+        <v>-28844469833.0</v>
+      </c>
+      <c r="K21">
+        <v>59107843137.0</v>
+      </c>
+      <c r="L21">
+        <v>-15018768015.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+    </row>
+    <row r="22" spans="1:21">
+      <c r="A22" t="s">
+        <v>151</v>
+      </c>
+      <c r="B22">
+        <v>3309341000.0</v>
+      </c>
+      <c r="C22">
+        <v>-2650033000.0</v>
+      </c>
+      <c r="D22">
+        <v>-4929794000.0</v>
+      </c>
+      <c r="E22">
+        <v>-18467425000.0</v>
+      </c>
+      <c r="F22">
+        <v>-2495536000.0</v>
+      </c>
+      <c r="G22">
+        <v>2159294672.0</v>
+      </c>
+      <c r="H22">
+        <v>24773610000.0</v>
+      </c>
+      <c r="I22">
+        <v>20711550490.0</v>
+      </c>
+      <c r="J22">
+        <v>10292052984.0</v>
+      </c>
+      <c r="K22">
+        <v>2849714482.0</v>
+      </c>
+      <c r="L22">
+        <v>247375384.0</v>
+      </c>
+      <c r="M22">
+        <v>1189061812.0</v>
+      </c>
+      <c r="N22">
+        <v>1170204101.0</v>
+      </c>
+      <c r="O22">
+        <v>1179056000.0</v>
+      </c>
+      <c r="P22">
+        <v>675951000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+    </row>
+    <row r="23" spans="1:21">
+      <c r="A23" t="s">
+        <v>191</v>
+      </c>
+      <c r="B23">
+        <v>-4711679000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3090000000.0</v>
+      </c>
+      <c r="D23">
+        <v>198526000.0</v>
+      </c>
+      <c r="E23">
+        <v>2850151000.0</v>
+      </c>
+      <c r="F23">
+        <v>562816000.0</v>
+      </c>
+      <c r="G23">
+        <v>-809733638.0</v>
+      </c>
+      <c r="H23">
+        <v>561625000.0</v>
+      </c>
+      <c r="I23">
+        <v>5780096880.0</v>
+      </c>
+      <c r="J23">
+        <v>6314255725.0</v>
+      </c>
+      <c r="K23">
+        <v>-14251256754.0</v>
+      </c>
+      <c r="L23">
+        <v>-4834147598.0</v>
+      </c>
+      <c r="M23">
+        <v>103160781948.0</v>
+      </c>
+      <c r="N23">
+        <v>-3324009416.0</v>
+      </c>
+      <c r="O23">
+        <v>158145000.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+    </row>
+    <row r="24" spans="1:21">
+      <c r="A24" t="s">
+        <v>192</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-77387000.0</v>
+      </c>
+      <c r="D24">
+        <v>396027000.0</v>
+      </c>
+      <c r="E24">
+        <v>410235580.0</v>
+      </c>
+      <c r="F24">
+        <v>435121960.0</v>
+      </c>
+      <c r="G24">
+        <v>-333333332.0</v>
+      </c>
+      <c r="H24">
+        <v>-333333332.0</v>
+      </c>
+      <c r="I24">
+        <v>735986631.0</v>
+      </c>
+      <c r="J24">
+        <v>303275839.0</v>
+      </c>
+      <c r="K24">
+        <v>-30000000000.0</v>
+      </c>
+      <c r="L24">
+        <v>-60000000000.0</v>
+      </c>
+      <c r="M24">
+        <v>81818176.0</v>
+      </c>
+      <c r="N24">
+        <v>437554321.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+    </row>
+    <row r="25" spans="1:21">
+      <c r="A25" t="s">
+        <v>193</v>
+      </c>
+      <c r="B25">
+        <v>-4950139000.0</v>
+      </c>
+      <c r="C25">
+        <v>12753190000.0</v>
+      </c>
+      <c r="D25">
+        <v>1774434000.0</v>
+      </c>
+      <c r="E25">
+        <v>-2067220000.0</v>
+      </c>
+      <c r="F25">
+        <v>10492445000.0</v>
+      </c>
+      <c r="G25">
+        <v>-7619545076.0</v>
+      </c>
+      <c r="H25">
+        <v>-7074987000.0</v>
+      </c>
+      <c r="I25">
+        <v>-13939359147.0</v>
+      </c>
+      <c r="J25">
+        <v>11508553711.0</v>
+      </c>
+      <c r="K25">
+        <v>-44903880579.0</v>
+      </c>
+      <c r="L25">
+        <v>10210784238.0</v>
+      </c>
+      <c r="M25">
+        <v>-20723806821.0</v>
+      </c>
+      <c r="N25">
+        <v>1080615816.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+    </row>
+    <row r="26" spans="1:21">
+      <c r="A26" t="s">
+        <v>194</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+    </row>
+    <row r="27" spans="1:21">
+      <c r="A27" t="s">
+        <v>195</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+    </row>
+    <row r="28" spans="1:21">
+      <c r="A28" t="s">
+        <v>196</v>
+      </c>
+      <c r="B28">
+        <v>-4711679000.0</v>
+      </c>
+      <c r="C28">
+        <v>-4825900000.0</v>
+      </c>
+      <c r="D28">
+        <v>-1603358000.0</v>
+      </c>
+      <c r="E28">
+        <v>5379451000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1069553000.0</v>
+      </c>
+      <c r="G28">
+        <v>-1540153545.0</v>
+      </c>
+      <c r="H28">
+        <v>-10589007000.0</v>
+      </c>
+      <c r="I28">
+        <v>-12433191571.0</v>
+      </c>
+      <c r="J28">
+        <v>-22530214108.0</v>
+      </c>
+      <c r="K28">
+        <v>51547739252.0</v>
+      </c>
+      <c r="L28">
+        <v>-20315081942.0</v>
+      </c>
+      <c r="M28">
+        <v>103860462093.0</v>
+      </c>
+      <c r="N28">
+        <v>-6520714763.0</v>
+      </c>
+      <c r="O28"/>
+      <c r="P28">
+        <v>7982121000.0</v>
+      </c>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28">
+        <v>67727000.0</v>
+      </c>
+      <c r="U28">
+        <v>429284000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21">
+      <c r="A29" t="s">
+        <v>197</v>
+      </c>
+      <c r="B29">
+        <v>4745049000.0</v>
+      </c>
+      <c r="C29">
+        <v>16952640000.0</v>
+      </c>
+      <c r="D29">
+        <v>2850197000.0</v>
+      </c>
+      <c r="E29">
+        <v>-15635643000.0</v>
+      </c>
+      <c r="F29">
+        <v>12623824000.0</v>
+      </c>
+      <c r="G29">
+        <v>-641241604.0</v>
+      </c>
+      <c r="H29">
+        <v>20190394000.0</v>
+      </c>
+      <c r="I29">
+        <v>4709558971.0</v>
+      </c>
+      <c r="J29">
+        <v>19985491269.0</v>
+      </c>
+      <c r="K29">
+        <v>-43951952401.0</v>
+      </c>
+      <c r="L29">
+        <v>8428338170.0</v>
+      </c>
+      <c r="M29">
+        <v>-17692840053.0</v>
+      </c>
+      <c r="N29">
+        <v>4070906322.0</v>
+      </c>
+      <c r="O29">
+        <v>9570664000.0</v>
+      </c>
+      <c r="P29"/>
+      <c r="Q29">
+        <v>857613000.0</v>
+      </c>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29">
+        <v>113319000.0</v>
+      </c>
+      <c r="U29">
+        <v>862174000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21">
+      <c r="A30" t="s">
+        <v>198</v>
+      </c>
+      <c r="B30">
+        <v>-4665902000.0</v>
+      </c>
+      <c r="C30">
+        <v>-5143050000.0</v>
+      </c>
+      <c r="D30">
+        <v>-2658645000.0</v>
+      </c>
+      <c r="E30">
+        <v>-4044593000.0</v>
+      </c>
+      <c r="F30">
+        <v>109983000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1637781796.0</v>
+      </c>
+      <c r="H30">
+        <v>-3944851000.0</v>
+      </c>
+      <c r="I30">
+        <v>-1873493004.0</v>
+      </c>
+      <c r="J30">
+        <v>-1620926544.0</v>
+      </c>
+      <c r="K30">
+        <v>-30620728937.0</v>
+      </c>
+      <c r="L30">
+        <v>-61704856578.0</v>
+      </c>
+      <c r="M30">
+        <v>-2759214925.0</v>
+      </c>
+      <c r="N30">
+        <v>-464017501.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30">
+        <v>362941000.0</v>
+      </c>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BZ30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:78">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
+        <v>90</v>
+      </c>
+      <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>93</v>
+      </c>
+      <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>99</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>169</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2" spans="1:78">
+      <c r="A2" t="s">
+        <v>171</v>
+      </c>
+      <c r="B2">
+        <v>6437878000.0</v>
+      </c>
+      <c r="C2">
+        <v>13054272000.0</v>
+      </c>
+      <c r="D2">
+        <v>4863291498.0</v>
+      </c>
+      <c r="E2">
+        <v>14178502410.0</v>
+      </c>
+      <c r="F2">
+        <v>11070410000.0</v>
+      </c>
+      <c r="G2">
+        <v>4867367000.0</v>
+      </c>
+      <c r="H2">
+        <v>7919318000.0</v>
+      </c>
+      <c r="I2">
+        <v>2610150000.0</v>
+      </c>
+      <c r="J2">
+        <v>4086720384.0</v>
+      </c>
+      <c r="K2">
+        <v>8479905000.0</v>
+      </c>
+      <c r="L2">
+        <v>8530978343.0</v>
+      </c>
+      <c r="M2">
+        <v>16710812358.0</v>
+      </c>
+      <c r="N2">
+        <v>5498526123.0</v>
+      </c>
+      <c r="O2">
+        <v>16645277682.0</v>
+      </c>
+      <c r="P2">
+        <v>16852722232.0</v>
+      </c>
+      <c r="Q2">
+        <v>23344641074.0</v>
+      </c>
+      <c r="R2">
+        <v>19799311281.0</v>
+      </c>
+      <c r="S2">
+        <v>14366668002.0</v>
+      </c>
+      <c r="T2">
+        <v>14787274657.0</v>
+      </c>
+      <c r="U2">
+        <v>6156859348.0</v>
+      </c>
+      <c r="V2">
+        <v>8135056509.0</v>
+      </c>
+      <c r="W2">
+        <v>3988275681.0</v>
+      </c>
+      <c r="X2">
+        <v>6104722512.0</v>
+      </c>
+      <c r="Y2">
+        <v>16527484304.0</v>
+      </c>
+      <c r="Z2">
+        <v>11954233454.0</v>
+      </c>
+      <c r="AA2">
+        <v>4612502522.0</v>
+      </c>
+      <c r="AB2">
+        <v>4687904610.0</v>
+      </c>
+      <c r="AC2">
+        <v>7328579592.0</v>
+      </c>
+      <c r="AD2">
+        <v>6297697652.0</v>
+      </c>
+      <c r="AE2">
+        <v>8561288527.0</v>
+      </c>
+      <c r="AF2">
+        <v>4493274352.0</v>
+      </c>
+      <c r="AG2">
+        <v>9326586893.0</v>
+      </c>
+      <c r="AH2">
+        <v>15894823256.0</v>
+      </c>
+      <c r="AI2">
+        <v>21470988076.0</v>
+      </c>
+      <c r="AJ2">
+        <v>18501370862.0</v>
+      </c>
+      <c r="AK2">
+        <v>30380645693.0</v>
+      </c>
+      <c r="AL2">
+        <v>20060472639.0</v>
+      </c>
+      <c r="AM2">
+        <v>55415097625.0</v>
+      </c>
+      <c r="AN2">
+        <v>66264134296.0</v>
+      </c>
+      <c r="AO2">
+        <v>76668306186.0</v>
+      </c>
+      <c r="AP2">
+        <v>39613510754.0</v>
+      </c>
+      <c r="AQ2">
+        <v>58130131265.0</v>
+      </c>
+      <c r="AR2">
+        <v>69610393122.0</v>
+      </c>
+      <c r="AS2">
+        <v>109192718884.0</v>
+      </c>
+      <c r="AT2">
+        <v>87869458854.0</v>
+      </c>
+      <c r="AU2">
+        <v>82775444131.0</v>
+      </c>
+      <c r="AV2">
+        <v>75264205726.0</v>
+      </c>
+      <c r="AW2">
+        <v>79354086764.0</v>
+      </c>
+      <c r="AX2">
+        <v>4461051739.0</v>
+      </c>
+      <c r="AY2">
+        <v>3878438107.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10515885473.0</v>
+      </c>
+      <c r="BA2">
+        <v>9495091181.0</v>
+      </c>
+      <c r="BB2">
+        <v>7374877679.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+    </row>
+    <row r="3" spans="1:78">
+      <c r="A3" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3">
+        <v>1183580000</v>
+      </c>
+      <c r="C3">
+        <v>936526000</v>
+      </c>
+      <c r="D3">
+        <v>743913939</v>
+      </c>
+      <c r="E3">
+        <v>774991000</v>
+      </c>
+      <c r="F3">
+        <v>2291694000</v>
+      </c>
+      <c r="G3">
+        <v>1876800000</v>
+      </c>
+      <c r="H3">
+        <v>3188862000</v>
+      </c>
+      <c r="I3">
+        <v>188549000</v>
+      </c>
+      <c r="J3">
+        <v>188549300</v>
+      </c>
+      <c r="K3">
+        <v>885492000</v>
+      </c>
+      <c r="L3">
+        <v>2961609082</v>
+      </c>
+      <c r="M3">
+        <v>2446943990</v>
+      </c>
+      <c r="N3">
+        <v>4454828800</v>
+      </c>
+      <c r="O3">
+        <v>1058754163</v>
+      </c>
+      <c r="P3">
+        <v>2850369637</v>
+      </c>
+      <c r="Q3">
+        <v>2850369637</v>
+      </c>
+      <c r="R3">
+        <v>545705000</v>
+      </c>
+      <c r="S3">
+        <v>116503802</v>
+      </c>
+      <c r="T3">
+        <v>116503802</v>
+      </c>
+      <c r="U3">
+        <v>158550995</v>
+      </c>
+      <c r="V3">
+        <v>50084000</v>
+      </c>
+      <c r="W3">
+        <v>405261521</v>
+      </c>
+      <c r="X3">
+        <v>81517752</v>
+      </c>
+      <c r="Y3">
+        <v>540108877</v>
+      </c>
+      <c r="Z3">
+        <v>576196678</v>
+      </c>
+      <c r="AA3">
+        <v>557143876</v>
+      </c>
+      <c r="AB3">
+        <v>761795300</v>
+      </c>
+      <c r="AC3">
+        <v>808827918</v>
+      </c>
+      <c r="AD3">
+        <v>2467840929</v>
+      </c>
+      <c r="AE3">
+        <v>527690945</v>
+      </c>
+      <c r="AF3">
+        <v>925620685</v>
+      </c>
+      <c r="AG3">
+        <v>633998577</v>
+      </c>
+      <c r="AH3">
+        <v>522169428</v>
+      </c>
+      <c r="AI3">
+        <v>551676573</v>
+      </c>
+      <c r="AJ3">
+        <v>431282742</v>
+      </c>
+      <c r="AK3">
+        <v>445462200</v>
+      </c>
+      <c r="AL3">
+        <v>495780868</v>
+      </c>
+      <c r="AM3">
+        <v>187875601</v>
+      </c>
+      <c r="AN3">
+        <v>154446092</v>
+      </c>
+      <c r="AO3">
+        <v>252946910</v>
+      </c>
+      <c r="AP3">
+        <v>88891738</v>
+      </c>
+      <c r="AQ3">
+        <v>356659994</v>
+      </c>
+      <c r="AR3">
+        <v>903656500</v>
+      </c>
+      <c r="AS3">
+        <v>102833213</v>
+      </c>
+      <c r="AT3">
+        <v>220483006</v>
+      </c>
+      <c r="AU3">
+        <v>25263846035</v>
+      </c>
+      <c r="AV3">
+        <v>27533614536</v>
+      </c>
+      <c r="AW3">
+        <v>506291600</v>
+      </c>
+      <c r="AX3">
+        <v>64973000</v>
+      </c>
+      <c r="AY3">
+        <v>494180976</v>
+      </c>
+      <c r="AZ3">
+        <v>128069369</v>
+      </c>
+      <c r="BA3">
+        <v>181573836</v>
+      </c>
+      <c r="BB3">
+        <v>97747640</v>
+      </c>
+      <c r="BC3">
+        <v>660847200</v>
+      </c>
+      <c r="BD3">
+        <v>619196100</v>
+      </c>
+      <c r="BE3">
+        <v>101099000</v>
+      </c>
+      <c r="BF3">
+        <v>1270902800</v>
+      </c>
+      <c r="BG3">
+        <v>2454538000</v>
+      </c>
+      <c r="BH3">
+        <v>2174278700</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>698015900</v>
+      </c>
+      <c r="BL3">
+        <v>441028800</v>
+      </c>
+      <c r="BM3">
+        <v>29333700</v>
+      </c>
+      <c r="BN3">
+        <v>300922000</v>
+      </c>
+      <c r="BO3">
+        <v>231314100</v>
+      </c>
+      <c r="BP3">
+        <v>32500000</v>
+      </c>
+      <c r="BQ3">
+        <v>16250000</v>
+      </c>
+      <c r="BR3">
+        <v>845590200</v>
+      </c>
+      <c r="BS3">
+        <v>687246200</v>
+      </c>
+      <c r="BT3">
+        <v>448709600</v>
+      </c>
+      <c r="BU3">
+        <v>224354800</v>
+      </c>
+      <c r="BV3">
+        <v>617367500</v>
+      </c>
+      <c r="BW3">
+        <v>560278800</v>
+      </c>
+      <c r="BX3">
+        <v>209624400</v>
+      </c>
+      <c r="BY3">
+        <v>104812200</v>
+      </c>
+      <c r="BZ3">
+        <v>658259300</v>
+      </c>
+    </row>
+    <row r="4" spans="1:78">
+      <c r="A4" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+    </row>
+    <row r="5" spans="1:78">
+      <c r="A5" t="s">
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18900,282 +21414,343 @@
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B6">
+        <v>1673239000.0</v>
+      </c>
+      <c r="C6">
+        <v>-6616395000.0</v>
+      </c>
+      <c r="D6">
         <v>8190980787.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-9315210912.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>3108092000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>6203043000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3051951000.0</v>
       </c>
-      <c r="G6"/>
-[...2 lines deleted...]
-      </c>
       <c r="I6">
+        <v>5309168000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1476570356.0</v>
+      </c>
+      <c r="K6">
+        <v>-4393184000.0</v>
+      </c>
+      <c r="L6">
         <v>-51073464.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-8179834015.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>11212286235.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-11146751559.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-207444550.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-6491918842.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>3545329793.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>5432643279.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-420606655.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>8630415309.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-1978197161.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>4146780828.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-2116446831.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-10422761792.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>4573250850.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>7341730932.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AB6">
+        <v>-75402088.0</v>
+      </c>
+      <c r="AC6">
         <v>-2640674982.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1030881940.0</v>
       </c>
-      <c r="AB6">
-[...29 lines deleted...]
-      <c r="BB6"/>
+      <c r="AE6">
+        <v>-2263590875.0</v>
+      </c>
+      <c r="AF6">
+        <v>4068014175.0</v>
+      </c>
+      <c r="AG6">
+        <v>-4833312541.0</v>
+      </c>
+      <c r="AH6">
+        <v>-6568236363.0</v>
+      </c>
+      <c r="AI6">
+        <v>-5576164820.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2969617214.0</v>
+      </c>
+      <c r="AK6">
+        <v>-11879274831.0</v>
+      </c>
+      <c r="AL6">
+        <v>10320173054.0</v>
+      </c>
+      <c r="AM6">
+        <v>-35354624986.0</v>
+      </c>
+      <c r="AN6">
+        <v>-10849036671.0</v>
+      </c>
+      <c r="AO6">
+        <v>-10404171890.0</v>
+      </c>
+      <c r="AP6">
+        <v>37054795432.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-18516620511.0</v>
+      </c>
+      <c r="AR6">
+        <v>-11480261857.0</v>
+      </c>
+      <c r="AS6">
+        <v>-39582325762.0</v>
+      </c>
+      <c r="AT6">
+        <v>21323260030.0</v>
+      </c>
+      <c r="AU6">
+        <v>5094014723.0</v>
+      </c>
+      <c r="AV6">
+        <v>7511238405.0</v>
+      </c>
+      <c r="AW6">
+        <v>-4089881038.0</v>
+      </c>
+      <c r="AX6">
+        <v>74893035025.0</v>
+      </c>
+      <c r="AY6">
+        <v>582613632.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-6637447366.0</v>
+      </c>
+      <c r="BA6">
+        <v>1020794292.0</v>
+      </c>
+      <c r="BB6">
+        <v>2120213502.0</v>
+      </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>176</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>176747620.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>125483740.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>106613770.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>279251910.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
+      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O7">
+        <v>-59845270900.0</v>
+      </c>
+      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S7">
+        <v>-53939029360.0</v>
+      </c>
+      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W7">
+        <v>-55581106410.0</v>
+      </c>
+      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7"/>
+      <c r="AA7">
+        <v>-58220883690.0</v>
+      </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19207,54 +21782,57 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -19271,79 +21849,82 @@
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-      <c r="BI9">
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9">
         <v>1181252300.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BM9">
         <v>1145930500.0</v>
       </c>
-      <c r="BK9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9">
+        <v>26173600.0</v>
+      </c>
+      <c r="BQ9">
+        <v>13086800.0</v>
+      </c>
+      <c r="BR9"/>
+      <c r="BS9">
         <v>729635800.0</v>
       </c>
-      <c r="BQ9"/>
-[...1 lines deleted...]
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19357,100 +21938,97 @@
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10">
         <v>9831800.0</v>
       </c>
-      <c r="BG10">
+      <c r="BJ10">
         <v>26201600.0</v>
       </c>
-      <c r="BH10"/>
-[...1 lines deleted...]
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>34544000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BT10">
         <v>2604300.0</v>
       </c>
-      <c r="BR10">
+      <c r="BU10">
         <v>1302100.0</v>
       </c>
-      <c r="BS10"/>
-[...1 lines deleted...]
-      <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -19458,219 +22036,231 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-[...1 lines deleted...]
-      <c r="AF11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-7457522425.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>12491871377.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>3516154362.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>4297631395.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>23701472252.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>-28683475792.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>7580224978.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>4613599458.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>4079159218.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>-5780538360.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>-3837337704.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>463295049.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>-6747816994.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>2502314573.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>3891546852.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>-13022610857.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-9928428041.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>11984505162.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>9207661620.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-6565053673.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -19702,227 +22292,285 @@
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B14">
+        <v>1593260000.0</v>
+      </c>
+      <c r="C14">
+        <v>1894616000.0</v>
+      </c>
+      <c r="D14">
         <v>1562609569.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-1011179101.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3938591000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5622951000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-9390732000.0</v>
       </c>
-      <c r="G14"/>
-[...2 lines deleted...]
-      </c>
       <c r="I14">
+        <v>6636820000.0</v>
+      </c>
+      <c r="J14">
+        <v>2803044573.0</v>
+      </c>
+      <c r="K14">
+        <v>2188638000.0</v>
+      </c>
+      <c r="L14">
         <v>1070427609.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>-180086841.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>3816918888.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>3549050364.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-980223451.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>3473090180.0</v>
       </c>
-      <c r="O14">
-[...2 lines deleted...]
-      <c r="P14">
+      <c r="R14">
+        <v>834627560.0</v>
+      </c>
+      <c r="S14">
         <v>2967189232.0</v>
       </c>
-      <c r="Q14">
-[...2 lines deleted...]
-      <c r="R14">
+      <c r="T14">
+        <v>-2039983319.0</v>
+      </c>
+      <c r="U14">
         <v>836869349.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>822856929.0</v>
       </c>
-      <c r="T14">
-[...7 lines deleted...]
-      </c>
       <c r="W14">
-        <v>560823879.0</v>
+        <v>4819008800.0</v>
       </c>
       <c r="X14">
-        <v>606055582.0</v>
+        <v>-1140469335.0</v>
       </c>
       <c r="Y14">
-        <v>647636584.0</v>
+        <v>844708614.0</v>
       </c>
       <c r="Z14">
-        <v>584095998.0</v>
+        <v>295760721.0</v>
       </c>
       <c r="AA14">
-        <v>653982552.0</v>
+        <v>1561260626.0</v>
       </c>
       <c r="AB14">
-        <v>532091517.0</v>
+        <v>-307568460.0</v>
       </c>
       <c r="AC14">
-        <v>529355833.0</v>
-[...25 lines deleted...]
-      <c r="BB14"/>
+        <v>918098441.0</v>
+      </c>
+      <c r="AD14">
+        <v>319980109.0</v>
+      </c>
+      <c r="AE14">
+        <v>1205443885.0</v>
+      </c>
+      <c r="AF14">
+        <v>529355832.0</v>
+      </c>
+      <c r="AG14">
+        <v>518551947.0</v>
+      </c>
+      <c r="AH14">
+        <v>482633075.0</v>
+      </c>
+      <c r="AI14">
+        <v>470481033.0</v>
+      </c>
+      <c r="AJ14">
+        <v>706761198.0</v>
+      </c>
+      <c r="AK14">
+        <v>184805123.0</v>
+      </c>
+      <c r="AL14">
+        <v>453068072.0</v>
+      </c>
+      <c r="AM14">
+        <v>529013063.0</v>
+      </c>
+      <c r="AN14">
+        <v>428623343.0</v>
+      </c>
+      <c r="AO14">
+        <v>409823748.0</v>
+      </c>
+      <c r="AP14">
+        <v>530326150.0</v>
+      </c>
+      <c r="AQ14">
+        <v>-1175366196.0</v>
+      </c>
+      <c r="AR14">
+        <v>2219129536.0</v>
+      </c>
+      <c r="AS14">
+        <v>457841682.0</v>
+      </c>
+      <c r="AT14">
+        <v>516500336.0</v>
+      </c>
+      <c r="AU14">
+        <v>393157358.0</v>
+      </c>
+      <c r="AV14">
+        <v>48432062.0</v>
+      </c>
+      <c r="AW14">
+        <v>882474068.0</v>
+      </c>
+      <c r="AX14">
+        <v>517841467.0</v>
+      </c>
+      <c r="AY14">
+        <v>-2133920895.0</v>
+      </c>
+      <c r="AZ14">
+        <v>2999288975.0</v>
+      </c>
+      <c r="BA14">
+        <v>730481819.0</v>
+      </c>
+      <c r="BB14">
+        <v>224236506.0</v>
+      </c>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>184</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15">
         <v>658702260.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15">
-        <v>400014516.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="Q15"/>
+      <c r="R15"/>
       <c r="S15">
         <v>400014516.0</v>
       </c>
       <c r="T15">
         <v>400014516.0</v>
       </c>
       <c r="U15">
+        <v>400014516.0</v>
+      </c>
+      <c r="V15">
+        <v>400014516.0</v>
+      </c>
+      <c r="W15">
+        <v>400014516.0</v>
+      </c>
+      <c r="X15">
         <v>523500000.0</v>
       </c>
-      <c r="V15"/>
-[...1 lines deleted...]
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
@@ -19930,169 +22578,247 @@
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="B16">
+        <v>8111117000.0</v>
+      </c>
+      <c r="C16">
+        <v>6437878000.0</v>
+      </c>
+      <c r="D16">
         <v>13054272285.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4863291498.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>14178502000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>11070410000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4867367000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>7919318000.0</v>
       </c>
-      <c r="H16">
-[...2 lines deleted...]
-      <c r="I16">
+      <c r="J16">
+        <v>2610150028.0</v>
+      </c>
+      <c r="K16">
+        <v>4086720000.0</v>
+      </c>
+      <c r="L16">
         <v>8479904879.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>8530978343.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>16710812358.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>5498526123.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>16645277682.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>16852722232.0</v>
       </c>
-      <c r="O16">
-[...7 lines deleted...]
-      </c>
       <c r="R16">
-        <v>8630415309.0</v>
+        <v>23344641074.0</v>
       </c>
       <c r="S16">
-        <v>-1978197161.0</v>
-[...36 lines deleted...]
-      <c r="BC16"/>
+        <v>19799311281.0</v>
+      </c>
+      <c r="T16">
+        <v>14366668002.0</v>
+      </c>
+      <c r="U16">
+        <v>14787274657.0</v>
+      </c>
+      <c r="V16">
+        <v>6156859348.0</v>
+      </c>
+      <c r="W16">
+        <v>8135056509.0</v>
+      </c>
+      <c r="X16">
+        <v>3988275681.0</v>
+      </c>
+      <c r="Y16">
+        <v>6104722512.0</v>
+      </c>
+      <c r="Z16">
+        <v>16527484304.0</v>
+      </c>
+      <c r="AA16">
+        <v>11954233454.0</v>
+      </c>
+      <c r="AB16">
+        <v>4612502522.0</v>
+      </c>
+      <c r="AC16">
+        <v>4687904610.0</v>
+      </c>
+      <c r="AD16">
+        <v>7328579592.0</v>
+      </c>
+      <c r="AE16">
+        <v>6297697652.0</v>
+      </c>
+      <c r="AF16">
+        <v>8561288527.0</v>
+      </c>
+      <c r="AG16">
+        <v>4493274352.0</v>
+      </c>
+      <c r="AH16">
+        <v>9326586893.0</v>
+      </c>
+      <c r="AI16">
+        <v>15894823256.0</v>
+      </c>
+      <c r="AJ16">
+        <v>21470988076.0</v>
+      </c>
+      <c r="AK16">
+        <v>18501370862.0</v>
+      </c>
+      <c r="AL16">
+        <v>30380645693.0</v>
+      </c>
+      <c r="AM16">
+        <v>20060472639.0</v>
+      </c>
+      <c r="AN16">
+        <v>55415097625.0</v>
+      </c>
+      <c r="AO16">
+        <v>66264134296.0</v>
+      </c>
+      <c r="AP16">
+        <v>76668306186.0</v>
+      </c>
+      <c r="AQ16">
+        <v>39613510754.0</v>
+      </c>
+      <c r="AR16">
+        <v>58130131265.0</v>
+      </c>
+      <c r="AS16">
+        <v>69610393122.0</v>
+      </c>
+      <c r="AT16">
+        <v>109192718884.0</v>
+      </c>
+      <c r="AU16">
+        <v>87869458854.0</v>
+      </c>
+      <c r="AV16">
+        <v>82775444131.0</v>
+      </c>
+      <c r="AW16">
+        <v>75264205726.0</v>
+      </c>
+      <c r="AX16">
+        <v>79354086764.0</v>
+      </c>
+      <c r="AY16">
+        <v>4461051739.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3878438107.0</v>
+      </c>
+      <c r="BA16">
+        <v>10515885473.0</v>
+      </c>
+      <c r="BB16">
+        <v>9495091181.0</v>
+      </c>
+      <c r="BC16">
+        <v>7374877679.0</v>
+      </c>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20124,260 +22850,341 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B18">
+        <v>3289694000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5201530000.0</v>
+      </c>
+      <c r="D18">
         <v>12532554620.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-11481095948.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>4147996000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>9911465000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-5449917000.0</v>
       </c>
-      <c r="G18"/>
-[...2 lines deleted...]
-      </c>
       <c r="I18">
+        <v>7295420000.0</v>
+      </c>
+      <c r="J18">
+        <v>130010789.0</v>
+      </c>
+      <c r="K18">
+        <v>-2256549000.0</v>
+      </c>
+      <c r="L18">
         <v>511492621.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-8745873271.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>10286454909.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-17332669338.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>599106239.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-6118001324.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>2761092559.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>3762163104.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>5579571137.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>4733744823.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-1776793529.0</v>
       </c>
-      <c r="T18"/>
-[...33 lines deleted...]
-      <c r="BB18"/>
+      <c r="W18">
+        <v>-1124585963.0</v>
+      </c>
+      <c r="X18">
+        <v>1510000918.0</v>
+      </c>
+      <c r="Y18">
+        <v>-8080799857.0</v>
+      </c>
+      <c r="Z18">
+        <v>5258224832.0</v>
+      </c>
+      <c r="AA18">
+        <v>11469712724.0</v>
+      </c>
+      <c r="AB18">
+        <v>-2257451271.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6091748968.0</v>
+      </c>
+      <c r="AD18">
+        <v>12474273314.0</v>
+      </c>
+      <c r="AE18">
+        <v>6948852490.0</v>
+      </c>
+      <c r="AF18">
+        <v>15014955789.0</v>
+      </c>
+      <c r="AG18">
+        <v>-9501334696.0</v>
+      </c>
+      <c r="AH18">
+        <v>-10362394247.0</v>
+      </c>
+      <c r="AI18">
+        <v>2359605511.0</v>
+      </c>
+      <c r="AJ18">
+        <v>3408106980.0</v>
+      </c>
+      <c r="AK18">
+        <v>-449936126.0</v>
+      </c>
+      <c r="AL18">
+        <v>12743512521.0</v>
+      </c>
+      <c r="AM18">
+        <v>-125863852.0</v>
+      </c>
+      <c r="AN18">
+        <v>-2047800353.0</v>
+      </c>
+      <c r="AO18">
+        <v>-30162589419.0</v>
+      </c>
+      <c r="AP18">
+        <v>-12299859118.0</v>
+      </c>
+      <c r="AQ18">
+        <v>47313061603.0</v>
+      </c>
+      <c r="AR18">
+        <v>4554073274.0</v>
+      </c>
+      <c r="AS18">
+        <v>-36892629776.0</v>
+      </c>
+      <c r="AT18">
+        <v>18484089328.0</v>
+      </c>
+      <c r="AU18">
+        <v>19851380962.0</v>
+      </c>
+      <c r="AV18">
+        <v>4234125480.0</v>
+      </c>
+      <c r="AW18">
+        <v>-3628943588.0</v>
+      </c>
+      <c r="AX18">
+        <v>-40990436008.0</v>
+      </c>
+      <c r="AY18">
+        <v>977998653.0</v>
+      </c>
+      <c r="AZ18">
+        <v>-513851144.0</v>
+      </c>
+      <c r="BA18">
+        <v>2195343034.0</v>
+      </c>
+      <c r="BB18">
+        <v>509843958.0</v>
+      </c>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>-48000000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="V19">
         <v>48000000.0</v>
       </c>
-      <c r="W19"/>
-[...1 lines deleted...]
-      <c r="Y19"/>
+      <c r="W19">
+        <v>48000000.0</v>
+      </c>
+      <c r="X19">
+        <v>48000000.0</v>
+      </c>
+      <c r="Y19">
+        <v>48000000.0</v>
+      </c>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19">
         <v>306019750.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>306019750.0</v>
       </c>
-      <c r="AD19"/>
-[...1 lines deleted...]
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20409,733 +23216,929 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>310489990.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>5123676466.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-2136086865.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-330026231.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-104652166.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-613288070.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-3386098402.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>2731587675.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-340084129.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>4930734287.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-1691473387.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-3993861676.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-728552769.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-5845303970.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>1586719398.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>5256565000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-12148611909.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>-9370261681.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>-9262749940.0</v>
       </c>
-      <c r="AD21"/>
-[...1 lines deleted...]
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B22">
+        <v>-174930000.0</v>
+      </c>
+      <c r="C22">
+        <v>2672165000.0</v>
+      </c>
+      <c r="D22">
         <v>1262038595.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>21888771.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-646751000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5372584000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-728052000.0</v>
       </c>
-      <c r="G22">
-[...4 lines deleted...]
-      </c>
       <c r="I22">
+        <v>4979552000.0</v>
+      </c>
+      <c r="J22">
+        <v>-1528948317.0</v>
+      </c>
+      <c r="K22">
+        <v>-4929794000.0</v>
+      </c>
+      <c r="L22">
         <v>2964810234.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>1338679985.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-1058613775.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-18440117280.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>132067932.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>40044438.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>-199420371.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-6668747304.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>965971679.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-23732749.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>3230971902.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-13187188.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>773718244.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-1372519442.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>2771283058.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>7529254166.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>10879318302.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>4061410993.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>2303626529.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>-2263209702.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>21976274314.0</v>
       </c>
-      <c r="AD22">
-[...9 lines deleted...]
-      <c r="AH22"/>
+      <c r="AG22">
+        <v>907043142.0</v>
+      </c>
+      <c r="AH22">
+        <v>91442736.0</v>
+      </c>
       <c r="AI22">
-        <v>991500000.0</v>
+        <v>12237927410.0</v>
       </c>
       <c r="AJ22">
-        <v>582287400.0</v>
+        <v>-943995996.0</v>
       </c>
       <c r="AK22">
-        <v>1124743500.0</v>
+        <v>-1993378469.0</v>
       </c>
       <c r="AL22">
-        <v>2213453400.0</v>
-[...2 lines deleted...]
-      <c r="AN22"/>
+        <v>991500039.0</v>
+      </c>
+      <c r="AM22">
+        <v>582287377.0</v>
+      </c>
+      <c r="AN22">
+        <v>1124743494.0</v>
+      </c>
       <c r="AO22">
-        <v>5959944100.0</v>
+        <v>2213453437.0</v>
       </c>
       <c r="AP22">
-        <v>2018424200.0</v>
+        <v>-1070769826.0</v>
       </c>
       <c r="AQ22">
-        <v>5042943300.0</v>
-[...1 lines deleted...]
-      <c r="AR22"/>
+        <v>-4720614645.0</v>
+      </c>
+      <c r="AR22">
+        <v>1537791772.0</v>
+      </c>
       <c r="AS22">
-        <v>2286596400.0</v>
+        <v>1084065960.0</v>
       </c>
       <c r="AT22">
-        <v>3652128700.0</v>
-[...2 lines deleted...]
-      <c r="AV22"/>
+        <v>2346132297.0</v>
+      </c>
+      <c r="AU22">
+        <v>-1740019260.0</v>
+      </c>
+      <c r="AV22">
+        <v>2286596387.0</v>
+      </c>
       <c r="AW22">
-        <v>1411351500.0</v>
+        <v>3652128662.0</v>
       </c>
       <c r="AX22">
-        <v>428606100.0</v>
+        <v>-3009643977.0</v>
       </c>
       <c r="AY22">
+        <v>542653928.0</v>
+      </c>
+      <c r="AZ22">
+        <v>711135608.0</v>
+      </c>
+      <c r="BA22">
+        <v>-207081635.0</v>
+      </c>
+      <c r="BB22">
         <v>123496200.0</v>
       </c>
-      <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>1264850300.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>1580766200.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>882595300.0</v>
       </c>
-      <c r="BE22">
+      <c r="BH22">
         <v>93418100.0</v>
       </c>
-      <c r="BF22"/>
-[...1 lines deleted...]
-      <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
-[...1 lines deleted...]
-      </c>
+      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
-      <c r="BO22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO22">
+        <v>304418200.0</v>
+      </c>
+      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS22">
+        <v>66350100.0</v>
+      </c>
+      <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
-      <c r="BW22"/>
+      <c r="BW22">
+        <v>167851200.0</v>
+      </c>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>-1487400000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1209830000.0</v>
+      </c>
+      <c r="D23">
         <v>-4423330857.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>198109052.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>760772000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3631034000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2397746000.0</v>
       </c>
-      <c r="G23"/>
-[...2 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-4838472000.0</v>
+      </c>
+      <c r="J23">
+        <v>3047744358.0</v>
+      </c>
+      <c r="K23">
+        <v>685946000.0</v>
+      </c>
+      <c r="L23">
         <v>-205105752.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>-310489990.0</v>
       </c>
-      <c r="K23">
-[...5 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>205105752.0</v>
+      </c>
+      <c r="O23">
+        <v>4271308262.0</v>
+      </c>
+      <c r="P23">
         <v>1188499409.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-43891287.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="R23">
+        <v>5000000.0</v>
+      </c>
+      <c r="S23">
         <v>907191931.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>-5600163276.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>3872822252.0</v>
       </c>
-      <c r="S23">
-[...7 lines deleted...]
-      </c>
       <c r="V23">
-        <v>1651899741.0</v>
+        <v>90680497.0</v>
       </c>
       <c r="W23">
-        <v>43578787.0</v>
+        <v>5342731721.0</v>
       </c>
       <c r="X23">
-        <v>1887495805.0</v>
+        <v>-3608918774.0</v>
       </c>
       <c r="Y23">
-        <v>2240499530.0</v>
+        <v>-2341961935.0</v>
       </c>
       <c r="Z23">
-        <v>-2032475622.0</v>
+        <v>-620321213.0</v>
       </c>
       <c r="AA23">
-        <v>479765990.0</v>
+        <v>-3895085758.0</v>
       </c>
       <c r="AB23">
-        <v>-253945969.0</v>
+        <v>1671281311.0</v>
       </c>
       <c r="AC23">
-        <v>-1710693643.0</v>
+        <v>3224089378.0</v>
       </c>
       <c r="AD23">
-        <v>7744736500.0</v>
+        <v>-11644553618.0</v>
       </c>
       <c r="AE23">
-        <v>6202382400.0</v>
+        <v>6189882062.0</v>
       </c>
       <c r="AF23">
-        <v>6314255700.0</v>
+        <v>-10973443583.0</v>
       </c>
       <c r="AG23">
-        <v>8284972100.0</v>
-[...1 lines deleted...]
-      <c r="AH23"/>
+        <v>4675301778.0</v>
+      </c>
+      <c r="AH23">
+        <v>5817959137.0</v>
+      </c>
       <c r="AI23">
-        <v>7608671600.0</v>
-[...2 lines deleted...]
-      <c r="AK23"/>
+        <v>-1970716391.0</v>
+      </c>
+      <c r="AJ23">
+        <v>6122974627.0</v>
+      </c>
+      <c r="AK23">
+        <v>-5446674087.0</v>
+      </c>
       <c r="AL23">
-        <v>363383800.0</v>
+        <v>7608671576.0</v>
       </c>
       <c r="AM23">
-        <v>2617961300.0</v>
-[...11 lines deleted...]
-      <c r="AX23"/>
+        <v>-3105258347.0</v>
+      </c>
+      <c r="AN23">
+        <v>-2408824000.0</v>
+      </c>
+      <c r="AO23">
+        <v>-2447464824.0</v>
+      </c>
+      <c r="AP23">
+        <v>2617961283.0</v>
+      </c>
+      <c r="AQ23">
+        <v>-5599662105.0</v>
+      </c>
+      <c r="AR23">
+        <v>-16034335131.0</v>
+      </c>
+      <c r="AS23">
+        <v>1154300884.0</v>
+      </c>
+      <c r="AT23">
+        <v>-1211516134.0</v>
+      </c>
+      <c r="AU23">
+        <v>-9933828947.0</v>
+      </c>
+      <c r="AV23">
+        <v>2373862640.0</v>
+      </c>
+      <c r="AW23">
+        <v>2161860346.0</v>
+      </c>
+      <c r="AX23">
+        <v>104357527014.0</v>
+      </c>
       <c r="AY23">
-        <v>7688783200.0</v>
+        <v>-1924296093.0</v>
       </c>
       <c r="AZ23">
+        <v>-1604015960.0</v>
+      </c>
+      <c r="BA23">
+        <v>-1395716920.0</v>
+      </c>
+      <c r="BB23">
+        <v>1610369544.0</v>
+      </c>
+      <c r="BC23">
         <v>158145100.0</v>
       </c>
-      <c r="BA23"/>
-      <c r="BB23">
+      <c r="BD23"/>
+      <c r="BE23">
         <v>139756200.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>3300978700.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>192</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-232284000.0</v>
+      </c>
+      <c r="D24">
         <v>27783600.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>203291000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1209000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-77387360.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
-        <v>410235580.0</v>
+        <v>386309091.0</v>
       </c>
       <c r="M24">
-        <v>1024926070.0</v>
+        <v>-107235584.0</v>
       </c>
       <c r="N24">
+        <v>410235584.0</v>
+      </c>
+      <c r="O24">
+        <v>-614690483.0</v>
+      </c>
+      <c r="P24">
+        <v>141036667.0</v>
+      </c>
+      <c r="Q24">
         <v>883889400.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>883889400.0</v>
       </c>
-      <c r="P24">
-[...2 lines deleted...]
-      <c r="Q24">
+      <c r="S24">
+        <v>363273728.0</v>
+      </c>
+      <c r="T24">
         <v>71848230.0</v>
       </c>
-      <c r="R24">
-[...2 lines deleted...]
-      <c r="S24">
+      <c r="U24">
+        <v>23848234.0</v>
+      </c>
+      <c r="V24">
         <v>48000000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
+        <v>-34696968.0</v>
+      </c>
+      <c r="X24">
         <v>-333333332.0</v>
       </c>
-      <c r="U24">
+      <c r="Y24">
         <v>-333333332.0</v>
       </c>
-      <c r="V24">
-[...6 lines deleted...]
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24"/>
-[...12 lines deleted...]
-      <c r="AN24"/>
+      <c r="AA24">
+        <v>-170173627.0</v>
+      </c>
+      <c r="AB24">
+        <v>368491286.0</v>
+      </c>
+      <c r="AC24">
+        <v>226984608.0</v>
+      </c>
+      <c r="AD24">
+        <v>225454545.0</v>
+      </c>
+      <c r="AE24">
+        <v>411764284.0</v>
+      </c>
+      <c r="AF24">
+        <v>26501970.0</v>
+      </c>
+      <c r="AG24">
+        <v>-7279623.0</v>
+      </c>
+      <c r="AH24">
+        <v>305000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>-31424161.0</v>
+      </c>
+      <c r="AJ24">
+        <v>334700000.0</v>
+      </c>
+      <c r="AK24">
+        <v>-86217126.0</v>
+      </c>
+      <c r="AL24">
+        <v>86217127.0</v>
+      </c>
+      <c r="AM24">
+        <v>-30007461620.0</v>
+      </c>
+      <c r="AN24">
+        <v>866424.0</v>
+      </c>
       <c r="AO24"/>
-      <c r="AP24"/>
-      <c r="AQ24"/>
+      <c r="AP24">
+        <v>70026600.0</v>
+      </c>
+      <c r="AQ24">
+        <v>-60230020009.0</v>
+      </c>
       <c r="AR24"/>
-      <c r="AS24"/>
-      <c r="AT24"/>
+      <c r="AS24">
+        <v>14531223.0</v>
+      </c>
+      <c r="AT24">
+        <v>4531500.0</v>
+      </c>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24"/>
-[...2 lines deleted...]
-      <c r="BA24"/>
+      <c r="AX24">
+        <v>81818182.0</v>
+      </c>
+      <c r="AY24">
+        <v>172386145.0</v>
+      </c>
+      <c r="AZ24">
+        <v>44000000.0</v>
+      </c>
+      <c r="BA24">
+        <v>221168176.0</v>
+      </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
-[...1 lines deleted...]
-      </c>
+      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24"/>
+      <c r="BS24">
+        <v>511190300.0</v>
+      </c>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>3054944000.0</v>
+      </c>
+      <c r="C25">
+        <v>-8831785000.0</v>
+      </c>
+      <c r="D25">
         <v>10451820395.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-9716814618.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3147849000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11537898000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7857730000.0</v>
       </c>
-      <c r="G25"/>
-[...2 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-4509501000.0</v>
+      </c>
+      <c r="J25">
+        <v>-955536167.0</v>
+      </c>
+      <c r="K25">
+        <v>-1350129000.0</v>
+      </c>
+      <c r="L25">
         <v>-5414926695.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-7637609266.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>19616816373.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>5715252469.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>3317407944.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-6158045762.0</v>
       </c>
-      <c r="O25">
-[...5 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>4340845490.0</v>
+      </c>
+      <c r="S25">
+        <v>13514603442.0</v>
+      </c>
+      <c r="T25">
         <v>4613599458.0</v>
       </c>
-      <c r="R25">
-[...39 lines deleted...]
-      <c r="BB25"/>
+      <c r="U25">
+        <v>5752897916.0</v>
+      </c>
+      <c r="V25">
+        <v>-4134824502.0</v>
+      </c>
+      <c r="W25">
+        <v>-5525146054.0</v>
+      </c>
+      <c r="X25">
+        <v>1958269761.0</v>
+      </c>
+      <c r="Y25">
+        <v>-7012880152.0</v>
+      </c>
+      <c r="Z25">
+        <v>2767377731.0</v>
+      </c>
+      <c r="AA25">
+        <v>2936341808.0</v>
+      </c>
+      <c r="AB25">
+        <v>-12067405813.0</v>
+      </c>
+      <c r="AC25">
+        <v>-10262430484.0</v>
+      </c>
+      <c r="AD25">
+        <v>12318507605.0</v>
+      </c>
+      <c r="AE25">
+        <v>8534309252.0</v>
+      </c>
+      <c r="AF25">
+        <v>-6565053672.0</v>
+      </c>
+      <c r="AG25">
+        <v>-10292931208.0</v>
+      </c>
+      <c r="AH25">
+        <v>-10414300630.0</v>
+      </c>
+      <c r="AI25">
+        <v>-9797126359.0</v>
+      </c>
+      <c r="AJ25">
+        <v>4076624520.0</v>
+      </c>
+      <c r="AK25">
+        <v>1804099420.0</v>
+      </c>
+      <c r="AL25">
+        <v>11794725278.0</v>
+      </c>
+      <c r="AM25">
+        <v>-1049288691.0</v>
+      </c>
+      <c r="AN25">
+        <v>-3446721098.0</v>
+      </c>
+      <c r="AO25">
+        <v>-32532919694.0</v>
+      </c>
+      <c r="AP25">
+        <v>-11670523704.0</v>
+      </c>
+      <c r="AQ25">
+        <v>53565702438.0</v>
+      </c>
+      <c r="AR25">
+        <v>1700808466.0</v>
+      </c>
+      <c r="AS25">
+        <v>-38331704205.0</v>
+      </c>
+      <c r="AT25">
+        <v>15841939701.0</v>
+      </c>
+      <c r="AU25">
+        <v>-4065603171.0</v>
+      </c>
+      <c r="AV25">
+        <v>29432711567.0</v>
+      </c>
+      <c r="AW25">
+        <v>-7657254718.0</v>
+      </c>
+      <c r="AX25">
+        <v>-38433660498.0</v>
+      </c>
+      <c r="AY25">
+        <v>3063446596.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-4096206358.0</v>
+      </c>
+      <c r="BA25">
+        <v>1853516686.0</v>
+      </c>
+      <c r="BB25">
+        <v>259858892.0</v>
+      </c>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21167,54 +24170,57 @@
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21246,565 +24252,687 @@
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>-1487400000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1209830000.0</v>
+      </c>
+      <c r="D28">
         <v>-4423330857.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1962594036.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1041113000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-3631034000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2397746000.0</v>
       </c>
-      <c r="G28"/>
-[...2 lines deleted...]
-      </c>
       <c r="I28">
+        <v>-1986031000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1606581145.0</v>
+      </c>
+      <c r="K28">
+        <v>-1843354000.0</v>
+      </c>
+      <c r="L28">
         <v>-948875177.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>673274841.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>515595742.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>6800608262.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-947587456.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-373917518.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-99652166.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>1307206447.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-6000177792.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>3872822252.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-249403632.0</v>
       </c>
-      <c r="T28">
-[...2 lines deleted...]
-      <c r="U28">
+      <c r="W28">
+        <v>5535565359.0</v>
+      </c>
+      <c r="X28">
         <v>-3855949349.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-2341961935.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-684973982.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-3957808165.0</v>
       </c>
-      <c r="Y28">
-[...2 lines deleted...]
-      <c r="Z28">
+      <c r="AB28">
+        <v>1813557897.0</v>
+      </c>
+      <c r="AC28">
         <v>3224089378.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-11668845919.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-9624207650.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-10973443583.0</v>
       </c>
-      <c r="AD28">
-[...8 lines deleted...]
-      <c r="AI28"/>
+      <c r="AG28">
+        <v>4675301778.0</v>
+      </c>
+      <c r="AH28">
+        <v>3489157884.0</v>
+      </c>
+      <c r="AI28">
+        <v>-7904346170.0</v>
+      </c>
       <c r="AJ28">
-        <v>51547739300.0</v>
+        <v>-773189766.0</v>
       </c>
       <c r="AK28">
-        <v>60240942700.0</v>
+        <v>-11343121578.0</v>
       </c>
       <c r="AL28">
-        <v>69043045500.0</v>
+        <v>-2509556594.0</v>
       </c>
       <c r="AM28">
-        <v>49284628000.0</v>
-[...2 lines deleted...]
-      <c r="AO28"/>
+        <v>-8693203485.0</v>
+      </c>
+      <c r="AN28">
+        <v>-8802102742.0</v>
+      </c>
+      <c r="AO28">
+        <v>19758417529.0</v>
+      </c>
       <c r="AP28">
-        <v>130412000.0</v>
+        <v>49284627950.0</v>
       </c>
       <c r="AQ28">
-        <v>2822235100.0</v>
+        <v>-5599662105.0</v>
       </c>
       <c r="AR28">
-        <v>101550532300.0</v>
+        <v>-16034335131.0</v>
       </c>
       <c r="AS28">
-        <v>118486477300.0</v>
+        <v>-2691823075.0</v>
       </c>
       <c r="AT28">
-        <v>115600591800.0</v>
+        <v>2822235068.0</v>
       </c>
       <c r="AU28">
-        <v>115561529300.0</v>
-[...2 lines deleted...]
-      <c r="AW28"/>
+        <v>-14517242629.0</v>
+      </c>
+      <c r="AV28">
+        <v>3277112921.0</v>
+      </c>
+      <c r="AW28">
+        <v>-460937449.0</v>
+      </c>
       <c r="AX28">
-        <v>214652600.0</v>
+        <v>115561529250.0</v>
       </c>
       <c r="AY28">
-        <v>1610369500.0</v>
-[...4 lines deleted...]
-      <c r="BC28">
+        <v>-567771166.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-6167596221.0</v>
+      </c>
+      <c r="BA28">
+        <v>-1395716920.0</v>
+      </c>
+      <c r="BB28">
+        <v>1610369544.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28">
         <v>6566692800.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>7982120900.0</v>
       </c>
-      <c r="BE28">
+      <c r="BH28">
         <v>5970614000.0</v>
       </c>
-      <c r="BF28"/>
-[...1 lines deleted...]
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28">
         <v>639516000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BP28">
         <v>195171000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BQ28">
         <v>97585500.0</v>
       </c>
-      <c r="BO28"/>
-[...1 lines deleted...]
-      <c r="BQ28">
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28">
         <v>40439800.0</v>
       </c>
-      <c r="BR28">
+      <c r="BU28">
         <v>20219900.0</v>
       </c>
-      <c r="BS28">
+      <c r="BV28">
         <v>67726900.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>14726900.0</v>
       </c>
-      <c r="BV28">
+      <c r="BY28">
         <v>7363400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BZ28">
         <v>429283600.0</v>
       </c>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>4473274000.0</v>
+      </c>
+      <c r="C29">
+        <v>-4265004000.0</v>
+      </c>
+      <c r="D29">
         <v>13276468559.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-10706104948.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6439690000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11788265000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2261055000.0</v>
       </c>
-      <c r="G29"/>
-[...2 lines deleted...]
-      </c>
       <c r="I29">
+        <v>7106870000.0</v>
+      </c>
+      <c r="J29">
+        <v>318560089.0</v>
+      </c>
+      <c r="K29">
+        <v>-4091284000.0</v>
+      </c>
+      <c r="L29">
         <v>-2450116461.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-6298929281.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>14741283709.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-16273915175.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>3449475876.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-6118001324.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>3306797559.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>3878666906.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>5579571137.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>4892295818.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-1726709529.0</v>
       </c>
-      <c r="T29">
-[...5 lines deleted...]
-      <c r="V29">
+      <c r="W29">
+        <v>-719324442.0</v>
+      </c>
+      <c r="X29">
+        <v>1591518670.0</v>
+      </c>
+      <c r="Y29">
         <v>-7540690980.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>5834421510.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>12026856600.0</v>
       </c>
-      <c r="Y29">
-[...2 lines deleted...]
-      <c r="Z29">
+      <c r="AB29">
+        <v>-1495655971.0</v>
+      </c>
+      <c r="AC29">
         <v>-5282921050.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>14942114243.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>7476543435.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>15940576474.0</v>
       </c>
-      <c r="AD29"/>
-[...3 lines deleted...]
-      </c>
       <c r="AG29">
-        <v>17074209200.0</v>
+        <v>-8867336119.0</v>
       </c>
       <c r="AH29">
-        <v>13234819500.0</v>
+        <v>-9840224819.0</v>
       </c>
       <c r="AI29">
-        <v>13239293400.0</v>
-[...4 lines deleted...]
-      <c r="AM29"/>
+        <v>2911282084.0</v>
+      </c>
+      <c r="AJ29">
+        <v>3839389722.0</v>
+      </c>
+      <c r="AK29">
+        <v>-4473926.0</v>
+      </c>
+      <c r="AL29">
+        <v>13239293389.0</v>
+      </c>
+      <c r="AM29">
+        <v>62011749.0</v>
+      </c>
       <c r="AN29">
-        <v>34952493700.0</v>
-[...2 lines deleted...]
-      <c r="AP29"/>
+        <v>-1893354261.0</v>
+      </c>
+      <c r="AO29">
+        <v>-29909642509.0</v>
+      </c>
+      <c r="AP29">
+        <v>-12210967380.0</v>
+      </c>
       <c r="AQ29">
-        <v>18704572300.0</v>
+        <v>47669721597.0</v>
       </c>
       <c r="AR29">
-        <v>12194687500.0</v>
-[...3 lines deleted...]
-      <c r="AU29"/>
+        <v>5457729774.0</v>
+      </c>
+      <c r="AS29">
+        <v>-36789796563.0</v>
+      </c>
+      <c r="AT29">
+        <v>18704572334.0</v>
+      </c>
+      <c r="AU29">
+        <v>-5412465073.0</v>
+      </c>
       <c r="AV29">
-        <v>4070906300.0</v>
+        <v>31767740016.0</v>
       </c>
       <c r="AW29">
-        <v>2598726700.0</v>
+        <v>-3122651988.0</v>
       </c>
       <c r="AX29">
-        <v>2984508500.0</v>
+        <v>-40925463008.0</v>
       </c>
       <c r="AY29">
-        <v>607591600.0</v>
+        <v>1472179629.0</v>
       </c>
       <c r="AZ29">
+        <v>-385781775.0</v>
+      </c>
+      <c r="BA29">
+        <v>2376916870.0</v>
+      </c>
+      <c r="BB29">
+        <v>607591598.0</v>
+      </c>
+      <c r="BC29">
         <v>9570663600.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>7745277000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>3204552500.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>3517215800.0</v>
       </c>
-      <c r="BD29"/>
-[...1 lines deleted...]
-      <c r="BF29">
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29">
         <v>2316746900.0</v>
       </c>
-      <c r="BG29">
+      <c r="BJ29">
         <v>2300080300.0</v>
       </c>
-      <c r="BH29">
+      <c r="BK29">
         <v>857613100.0</v>
       </c>
-      <c r="BI29">
+      <c r="BL29">
         <v>2265635700.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BM29">
         <v>1427048300.0</v>
       </c>
-      <c r="BK29"/>
-[...1 lines deleted...]
-      <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
-      <c r="BP29">
-[...1 lines deleted...]
-      </c>
+      <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29">
-        <v>113319200.0</v>
+        <v>463574800.0</v>
       </c>
       <c r="BT29"/>
       <c r="BU29"/>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BV29">
+        <v>113319200.0</v>
+      </c>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29">
         <v>862173900.0</v>
       </c>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>-1312635000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1141560000.0</v>
+      </c>
+      <c r="D30">
         <v>-662156915.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-571700000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2290485000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1954187000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-3188862000.0</v>
       </c>
-      <c r="G30"/>
-[...2 lines deleted...]
-      <c r="J30"/>
+      <c r="I30">
+        <v>188549000.0</v>
+      </c>
+      <c r="J30">
+        <v>-188549300.0</v>
+      </c>
       <c r="K30">
+        <v>1541453000.0</v>
+      </c>
+      <c r="L30">
+        <v>3347918173.0</v>
+      </c>
+      <c r="M30">
+        <v>-2554179574.0</v>
+      </c>
+      <c r="N30">
         <v>-4044593216.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-1673444646.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-2709332970.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-2709332970.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>338184400.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>246769926.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>246769926.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-134702761.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-2084000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-439958489.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-81517752.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-540108877.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-576196678.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-727317503.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30">
+      <c r="AB30">
+        <v>-393304014.0</v>
+      </c>
+      <c r="AC30">
         <v>-581843310.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-2242386384.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-115926661.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-899118715.0</v>
       </c>
-      <c r="AD30"/>
-[...15 lines deleted...]
-      <c r="AT30"/>
+      <c r="AG30">
+        <v>-641278200.0</v>
+      </c>
+      <c r="AH30">
+        <v>-217169428.0</v>
+      </c>
+      <c r="AI30">
+        <v>-583100734.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-96582742.0</v>
+      </c>
+      <c r="AK30">
+        <v>-531679326.0</v>
+      </c>
+      <c r="AL30">
+        <v>-409563741.0</v>
+      </c>
+      <c r="AM30">
+        <v>-30195337221.0</v>
+      </c>
+      <c r="AN30">
+        <v>-153579668.0</v>
+      </c>
+      <c r="AO30">
+        <v>-252946910.0</v>
+      </c>
+      <c r="AP30">
+        <v>-18865138.0</v>
+      </c>
+      <c r="AQ30">
+        <v>-60586680003.0</v>
+      </c>
+      <c r="AR30">
+        <v>-903656500.0</v>
+      </c>
+      <c r="AS30">
+        <v>-88301990.0</v>
+      </c>
+      <c r="AT30">
+        <v>-215951506.0</v>
+      </c>
       <c r="AU30">
-        <v>16845200.0</v>
-[...6 lines deleted...]
-      <c r="BA30"/>
+        <v>25263846029.0</v>
+      </c>
+      <c r="AV30">
+        <v>-27533614536.0</v>
+      </c>
+      <c r="AW30">
+        <v>-506291600.0</v>
+      </c>
+      <c r="AX30">
+        <v>16845182.0</v>
+      </c>
+      <c r="AY30">
+        <v>-321794831.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-84069370.0</v>
+      </c>
+      <c r="BA30">
+        <v>39594340.0</v>
+      </c>
       <c r="BB30">
-        <v>181949000.0</v>
+        <v>-97747640.0</v>
       </c>
       <c r="BC30"/>
       <c r="BD30"/>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BE30">
+        <v>181949000.0</v>
+      </c>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30">
         <v>535252200.0</v>
       </c>
-      <c r="BG30">
+      <c r="BJ30">
         <v>664723200.0</v>
       </c>
-      <c r="BH30"/>
-[...6 lines deleted...]
-      </c>
+      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30">
-        <v>123703100.0</v>
+        <v>284612300.0</v>
       </c>
       <c r="BN30">
-        <v>61851500.0</v>
+        <v>362940600.0</v>
       </c>
       <c r="BO30"/>
       <c r="BP30">
+        <v>123703100.0</v>
+      </c>
+      <c r="BQ30">
+        <v>61851500.0</v>
+      </c>
+      <c r="BR30"/>
+      <c r="BS30">
         <v>402730000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BT30">
         <v>130076300.0</v>
       </c>
-      <c r="BR30">
+      <c r="BU30">
         <v>65038200.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>2534108000.0</v>
       </c>
-      <c r="BU30"/>
-[...1 lines deleted...]
-      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>