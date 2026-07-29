--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
@@ -920,2197 +923,2306 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>1887457.0</v>
+      </c>
+      <c r="C2">
         <v>1474677.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1795297.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3979212.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3037625.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3499812.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26405488.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16290451.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16117334.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13814320.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7898487.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21380617.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22149198.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>93509392.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-9055270.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-37000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>14432.0</v>
+      </c>
+      <c r="C8">
         <v>14404.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14392.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>14386.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>13922.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13885.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>13620.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>198398830.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>198701000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>199066120.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>199723000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>199418480.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>4582403.0</v>
+      </c>
+      <c r="C10">
         <v>771483.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1093758.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2550021.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5845249.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14876444.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19706281.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5620441.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10646697.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18433066.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>21535492.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>24698073.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>4582403.0</v>
+      </c>
+      <c r="C12">
         <v>771483.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1093758.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2550021.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5845249.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14876444.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>19706281.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5620441.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10646697.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18433066.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>21535492.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>24698073.0</v>
       </c>
-      <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>14432.0</v>
+      </c>
+      <c r="C13">
         <v>14406.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14392.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14386.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13922.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13885.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>13620.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>13649.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13689.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13667.0</v>
       </c>
       <c r="L13">
         <v>13667.0</v>
       </c>
       <c r="M13">
+        <v>13667.0</v>
+      </c>
+      <c r="N13">
         <v>87250637.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>14421798.0</v>
+      </c>
+      <c r="C14">
         <v>14404510.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14389163.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14304641.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13908612.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13741743.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13630661.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13689823.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13686288.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13674197.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13666812.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13666666.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12666666.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>13922.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13890.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13620.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13650.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13690.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13680.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13670.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-217628711.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-227389602.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-230207691.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-173620920.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-23187499.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>121922.0</v>
       </c>
       <c r="I18">
-        <v>186513.0</v>
+        <v>121922.0</v>
       </c>
       <c r="J18">
         <v>186513.0</v>
       </c>
       <c r="K18">
         <v>186513.0</v>
       </c>
-      <c r="L18"/>
+      <c r="L18">
+        <v>186513.0</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B22">
+        <v>35</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22">
         <v>-5729485.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23404333.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9740679.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21451042.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22">
+        <v>1.0</v>
+      </c>
+      <c r="I22">
         <v>-320155022.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-306680575.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-338394481.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-33131814.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>188837105.0</v>
+      </c>
+      <c r="C23">
         <v>206851730.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>231806860.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>246385087.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>267682859.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>296794509.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>336947992.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>314534581.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>296033878.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>319961415.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>362789876.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>308759998.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>186938136.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21867622.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>156500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>100046230.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>101421930.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>100489510.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>102000000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>156500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>100046230.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>101421930.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>100489510.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>102000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>172658862.0</v>
+      </c>
+      <c r="C26">
         <v>184569530.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>220111329.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>233683986.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>245855620.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>270621709.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>306390993.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>293821931.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>260737672.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>281185823.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>42452068.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>118545698.0</v>
+      </c>
+      <c r="C28">
         <v>121270214.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>134390133.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>144269427.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>159581978.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>167456059.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>145820127.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>112248788.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>90775229.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>112534772.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>129311967.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>60893241.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>76500000.0</v>
       </c>
-      <c r="N28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>184454113.0</v>
+      </c>
+      <c r="C29">
         <v>181230896.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>223184199.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>240328840.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>261783076.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>290457498.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>308610298.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>289391895.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>271370038.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>43</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>2382635.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2181546.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3135623.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8418631.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5528577.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3910971.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12008875.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1627774.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1897710.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2900804.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1458043.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1012042.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>296143.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>87700308.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>93509392.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>96355849.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>108124995.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>143083890.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>171522666.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>169948112.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>162749883.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>196950849.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>184254702.0</v>
+      </c>
+      <c r="C33">
         <v>192106323.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>220111329.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>246385087.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>245855620.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>270621709.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>306390993.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>314534581.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>296033878.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>319961415.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>362789876.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>308759998.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>186938136.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>21867622.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>124485079.0</v>
+      </c>
+      <c r="C35">
         <v>122041697.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>135483891.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>146819448.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>165427227.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>182332503.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>165526408.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>143011915.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>126085766.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>157211532.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>165839027.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>108543177.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>99687499.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3725955.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>184254702.0</v>
+      </c>
+      <c r="C36">
         <v>36575933.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>220111329.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-233683986.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
+        <v>261461413.0</v>
+      </c>
+      <c r="G36">
         <v>-296794509.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-336947992.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>20712650.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>35296206.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>38775592.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>30620252.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>34485667.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>66884988.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>296143.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>728840.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>8419177.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>-3135623.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7136151.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5767779.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6939747.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-12008875.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-1627774.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-1897710.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-2900804.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-1458043.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-23987594.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-296143.0</v>
       </c>
     </row>
-    <row r="39" spans="1:14">
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B39">
+        <v>52</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
         <v>11591289.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>8420227.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-2550021.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7563359.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>350661.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-30207153.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2936191.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28446678.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27095125.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5279472.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>9164303.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>66420754.0</v>
       </c>
-      <c r="N39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:14">
+      <c r="O39"/>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>1138557.0</v>
+      </c>
+      <c r="C40">
         <v>5733226.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6827364.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>217628711.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
+        <v>7647107.0</v>
+      </c>
+      <c r="G40">
         <v>230207691.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-26405488.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-117869229.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-101421926.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-130967838.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>57706140.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-21380617.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1038301.0</v>
       </c>
-      <c r="N40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:14">
+      <c r="O40"/>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>1037000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2071167.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>620500.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>879042.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1525000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>203128982.0</v>
+      </c>
+      <c r="C42">
         <v>203505480.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>203327714.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>203590126.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>200657892.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>200779949.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>253727392.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>168558450.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>172273727.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>164472212.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>197350095.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>200838993.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>87250637.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>18141667.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46"/>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>-141817402.0</v>
+      </c>
+      <c r="C48">
         <v>-125917756.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-115641798.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-110095120.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-104315965.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-92668839.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-55328561.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2950567.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2339304.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1736009.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-412913.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-635839.0</v>
       </c>
-      <c r="M48"/>
       <c r="N48"/>
-    </row>
-    <row r="49" spans="1:14">
+      <c r="O48"/>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>2141756.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>123128101.0</v>
+      </c>
+      <c r="C51">
         <v>122041697.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>135483891.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>146819448.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>165427227.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>182332503.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>356526408.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>217915459.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>202843856.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>231457348.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>150847460.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>85591314.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>76500000.0</v>
       </c>
-      <c r="N51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B52">
+        <v>65</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
         <v>65000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>200483891.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>211819448.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>230427227.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>233707503.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>200026408.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>117869229.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>101421926.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>130967838.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>48847460.0</v>
       </c>
-      <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>66</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>7377825.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>12164102.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>223037183.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>188837105.0</v>
+      </c>
+      <c r="C55">
         <v>206851730.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>231806860.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>246385087.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>267682859.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>296794509.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>336947992.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>314534581.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>296033878.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>319961415.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>362789876.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>308759998.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>186938136.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21867622.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>4582403.0</v>
+      </c>
+      <c r="C56">
         <v>14745407.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11695531.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3135623.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>21827239.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20405021.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>23617252.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12008875.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1627774.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1897710.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2900804.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1458043.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>23987594.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>296143.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>3026014.0</v>
+      </c>
+      <c r="C57">
         <v>7207903.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8622661.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3979212.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5899783.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3499812.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>26405488.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16290451.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>16117334.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>13814320.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7898487.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>21380617.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>22149198.0</v>
       </c>
-      <c r="N57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:14">
+      <c r="O57"/>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>127511093.0</v>
+      </c>
+      <c r="C58">
         <v>129249600.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>144106552.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>152875695.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>171327010.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>188669514.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>193864102.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>143011915.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>126085766.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>157211532.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>165839027.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>108543177.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>99687499.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3725955.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>61326012.0</v>
+      </c>
+      <c r="C60">
         <v>77602130.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>87700308.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>93509392.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>96355849.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>108124995.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>143083890.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>171522666.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>169948112.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>162749883.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>196950849.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>200216821.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>87250637.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>18141667.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
         <v>897826.0</v>
       </c>
       <c r="C2">
         <v>1887457.0</v>
       </c>
       <c r="D2">
         <v>7991468.0</v>
       </c>
       <c r="E2">
-        <v>9573669.0</v>
+        <v>11429866.0</v>
       </c>
       <c r="F2">
         <v>1474677.0</v>
       </c>
       <c r="G2">
-        <v>9573669.0</v>
+        <v>5098347.0</v>
       </c>
       <c r="H2">
         <v>1474677.0</v>
       </c>
       <c r="I2">
         <v>5500000.0</v>
       </c>
       <c r="J2">
         <v>14841875.0</v>
       </c>
       <c r="K2">
         <v>5500000.0</v>
       </c>
       <c r="L2">
         <v>14841875.0</v>
       </c>
       <c r="M2">
         <v>1795297.0</v>
       </c>
       <c r="N2">
         <v>3379814.0</v>
       </c>
       <c r="O2">
         <v>4318428.0</v>
       </c>
@@ -3213,51 +3325,51 @@
       <c r="AV2">
         <v>5937083.0</v>
       </c>
       <c r="AW2">
         <v>21380617.0</v>
       </c>
       <c r="AX2">
         <v>4850000.0</v>
       </c>
       <c r="AY2">
         <v>121654.0</v>
       </c>
       <c r="AZ2">
         <v>25396.0</v>
       </c>
       <c r="BA2">
         <v>22149198.0</v>
       </c>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3274,51 +3386,51 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
     </row>
     <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3335,51 +3447,51 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
@@ -3466,51 +3578,51 @@
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>5000000.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
         <v>0.0</v>
       </c>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3527,51 +3639,51 @@
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3588,51 +3700,51 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
     </row>
     <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>14432.0</v>
       </c>
       <c r="C8">
         <v>14432.0</v>
       </c>
       <c r="D8">
         <v>14431.0</v>
       </c>
       <c r="E8">
         <v>14431.0</v>
       </c>
       <c r="F8">
         <v>14414.0</v>
       </c>
       <c r="G8">
         <v>14406.0</v>
       </c>
       <c r="H8">
         <v>14404.0</v>
       </c>
       <c r="I8">
         <v>14404.0</v>
       </c>
@@ -3689,51 +3801,51 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>203611869.0</v>
       </c>
       <c r="O9">
         <v>203600310.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
@@ -3766,69 +3878,69 @@
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
-        <v>11570922.0</v>
+        <v>2739918.0</v>
       </c>
       <c r="C10">
         <v>4582403.0</v>
       </c>
       <c r="D10">
         <v>3860953.0</v>
       </c>
       <c r="E10">
         <v>2946719.0</v>
       </c>
       <c r="F10">
         <v>2333328.0</v>
       </c>
       <c r="G10">
-        <v>2946719.0</v>
+        <v>771483.0</v>
       </c>
       <c r="H10">
         <v>2333328.0</v>
       </c>
       <c r="I10">
         <v>3092224.0</v>
       </c>
       <c r="J10">
         <v>90773.0</v>
       </c>
       <c r="K10">
         <v>3092224.0</v>
       </c>
       <c r="L10">
         <v>90773.0</v>
       </c>
       <c r="M10">
         <v>1093758.0</v>
       </c>
       <c r="N10">
         <v>2902376.0</v>
       </c>
       <c r="O10">
         <v>553186.0</v>
       </c>
@@ -3927,51 +4039,51 @@
       </c>
       <c r="AU10">
         <v>28555637.0</v>
       </c>
       <c r="AV10">
         <v>18049346.0</v>
       </c>
       <c r="AW10">
         <v>24698073.0</v>
       </c>
       <c r="AX10">
         <v>52409756.0</v>
       </c>
       <c r="AY10">
         <v>7660093000.0</v>
       </c>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -3988,69 +4100,69 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
-        <v>11570922.0</v>
+        <v>2739918.0</v>
       </c>
       <c r="C12">
         <v>4582403.0</v>
       </c>
       <c r="D12">
         <v>3860953.0</v>
       </c>
       <c r="E12">
         <v>2946719.0</v>
       </c>
       <c r="F12">
         <v>2333328.0</v>
       </c>
       <c r="G12">
-        <v>2946719.0</v>
+        <v>771483.0</v>
       </c>
       <c r="H12">
         <v>2333328.0</v>
       </c>
       <c r="I12">
         <v>3092224.0</v>
       </c>
       <c r="J12">
         <v>90773.0</v>
       </c>
       <c r="K12">
         <v>3092224.0</v>
       </c>
       <c r="L12">
         <v>90773.0</v>
       </c>
       <c r="M12">
         <v>1093758.0</v>
       </c>
       <c r="N12">
         <v>2902376.0</v>
       </c>
       <c r="O12">
         <v>218465568.0</v>
       </c>
@@ -4149,69 +4261,69 @@
       </c>
       <c r="AU12">
         <v>28555637.0</v>
       </c>
       <c r="AV12">
         <v>18049346.0</v>
       </c>
       <c r="AW12">
         <v>24698073.0</v>
       </c>
       <c r="AX12">
         <v>52409756.0</v>
       </c>
       <c r="AY12">
         <v>7660093000.0</v>
       </c>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>14432.0</v>
       </c>
       <c r="C13">
         <v>14432.0</v>
       </c>
       <c r="D13">
         <v>14431.0</v>
       </c>
       <c r="E13">
         <v>14431.0</v>
       </c>
       <c r="F13">
         <v>14414.0</v>
       </c>
       <c r="G13">
-        <v>14431.0</v>
+        <v>14406.0</v>
       </c>
       <c r="H13">
         <v>14414.0</v>
       </c>
       <c r="I13">
         <v>14395.0</v>
       </c>
       <c r="J13">
         <v>14393.0</v>
       </c>
       <c r="K13">
         <v>14395.0</v>
       </c>
       <c r="L13">
         <v>14393.0</v>
       </c>
       <c r="M13">
         <v>14392.0</v>
       </c>
       <c r="N13">
         <v>14392.0</v>
       </c>
       <c r="O13">
         <v>14389.0</v>
       </c>
@@ -4314,57 +4426,57 @@
       <c r="AV13">
         <v>13667.0</v>
       </c>
       <c r="AW13">
         <v>13667.0</v>
       </c>
       <c r="AX13">
         <v>13667.0</v>
       </c>
       <c r="AY13">
         <v>139887521.0</v>
       </c>
       <c r="AZ13">
         <v>92794876.0</v>
       </c>
       <c r="BA13">
         <v>87250637.0</v>
       </c>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
         <v>14432472.0</v>
       </c>
       <c r="C14">
-        <v>14431202.0</v>
+        <v>14421798.0</v>
       </c>
       <c r="D14">
         <v>14431202.0</v>
       </c>
       <c r="E14">
         <v>14419405.0</v>
       </c>
       <c r="F14">
         <v>14412994.0</v>
       </c>
       <c r="G14">
         <v>14406244.0</v>
       </c>
       <c r="H14">
         <v>14403752.0</v>
       </c>
       <c r="I14">
         <v>14396201.0</v>
       </c>
       <c r="J14">
         <v>14396951.0</v>
       </c>
       <c r="K14">
         <v>14394081.0</v>
       </c>
@@ -4487,51 +4599,51 @@
       </c>
       <c r="AY14">
         <v>12666666.0</v>
       </c>
       <c r="AZ14">
         <v>12666666.0</v>
       </c>
       <c r="BA14">
         <v>12666666.0</v>
       </c>
       <c r="BB14">
         <v>12666666.0</v>
       </c>
       <c r="BC14">
         <v>12666666.0</v>
       </c>
       <c r="BD14">
         <v>12666666.0</v>
       </c>
       <c r="BE14">
         <v>12666666.0</v>
       </c>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
         <v>14392.0</v>
       </c>
       <c r="O15">
         <v>14389.0</v>
       </c>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
@@ -4580,51 +4692,51 @@
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15">
         <v>13667.0</v>
       </c>
       <c r="AX15">
         <v>13667.0</v>
       </c>
       <c r="AY15">
         <v>139887521.0</v>
       </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16">
         <v>364353.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>517499.0</v>
       </c>
       <c r="E16">
         <v>594913.0</v>
       </c>
       <c r="F16">
         <v>674011.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>-193804308.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
@@ -4667,51 +4779,51 @@
       <c r="AN16"/>
       <c r="AO16">
         <v>-9606000.0</v>
       </c>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16">
         <v>-23187499.0</v>
       </c>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4728,51 +4840,51 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -4805,51 +4917,51 @@
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4866,51 +4978,51 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -4927,51 +5039,51 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -4988,51 +5100,51 @@
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
     </row>
     <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>-4950036.0</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22">
         <v>15936823.0</v>
       </c>
       <c r="M22">
         <v>23497914.0</v>
       </c>
       <c r="N22">
         <v>16399002.0</v>
       </c>
       <c r="O22">
         <v>10374183.0</v>
       </c>
@@ -5129,69 +5241,69 @@
       </c>
       <c r="AU22">
         <v>-35111865.0</v>
       </c>
       <c r="AV22">
         <v>-31577055.0</v>
       </c>
       <c r="AW22">
         <v>-33131814.0</v>
       </c>
       <c r="AX22">
         <v>-89507301.0</v>
       </c>
       <c r="AY22">
         <v>-7671239208.0</v>
       </c>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
         <v>164558619.0</v>
       </c>
       <c r="C23">
         <v>188837105.0</v>
       </c>
       <c r="D23">
         <v>210636079.0</v>
       </c>
       <c r="E23">
         <v>224064566.0</v>
       </c>
       <c r="F23">
         <v>207606630.0</v>
       </c>
       <c r="G23">
-        <v>224064566.0</v>
+        <v>206851730.0</v>
       </c>
       <c r="H23">
         <v>207606630.0</v>
       </c>
       <c r="I23">
         <v>224309889.0</v>
       </c>
       <c r="J23">
         <v>239757860.0</v>
       </c>
       <c r="K23">
         <v>224309889.0</v>
       </c>
       <c r="L23">
         <v>239757860.0</v>
       </c>
       <c r="M23">
         <v>231806860.0</v>
       </c>
       <c r="N23">
         <v>239009124.0</v>
       </c>
       <c r="O23">
         <v>239360417.0</v>
       </c>
@@ -5294,51 +5406,51 @@
       <c r="AV23">
         <v>335567193.0</v>
       </c>
       <c r="AW23">
         <v>308759998.0</v>
       </c>
       <c r="AX23">
         <v>318936527.0</v>
       </c>
       <c r="AY23">
         <v>217782455.0</v>
       </c>
       <c r="AZ23">
         <v>172432101.0</v>
       </c>
       <c r="BA23">
         <v>186938136.0</v>
       </c>
       <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24">
         <v>145292781.0</v>
       </c>
       <c r="O24">
         <v>141601670.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
@@ -5375,51 +5487,51 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
         <v>145292781.0</v>
       </c>
       <c r="O25">
         <v>141601670.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
@@ -5452,51 +5564,51 @@
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
         <v>151419307.0</v>
       </c>
       <c r="C26">
         <v>172658862.0</v>
       </c>
       <c r="D26">
         <v>196135047.0</v>
       </c>
       <c r="E26">
         <v>204130679.0</v>
       </c>
       <c r="F26">
         <v>192447870.0</v>
       </c>
       <c r="G26">
         <v>191616958.0</v>
       </c>
       <c r="H26">
         <v>190142159.0</v>
       </c>
       <c r="I26">
         <v>184569530.0</v>
       </c>
@@ -5577,51 +5689,51 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5638,69 +5750,69 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
-        <v>53429078.0</v>
+        <v>105371302.0</v>
       </c>
       <c r="C28">
         <v>118545698.0</v>
       </c>
       <c r="D28">
         <v>123695547.0</v>
       </c>
       <c r="E28">
         <v>131438180.0</v>
       </c>
       <c r="F28">
         <v>117379970.0</v>
       </c>
       <c r="G28">
-        <v>131438180.0</v>
+        <v>121270214.0</v>
       </c>
       <c r="H28">
         <v>117379970.0</v>
       </c>
       <c r="I28">
         <v>130786017.0</v>
       </c>
       <c r="J28">
         <v>132684230.0</v>
       </c>
       <c r="K28">
         <v>130786017.0</v>
       </c>
       <c r="L28">
         <v>132684230.0</v>
       </c>
       <c r="M28">
         <v>134390133.0</v>
       </c>
       <c r="N28">
         <v>142390405.0</v>
       </c>
       <c r="O28">
         <v>141048484.0</v>
       </c>
@@ -5803,51 +5915,51 @@
       <c r="AV28">
         <v>105438177.0</v>
       </c>
       <c r="AW28">
         <v>60893241.0</v>
       </c>
       <c r="AX28">
         <v>59110867.0</v>
       </c>
       <c r="AY28">
         <v>-7583593000.0</v>
       </c>
       <c r="AZ28">
         <v>76500000.0</v>
       </c>
       <c r="BA28">
         <v>76500000.0</v>
       </c>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
       <c r="BE28"/>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
         <v>160808570.0</v>
       </c>
       <c r="C29">
         <v>184454113.0</v>
       </c>
       <c r="D29">
         <v>200259826.0</v>
       </c>
       <c r="E29">
         <v>210369123.0</v>
       </c>
       <c r="F29">
         <v>197814751.0</v>
       </c>
       <c r="G29">
         <v>199643827.0</v>
       </c>
       <c r="H29">
         <v>190779445.0</v>
       </c>
       <c r="I29">
         <v>181230896.0</v>
       </c>
@@ -5914,51 +6026,51 @@
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
         <v>1088021.0</v>
       </c>
       <c r="C30">
         <v>999493.0</v>
       </c>
       <c r="D30">
         <v>2556244.0</v>
       </c>
       <c r="E30">
         <v>1860782.0</v>
       </c>
       <c r="F30">
         <v>1149785.0</v>
       </c>
       <c r="G30">
         <v>1860782.0</v>
       </c>
       <c r="H30">
         <v>1149785.0</v>
       </c>
       <c r="I30">
         <v>1588171.0</v>
       </c>
@@ -6079,51 +6191,51 @@
       <c r="AV30">
         <v>1986834.0</v>
       </c>
       <c r="AW30">
         <v>1458043.0</v>
       </c>
       <c r="AX30">
         <v>1911131.0</v>
       </c>
       <c r="AY30">
         <v>1554011.0</v>
       </c>
       <c r="AZ30">
         <v>4573648.0</v>
       </c>
       <c r="BA30">
         <v>1012042.0</v>
       </c>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
     </row>
     <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
         <v>87700308.0</v>
       </c>
       <c r="N31">
         <v>88226547.0</v>
       </c>
       <c r="O31">
         <v>91477635.0</v>
       </c>
       <c r="P31">
         <v>93013620.0</v>
       </c>
       <c r="Q31">
@@ -6182,51 +6294,51 @@
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
     </row>
     <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -6243,67 +6355,69 @@
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
     </row>
     <row r="33" spans="1:57">
       <c r="A33" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B33"/>
+        <v>46</v>
+      </c>
+      <c r="B33">
+        <v>161818701.0</v>
+      </c>
       <c r="C33">
         <v>184254702.0</v>
       </c>
       <c r="D33">
         <v>206775126.0</v>
       </c>
       <c r="E33">
-        <v>204130679.0</v>
+        <v>221117847.0</v>
       </c>
       <c r="F33">
         <v>192447870.0</v>
       </c>
       <c r="G33">
-        <v>204130679.0</v>
+        <v>206080247.0</v>
       </c>
       <c r="H33">
         <v>192447870.0</v>
       </c>
       <c r="I33">
         <v>207381553.0</v>
       </c>
       <c r="J33">
         <v>223404283.0</v>
       </c>
       <c r="K33">
         <v>207381553.0</v>
       </c>
       <c r="L33">
         <v>223404283.0</v>
       </c>
       <c r="M33">
         <v>220111329.0</v>
       </c>
       <c r="N33">
         <v>221315429.0</v>
       </c>
       <c r="O33">
         <v>10681276.0</v>
       </c>
@@ -6406,51 +6520,51 @@
       <c r="AV33">
         <v>335567193.0</v>
       </c>
       <c r="AW33">
         <v>308759998.0</v>
       </c>
       <c r="AX33">
         <v>318936527.0</v>
       </c>
       <c r="AY33">
         <v>217782455.0</v>
       </c>
       <c r="AZ33">
         <v>172432101.0</v>
       </c>
       <c r="BA33">
         <v>186938136.0</v>
       </c>
       <c r="BB33"/>
       <c r="BC33"/>
       <c r="BD33"/>
       <c r="BE33"/>
     </row>
     <row r="34" spans="1:57">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34">
         <v>468889.0</v>
       </c>
       <c r="O34">
         <v>56955.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
@@ -6471,69 +6585,69 @@
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
     </row>
     <row r="35" spans="1:57">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
-        <v>46496916.0</v>
+        <v>109385126.0</v>
       </c>
       <c r="C35">
         <v>124485079.0</v>
       </c>
       <c r="D35">
         <v>128801655.0</v>
       </c>
       <c r="E35">
-        <v>134979812.0</v>
+        <v>135487602.0</v>
       </c>
       <c r="F35">
         <v>120387309.0</v>
       </c>
       <c r="G35">
-        <v>134979812.0</v>
+        <v>122798799.0</v>
       </c>
       <c r="H35">
         <v>120387309.0</v>
       </c>
       <c r="I35">
         <v>133878241.0</v>
       </c>
       <c r="J35">
         <v>132775003.0</v>
       </c>
       <c r="K35">
         <v>133878241.0</v>
       </c>
       <c r="L35">
         <v>132775003.0</v>
       </c>
       <c r="M35">
         <v>135483891.0</v>
       </c>
       <c r="N35">
         <v>210292781.0</v>
       </c>
       <c r="O35">
         <v>289320098.0</v>
       </c>
@@ -6636,118 +6750,120 @@
       <c r="AV35">
         <v>135369432.0</v>
       </c>
       <c r="AW35">
         <v>108543177.0</v>
       </c>
       <c r="AX35">
         <v>118999864.0</v>
       </c>
       <c r="AY35">
         <v>77894934.0</v>
       </c>
       <c r="AZ35">
         <v>79637225.0</v>
       </c>
       <c r="BA35">
         <v>99687499.0</v>
       </c>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
     </row>
     <row r="36" spans="1:57">
       <c r="A36" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B36"/>
+        <v>49</v>
+      </c>
+      <c r="B36">
+        <v>161818701.0</v>
+      </c>
       <c r="C36">
         <v>184254702.0</v>
       </c>
       <c r="D36">
         <v>206775126.0</v>
       </c>
       <c r="E36">
-        <v>42403216.0</v>
+        <v>221117847.0</v>
       </c>
       <c r="F36">
         <v>44178843.0</v>
       </c>
       <c r="G36">
-        <v>42403216.0</v>
+        <v>206080247.0</v>
       </c>
       <c r="H36">
         <v>44178843.0</v>
       </c>
       <c r="I36">
         <v>207381553.0</v>
       </c>
       <c r="J36">
         <v>223404283.0</v>
       </c>
       <c r="K36">
         <v>207381553.0</v>
       </c>
       <c r="L36">
         <v>223404283.0</v>
       </c>
       <c r="M36">
         <v>220111329.0</v>
       </c>
       <c r="N36">
         <v>-221315429.0</v>
       </c>
       <c r="O36">
         <v>-217912382.0</v>
       </c>
       <c r="P36">
         <v>239177561.0</v>
       </c>
       <c r="Q36">
         <v>233683986.0</v>
       </c>
       <c r="R36">
         <v>246718686.0</v>
       </c>
       <c r="S36">
-        <v>39402701.0</v>
+        <v>289179980.0</v>
       </c>
       <c r="T36">
-        <v>29341713.0</v>
+        <v>253036989.0</v>
       </c>
       <c r="U36">
-        <v>21827239.0</v>
+        <v>252615574.0</v>
       </c>
       <c r="V36">
-        <v>95460013.0</v>
+        <v>258348533.0</v>
       </c>
       <c r="W36">
-        <v>13811201.0</v>
+        <v>262438579.0</v>
       </c>
       <c r="X36">
-        <v>20859310.0</v>
+        <v>267849936.0</v>
       </c>
       <c r="Y36">
         <v>26172800.0</v>
       </c>
       <c r="Z36">
         <v>38763593.0</v>
       </c>
       <c r="AA36">
         <v>34312664.0</v>
       </c>
       <c r="AB36">
         <v>17125289.0</v>
       </c>
       <c r="AC36">
         <v>30556999.0</v>
       </c>
       <c r="AD36">
         <v>20399950.0</v>
       </c>
       <c r="AE36">
         <v>18554720.0</v>
       </c>
       <c r="AF36">
         <v>9871932.0</v>
       </c>
@@ -6799,51 +6915,51 @@
       <c r="AV36">
         <v>35906970.0</v>
       </c>
       <c r="AW36">
         <v>34485667.0</v>
       </c>
       <c r="AX36">
         <v>91046499.0</v>
       </c>
       <c r="AY36">
         <v>14060615.0</v>
       </c>
       <c r="AZ36">
         <v>38797286.0</v>
       </c>
       <c r="BA36">
         <v>66884988.0</v>
       </c>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
     </row>
     <row r="37" spans="1:57">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6860,51 +6976,51 @@
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
     </row>
     <row r="38" spans="1:57">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
         <v>151899676.0</v>
       </c>
       <c r="C38"/>
       <c r="D38">
         <v>210636079.0</v>
       </c>
       <c r="E38">
         <v>219413363.0</v>
       </c>
       <c r="F38">
         <v>204123517.0</v>
       </c>
       <c r="G38">
         <v>204418467.0</v>
       </c>
       <c r="H38">
         <v>9477783.0</v>
       </c>
       <c r="I38">
         <v>728840.0</v>
       </c>
       <c r="J38">
         <v>13070832.0</v>
@@ -7023,100 +7139,100 @@
       <c r="AV38">
         <v>-1986834.0</v>
       </c>
       <c r="AW38">
         <v>-1458043.0</v>
       </c>
       <c r="AX38">
         <v>-1911131.0</v>
       </c>
       <c r="AY38">
         <v>-4986279.0</v>
       </c>
       <c r="AZ38">
         <v>-4573648.0</v>
       </c>
       <c r="BA38">
         <v>-23987594.0</v>
       </c>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
     </row>
     <row r="39" spans="1:57">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39"/>
       <c r="C39">
         <v>-999493.0</v>
       </c>
       <c r="D39">
         <v>-14189404.0</v>
       </c>
       <c r="E39">
         <v>15126386.0</v>
       </c>
       <c r="F39">
         <v>11675647.0</v>
       </c>
       <c r="G39">
         <v>15126386.0</v>
       </c>
       <c r="H39">
         <v>11675647.0</v>
       </c>
       <c r="I39">
         <v>12247941.0</v>
       </c>
       <c r="J39">
         <v>14430633.0</v>
       </c>
       <c r="K39">
         <v>12247941.0</v>
       </c>
       <c r="L39">
         <v>14430633.0</v>
       </c>
       <c r="M39">
         <v>8420227.0</v>
       </c>
       <c r="N39">
         <v>-17182807.0</v>
       </c>
       <c r="O39">
         <v>-10675860.0</v>
       </c>
       <c r="P39">
         <v>6737170.0</v>
       </c>
       <c r="Q39">
         <v>7015457.0</v>
       </c>
       <c r="R39">
-        <v>535979.0</v>
+        <v>-31911473.0</v>
       </c>
       <c r="S39">
         <v>20318617.0</v>
       </c>
       <c r="T39">
         <v>8399362.0</v>
       </c>
       <c r="U39">
         <v>7563359.0</v>
       </c>
       <c r="V39">
         <v>7546667.0</v>
       </c>
       <c r="W39">
         <v>5253472.0</v>
       </c>
       <c r="X39">
         <v>8088936.0</v>
       </c>
       <c r="Y39">
         <v>6903342.0</v>
       </c>
       <c r="Z39">
         <v>21092466.0</v>
       </c>
@@ -7182,100 +7298,102 @@
         <v>7063082.0</v>
       </c>
       <c r="AV39">
         <v>14064989.0</v>
       </c>
       <c r="AW39">
         <v>9164303.0</v>
       </c>
       <c r="AX39">
         <v>37482532.0</v>
       </c>
       <c r="AY39"/>
       <c r="AZ39">
         <v>37569013.0</v>
       </c>
       <c r="BA39">
         <v>66420754.0</v>
       </c>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
     </row>
     <row r="40" spans="1:57">
       <c r="A40" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B40"/>
+        <v>53</v>
+      </c>
+      <c r="B40">
+        <v>1578317.0</v>
+      </c>
       <c r="C40">
         <v>1138557.0</v>
       </c>
       <c r="D40">
         <v>1139630.0</v>
       </c>
       <c r="E40">
-        <v>3526861.0</v>
+        <v>1162874.0</v>
       </c>
       <c r="F40">
         <v>7643191.0</v>
       </c>
       <c r="G40">
-        <v>3526861.0</v>
+        <v>1352454.0</v>
       </c>
       <c r="H40">
         <v>7643191.0</v>
       </c>
       <c r="I40">
         <v>6090665.0</v>
       </c>
       <c r="J40">
         <v>8280165.0</v>
       </c>
       <c r="K40">
         <v>6090665.0</v>
       </c>
       <c r="L40">
         <v>8280165.0</v>
       </c>
       <c r="M40">
         <v>6827364.0</v>
       </c>
       <c r="N40">
         <v>-3379814.0</v>
       </c>
       <c r="O40">
         <v>-4318428.0</v>
       </c>
       <c r="P40">
         <v>7902827.0</v>
       </c>
       <c r="Q40">
         <v>5809263.0</v>
       </c>
       <c r="R40">
-        <v>-2324247.0</v>
+        <v>9769006.0</v>
       </c>
       <c r="S40">
         <v>5802532.0</v>
       </c>
       <c r="T40">
         <v>6737489.0</v>
       </c>
       <c r="U40">
         <v>5899783.0</v>
       </c>
       <c r="V40">
         <v>6218536.0</v>
       </c>
       <c r="W40">
         <v>5966830.0</v>
       </c>
       <c r="X40">
         <v>7315722.0</v>
       </c>
       <c r="Y40">
         <v>6337011.0</v>
       </c>
       <c r="Z40">
         <v>-234705553.0</v>
       </c>
@@ -7345,51 +7463,51 @@
       <c r="AV40">
         <v>-5937083.0</v>
       </c>
       <c r="AW40">
         <v>-21380617.0</v>
       </c>
       <c r="AX40">
         <v>-4850000.0</v>
       </c>
       <c r="AY40">
         <v>-121654.0</v>
       </c>
       <c r="AZ40">
         <v>-25396.0</v>
       </c>
       <c r="BA40">
         <v>1038301.0</v>
       </c>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
     </row>
     <row r="41" spans="1:57">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41">
         <v>14810000.0</v>
       </c>
       <c r="W41"/>
@@ -7424,69 +7542,69 @@
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
     </row>
     <row r="42" spans="1:57">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
-        <v>52682918.0</v>
+        <v>203128982.0</v>
       </c>
       <c r="C42">
         <v>203128982.0</v>
       </c>
       <c r="D42">
         <v>203575908.0</v>
       </c>
       <c r="E42">
         <v>203575908.0</v>
       </c>
       <c r="F42">
         <v>203528187.0</v>
       </c>
       <c r="G42">
-        <v>203575908.0</v>
+        <v>203505480.0</v>
       </c>
       <c r="H42">
         <v>203528187.0</v>
       </c>
       <c r="I42">
         <v>203338613.0</v>
       </c>
       <c r="J42">
         <v>203331510.0</v>
       </c>
       <c r="K42">
         <v>203338613.0</v>
       </c>
       <c r="L42">
         <v>203331510.0</v>
       </c>
       <c r="M42">
         <v>203327714.0</v>
       </c>
       <c r="N42">
         <v>203611869.0</v>
       </c>
       <c r="O42">
         <v>203600310.0</v>
       </c>
@@ -7587,51 +7705,51 @@
         <v>204291377.0</v>
       </c>
       <c r="AV42">
         <v>198810786.0</v>
       </c>
       <c r="AW42">
         <v>198810786.0</v>
       </c>
       <c r="AX42">
         <v>198720187.0</v>
       </c>
       <c r="AY42"/>
       <c r="AZ42">
         <v>92794876.0</v>
       </c>
       <c r="BA42">
         <v>87250637.0</v>
       </c>
       <c r="BB42"/>
       <c r="BC42"/>
       <c r="BD42"/>
       <c r="BE42"/>
     </row>
     <row r="43" spans="1:57">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7648,51 +7766,51 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
     </row>
     <row r="44" spans="1:57">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -7709,51 +7827,51 @@
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
     </row>
     <row r="45" spans="1:57">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
@@ -7770,51 +7888,51 @@
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
     </row>
     <row r="46" spans="1:57">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
@@ -7831,51 +7949,51 @@
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
     </row>
     <row r="47" spans="1:57">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
@@ -7892,69 +8010,69 @@
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
     </row>
     <row r="48" spans="1:57">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
         <v>-150446064.0</v>
       </c>
       <c r="C48">
         <v>-141817402.0</v>
       </c>
       <c r="D48">
         <v>-130887013.0</v>
       </c>
       <c r="E48">
         <v>-127606115.0</v>
       </c>
       <c r="F48">
         <v>-125441148.0</v>
       </c>
       <c r="G48">
-        <v>-127606115.0</v>
+        <v>-125917756.0</v>
       </c>
       <c r="H48">
         <v>-125441148.0</v>
       </c>
       <c r="I48">
         <v>-124512025.0</v>
       </c>
       <c r="J48">
         <v>-119485086.0</v>
       </c>
       <c r="K48">
         <v>-124512025.0</v>
       </c>
       <c r="L48">
         <v>-119485086.0</v>
       </c>
       <c r="M48">
         <v>-115641798.0</v>
       </c>
       <c r="N48">
         <v>-115399714.0</v>
       </c>
       <c r="O48">
         <v>-112137064.0</v>
       </c>
@@ -8051,51 +8169,51 @@
       <c r="AT48">
         <v>-635839.0</v>
       </c>
       <c r="AU48">
         <v>-635839.0</v>
       </c>
       <c r="AV48">
         <v>-635839.0</v>
       </c>
       <c r="AW48">
         <v>-635839.0</v>
       </c>
       <c r="AX48">
         <v>-707870.0</v>
       </c>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
     </row>
     <row r="49" spans="1:57">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49">
         <v>-115399714.0</v>
       </c>
       <c r="O49">
         <v>-112137064.0</v>
       </c>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
@@ -8116,51 +8234,51 @@
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
     </row>
     <row r="50" spans="1:57">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -8177,69 +8295,69 @@
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
     </row>
     <row r="51" spans="1:57">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
-        <v>65000000.0</v>
+        <v>108111220.0</v>
       </c>
       <c r="C51">
         <v>123128101.0</v>
       </c>
       <c r="D51">
         <v>127556500.0</v>
       </c>
       <c r="E51">
         <v>134384899.0</v>
       </c>
       <c r="F51">
         <v>119713298.0</v>
       </c>
       <c r="G51">
-        <v>134384899.0</v>
+        <v>122041697.0</v>
       </c>
       <c r="H51">
         <v>119713298.0</v>
       </c>
       <c r="I51">
         <v>133878241.0</v>
       </c>
       <c r="J51">
         <v>132775003.0</v>
       </c>
       <c r="K51">
         <v>133878241.0</v>
       </c>
       <c r="L51">
         <v>132775003.0</v>
       </c>
       <c r="M51">
         <v>135483891.0</v>
       </c>
       <c r="N51">
         <v>355585562.0</v>
       </c>
       <c r="O51">
         <v>426603340.0</v>
       </c>
@@ -8342,51 +8460,51 @@
       <c r="AV51">
         <v>123487523.0</v>
       </c>
       <c r="AW51">
         <v>85591314.0</v>
       </c>
       <c r="AX51">
         <v>111520623.0</v>
       </c>
       <c r="AY51">
         <v>76500000.0</v>
       </c>
       <c r="AZ51">
         <v>76500000.0</v>
       </c>
       <c r="BA51">
         <v>76500000.0</v>
       </c>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
     </row>
     <row r="52" spans="1:57">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
         <v>65000000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>65000000.0</v>
       </c>
       <c r="E52">
         <v>65000000.0</v>
       </c>
       <c r="F52">
         <v>65000000.0</v>
       </c>
       <c r="G52">
         <v>65000000.0</v>
       </c>
       <c r="H52">
         <v>175891057.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>185550321.0</v>
       </c>
       <c r="K52">
@@ -8479,51 +8597,51 @@
       <c r="AP52">
         <v>139648643.0</v>
       </c>
       <c r="AQ52">
         <v>144152799.0</v>
       </c>
       <c r="AR52">
         <v>148826694.0</v>
       </c>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
     </row>
     <row r="53" spans="1:57">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53">
         <v>3247948.0</v>
       </c>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53">
         <v>7377825.0</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53">
         <v>12164102.0</v>
       </c>
       <c r="N53"/>
       <c r="O53">
         <v>217912382.0</v>
       </c>
       <c r="P53">
         <v>228549864.0</v>
@@ -8556,51 +8674,51 @@
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
     </row>
     <row r="54" spans="1:57">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8617,69 +8735,69 @@
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
     </row>
     <row r="55" spans="1:57">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
         <v>164558619.0</v>
       </c>
       <c r="C55">
         <v>188837105.0</v>
       </c>
       <c r="D55">
         <v>210636079.0</v>
       </c>
       <c r="E55">
         <v>224064566.0</v>
       </c>
       <c r="F55">
         <v>207606630.0</v>
       </c>
       <c r="G55">
-        <v>224064566.0</v>
+        <v>206851730.0</v>
       </c>
       <c r="H55">
         <v>207606630.0</v>
       </c>
       <c r="I55">
         <v>224309889.0</v>
       </c>
       <c r="J55">
         <v>239757860.0</v>
       </c>
       <c r="K55">
         <v>224309889.0</v>
       </c>
       <c r="L55">
         <v>239757860.0</v>
       </c>
       <c r="M55">
         <v>231806860.0</v>
       </c>
       <c r="N55">
         <v>239009124.0</v>
       </c>
       <c r="O55">
         <v>239360417.0</v>
       </c>
@@ -8782,69 +8900,69 @@
       <c r="AV55">
         <v>335567193.0</v>
       </c>
       <c r="AW55">
         <v>308759998.0</v>
       </c>
       <c r="AX55">
         <v>318936527.0</v>
       </c>
       <c r="AY55">
         <v>217782455.0</v>
       </c>
       <c r="AZ55">
         <v>172432101.0</v>
       </c>
       <c r="BA55">
         <v>186938136.0</v>
       </c>
       <c r="BB55"/>
       <c r="BC55"/>
       <c r="BD55"/>
       <c r="BE55"/>
     </row>
     <row r="56" spans="1:57">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
-        <v>12658943.0</v>
+        <v>2739918.0</v>
       </c>
       <c r="C56">
         <v>4582403.0</v>
       </c>
       <c r="D56">
         <v>3860953.0</v>
       </c>
       <c r="E56">
-        <v>19933887.0</v>
+        <v>2946719.0</v>
       </c>
       <c r="F56">
         <v>15158760.0</v>
       </c>
       <c r="G56">
-        <v>19933887.0</v>
+        <v>771483.0</v>
       </c>
       <c r="H56">
         <v>15158760.0</v>
       </c>
       <c r="I56">
         <v>16928336.0</v>
       </c>
       <c r="J56">
         <v>16353577.0</v>
       </c>
       <c r="K56">
         <v>16928336.0</v>
       </c>
       <c r="L56">
         <v>16353577.0</v>
       </c>
       <c r="M56">
         <v>11695531.0</v>
       </c>
       <c r="N56">
         <v>5142512.0</v>
       </c>
       <c r="O56">
         <v>220401891.0</v>
       </c>
@@ -8947,69 +9065,69 @@
       <c r="AV56">
         <v>1986834.0</v>
       </c>
       <c r="AW56">
         <v>1458043.0</v>
       </c>
       <c r="AX56">
         <v>1911131.0</v>
       </c>
       <c r="AY56">
         <v>4986279.0</v>
       </c>
       <c r="AZ56">
         <v>4573648.0</v>
       </c>
       <c r="BA56">
         <v>23987594.0</v>
       </c>
       <c r="BB56"/>
       <c r="BC56"/>
       <c r="BD56"/>
       <c r="BE56"/>
     </row>
     <row r="57" spans="1:57">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
-        <v>65364353.0</v>
+        <v>2476143.0</v>
       </c>
       <c r="C57">
         <v>3026014.0</v>
       </c>
       <c r="D57">
         <v>9131098.0</v>
       </c>
       <c r="E57">
-        <v>13100530.0</v>
+        <v>12592740.0</v>
       </c>
       <c r="F57">
         <v>9117868.0</v>
       </c>
       <c r="G57">
-        <v>13100530.0</v>
+        <v>6450801.0</v>
       </c>
       <c r="H57">
         <v>9117868.0</v>
       </c>
       <c r="I57">
         <v>11590665.0</v>
       </c>
       <c r="J57">
         <v>23122040.0</v>
       </c>
       <c r="K57">
         <v>11590665.0</v>
       </c>
       <c r="L57">
         <v>23122040.0</v>
       </c>
       <c r="M57">
         <v>8622661.0</v>
       </c>
       <c r="N57">
         <v>210292781.0</v>
       </c>
       <c r="O57">
         <v>285001670.0</v>
       </c>
@@ -9112,69 +9230,69 @@
       <c r="AV57">
         <v>5937083.0</v>
       </c>
       <c r="AW57">
         <v>21380617.0</v>
       </c>
       <c r="AX57">
         <v>5768445.0</v>
       </c>
       <c r="AY57">
         <v>121654.0</v>
       </c>
       <c r="AZ57">
         <v>25396.0</v>
       </c>
       <c r="BA57">
         <v>22149198.0</v>
       </c>
       <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
     </row>
     <row r="58" spans="1:57">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
         <v>111861269.0</v>
       </c>
       <c r="C58">
         <v>127511093.0</v>
       </c>
       <c r="D58">
         <v>137932753.0</v>
       </c>
       <c r="E58">
         <v>148080342.0</v>
       </c>
       <c r="F58">
         <v>129505177.0</v>
       </c>
       <c r="G58">
-        <v>148080342.0</v>
+        <v>129249600.0</v>
       </c>
       <c r="H58">
         <v>129505177.0</v>
       </c>
       <c r="I58">
         <v>145468906.0</v>
       </c>
       <c r="J58">
         <v>155897043.0</v>
       </c>
       <c r="K58">
         <v>145468906.0</v>
       </c>
       <c r="L58">
         <v>155897043.0</v>
       </c>
       <c r="M58">
         <v>144106552.0</v>
       </c>
       <c r="N58">
         <v>150782577.0</v>
       </c>
       <c r="O58">
         <v>147882782.0</v>
       </c>
@@ -9277,51 +9395,51 @@
       <c r="AV58">
         <v>135369432.0</v>
       </c>
       <c r="AW58">
         <v>108543177.0</v>
       </c>
       <c r="AX58">
         <v>118999864.0</v>
       </c>
       <c r="AY58">
         <v>77894934.0</v>
       </c>
       <c r="AZ58">
         <v>79637225.0</v>
       </c>
       <c r="BA58">
         <v>99687499.0</v>
       </c>
       <c r="BB58"/>
       <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
     </row>
     <row r="59" spans="1:57">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9338,69 +9456,69 @@
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
     </row>
     <row r="60" spans="1:57">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
         <v>52697350.0</v>
       </c>
       <c r="C60">
         <v>61326012.0</v>
       </c>
       <c r="D60">
         <v>72703326.0</v>
       </c>
       <c r="E60">
         <v>75984224.0</v>
       </c>
       <c r="F60">
         <v>78101453.0</v>
       </c>
       <c r="G60">
-        <v>75984224.0</v>
+        <v>77602130.0</v>
       </c>
       <c r="H60">
         <v>78101453.0</v>
       </c>
       <c r="I60">
         <v>78840983.0</v>
       </c>
       <c r="J60">
         <v>83860817.0</v>
       </c>
       <c r="K60">
         <v>78840983.0</v>
       </c>
       <c r="L60">
         <v>83860817.0</v>
       </c>
       <c r="M60">
         <v>87700308.0</v>
       </c>
       <c r="N60">
         <v>88226547.0</v>
       </c>
       <c r="O60">
         <v>91477635.0</v>
       </c>
@@ -9505,51 +9623,51 @@
       </c>
       <c r="AW60">
         <v>200216821.0</v>
       </c>
       <c r="AX60">
         <v>199936663.0</v>
       </c>
       <c r="AY60">
         <v>139887521.0</v>
       </c>
       <c r="AZ60">
         <v>92794876.0</v>
       </c>
       <c r="BA60">
         <v>87250637.0</v>
       </c>
       <c r="BB60"/>
       <c r="BC60"/>
       <c r="BD60">
         <v>18141667.0</v>
       </c>
       <c r="BE60"/>
     </row>
     <row r="61" spans="1:57">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9566,51 +9684,51 @@
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
     </row>
     <row r="62" spans="1:57">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9646,1339 +9764,1406 @@
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>7676564.0</v>
+      </c>
+      <c r="C2">
         <v>5038848.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5473992.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5347305.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6079519.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>74690984.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44064706.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10412779.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7979007.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>39987816.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13751530.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3430000.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>120</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>-15110570.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-18900248.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>-16520370.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5.64</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>31189563.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-23305171.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12731482.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-4376603.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>45207968.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22251976.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10630346.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8626857.0</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>122</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>34841111.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3528833.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6698204.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2044833.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24511766.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5517405.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12356373.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>33337488.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9344770.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9150298.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15803854.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-481488.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>18728977.0</v>
+        <v>-8400159.0</v>
       </c>
       <c r="C6">
+        <v>15110570.0</v>
+      </c>
+      <c r="D6">
         <v>3528833.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6845326.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2044827.36</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6677797.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5517405.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25087855.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>28960885.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>35863198.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>31402274.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26434200.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8145369.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-4347870.0</v>
+      </c>
+      <c r="C9">
         <v>23245514.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7474190.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>24431365.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3180345.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-40230380.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-9666884.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11913562.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20223631.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4407894.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>18724962.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>17383406.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8477659.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-8400159.0</v>
+      </c>
+      <c r="C10">
         <v>12714328.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3528833.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2857248.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2044833.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-24511766.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14384201.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18204817.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23579465.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9344770.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15433288.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16176034.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7996171.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>447781.0</v>
+      </c>
+      <c r="C11">
         <v>630150.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>294330.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>270618.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>268992.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>144709.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>158028.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2579337.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-4623173.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4936876.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3291674.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9219852.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-481488.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12">
+        <v>7676564.0</v>
+      </c>
+      <c r="C12">
         <v>8606309.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8413409.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6633587.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7376856.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9535751.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8866796.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6310842.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4748449.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4048527.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3527014.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2466792.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>149198.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
+        <v>16098741.0</v>
+      </c>
+      <c r="C13">
         <v>22390651.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>25121809.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23265753.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>25303623.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>33114297.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>33545416.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>31300224.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>29899947.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>29198730.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4784420.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>-8847940.0</v>
+      </c>
+      <c r="C15">
         <v>12084178.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3234503.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2586630.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2313825.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-24656475.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14542229.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15625480.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>23579465.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-9344770.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15433288.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6956182.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7996171.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>3234503.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2586630.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2313825.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-24656475.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-14542229.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>15625480.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>23579465.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-9344770.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>15433290.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
+        <v>-8847940.0</v>
+      </c>
+      <c r="C17">
         <v>-4092470.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3234503.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2586630.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2313825.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-24656475.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14542229.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>15625480.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>23579465.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-9344770.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>15433288.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>8422177.0</v>
+      </c>
+      <c r="C18">
         <v>13784342.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16708400.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>16561056.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17926767.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>23578546.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>24678620.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>24989382.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>25151498.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>30595184.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-8400159.0</v>
+      </c>
+      <c r="C21">
         <v>15110570.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3528833.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16520370.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2044833.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-24511766.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5517405.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4121524.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4623173.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4936876.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-3291674.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1207372.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-481488.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>11728853.0</v>
+      </c>
+      <c r="C23">
         <v>8134944.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3945357.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7910995.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5225178.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4396576.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4717317.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4121524.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4623173.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4936876.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3291674.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1207372.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>481488.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>17.14</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.28</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.1</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.91</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1.16</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.59</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1.23</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.26</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>144</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>511072.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>506963.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>512347.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>454324.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>375753.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>3786315.0</v>
+      </c>
+      <c r="C28">
         <v>7623872.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3568225.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7398648.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5592129.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4868100.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4439038.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3953278.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3939827.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3495832.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3271667.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1894525.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>470564.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>447781.0</v>
+      </c>
+      <c r="C29">
         <v>267150.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>294330.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>270618.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>268992.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>144709.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>158028.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2579337.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>4052289.0</v>
+      </c>
+      <c r="C30">
         <v>8134944.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3945357.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7910995.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5225178.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4396576.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4717317.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4121524.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4623173.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4936876.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3291674.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1207372.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>481488.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>148</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>-2396242.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-9177847.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13663122.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7376856.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9535751.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8866796.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1802821.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2809559.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5296243.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15433288.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>16176034.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1693919.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>3328694.0</v>
+      </c>
+      <c r="C32">
         <v>23245514.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7474190.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24431365.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3180345.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34460604.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>34397822.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>22326341.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>28202638.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>35579922.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>18724962.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>17383406.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8477659.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>1707791.0</v>
       </c>
       <c r="C2">
-        <v>1887457.0</v>
+        <v>2015926.0</v>
       </c>
       <c r="D2">
-        <v>2029835.0</v>
+        <v>2047613.0</v>
       </c>
       <c r="E2">
-        <v>1856195.0</v>
+        <v>1873973.0</v>
       </c>
       <c r="F2">
-        <v>1831967.0</v>
+        <v>1849744.0</v>
       </c>
       <c r="G2">
         <v>1895003.0</v>
       </c>
       <c r="H2">
         <v>1857409.0</v>
       </c>
       <c r="I2">
         <v>1956995.0</v>
       </c>
       <c r="J2">
         <v>1148255.0</v>
       </c>
       <c r="K2">
         <v>1505667.0</v>
       </c>
       <c r="L2">
         <v>1224956.0</v>
       </c>
       <c r="M2">
         <v>6171126.0</v>
       </c>
       <c r="N2">
         <v>1403664.0</v>
       </c>
@@ -11072,138 +11257,138 @@
       </c>
       <c r="AS2">
         <v>4440000.0</v>
       </c>
       <c r="AT2">
         <v>9060809.0</v>
       </c>
       <c r="AU2">
         <v>3830000.0</v>
       </c>
       <c r="AV2">
         <v>2510000.0</v>
       </c>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3">
         <v>-2861855.0</v>
       </c>
       <c r="F3">
         <v>-2688153.0</v>
       </c>
       <c r="G3">
         <v>-2861855.0</v>
       </c>
       <c r="H3">
         <v>-2688153.0</v>
       </c>
       <c r="I3">
         <v>-3381725.0</v>
       </c>
       <c r="J3">
         <v>-4534571.0</v>
       </c>
       <c r="K3">
         <v>-3381725.0</v>
       </c>
       <c r="L3">
-        <v>-4534571.0</v>
+        <v>2924978.0</v>
       </c>
       <c r="M3">
         <v>-4787110.0</v>
       </c>
       <c r="N3">
         <v>-4983581.0</v>
       </c>
       <c r="O3">
-        <v>-4766005.0</v>
+        <v>1535641.0</v>
       </c>
       <c r="P3">
-        <v>-4363552.0</v>
+        <v>177581.0</v>
       </c>
       <c r="Q3">
         <v>-4262493.0</v>
       </c>
       <c r="R3">
         <v>-3757468.0</v>
       </c>
       <c r="S3">
         <v>-4112110.0</v>
       </c>
       <c r="T3">
         <v>-4388298.0</v>
       </c>
       <c r="U3">
         <v>-4265482.0</v>
       </c>
       <c r="V3">
         <v>-3827635.0</v>
       </c>
       <c r="W3">
         <v>-4861593.0</v>
       </c>
       <c r="X3">
         <v>-4728218.0</v>
       </c>
       <c r="Y3">
         <v>-5099553.0</v>
       </c>
       <c r="Z3">
         <v>-6305983.0</v>
       </c>
       <c r="AA3">
         <v>-6493936.0</v>
       </c>
       <c r="AB3">
-        <v>-6081532.0</v>
+        <v>3908093.0</v>
       </c>
       <c r="AC3">
-        <v>-5456941.0</v>
+        <v>1170531.0</v>
       </c>
       <c r="AD3">
         <v>-5894728.0</v>
       </c>
       <c r="AE3">
         <v>-6083772.0</v>
       </c>
       <c r="AF3">
-        <v>-5869730.0</v>
+        <v>1455366.0</v>
       </c>
       <c r="AG3">
         <v>5951082.0</v>
       </c>
       <c r="AH3">
         <v>6859012.0</v>
       </c>
       <c r="AI3">
         <v>7538657.0</v>
       </c>
       <c r="AJ3">
         <v>5694071.0</v>
       </c>
       <c r="AK3">
         <v>7377537.0</v>
       </c>
       <c r="AL3">
         <v>8311366.0</v>
       </c>
       <c r="AM3">
         <v>10554716.0</v>
       </c>
       <c r="AN3">
         <v>6707468.0</v>
       </c>
@@ -11239,51 +11424,51 @@
       </c>
       <c r="AY3">
         <v>4169297.0</v>
       </c>
       <c r="AZ3">
         <v>3176715.0</v>
       </c>
       <c r="BA3">
         <v>4530816.0</v>
       </c>
       <c r="BB3">
         <v>1909168.0</v>
       </c>
       <c r="BC3">
         <v>1172532.0</v>
       </c>
       <c r="BD3">
         <v>1014341.0</v>
       </c>
       <c r="BE3">
         <v>297730.0</v>
       </c>
     </row>
     <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -11300,121 +11485,121 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5">
         <v>3502204.0</v>
       </c>
       <c r="J5">
         <v>4867949.0</v>
       </c>
       <c r="K5">
         <v>-602670.0</v>
       </c>
       <c r="L5">
-        <v>4957384.0</v>
+        <v>4534571.0</v>
       </c>
       <c r="M5">
         <v>6957958.0</v>
       </c>
       <c r="N5">
         <v>1331280.0</v>
       </c>
       <c r="O5">
-        <v>4509035.0</v>
+        <v>4766005.0</v>
       </c>
       <c r="P5">
-        <v>3493845.0</v>
+        <v>4363552.0</v>
       </c>
       <c r="Q5">
         <v>1941324.0</v>
       </c>
       <c r="R5">
         <v>-155030.0</v>
       </c>
       <c r="S5">
         <v>5268372.0</v>
       </c>
       <c r="T5">
         <v>5028018.0</v>
       </c>
       <c r="U5">
         <v>-6570004.0</v>
       </c>
       <c r="V5">
         <v>5618444.0</v>
       </c>
       <c r="W5">
         <v>4921361.0</v>
       </c>
       <c r="X5">
         <v>4784042.0</v>
       </c>
       <c r="Y5">
         <v>2626221.0</v>
       </c>
       <c r="Z5">
         <v>-45686565.0</v>
       </c>
       <c r="AA5">
         <v>2977461.0</v>
       </c>
       <c r="AB5">
         <v>538641.0</v>
       </c>
       <c r="AC5">
-        <v>240283.0</v>
+        <v>-8152539.0</v>
       </c>
       <c r="AD5">
         <v>-287843.0</v>
       </c>
       <c r="AE5">
         <v>-16582163.0</v>
       </c>
       <c r="AF5">
         <v>3692898.0</v>
       </c>
       <c r="AG5">
         <v>167837.0</v>
       </c>
       <c r="AH5">
         <v>9750427.0</v>
       </c>
       <c r="AI5">
         <v>5851651.0</v>
       </c>
       <c r="AJ5">
         <v>3130056.0</v>
       </c>
       <c r="AK5">
         <v>-1323968.0</v>
       </c>
@@ -11459,224 +11644,224 @@
       </c>
       <c r="AY5">
         <v>1980925.0</v>
       </c>
       <c r="AZ5">
         <v>-169894.0</v>
       </c>
       <c r="BA5">
         <v>-324909.0</v>
       </c>
       <c r="BB5">
         <v>-6884.0</v>
       </c>
       <c r="BC5">
         <v>-43084.0</v>
       </c>
       <c r="BD5">
         <v>-106611.0</v>
       </c>
       <c r="BE5">
         <v>-38.0</v>
       </c>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
         <v>-8487369.0</v>
       </c>
       <c r="C6">
-        <v>-9283258.0</v>
+        <v>10570332.0</v>
       </c>
       <c r="D6">
         <v>-1199864.0</v>
       </c>
       <c r="E6">
         <v>-204388.0</v>
       </c>
       <c r="F6">
         <v>2287351.0</v>
       </c>
       <c r="G6">
         <v>-471120.0</v>
       </c>
       <c r="H6">
         <v>6828284.0</v>
       </c>
       <c r="I6">
-        <v>120477.0</v>
+        <v>3381725.0</v>
       </c>
       <c r="J6">
-        <v>333378.0</v>
+        <v>4867949.0</v>
       </c>
       <c r="K6">
-        <v>-4663800.0</v>
+        <v>3381725.0</v>
       </c>
       <c r="L6">
-        <v>822678.0</v>
+        <v>7459549.0</v>
       </c>
       <c r="M6">
-        <v>2170848.0</v>
+        <v>4787110.0</v>
       </c>
       <c r="N6">
-        <v>-3652301.0</v>
+        <v>4983581.0</v>
       </c>
       <c r="O6">
-        <v>6044676.0</v>
+        <v>6301646.0</v>
       </c>
       <c r="P6">
-        <v>-869707.0</v>
+        <v>4541133.0</v>
       </c>
       <c r="Q6">
-        <v>-2321169.0</v>
+        <v>4262493.0</v>
       </c>
       <c r="R6">
-        <v>-3912498.0</v>
+        <v>3757468.0</v>
       </c>
       <c r="S6">
-        <v>1156262.0</v>
+        <v>4112110.0</v>
       </c>
       <c r="T6">
         <v>639720.0</v>
       </c>
       <c r="U6">
-        <v>-10835486.0</v>
+        <v>4265482.0</v>
       </c>
       <c r="V6">
-        <v>1790809.0</v>
+        <v>3827635.0</v>
       </c>
       <c r="W6">
-        <v>59768.0</v>
+        <v>4861593.0</v>
       </c>
       <c r="X6">
-        <v>55824.0</v>
+        <v>4728218.0</v>
       </c>
       <c r="Y6">
-        <v>-2473332.0</v>
+        <v>5099553.0</v>
       </c>
       <c r="Z6">
         <v>-51992548.0</v>
       </c>
       <c r="AA6">
         <v>-3516475.0</v>
       </c>
       <c r="AB6">
-        <v>-5542891.0</v>
+        <v>4446734.0</v>
       </c>
       <c r="AC6">
-        <v>-5216658.0</v>
+        <v>-6982008.0</v>
       </c>
       <c r="AD6">
-        <v>-6182571.0</v>
+        <v>-287843.0</v>
       </c>
       <c r="AE6">
-        <v>-22665935.0</v>
+        <v>-16582163.0</v>
       </c>
       <c r="AF6">
-        <v>-2176832.0</v>
+        <v>5148264.0</v>
       </c>
       <c r="AG6">
         <v>6118919.0</v>
       </c>
       <c r="AH6">
         <v>16609439.0</v>
       </c>
       <c r="AI6">
         <v>13390308.0</v>
       </c>
       <c r="AJ6">
         <v>8824127.0</v>
       </c>
       <c r="AK6">
         <v>6053569.0</v>
       </c>
       <c r="AL6">
         <v>16629757.0</v>
       </c>
       <c r="AM6">
         <v>22319232.0</v>
       </c>
       <c r="AN6">
         <v>10873694.0</v>
       </c>
       <c r="AO6">
         <v>3989385.0</v>
       </c>
       <c r="AP6">
         <v>3255172.0</v>
       </c>
       <c r="AQ6">
-        <v>-42986288.0</v>
+        <v>-29787570.0</v>
       </c>
       <c r="AR6">
         <v>-2480249.0</v>
       </c>
       <c r="AS6">
         <v>5654922.0</v>
       </c>
       <c r="AT6">
         <v>-2704405.0</v>
       </c>
       <c r="AU6">
         <v>20616605.0</v>
       </c>
       <c r="AV6">
         <v>9939647.0</v>
       </c>
       <c r="AW6">
         <v>5514059.0</v>
       </c>
       <c r="AX6">
         <v>9997115.0</v>
       </c>
       <c r="AY6">
         <v>6150222.0</v>
       </c>
       <c r="AZ6">
         <v>3006821.0</v>
       </c>
       <c r="BA6">
         <v>4205907.0</v>
       </c>
       <c r="BB6">
         <v>1902284.0</v>
       </c>
       <c r="BC6">
         <v>1129448.0</v>
       </c>
       <c r="BD6">
         <v>907730.0</v>
       </c>
       <c r="BE6">
         <v>297692.0</v>
       </c>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -11693,51 +11878,51 @@
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
     </row>
     <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -11754,66 +11939,66 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>-7785575.0</v>
       </c>
       <c r="C9">
-        <v>-8184392.0</v>
+        <v>11959119.0</v>
       </c>
       <c r="D9">
-        <v>-301467.0</v>
+        <v>-319245.0</v>
       </c>
       <c r="E9">
-        <v>917572.0</v>
+        <v>899794.0</v>
       </c>
       <c r="F9">
-        <v>3291527.0</v>
+        <v>3273750.0</v>
       </c>
       <c r="G9">
         <v>664771.0</v>
       </c>
       <c r="H9">
         <v>7928053.0</v>
       </c>
       <c r="I9">
         <v>5119319.0</v>
       </c>
       <c r="J9">
         <v>-802134.0</v>
       </c>
       <c r="K9">
         <v>5119319.0</v>
       </c>
       <c r="L9">
         <v>6618089.0</v>
       </c>
       <c r="M9">
         <v>6599858.0</v>
       </c>
       <c r="N9">
         <v>7005840.0</v>
       </c>
@@ -11927,57 +12112,57 @@
       </c>
       <c r="AY9">
         <v>3488146.0</v>
       </c>
       <c r="AZ9">
         <v>2675313.0</v>
       </c>
       <c r="BA9">
         <v>4381618.0</v>
       </c>
       <c r="BB9">
         <v>1909168.0</v>
       </c>
       <c r="BC9">
         <v>1172532.0</v>
       </c>
       <c r="BD9">
         <v>1014341.0</v>
       </c>
       <c r="BE9">
         <v>495509.0</v>
       </c>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>-8487369.0</v>
       </c>
       <c r="C10">
-        <v>-9283258.0</v>
+        <v>10570332.0</v>
       </c>
       <c r="D10">
         <v>-1199864.0</v>
       </c>
       <c r="E10">
         <v>-204388.0</v>
       </c>
       <c r="F10">
         <v>2287351.0</v>
       </c>
       <c r="G10">
         <v>-471120.0</v>
       </c>
       <c r="H10">
         <v>6828284.0</v>
       </c>
       <c r="I10">
         <v>-2006886.0</v>
       </c>
       <c r="J10">
         <v>2523386.0</v>
       </c>
       <c r="K10">
         <v>-2006886.0</v>
       </c>
@@ -12100,57 +12285,57 @@
       </c>
       <c r="AY10">
         <v>3080456.0</v>
       </c>
       <c r="AZ10">
         <v>2505419.0</v>
       </c>
       <c r="BA10">
         <v>4056709.0</v>
       </c>
       <c r="BB10">
         <v>1902284.0</v>
       </c>
       <c r="BC10">
         <v>1129448.0</v>
       </c>
       <c r="BD10">
         <v>907730.0</v>
       </c>
       <c r="BE10">
         <v>297692.0</v>
       </c>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>141293.0</v>
       </c>
       <c r="C11">
-        <v>76146.0</v>
+        <v>169676.0</v>
       </c>
       <c r="D11">
         <v>60666.0</v>
       </c>
       <c r="E11">
         <v>229910.0</v>
       </c>
       <c r="F11">
         <v>81059.0</v>
       </c>
       <c r="G11">
         <v>93420.0</v>
       </c>
       <c r="H11">
         <v>221655.0</v>
       </c>
       <c r="I11">
         <v>-54740.0</v>
       </c>
       <c r="J11">
         <v>111646.0</v>
       </c>
       <c r="K11">
         <v>-54740.0</v>
       </c>
@@ -12273,66 +12458,66 @@
       </c>
       <c r="AY11">
         <v>-407690.0</v>
       </c>
       <c r="AZ11">
         <v>-169894.0</v>
       </c>
       <c r="BA11">
         <v>-324909.0</v>
       </c>
       <c r="BB11">
         <v>-6884.0</v>
       </c>
       <c r="BC11">
         <v>-43084.0</v>
       </c>
       <c r="BD11">
         <v>-106611.0</v>
       </c>
       <c r="BE11">
         <v>-38.0</v>
       </c>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12">
         <v>1707791.0</v>
       </c>
       <c r="C12">
-        <v>1887457.0</v>
+        <v>2015926.0</v>
       </c>
       <c r="D12">
-        <v>2029835.0</v>
+        <v>2047613.0</v>
       </c>
       <c r="E12">
-        <v>1856195.0</v>
+        <v>1873973.0</v>
       </c>
       <c r="F12">
-        <v>1831967.0</v>
+        <v>1849744.0</v>
       </c>
       <c r="G12">
         <v>1895003.0</v>
       </c>
       <c r="H12">
         <v>1857409.0</v>
       </c>
       <c r="I12">
         <v>1956995.0</v>
       </c>
       <c r="J12">
         <v>2174195.0</v>
       </c>
       <c r="K12">
         <v>2259936.0</v>
       </c>
       <c r="L12">
         <v>2215183.0</v>
       </c>
       <c r="M12">
         <v>2294326.0</v>
       </c>
       <c r="N12">
         <v>2166739.0</v>
       </c>
@@ -12438,51 +12623,51 @@
       <c r="AV12">
         <v>718876.0</v>
       </c>
       <c r="AW12">
         <v>621401.0</v>
       </c>
       <c r="AX12">
         <v>662838.0</v>
       </c>
       <c r="AY12">
         <v>681151.0</v>
       </c>
       <c r="AZ12">
         <v>501402.0</v>
       </c>
       <c r="BA12">
         <v>149198.0</v>
       </c>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13">
         <v>3415945.0</v>
       </c>
       <c r="C13">
         <v>3821775.0</v>
       </c>
       <c r="D13">
         <v>4228863.0</v>
       </c>
       <c r="E13">
         <v>4103655.0</v>
       </c>
       <c r="F13">
         <v>3944448.0</v>
       </c>
       <c r="G13">
         <v>4501001.0</v>
       </c>
       <c r="H13">
         <v>6555036.0</v>
       </c>
       <c r="I13">
         <v>4842163.0</v>
       </c>
@@ -12557,51 +12742,51 @@
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -12618,57 +12803,57 @@
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>-8628662.0</v>
       </c>
       <c r="C15">
-        <v>-9359404.0</v>
+        <v>10400656.0</v>
       </c>
       <c r="D15">
         <v>-1260530.0</v>
       </c>
       <c r="E15">
         <v>-434298.0</v>
       </c>
       <c r="F15">
         <v>2206292.0</v>
       </c>
       <c r="G15">
         <v>-564540.0</v>
       </c>
       <c r="H15">
         <v>6606629.0</v>
       </c>
       <c r="I15">
         <v>-1952146.0</v>
       </c>
       <c r="J15">
         <v>2411740.0</v>
       </c>
       <c r="K15">
         <v>-1952146.0</v>
       </c>
@@ -12791,51 +12976,51 @@
       </c>
       <c r="AY15">
         <v>3080456.0</v>
       </c>
       <c r="AZ15">
         <v>2505419.0</v>
       </c>
       <c r="BA15">
         <v>4056709.0</v>
       </c>
       <c r="BB15">
         <v>1902284.0</v>
       </c>
       <c r="BC15">
         <v>1129448.0</v>
       </c>
       <c r="BD15">
         <v>907730.0</v>
       </c>
       <c r="BE15">
         <v>297692.0</v>
       </c>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>2064281.0</v>
       </c>
       <c r="N16">
         <v>-24341938.0</v>
       </c>
       <c r="O16">
         <v>2348699.0</v>
       </c>
       <c r="P16">
         <v>1657507.0</v>
       </c>
       <c r="Q16">
@@ -12894,51 +13079,51 @@
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17">
         <v>-8628662.0</v>
       </c>
       <c r="C17">
         <v>-9359404.0</v>
       </c>
       <c r="D17">
         <v>-1260530.0</v>
       </c>
       <c r="E17">
         <v>-434298.0</v>
       </c>
       <c r="F17">
         <v>2206292.0</v>
       </c>
       <c r="G17">
         <v>-564540.0</v>
       </c>
       <c r="H17">
         <v>6606629.0</v>
       </c>
       <c r="I17">
         <v>-1952146.0</v>
       </c>
@@ -13019,51 +13204,51 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
         <v>1708154.0</v>
       </c>
       <c r="C18">
         <v>1934318.0</v>
       </c>
       <c r="D18">
         <v>2199028.0</v>
       </c>
       <c r="E18">
         <v>2247460.0</v>
       </c>
       <c r="F18">
         <v>2112481.0</v>
       </c>
       <c r="G18">
         <v>2605998.0</v>
       </c>
       <c r="H18">
         <v>4697627.0</v>
       </c>
       <c r="I18">
         <v>2885168.0</v>
       </c>
@@ -13138,51 +13323,51 @@
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -13199,51 +13384,51 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13260,57 +13445,57 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>-8487369.0</v>
       </c>
       <c r="C21">
-        <v>-9283258.0</v>
+        <v>10570332.0</v>
       </c>
       <c r="D21">
         <v>-1199864.0</v>
       </c>
       <c r="E21">
         <v>-204388.0</v>
       </c>
       <c r="F21">
         <v>2287351.0</v>
       </c>
       <c r="G21">
         <v>-471120.0</v>
       </c>
       <c r="H21">
         <v>6828284.0</v>
       </c>
       <c r="I21">
         <v>3381725.0</v>
       </c>
       <c r="J21">
         <v>4867950.0</v>
       </c>
       <c r="K21">
         <v>3381725.0</v>
       </c>
@@ -13433,51 +13618,51 @@
       </c>
       <c r="AY21">
         <v>-407690.0</v>
       </c>
       <c r="AZ21">
         <v>-169894.0</v>
       </c>
       <c r="BA21">
         <v>-324909.0</v>
       </c>
       <c r="BB21">
         <v>-6884.0</v>
       </c>
       <c r="BC21">
         <v>-43084.0</v>
       </c>
       <c r="BD21">
         <v>-106611.0</v>
       </c>
       <c r="BE21">
         <v>-38.0</v>
       </c>
     </row>
     <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -13494,57 +13679,57 @@
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>2409585.0</v>
       </c>
       <c r="C23">
-        <v>2986323.0</v>
+        <v>3404713.0</v>
       </c>
       <c r="D23">
         <v>2928232.0</v>
       </c>
       <c r="E23">
         <v>2978155.0</v>
       </c>
       <c r="F23">
         <v>2836143.0</v>
       </c>
       <c r="G23">
         <v>3030894.0</v>
       </c>
       <c r="H23">
         <v>2957178.0</v>
       </c>
       <c r="I23">
         <v>1737594.0</v>
       </c>
       <c r="J23">
         <v>4521828.0</v>
       </c>
       <c r="K23">
         <v>1737594.0</v>
       </c>
@@ -13667,51 +13852,51 @@
       </c>
       <c r="AY23">
         <v>407690.0</v>
       </c>
       <c r="AZ23">
         <v>169894.0</v>
       </c>
       <c r="BA23">
         <v>324909.0</v>
       </c>
       <c r="BB23">
         <v>6884.0</v>
       </c>
       <c r="BC23">
         <v>43084.0</v>
       </c>
       <c r="BD23">
         <v>106611.0</v>
       </c>
       <c r="BE23">
         <v>38.0</v>
       </c>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -13728,51 +13913,51 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
         <v>1535641.0</v>
       </c>
       <c r="P25">
         <v>177581.0</v>
       </c>
       <c r="Q25">
         <v>656634.0</v>
       </c>
       <c r="R25">
         <v>-16755523.62</v>
@@ -13809,51 +13994,51 @@
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -13870,71 +14055,73 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>126009.0</v>
       </c>
       <c r="F27">
         <v>120502.0</v>
       </c>
       <c r="G27">
         <v>126009.0</v>
       </c>
       <c r="H27">
         <v>120502.0</v>
       </c>
       <c r="I27">
         <v>127768.0</v>
       </c>
-      <c r="J27"/>
+      <c r="J27">
+        <v>125766.0</v>
+      </c>
       <c r="K27">
         <v>127768.0</v>
       </c>
       <c r="L27">
         <v>125766.0</v>
       </c>
       <c r="M27">
         <v>111229.0</v>
       </c>
       <c r="N27">
         <v>120093.0</v>
       </c>
       <c r="O27">
         <v>137820.0</v>
       </c>
       <c r="P27">
         <v>137821.0</v>
       </c>
       <c r="Q27">
         <v>137820.0</v>
       </c>
       <c r="R27">
         <v>132259.0</v>
       </c>
       <c r="S27">
@@ -13975,57 +14162,57 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>1003753.0</v>
       </c>
       <c r="C28">
-        <v>1027759.0</v>
+        <v>925349.0</v>
       </c>
       <c r="D28">
         <v>829454.0</v>
       </c>
       <c r="E28">
         <v>1022384.0</v>
       </c>
       <c r="F28">
         <v>906718.0</v>
       </c>
       <c r="G28">
         <v>1026858.0</v>
       </c>
       <c r="H28">
         <v>998978.0</v>
       </c>
       <c r="I28">
         <v>1609826.0</v>
       </c>
       <c r="J28">
         <v>1229150.0</v>
       </c>
       <c r="K28">
         <v>1609826.0</v>
       </c>
@@ -14148,51 +14335,51 @@
       </c>
       <c r="AY28">
         <v>333031.0</v>
       </c>
       <c r="AZ28">
         <v>143845.0</v>
       </c>
       <c r="BA28">
         <v>313985.0</v>
       </c>
       <c r="BB28">
         <v>6884.0</v>
       </c>
       <c r="BC28">
         <v>43084.0</v>
       </c>
       <c r="BD28">
         <v>106611.0</v>
       </c>
       <c r="BE28">
         <v>38.0</v>
       </c>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>141293.0</v>
       </c>
       <c r="C29">
         <v>76146.0</v>
       </c>
       <c r="D29">
         <v>60666.0</v>
       </c>
       <c r="E29">
         <v>229910.0</v>
       </c>
       <c r="F29">
         <v>81059.0</v>
       </c>
       <c r="G29">
         <v>93420.0</v>
       </c>
       <c r="H29">
         <v>221655.0</v>
       </c>
       <c r="I29">
         <v>-54740.0</v>
       </c>
@@ -14261,66 +14448,66 @@
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>701794.0</v>
       </c>
       <c r="C30">
-        <v>1098866.0</v>
+        <v>1388787.0</v>
       </c>
       <c r="D30">
-        <v>898397.0</v>
+        <v>880619.0</v>
       </c>
       <c r="E30">
-        <v>1121960.0</v>
+        <v>1104182.0</v>
       </c>
       <c r="F30">
-        <v>1004176.0</v>
+        <v>986399.0</v>
       </c>
       <c r="G30">
         <v>1135891.0</v>
       </c>
       <c r="H30">
         <v>1099769.0</v>
       </c>
       <c r="I30">
         <v>1737594.0</v>
       </c>
       <c r="J30">
         <v>-5670087.0</v>
       </c>
       <c r="K30">
         <v>1737594.0</v>
       </c>
       <c r="L30">
         <v>2083518.0</v>
       </c>
       <c r="M30">
         <v>1812748.0</v>
       </c>
       <c r="N30">
         <v>2022259.0</v>
       </c>
@@ -14434,68 +14621,72 @@
       </c>
       <c r="AY30">
         <v>407690.0</v>
       </c>
       <c r="AZ30">
         <v>169894.0</v>
       </c>
       <c r="BA30">
         <v>324909.0</v>
       </c>
       <c r="BB30">
         <v>6884.0</v>
       </c>
       <c r="BC30">
         <v>43084.0</v>
       </c>
       <c r="BD30">
         <v>106611.0</v>
       </c>
       <c r="BE30">
         <v>38.0</v>
       </c>
     </row>
     <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>-1861615.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31"/>
+      <c r="C31">
+        <v>-1932538.0</v>
+      </c>
+      <c r="D31">
+        <v>-2201435.0</v>
+      </c>
       <c r="E31">
-        <v>-3066243.0</v>
+        <v>-2027797.0</v>
       </c>
       <c r="F31">
-        <v>-400802.0</v>
+        <v>-2003568.0</v>
       </c>
       <c r="G31">
-        <v>-3066243.0</v>
+        <v>-2066193.0</v>
       </c>
       <c r="H31">
-        <v>-400802.0</v>
+        <v>-2027778.0</v>
       </c>
       <c r="I31">
         <v>-5388611.0</v>
       </c>
       <c r="J31">
         <v>-2344563.0</v>
       </c>
       <c r="K31">
         <v>-5388611.0</v>
       </c>
       <c r="L31">
         <v>-2011185.0</v>
       </c>
       <c r="M31">
         <v>-2616262.0</v>
       </c>
       <c r="N31">
         <v>-6010150.0</v>
       </c>
       <c r="O31">
         <v>-4083288.0</v>
       </c>
       <c r="P31">
         <v>-2661715.0</v>
       </c>
@@ -14603,57 +14794,57 @@
       </c>
       <c r="AY31">
         <v>3080456.0</v>
       </c>
       <c r="AZ31">
         <v>-1150820.0</v>
       </c>
       <c r="BA31">
         <v>4056709.0</v>
       </c>
       <c r="BB31">
         <v>374216.0</v>
       </c>
       <c r="BC31">
         <v>182521.0</v>
       </c>
       <c r="BD31">
         <v>12407.0</v>
       </c>
       <c r="BE31">
         <v>-197779.0</v>
       </c>
     </row>
     <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>-6077784.0</v>
       </c>
       <c r="C32">
-        <v>-6296935.0</v>
+        <v>13975045.0</v>
       </c>
       <c r="D32">
         <v>1728368.0</v>
       </c>
       <c r="E32">
         <v>2773767.0</v>
       </c>
       <c r="F32">
         <v>5123494.0</v>
       </c>
       <c r="G32">
         <v>2559774.0</v>
       </c>
       <c r="H32">
         <v>9785462.0</v>
       </c>
       <c r="I32">
         <v>5119319.0</v>
       </c>
       <c r="J32">
         <v>346121.0</v>
       </c>
       <c r="K32">
         <v>5119319.0</v>
       </c>
@@ -14795,1270 +14986,1331 @@
       <c r="BE32">
         <v>495509.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>12104547.0</v>
+      </c>
+      <c r="C2">
         <v>5108804.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9155077.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12605203.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20293562.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26296182.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8326714.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10646697.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18433066.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>21535492.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24698073.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>2893898.0</v>
+      </c>
+      <c r="C6">
         <v>-5108804.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3861.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3450126.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7688359.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6002620.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17969468.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5026256.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-7786369.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3102426.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3162581.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24698073.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>159612799.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
-        <v>4959612.0</v>
+        <v>854265.0</v>
       </c>
       <c r="C7">
+        <v>-296372.0</v>
+      </c>
+      <c r="D7">
         <v>3135475.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5762869.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3368931.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21798463.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12597137.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>14125930.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-999666.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-8985212.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-8135165.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>74044703.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-69971165.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
-        <v>35006.0</v>
+        <v>1978031.0</v>
       </c>
       <c r="C9">
+        <v>-1927770.0</v>
+      </c>
+      <c r="D9">
         <v>954077.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5283008.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-199950.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>788998.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8097904.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10381101.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>269936.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1003093.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1442761.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-446000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-715899.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1548313.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>246984.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>0.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-22276343.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9706893.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>79450.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3661250.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5840095.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-13671345.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
-      <c r="C12">
+      <c r="C12"/>
+      <c r="D12">
         <v>13572657.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12242744.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>24783866.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35769284.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-12798980.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-38684842.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>17206993.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58209692.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-56613391.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>633085.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>232877.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>656686.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>973701.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-2396551.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1692790.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-338141.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-15828401.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>6978941.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>162</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>683118.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>764443.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-10720923.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2872120.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28458338.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2625897.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-10405258.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-22590106.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27371138.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5362837.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1151704.0</v>
       </c>
-      <c r="M14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
-        <v>11188149.0</v>
+        <v>9117749.0</v>
       </c>
       <c r="C15">
+        <v>5737842.0</v>
+      </c>
+      <c r="D15">
         <v>8610939.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>8505056.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>9866416.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13520973.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13550899.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13665207.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>17768707.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>24787592.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>18570586.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>79553349.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>14998445.0</v>
+      </c>
+      <c r="C16">
         <v>5108804.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9151216.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9155077.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12605203.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20293562.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26296182.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5620441.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10646697.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>18433066.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>21535492.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24698073.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
-        <v>7277550.0</v>
+        <v>11650825.0</v>
       </c>
       <c r="C18">
+        <v>-13524578.0</v>
+      </c>
+      <c r="D18">
         <v>20707078.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>21213354.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>20208607.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10550392.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13962564.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8237962.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>40719209.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>41320754.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-48120606.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-63819064.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-159612799.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>3141576.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1152025.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2308590.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>400000.0</v>
+      </c>
+      <c r="C21">
         <v>-28900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-12100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16730550.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15848330.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>47703670.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17823000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-30478329.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18369130.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>65256145.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
-        <v>-4092469.0</v>
+        <v>-8847940.0</v>
       </c>
       <c r="C22">
+        <v>12084178.0</v>
+      </c>
+      <c r="D22">
         <v>3234503.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2586630.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2313825.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-24656475.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14542229.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15625480.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23579465.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-9344770.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>15433288.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>16176034.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7996171.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>170</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>62153906.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>181535346.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>63344450.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4400.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1862166.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-555909.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-258542.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>33672564.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1727534.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-29647316.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>84453413.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
-        <v>6410410.0</v>
+        <v>19644500.0</v>
       </c>
       <c r="C25">
+        <v>-25995502.0</v>
+      </c>
+      <c r="D25">
         <v>14337100.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23584778.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23019243.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7446208.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-14643369.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-27584114.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>40729516.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>32279598.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-60781566.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-152888097.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-97637805.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-39178.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="D26">
         <v>0.0</v>
       </c>
+      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>54803306.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-358573.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-390178.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>47945110.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1340614.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
-        <v>-41098937.0</v>
+        <v>-8756927.0</v>
       </c>
       <c r="C28">
+        <v>27516064.0</v>
+      </c>
+      <c r="D28">
         <v>-20710939.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-24663480.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27896966.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4547772.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31932032.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3211706.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-48505578.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-44423180.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>44958025.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>88517137.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>159612799.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
-        <v>7277552.0</v>
+        <v>11650825.0</v>
       </c>
       <c r="C29">
+        <v>-13524578.0</v>
+      </c>
+      <c r="D29">
         <v>20707078.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21213354.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20208607.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10550392.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-13962564.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8237962.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40719209.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41320754.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-48120606.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-63819064.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-159612799.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>177</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>29778973.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10659124.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9130878.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>19090965.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3793142.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-36453922.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-35192667.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40220731.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>32082433.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-60855192.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-151213730.0</v>
       </c>
-      <c r="M30"/>
+      <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>14998445.0</v>
       </c>
       <c r="C2">
-        <v>11633160.0</v>
+        <v>11570922.0</v>
       </c>
       <c r="D2">
         <v>17344720.0</v>
       </c>
       <c r="E2">
         <v>12990106.0</v>
       </c>
       <c r="F2">
         <v>12104547.0</v>
       </c>
       <c r="G2">
         <v>10090513.0</v>
       </c>
       <c r="H2">
         <v>5108804.0</v>
       </c>
       <c r="I2">
         <v>12889509.0</v>
       </c>
       <c r="J2">
         <v>14664362.0</v>
       </c>
       <c r="K2">
         <v>14294900.0</v>
       </c>
@@ -16165,57 +16417,57 @@
         <v>14280014.0</v>
       </c>
       <c r="AT2">
         <v>28555637.0</v>
       </c>
       <c r="AU2">
         <v>18049346.0</v>
       </c>
       <c r="AV2">
         <v>24698073.0</v>
       </c>
       <c r="AW2">
         <v>52409756.0</v>
       </c>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
     </row>
     <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3">
         <v>1</v>
       </c>
       <c r="E3">
         <v>4</v>
       </c>
       <c r="F3">
         <v>4</v>
       </c>
       <c r="G3">
         <v>4</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="I3">
         <v>2</v>
       </c>
       <c r="J3">
         <v>2</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
@@ -16338,51 +16590,51 @@
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -16399,51 +16651,51 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -16460,57 +16712,57 @@
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
     </row>
     <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>-3427523.0</v>
       </c>
       <c r="C6">
-        <v>3365285.0</v>
+        <v>3427523.0</v>
       </c>
       <c r="D6">
         <v>-5711560.0</v>
       </c>
       <c r="E6">
         <v>4354614.0</v>
       </c>
       <c r="F6">
         <v>885559.0</v>
       </c>
       <c r="G6">
         <v>2014034.0</v>
       </c>
       <c r="H6">
         <v>4981709.0</v>
       </c>
       <c r="I6">
         <v>-7780705.0</v>
       </c>
       <c r="J6">
         <v>-1774853.0</v>
       </c>
       <c r="K6">
         <v>369462.0</v>
       </c>
@@ -16633,72 +16885,72 @@
       </c>
       <c r="AY6">
         <v>44012189.0</v>
       </c>
       <c r="AZ6">
         <v>-18961180.0</v>
       </c>
       <c r="BA6">
         <v>112611342.0</v>
       </c>
       <c r="BB6">
         <v>35103719.0</v>
       </c>
       <c r="BC6">
         <v>2373434.0</v>
       </c>
       <c r="BD6">
         <v>9524304.0</v>
       </c>
       <c r="BE6">
         <v>17843975.0</v>
       </c>
     </row>
     <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
-        <v>-1021535.0</v>
+        <v>-945804.0</v>
       </c>
       <c r="C7">
-        <v>-2284819.0</v>
+        <v>9703151.0</v>
       </c>
       <c r="D7">
         <v>-5618263.0</v>
       </c>
       <c r="E7">
-        <v>5212735.0</v>
+        <v>-2807159.0</v>
       </c>
       <c r="F7">
         <v>3544612.0</v>
       </c>
       <c r="G7">
         <v>-5375848.0</v>
       </c>
       <c r="H7">
-        <v>-722661.0</v>
+        <v>1514309.0</v>
       </c>
       <c r="I7">
         <v>5165502.0</v>
       </c>
       <c r="J7">
         <v>-3885518.0</v>
       </c>
       <c r="K7">
         <v>-11736983.0</v>
       </c>
       <c r="L7">
         <v>15416611.0</v>
       </c>
       <c r="M7">
         <v>1532859.0</v>
       </c>
       <c r="N7">
         <v>161022.0</v>
       </c>
       <c r="O7">
         <v>2863468.0</v>
       </c>
       <c r="P7">
         <v>-1421874.0</v>
       </c>
@@ -16806,51 +17058,51 @@
       </c>
       <c r="AY7">
         <v>23666050.0</v>
       </c>
       <c r="AZ7">
         <v>30155775.0</v>
       </c>
       <c r="BA7">
         <v>-85068254.0</v>
       </c>
       <c r="BB7">
         <v>16347581.0</v>
       </c>
       <c r="BC7">
         <v>3149524.0</v>
       </c>
       <c r="BD7">
         <v>-4400016.0</v>
       </c>
       <c r="BE7">
         <v>3429812.0</v>
       </c>
     </row>
     <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16867,70 +17119,72 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
     </row>
     <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>157</v>
+      </c>
+      <c r="B9">
+        <v>-116238.0</v>
+      </c>
       <c r="C9">
-        <v>1501374.0</v>
+        <v>936049.0</v>
       </c>
       <c r="D9">
         <v>-343154.0</v>
       </c>
       <c r="E9">
-        <v>-534843.0</v>
+        <v>-710997.0</v>
       </c>
       <c r="F9">
         <v>1354654.0</v>
       </c>
       <c r="G9">
         <v>-530636.0</v>
       </c>
       <c r="H9">
-        <v>-341511.0</v>
+        <v>-339486.0</v>
       </c>
       <c r="I9">
         <v>2125968.0</v>
       </c>
       <c r="J9">
         <v>-2170026.0</v>
       </c>
       <c r="K9">
         <v>-270311.0</v>
       </c>
       <c r="L9">
         <v>349375.0</v>
       </c>
       <c r="M9">
         <v>836030.0</v>
       </c>
       <c r="N9">
         <v>836030.0</v>
       </c>
       <c r="O9">
         <v>4336079.0</v>
       </c>
       <c r="P9">
         <v>-3438456.0</v>
       </c>
@@ -17034,51 +17288,51 @@
       <c r="AX9">
         <v>-266297.0</v>
       </c>
       <c r="AY9">
         <v>55590.0</v>
       </c>
       <c r="AZ9">
         <v>-597559.0</v>
       </c>
       <c r="BA9">
         <v>-652885.0</v>
       </c>
       <c r="BB9">
         <v>-110322.0</v>
       </c>
       <c r="BC9">
         <v>-70764.0</v>
       </c>
       <c r="BD9">
         <v>118072.0</v>
       </c>
       <c r="BE9"/>
     </row>
     <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -17095,51 +17349,51 @@
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
     </row>
     <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>1373901.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>-25453.0</v>
       </c>
       <c r="P11">
         <v>-221531.0</v>
       </c>
       <c r="Q11">
@@ -17198,51 +17452,51 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
     </row>
     <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>1204100.0</v>
       </c>
       <c r="N12">
         <v>7278229.0</v>
       </c>
       <c r="O12">
         <v>10583903.0</v>
       </c>
       <c r="P12">
         <v>-5475797.0</v>
       </c>
       <c r="Q12">
@@ -17301,51 +17555,51 @@
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
     </row>
     <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-677072.0</v>
       </c>
       <c r="N13">
         <v>-677072.0</v>
       </c>
       <c r="O13">
         <v>-1447158.0</v>
       </c>
       <c r="P13">
         <v>2238113.0</v>
       </c>
       <c r="Q13">
@@ -17404,68 +17658,70 @@
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
     </row>
     <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
-        <v>8423313.0</v>
-[...1 lines deleted...]
-      <c r="C14"/>
+        <v>153824.0</v>
+      </c>
+      <c r="C14">
+        <v>-153824.0</v>
+      </c>
       <c r="D14">
         <v>-1991627.0</v>
       </c>
       <c r="E14">
-        <v>2811967.0</v>
+        <v>171601.0</v>
       </c>
       <c r="F14">
         <v>-3520037.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
-        <v>-8717064.0</v>
+        <v>170370.0</v>
       </c>
       <c r="I14">
         <v>170366.0</v>
       </c>
       <c r="J14">
         <v>182568.0</v>
       </c>
       <c r="K14">
         <v>103238.0</v>
       </c>
       <c r="L14">
         <v>2924978.0</v>
       </c>
       <c r="M14">
         <v>-1713222.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
         <v>1535641.0</v>
       </c>
       <c r="P14">
         <v>177581.0</v>
       </c>
       <c r="Q14">
         <v>-9973436.0</v>
@@ -17531,72 +17787,72 @@
       <c r="AR14">
         <v>4221125.0</v>
       </c>
       <c r="AS14">
         <v>5861047.0</v>
       </c>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14">
         <v>-498210.0</v>
       </c>
       <c r="AW14">
         <v>-1151704.0</v>
       </c>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
     </row>
     <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15">
         <v>405572.0</v>
       </c>
       <c r="C15">
-        <v>3999100.0</v>
+        <v>5118649.0</v>
       </c>
       <c r="D15">
         <v>670300.0</v>
       </c>
       <c r="E15">
         <v>3412615.0</v>
       </c>
       <c r="F15">
         <v>1706034.0</v>
       </c>
       <c r="G15">
         <v>1721419.0</v>
       </c>
       <c r="H15">
-        <v>2076543.0</v>
+        <v>5577595.0</v>
       </c>
       <c r="I15">
         <v>4298178.0</v>
       </c>
       <c r="J15">
         <v>2151427.0</v>
       </c>
       <c r="K15">
         <v>2151821.0</v>
       </c>
       <c r="L15">
         <v>2586723.0</v>
       </c>
       <c r="M15">
         <v>8610939.0</v>
       </c>
       <c r="N15">
         <v>4305212.0</v>
       </c>
       <c r="O15">
         <v>2152618.0</v>
       </c>
       <c r="P15">
         <v>2153109.0</v>
       </c>
@@ -17690,51 +17946,51 @@
       <c r="AT15">
         <v>4612500.0</v>
       </c>
       <c r="AU15">
         <v>4612500.0</v>
       </c>
       <c r="AV15">
         <v>4612500.0</v>
       </c>
       <c r="AW15">
         <v>616399.0</v>
       </c>
       <c r="AX15">
         <v>2476851.0</v>
       </c>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
     </row>
     <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>11570922.0</v>
       </c>
       <c r="C16">
         <v>14998445.0</v>
       </c>
       <c r="D16">
         <v>11633160.0</v>
       </c>
       <c r="E16">
         <v>17344720.0</v>
       </c>
       <c r="F16">
         <v>12990106.0</v>
       </c>
       <c r="G16">
         <v>12104547.0</v>
       </c>
       <c r="H16">
         <v>10090513.0</v>
       </c>
       <c r="I16">
         <v>5108804.0</v>
       </c>
@@ -17849,51 +18105,51 @@
       <c r="AT16">
         <v>14280014.0</v>
       </c>
       <c r="AU16">
         <v>28555637.0</v>
       </c>
       <c r="AV16">
         <v>18049346.0</v>
       </c>
       <c r="AW16">
         <v>24698073.0</v>
       </c>
       <c r="AX16">
         <v>52409756.0</v>
       </c>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
     </row>
     <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -17910,57 +18166,57 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
     </row>
     <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>10820659.0</v>
       </c>
       <c r="C18">
-        <v>12003563.0</v>
+        <v>-5625037.0</v>
       </c>
       <c r="D18">
         <v>-5548360.0</v>
       </c>
       <c r="E18">
         <v>-6732771.0</v>
       </c>
       <c r="F18">
         <v>5091593.0</v>
       </c>
       <c r="G18">
         <v>-7243998.0</v>
       </c>
       <c r="H18">
         <v>481709.0</v>
       </c>
       <c r="I18">
         <v>5400890.0</v>
       </c>
       <c r="J18">
         <v>-3471710.0</v>
       </c>
       <c r="K18">
         <v>-11191190.0</v>
       </c>
@@ -18083,51 +18339,51 @@
       </c>
       <c r="AY18">
         <v>-44012189.0</v>
       </c>
       <c r="AZ18">
         <v>18961180.0</v>
       </c>
       <c r="BA18">
         <v>-112611342.0</v>
       </c>
       <c r="BB18">
         <v>-35103719.0</v>
       </c>
       <c r="BC18">
         <v>-2373434.0</v>
       </c>
       <c r="BD18">
         <v>-9524304.0</v>
       </c>
       <c r="BE18">
         <v>-17843975.0</v>
       </c>
     </row>
     <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18144,51 +18400,51 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
     </row>
     <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
@@ -18229,51 +18485,51 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
     </row>
     <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>-14000000.0</v>
       </c>
       <c r="C21">
         <v>-4600000.0</v>
       </c>
       <c r="D21">
         <v>-7000000.0</v>
       </c>
       <c r="E21">
         <v>14500000.0</v>
       </c>
       <c r="F21">
         <v>-2500000.0</v>
       </c>
       <c r="G21">
         <v>11000000.0</v>
       </c>
       <c r="H21">
         <v>4500000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -18346,57 +18602,57 @@
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
     </row>
     <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>-8628662.0</v>
       </c>
       <c r="C22">
-        <v>-9359404.0</v>
+        <v>10400656.0</v>
       </c>
       <c r="D22">
         <v>-1260530.0</v>
       </c>
       <c r="E22">
         <v>-434298.0</v>
       </c>
       <c r="F22">
         <v>2206292.0</v>
       </c>
       <c r="G22">
         <v>-564540.0</v>
       </c>
       <c r="H22">
         <v>6606629.0</v>
       </c>
       <c r="I22">
         <v>-1952146.0</v>
       </c>
       <c r="J22">
         <v>2411740.0</v>
       </c>
       <c r="K22">
         <v>-2867702.0</v>
       </c>
@@ -18519,97 +18775,99 @@
       </c>
       <c r="AY22">
         <v>3080456.0</v>
       </c>
       <c r="AZ22">
         <v>2505419.0</v>
       </c>
       <c r="BA22">
         <v>4056709.0</v>
       </c>
       <c r="BB22">
         <v>1902284.0</v>
       </c>
       <c r="BC22">
         <v>1129448.0</v>
       </c>
       <c r="BD22">
         <v>907730.0</v>
       </c>
       <c r="BE22">
         <v>297692.0</v>
       </c>
     </row>
     <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
-        <v>-13842610.0</v>
-[...1 lines deleted...]
-      <c r="C23"/>
+        <v>-248182.0</v>
+      </c>
+      <c r="C23">
+        <v>248182.0</v>
+      </c>
       <c r="D23">
         <v>-6329700.0</v>
       </c>
       <c r="E23">
         <v>-2975609.0</v>
       </c>
       <c r="F23">
         <v>-539879.0</v>
       </c>
       <c r="G23">
         <v>-20549.0</v>
       </c>
       <c r="H23">
-        <v>2076543.0</v>
+        <v>5577595.0</v>
       </c>
       <c r="I23">
         <v>5616581.0</v>
       </c>
       <c r="J23">
         <v>-1010788.0</v>
       </c>
       <c r="K23">
         <v>12712472.0</v>
       </c>
       <c r="L23">
         <v>3600000.0</v>
       </c>
       <c r="M23">
         <v>12610939.0</v>
       </c>
       <c r="N23">
         <v>15500000.0</v>
       </c>
       <c r="O23">
         <v>7900000.0</v>
       </c>
       <c r="P23">
         <v>19500000.0</v>
       </c>
       <c r="Q23">
-        <v>8505056.0</v>
+        <v>-1.0</v>
       </c>
       <c r="R23">
         <v>25235346.0</v>
       </c>
       <c r="S23">
         <v>113700000.0</v>
       </c>
       <c r="T23">
         <v>-1300000.0</v>
       </c>
       <c r="U23">
         <v>-1655550.0</v>
       </c>
       <c r="V23">
         <v>65000000.0</v>
       </c>
       <c r="W23">
         <v>-3289914.0</v>
       </c>
       <c r="X23">
         <v>11087115.0</v>
       </c>
       <c r="Y23">
         <v>121922.0</v>
       </c>
@@ -18690,51 +18948,51 @@
       </c>
       <c r="AY23">
         <v>44012189.0</v>
       </c>
       <c r="AZ23">
         <v>-18961180.0</v>
       </c>
       <c r="BA23">
         <v>36111342.0</v>
       </c>
       <c r="BB23">
         <v>35103719.0</v>
       </c>
       <c r="BC23">
         <v>2373434.0</v>
       </c>
       <c r="BD23">
         <v>9524304.0</v>
       </c>
       <c r="BE23">
         <v>17843975.0</v>
       </c>
     </row>
     <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>1727997.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>-1727997.0</v>
       </c>
       <c r="G24">
         <v>-563524.0</v>
       </c>
       <c r="H24">
         <v>-1164473.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
@@ -18759,72 +19017,72 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
     </row>
     <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
-        <v>8628662.0</v>
+        <v>20241301.0</v>
       </c>
       <c r="C25">
-        <v>23647786.0</v>
+        <v>-25575019.0</v>
       </c>
       <c r="D25">
         <v>1330432.0</v>
       </c>
       <c r="E25">
-        <v>-11511208.0</v>
+        <v>-3662915.0</v>
       </c>
       <c r="F25">
         <v>-659311.0</v>
       </c>
       <c r="G25">
         <v>-1303610.0</v>
       </c>
       <c r="H25">
-        <v>3314805.0</v>
+        <v>-7809599.0</v>
       </c>
       <c r="I25">
         <v>2187536.0</v>
       </c>
       <c r="J25">
         <v>-1997930.0</v>
       </c>
       <c r="K25">
         <v>3413496.0</v>
       </c>
       <c r="L25">
         <v>-6026820.0</v>
       </c>
       <c r="M25">
         <v>3108432.0</v>
       </c>
       <c r="N25">
         <v>7469340.0</v>
       </c>
       <c r="O25">
         <v>9239373.0</v>
       </c>
       <c r="P25">
         <v>-5480045.0</v>
       </c>
@@ -18932,54 +19190,56 @@
       </c>
       <c r="AY25">
         <v>-70758695.0</v>
       </c>
       <c r="AZ25">
         <v>-13700014.0</v>
       </c>
       <c r="BA25">
         <v>-31599797.0</v>
       </c>
       <c r="BB25">
         <v>-53353584.0</v>
       </c>
       <c r="BC25">
         <v>-6652406.0</v>
       </c>
       <c r="BD25">
         <v>-6032018.0</v>
       </c>
       <c r="BE25">
         <v>-21571479.0</v>
       </c>
     </row>
     <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>-39178.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-1152020.0</v>
       </c>
       <c r="Y26">
         <v>257378.0</v>
@@ -19021,51 +19281,51 @@
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26">
         <v>-616399.0</v>
       </c>
       <c r="AX26">
         <v>-54460099.0</v>
       </c>
       <c r="AY26"/>
       <c r="AZ26">
         <v>-22000000.0</v>
       </c>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26">
         <v>-1340614.0</v>
       </c>
       <c r="BD26"/>
       <c r="BE26"/>
     </row>
     <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19082,57 +19342,57 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
     </row>
     <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>-14248182.0</v>
       </c>
       <c r="C28">
-        <v>-8638278.0</v>
+        <v>21129533.0</v>
       </c>
       <c r="D28">
         <v>-7000000.0</v>
       </c>
       <c r="E28">
         <v>11087385.0</v>
       </c>
       <c r="F28">
         <v>-4206034.0</v>
       </c>
       <c r="G28">
         <v>9258032.0</v>
       </c>
       <c r="H28">
         <v>4500000.0</v>
       </c>
       <c r="I28">
         <v>-18798178.0</v>
       </c>
       <c r="J28">
         <v>-15662215.0</v>
       </c>
       <c r="K28">
         <v>-1151821.0</v>
       </c>
@@ -19255,57 +19515,57 @@
       </c>
       <c r="AY28">
         <v>44012189.0</v>
       </c>
       <c r="AZ28">
         <v>-18961180.0</v>
       </c>
       <c r="BA28">
         <v>112611342.0</v>
       </c>
       <c r="BB28">
         <v>35103719.0</v>
       </c>
       <c r="BC28">
         <v>2373434.0</v>
       </c>
       <c r="BD28">
         <v>9524304.0</v>
       </c>
       <c r="BE28">
         <v>17843975.0</v>
       </c>
     </row>
     <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>10820659.0</v>
       </c>
       <c r="C29">
-        <v>12003563.0</v>
+        <v>-5625036.0</v>
       </c>
       <c r="D29">
         <v>-5548361.0</v>
       </c>
       <c r="E29">
         <v>-6732771.0</v>
       </c>
       <c r="F29">
         <v>5091593.0</v>
       </c>
       <c r="G29">
         <v>-7243998.0</v>
       </c>
       <c r="H29">
         <v>481709.0</v>
       </c>
       <c r="I29">
         <v>5400892.0</v>
       </c>
       <c r="J29">
         <v>-3471708.0</v>
       </c>
       <c r="K29">
         <v>-11191189.0</v>
       </c>
@@ -19428,56 +19688,58 @@
       </c>
       <c r="AY29">
         <v>-44012189.0</v>
       </c>
       <c r="AZ29">
         <v>18961180.0</v>
       </c>
       <c r="BA29">
         <v>-112611342.0</v>
       </c>
       <c r="BB29">
         <v>-35103719.0</v>
       </c>
       <c r="BC29">
         <v>-2373434.0</v>
       </c>
       <c r="BD29">
         <v>-9524304.0</v>
       </c>
       <c r="BE29">
         <v>-17843975.0</v>
       </c>
     </row>
     <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>13241149.0</v>
       </c>
-      <c r="C30"/>
+      <c r="C30">
+        <v>-21404908.0</v>
+      </c>
       <c r="D30">
         <v>6836801.0</v>
       </c>
       <c r="E30">
         <v>-11849145.0</v>
       </c>
       <c r="F30">
         <v>1727997.0</v>
       </c>
       <c r="G30">
         <v>-2291916.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>5616581.0</v>
       </c>
       <c r="J30">
         <v>17359070.0</v>
       </c>
       <c r="K30">
         <v>12712472.0</v>
       </c>
       <c r="L30">
         <v>-5909150.0</v>
       </c>
@@ -19489,51 +19751,53 @@
       </c>
       <c r="O30">
         <v>4095153.0</v>
       </c>
       <c r="P30">
         <v>38290974.0</v>
       </c>
       <c r="Q30">
         <v>2619103.0</v>
       </c>
       <c r="R30">
         <v>26204772.0</v>
       </c>
       <c r="S30">
         <v>-21856313.0</v>
       </c>
       <c r="T30">
         <v>2163316.0</v>
       </c>
       <c r="U30">
         <v>-6337646.0</v>
       </c>
       <c r="V30">
         <v>9193388.0</v>
       </c>
-      <c r="W30"/>
+      <c r="W30">
+        <v>5148108.0</v>
+      </c>
       <c r="X30">
         <v>11087115.0</v>
       </c>
       <c r="Y30">
         <v>117716.0</v>
       </c>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30">
         <v>1211609.0</v>
       </c>
       <c r="AC30">
         <v>1953932.0</v>
       </c>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30">
         <v>-38407854.0</v>
       </c>
       <c r="AG30">
         <v>-70667933.0</v>
       </c>
       <c r="AH30">
         <v>44015616.0</v>
       </c>