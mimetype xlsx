--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -5702,51 +5702,51 @@
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
         <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:117">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2">
-        <v>780850000.0</v>
+        <v>99846000.0</v>
       </c>
       <c r="C2">
         <v>780850000.0</v>
       </c>
       <c r="D2">
         <v>113288000.0</v>
       </c>
       <c r="E2">
         <v>94503000.0</v>
       </c>
       <c r="F2">
         <v>118168000.0</v>
       </c>
       <c r="G2">
         <v>704585000.0</v>
       </c>
       <c r="H2">
         <v>106172000.0</v>
       </c>
       <c r="I2">
         <v>83037000.0</v>
       </c>
       <c r="J2">
         <v>113579000.0</v>
       </c>
@@ -6283,51 +6283,51 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
     </row>
     <row r="5" spans="1:117">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5">
-        <v>-68534000.0</v>
+        <v>-95029000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>-85338000.0</v>
       </c>
       <c r="E5">
         <v>-67257000.0</v>
       </c>
       <c r="F5">
         <v>-173191000.0</v>
       </c>
       <c r="G5">
         <v>-228625000.0</v>
       </c>
       <c r="H5">
         <v>-108878000.0</v>
       </c>
       <c r="I5">
         <v>-178397000.0</v>
       </c>
       <c r="J5">
         <v>-165300000.0</v>
       </c>
       <c r="K5">
         <v>-142344000.0</v>
@@ -6740,51 +6740,53 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
     </row>
     <row r="7" spans="1:117">
       <c r="A7" t="s">
         <v>35</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>111329000.0</v>
+      </c>
       <c r="C7">
         <v>153404000.0</v>
       </c>
       <c r="D7">
         <v>125110000.0</v>
       </c>
       <c r="E7">
         <v>132713000.0</v>
       </c>
       <c r="F7">
         <v>138354000.0</v>
       </c>
       <c r="G7">
         <v>176868000.0</v>
       </c>
       <c r="H7">
         <v>145714000.0</v>
       </c>
       <c r="I7">
         <v>145464000.0</v>
       </c>
       <c r="J7">
         <v>145542000.0</v>
       </c>
       <c r="K7">
@@ -6917,51 +6919,53 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
     </row>
     <row r="8" spans="1:117">
       <c r="A8" t="s">
         <v>36</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>6307000.0</v>
+      </c>
       <c r="C8">
         <v>6305000.0</v>
       </c>
       <c r="D8">
         <v>6290000.0</v>
       </c>
       <c r="E8">
         <v>6390000.0</v>
       </c>
       <c r="F8">
         <v>6505000.0</v>
       </c>
       <c r="G8">
         <v>6586000.0</v>
       </c>
       <c r="H8">
         <v>6703000.0</v>
       </c>
       <c r="I8">
         <v>6720000.0</v>
       </c>
       <c r="J8">
         <v>6711000.0</v>
       </c>
       <c r="K8">
@@ -7210,51 +7214,51 @@
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
     </row>
     <row r="10" spans="1:117">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10">
-        <v>647295000.0</v>
+        <v>765164000.0</v>
       </c>
       <c r="C10">
         <v>647295000.0</v>
       </c>
       <c r="D10">
         <v>468888000.0</v>
       </c>
       <c r="E10">
         <v>390396000.0</v>
       </c>
       <c r="F10">
         <v>526698000.0</v>
       </c>
       <c r="G10">
         <v>538785000.0</v>
       </c>
       <c r="H10">
         <v>695507000.0</v>
       </c>
       <c r="I10">
         <v>506553000.0</v>
       </c>
       <c r="J10">
         <v>396082000.0</v>
       </c>
@@ -7670,51 +7674,51 @@
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
     </row>
     <row r="12" spans="1:117">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12">
-        <v>647295000.0</v>
+        <v>765164000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>468888000.0</v>
       </c>
       <c r="E12">
         <v>390396000.0</v>
       </c>
       <c r="F12">
         <v>526698000.0</v>
       </c>
       <c r="G12">
         <v>538785000.0</v>
       </c>
       <c r="H12">
         <v>695507000.0</v>
       </c>
       <c r="I12">
         <v>506553000.0</v>
       </c>
       <c r="J12">
         <v>398037000.0</v>
       </c>
       <c r="K12">
         <v>380056000.0</v>
@@ -8007,51 +8011,51 @@
       <c r="DC12">
         <v>56839000.0</v>
       </c>
       <c r="DD12">
         <v>50700000.0</v>
       </c>
       <c r="DE12">
         <v>51600000.0</v>
       </c>
       <c r="DF12">
         <v>47900000.0</v>
       </c>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
     </row>
     <row r="13" spans="1:117">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13">
-        <v>6305000.0</v>
+        <v>6307000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>6290000.0</v>
       </c>
       <c r="E13">
         <v>6390000.0</v>
       </c>
       <c r="F13">
         <v>6505000.0</v>
       </c>
       <c r="G13">
         <v>6586000.0</v>
       </c>
       <c r="H13">
         <v>6703000.0</v>
       </c>
       <c r="I13">
         <v>6720000.0</v>
       </c>
       <c r="J13">
         <v>6711000.0</v>
       </c>
       <c r="K13">
         <v>6699000.0</v>
@@ -8344,51 +8348,51 @@
       <c r="DC13">
         <v>850000.0</v>
       </c>
       <c r="DD13">
         <v>800000.0</v>
       </c>
       <c r="DE13">
         <v>800000.0</v>
       </c>
       <c r="DF13">
         <v>838000.0</v>
       </c>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
     </row>
     <row r="14" spans="1:117">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14">
-        <v>78965385.0</v>
+        <v>77261813.0</v>
       </c>
       <c r="C14">
         <v>76567325.0</v>
       </c>
       <c r="D14">
         <v>78082459.0</v>
       </c>
       <c r="E14">
         <v>79547000.0</v>
       </c>
       <c r="F14">
         <v>82236000.0</v>
       </c>
       <c r="G14">
         <v>82236018.0</v>
       </c>
       <c r="H14">
         <v>83446000.0</v>
       </c>
       <c r="I14">
         <v>83360841.0</v>
       </c>
       <c r="J14">
         <v>83249303.0</v>
       </c>
@@ -8984,51 +8988,51 @@
         <v>800000.0</v>
       </c>
       <c r="CY15">
         <v>800000.0</v>
       </c>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
     </row>
     <row r="16" spans="1:117">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="B16">
-        <v>1550546000.0</v>
+        <v>1547527000.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>1528343000.0</v>
       </c>
       <c r="E16">
         <v>1514442000.0</v>
       </c>
       <c r="F16">
         <v>1497166000.0</v>
       </c>
       <c r="G16">
         <v>1614799000.0</v>
       </c>
       <c r="H16">
         <v>1585257000.0</v>
       </c>
       <c r="I16">
         <v>1602526000.0</v>
       </c>
       <c r="J16">
         <v>1709938000.0</v>
       </c>
       <c r="K16">
         <v>1654550000.0</v>
@@ -9628,51 +9632,51 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
     </row>
     <row r="20" spans="1:117">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20">
-        <v>8731689000.0</v>
+        <v>8725780000.0</v>
       </c>
       <c r="C20">
         <v>8731689000.0</v>
       </c>
       <c r="D20">
         <v>8927323000.0</v>
       </c>
       <c r="E20">
         <v>9092410000.0</v>
       </c>
       <c r="F20">
         <v>9065335000.0</v>
       </c>
       <c r="G20">
         <v>9051410000.0</v>
       </c>
       <c r="H20">
         <v>9085447000.0</v>
       </c>
       <c r="I20">
         <v>9016549000.0</v>
       </c>
       <c r="J20">
         <v>9018301000.0</v>
       </c>
@@ -9953,51 +9957,51 @@
         <v>6600000.0</v>
       </c>
       <c r="CY20">
         <v>4000000.0</v>
       </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
     </row>
     <row r="21" spans="1:117">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21">
-        <v>3247118000.0</v>
+        <v>3196704000.0</v>
       </c>
       <c r="C21">
         <v>3247118000.0</v>
       </c>
       <c r="D21">
         <v>3384322000.0</v>
       </c>
       <c r="E21">
         <v>3443096000.0</v>
       </c>
       <c r="F21">
         <v>3501307000.0</v>
       </c>
       <c r="G21">
         <v>3559792000.0</v>
       </c>
       <c r="H21">
         <v>3605814000.0</v>
       </c>
       <c r="I21">
         <v>3632354000.0</v>
       </c>
       <c r="J21">
         <v>3748939000.0</v>
       </c>
@@ -10549,51 +10553,51 @@
       </c>
       <c r="CZ22">
         <v>237000.0</v>
       </c>
       <c r="DA22">
         <v>324000.0</v>
       </c>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
     </row>
     <row r="23" spans="1:117">
       <c r="A23" t="s">
         <v>51</v>
       </c>
       <c r="B23">
-        <v>16269782000.0</v>
+        <v>16319022000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>16507490000.0</v>
       </c>
       <c r="E23">
         <v>16602290000.0</v>
       </c>
       <c r="F23">
         <v>16722997000.0</v>
       </c>
       <c r="G23">
         <v>16877678000.0</v>
       </c>
       <c r="H23">
         <v>17211112000.0</v>
       </c>
       <c r="I23">
         <v>16968861000.0</v>
       </c>
       <c r="J23">
         <v>17048251000.0</v>
       </c>
       <c r="K23">
         <v>16989863000.0</v>
@@ -10885,51 +10889,53 @@
       </c>
       <c r="DC23">
         <v>106007000.0</v>
       </c>
       <c r="DD23">
         <v>99900000.0</v>
       </c>
       <c r="DE23">
         <v>95800000.0</v>
       </c>
       <c r="DF23">
         <v>93800000.0</v>
       </c>
       <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
     </row>
     <row r="24" spans="1:117">
       <c r="A24" t="s">
         <v>52</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2866695000.0</v>
+      </c>
       <c r="C24">
         <v>2872616000.0</v>
       </c>
       <c r="D24">
         <v>2878547000.0</v>
       </c>
       <c r="E24">
         <v>3384488000.0</v>
       </c>
       <c r="F24">
         <v>3390438000.0</v>
       </c>
       <c r="G24">
         <v>3396398000.0</v>
       </c>
       <c r="H24">
         <v>3402368000.0</v>
       </c>
       <c r="I24">
         <v>3408157000.0</v>
       </c>
       <c r="J24">
         <v>3419734000.0</v>
       </c>
       <c r="K24">
@@ -11279,51 +11285,53 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
     </row>
     <row r="26" spans="1:117">
       <c r="A26" t="s">
         <v>54</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>96966000.0</v>
+      </c>
       <c r="C26">
         <v>82050000.0</v>
       </c>
       <c r="D26">
         <v>71284000.0</v>
       </c>
       <c r="E26">
         <v>67743000.0</v>
       </c>
       <c r="F26">
         <v>62160000.0</v>
       </c>
       <c r="G26">
         <v>57948000.0</v>
       </c>
       <c r="H26">
         <v>53720000.0</v>
       </c>
       <c r="I26">
         <v>50220000.0</v>
       </c>
       <c r="J26">
         <v>51164000.0</v>
       </c>
       <c r="K26">
@@ -11588,51 +11596,51 @@
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
     </row>
     <row r="28" spans="1:117">
       <c r="A28" t="s">
         <v>56</v>
       </c>
       <c r="B28">
-        <v>2908487000.0</v>
+        <v>2742622000.0</v>
       </c>
       <c r="C28">
         <v>2755083000.0</v>
       </c>
       <c r="D28">
         <v>3102631000.0</v>
       </c>
       <c r="E28">
         <v>3156567000.0</v>
       </c>
       <c r="F28">
         <v>3031856000.0</v>
       </c>
       <c r="G28">
         <v>3064243000.0</v>
       </c>
       <c r="H28">
         <v>2882337000.0</v>
       </c>
       <c r="I28">
         <v>3076830000.0</v>
       </c>
       <c r="J28">
         <v>3248956000.0</v>
       </c>
@@ -11926,51 +11934,53 @@
       </c>
       <c r="DC28">
         <v>-15002000.0</v>
       </c>
       <c r="DD28">
         <v>-13800000.0</v>
       </c>
       <c r="DE28">
         <v>-15200000.0</v>
       </c>
       <c r="DF28">
         <v>-8400000.0</v>
       </c>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
     </row>
     <row r="29" spans="1:117">
       <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>12696753000.0</v>
+      </c>
       <c r="C29">
         <v>12595762000.0</v>
       </c>
       <c r="D29">
         <v>12743155000.0</v>
       </c>
       <c r="E29">
         <v>12969337000.0</v>
       </c>
       <c r="F29">
         <v>12921055000.0</v>
       </c>
       <c r="G29">
         <v>12949159000.0</v>
       </c>
       <c r="H29">
         <v>13206629000.0</v>
       </c>
       <c r="I29">
         <v>13023045000.0</v>
       </c>
       <c r="J29">
         <v>12932143000.0</v>
       </c>
       <c r="K29">
@@ -12096,51 +12106,51 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
     </row>
     <row r="30" spans="1:117">
       <c r="A30" t="s">
         <v>58</v>
       </c>
       <c r="B30">
-        <v>2749064000.0</v>
+        <v>2698023000.0</v>
       </c>
       <c r="C30">
         <v>1474898000.0</v>
       </c>
       <c r="D30">
         <v>2799040000.0</v>
       </c>
       <c r="E30">
         <v>2775744000.0</v>
       </c>
       <c r="F30">
         <v>2736001000.0</v>
       </c>
       <c r="G30">
         <v>2851273000.0</v>
       </c>
       <c r="H30">
         <v>2942969000.0</v>
       </c>
       <c r="I30">
         <v>2957919000.0</v>
       </c>
       <c r="J30">
         <v>3007791000.0</v>
       </c>
@@ -12615,51 +12625,53 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
     </row>
     <row r="32" spans="1:117">
       <c r="A32" t="s">
         <v>60</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>437801000.0</v>
+      </c>
       <c r="C32">
         <v>305500000.0</v>
       </c>
       <c r="D32">
         <v>189426000.0</v>
       </c>
       <c r="E32">
         <v>752440000.0</v>
       </c>
       <c r="F32">
         <v>726747000.0</v>
       </c>
       <c r="G32">
         <v>734087000.0</v>
       </c>
       <c r="H32">
         <v>960102000.0</v>
       </c>
       <c r="I32">
         <v>861385000.0</v>
       </c>
       <c r="J32">
         <v>609011000.0</v>
       </c>
       <c r="K32">
@@ -12785,51 +12797,51 @@
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
     </row>
     <row r="33" spans="1:117">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33">
-        <v>12768107000.0</v>
+        <v>12711685000.0</v>
       </c>
       <c r="C33">
         <v>12768107000.0</v>
       </c>
       <c r="D33">
         <v>13098849000.0</v>
       </c>
       <c r="E33">
         <v>13292887000.0</v>
       </c>
       <c r="F33">
         <v>13306958000.0</v>
       </c>
       <c r="G33">
         <v>13347185000.0</v>
       </c>
       <c r="H33">
         <v>13432100000.0</v>
       </c>
       <c r="I33">
         <v>13365145000.0</v>
       </c>
       <c r="J33">
         <v>13493296000.0</v>
       </c>
@@ -13123,51 +13135,53 @@
       </c>
       <c r="DC33">
         <v>17337000.0</v>
       </c>
       <c r="DD33">
         <v>16800000.0</v>
       </c>
       <c r="DE33">
         <v>16300000.0</v>
       </c>
       <c r="DF33">
         <v>15600000.0</v>
       </c>
       <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
     </row>
     <row r="34" spans="1:117">
       <c r="A34" t="s">
         <v>62</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>72337000.0</v>
+      </c>
       <c r="C34">
         <v>72807000.0</v>
       </c>
       <c r="D34">
         <v>99490000.0</v>
       </c>
       <c r="E34">
         <v>97057000.0</v>
       </c>
       <c r="F34">
         <v>85713000.0</v>
       </c>
       <c r="G34">
         <v>83470000.0</v>
       </c>
       <c r="H34">
         <v>50157000.0</v>
       </c>
       <c r="I34">
         <v>48372000.0</v>
       </c>
       <c r="J34">
         <v>45988000.0</v>
       </c>
       <c r="K34">
@@ -13301,51 +13315,51 @@
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
     </row>
     <row r="35" spans="1:117">
       <c r="A35" t="s">
         <v>63</v>
       </c>
       <c r="B35">
-        <v>3880223000.0</v>
+        <v>3849190000.0</v>
       </c>
       <c r="C35">
         <v>3880223000.0</v>
       </c>
       <c r="D35">
         <v>3953429000.0</v>
       </c>
       <c r="E35">
         <v>4490240000.0</v>
       </c>
       <c r="F35">
         <v>4532850000.0</v>
       </c>
       <c r="G35">
         <v>4558273000.0</v>
       </c>
       <c r="H35">
         <v>4617703000.0</v>
       </c>
       <c r="I35">
         <v>4641404000.0</v>
       </c>
       <c r="J35">
         <v>4669660000.0</v>
       </c>
@@ -13640,69 +13654,73 @@
       <c r="DC35">
         <v>995000.0</v>
       </c>
       <c r="DD35">
         <v>1100000.0</v>
       </c>
       <c r="DE35">
         <v>1200000.0</v>
       </c>
       <c r="DF35">
         <v>1200000.0</v>
       </c>
       <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
     </row>
     <row r="36" spans="1:117">
       <c r="A36" t="s">
         <v>64</v>
       </c>
       <c r="B36">
-        <v>75707000.0</v>
+        <v>74442000.0</v>
       </c>
       <c r="C36"/>
-      <c r="D36"/>
-      <c r="E36"/>
+      <c r="D36">
+        <v>89932000.0</v>
+      </c>
+      <c r="E36">
+        <v>85032000.0</v>
+      </c>
       <c r="F36">
         <v>75122000.0</v>
       </c>
       <c r="G36">
         <v>72796000.0</v>
       </c>
       <c r="H36">
         <v>88445000.0</v>
       </c>
       <c r="I36">
-        <v>3632354000.0</v>
+        <v>87609000.0</v>
       </c>
       <c r="J36">
-        <v>7497878000.0</v>
+        <v>87193000.0</v>
       </c>
       <c r="K36">
         <v>78470000.0</v>
       </c>
       <c r="L36">
         <v>93278000.0</v>
       </c>
       <c r="M36">
         <v>89309000.0</v>
       </c>
       <c r="N36">
         <v>93688000.0</v>
       </c>
       <c r="O36">
         <v>92170000.0</v>
       </c>
       <c r="P36">
         <v>77260000.0</v>
       </c>
       <c r="Q36">
         <v>72074000.0</v>
       </c>
       <c r="R36">
         <v>80151000.0</v>
       </c>
@@ -14375,51 +14393,51 @@
         <v>3942000.0</v>
       </c>
       <c r="DA38">
         <v>4367000.0</v>
       </c>
       <c r="DB38">
         <v>2978000.0</v>
       </c>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
     </row>
     <row r="39" spans="1:117">
       <c r="A39" t="s">
         <v>67</v>
       </c>
       <c r="B39">
-        <v>105316000.0</v>
+        <v>144150000.0</v>
       </c>
       <c r="C39">
         <v>105316000.0</v>
       </c>
       <c r="D39">
         <v>140713000.0</v>
       </c>
       <c r="E39">
         <v>143263000.0</v>
       </c>
       <c r="F39">
         <v>153340000.0</v>
       </c>
       <c r="G39">
         <v>140435000.0</v>
       </c>
       <c r="H39">
         <v>140536000.0</v>
       </c>
       <c r="I39">
         <v>139244000.0</v>
       </c>
       <c r="J39">
         <v>152027000.0</v>
       </c>
@@ -14714,51 +14732,51 @@
       <c r="DC39">
         <v>5640000.0</v>
       </c>
       <c r="DD39">
         <v>2600000.0</v>
       </c>
       <c r="DE39">
         <v>2100000.0</v>
       </c>
       <c r="DF39">
         <v>1900000.0</v>
       </c>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
     </row>
     <row r="40" spans="1:117">
       <c r="A40" t="s">
         <v>68</v>
       </c>
       <c r="B40">
-        <v>279736000.0</v>
+        <v>964790000.0</v>
       </c>
       <c r="C40">
         <v>39514000.0</v>
       </c>
       <c r="D40">
         <v>1009722000.0</v>
       </c>
       <c r="E40">
         <v>918256000.0</v>
       </c>
       <c r="F40">
         <v>994308000.0</v>
       </c>
       <c r="G40">
         <v>355219000.0</v>
       </c>
       <c r="H40">
         <v>1045134000.0</v>
       </c>
       <c r="I40">
         <v>999071000.0</v>
       </c>
       <c r="J40">
         <v>1000760000.0</v>
       </c>
@@ -15354,51 +15372,51 @@
         <v>766000.0</v>
       </c>
       <c r="DA41">
         <v>855000.0</v>
       </c>
       <c r="DB41">
         <v>558000.0</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
     </row>
     <row r="42" spans="1:117">
       <c r="A42" t="s">
         <v>70</v>
       </c>
       <c r="B42">
-        <v>7133562000.0</v>
+        <v>7162216000.0</v>
       </c>
       <c r="C42"/>
       <c r="D42">
         <v>7100059000.0</v>
       </c>
       <c r="E42">
         <v>7054324000.0</v>
       </c>
       <c r="F42">
         <v>7038733000.0</v>
       </c>
       <c r="G42">
         <v>7020231000.0</v>
       </c>
       <c r="H42">
         <v>7011547000.0</v>
       </c>
       <c r="I42">
         <v>6988736000.0</v>
       </c>
       <c r="J42">
         <v>6970079000.0</v>
       </c>
       <c r="K42">
         <v>6942669000.0</v>
@@ -15932,51 +15950,53 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
     </row>
     <row r="45" spans="1:117">
       <c r="A45" t="s">
         <v>73</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>508356000.0</v>
+      </c>
       <c r="C45">
         <v>1228138000.0</v>
       </c>
       <c r="D45">
         <v>525178000.0</v>
       </c>
       <c r="E45">
         <v>518331000.0</v>
       </c>
       <c r="F45">
         <v>525630000.0</v>
       </c>
       <c r="G45">
         <v>1076496000.0</v>
       </c>
       <c r="H45">
         <v>522681000.0</v>
       </c>
       <c r="I45">
         <v>503626000.0</v>
       </c>
       <c r="J45">
         <v>512922000.0</v>
       </c>
       <c r="K45">
@@ -16248,51 +16268,51 @@
         <v>19700000.0</v>
       </c>
       <c r="CY45">
         <v>19600000.0</v>
       </c>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
     </row>
     <row r="46" spans="1:117">
       <c r="A46" t="s">
         <v>74</v>
       </c>
       <c r="B46">
-        <v>524672000.0</v>
+        <v>508356000.0</v>
       </c>
       <c r="C46">
         <v>524672000.0</v>
       </c>
       <c r="D46">
         <v>525178000.0</v>
       </c>
       <c r="E46">
         <v>518331000.0</v>
       </c>
       <c r="F46">
         <v>525630000.0</v>
       </c>
       <c r="G46">
         <v>530481000.0</v>
       </c>
       <c r="H46">
         <v>522681000.0</v>
       </c>
       <c r="I46">
         <v>503626000.0</v>
       </c>
       <c r="J46">
         <v>512922000.0</v>
       </c>
@@ -16888,51 +16908,51 @@
         <v>17874000.0</v>
       </c>
       <c r="DA47">
         <v>18669000.0</v>
       </c>
       <c r="DB47">
         <v>17008000.0</v>
       </c>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
     </row>
     <row r="48" spans="1:117">
       <c r="A48" t="s">
         <v>76</v>
       </c>
       <c r="B48">
-        <v>2122051000.0</v>
+        <v>2226802000.0</v>
       </c>
       <c r="C48">
         <v>2122051000.0</v>
       </c>
       <c r="D48">
         <v>2313835000.0</v>
       </c>
       <c r="E48">
         <v>2561630000.0</v>
       </c>
       <c r="F48">
         <v>2628808000.0</v>
       </c>
       <c r="G48">
         <v>2724807000.0</v>
       </c>
       <c r="H48">
         <v>2865127000.0</v>
       </c>
       <c r="I48">
         <v>2768067000.0</v>
       </c>
       <c r="J48">
         <v>2621157000.0</v>
       </c>
@@ -17347,51 +17367,53 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
     </row>
     <row r="50" spans="1:117">
       <c r="A50" t="s">
         <v>78</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>529762000.0</v>
+      </c>
       <c r="C50">
         <v>529762000.0</v>
       </c>
       <c r="D50">
         <v>529762000.0</v>
       </c>
       <c r="E50">
         <v>29762000.0</v>
       </c>
       <c r="F50">
         <v>29762000.0</v>
       </c>
       <c r="G50">
         <v>29762000.0</v>
       </c>
       <c r="H50">
         <v>29762000.0</v>
       </c>
       <c r="I50">
         <v>29762000.0</v>
       </c>
       <c r="J50">
         <v>79762000.0</v>
       </c>
       <c r="K50">
@@ -17539,51 +17561,51 @@
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
     </row>
     <row r="51" spans="1:117">
       <c r="A51" t="s">
         <v>79</v>
       </c>
       <c r="B51">
-        <v>3555782000.0</v>
+        <v>3507786000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>3571519000.0</v>
       </c>
       <c r="E51">
         <v>3546963000.0</v>
       </c>
       <c r="F51">
         <v>3558554000.0</v>
       </c>
       <c r="G51">
         <v>3603028000.0</v>
       </c>
       <c r="H51">
         <v>3577844000.0</v>
       </c>
       <c r="I51">
         <v>3583383000.0</v>
       </c>
       <c r="J51">
         <v>3645038000.0</v>
       </c>
       <c r="K51">
         <v>3938324000.0</v>
@@ -17844,51 +17866,51 @@
       <c r="DC51">
         <v>1992000.0</v>
       </c>
       <c r="DD51">
         <v>1000000.0</v>
       </c>
       <c r="DE51">
         <v>500000.0</v>
       </c>
       <c r="DF51">
         <v>4101000.0</v>
       </c>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
     </row>
     <row r="52" spans="1:117">
       <c r="A52" t="s">
         <v>80</v>
       </c>
       <c r="B52">
-        <v>566044000.0</v>
+        <v>529762000.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>567862000.0</v>
       </c>
       <c r="E52">
         <v>29762000.0</v>
       </c>
       <c r="F52">
         <v>29762000.0</v>
       </c>
       <c r="G52">
         <v>66545000.0</v>
       </c>
       <c r="H52">
         <v>29762000.0</v>
       </c>
       <c r="I52">
         <v>29762000.0</v>
       </c>
       <c r="J52">
         <v>79762000.0</v>
       </c>
       <c r="K52">
         <v>146564000.0</v>
@@ -18599,51 +18621,51 @@
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
     </row>
     <row r="55" spans="1:117">
       <c r="A55" t="s">
         <v>83</v>
       </c>
       <c r="B55">
-        <v>16269782000.0</v>
+        <v>16319022000.0</v>
       </c>
       <c r="C55">
         <v>16269782000.0</v>
       </c>
       <c r="D55">
         <v>16507490000.0</v>
       </c>
       <c r="E55">
         <v>16602290000.0</v>
       </c>
       <c r="F55">
         <v>16722997000.0</v>
       </c>
       <c r="G55">
         <v>16877678000.0</v>
       </c>
       <c r="H55">
         <v>17211112000.0</v>
       </c>
       <c r="I55">
         <v>16968861000.0</v>
       </c>
       <c r="J55">
         <v>17048251000.0</v>
       </c>
@@ -18938,51 +18960,51 @@
       <c r="DC55">
         <v>106007000.0</v>
       </c>
       <c r="DD55">
         <v>99900000.0</v>
       </c>
       <c r="DE55">
         <v>95800000.0</v>
       </c>
       <c r="DF55">
         <v>93800000.0</v>
       </c>
       <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
     </row>
     <row r="56" spans="1:117">
       <c r="A56" t="s">
         <v>84</v>
       </c>
       <c r="B56">
-        <v>3501675000.0</v>
+        <v>3607337000.0</v>
       </c>
       <c r="C56">
         <v>3501675000.0</v>
       </c>
       <c r="D56">
         <v>3408641000.0</v>
       </c>
       <c r="E56">
         <v>3309403000.0</v>
       </c>
       <c r="F56">
         <v>3416039000.0</v>
       </c>
       <c r="G56">
         <v>3530493000.0</v>
       </c>
       <c r="H56">
         <v>3779012000.0</v>
       </c>
       <c r="I56">
         <v>3603716000.0</v>
       </c>
       <c r="J56">
         <v>3554955000.0</v>
       </c>
@@ -19277,51 +19299,51 @@
       <c r="DC56">
         <v>88670000.0</v>
       </c>
       <c r="DD56">
         <v>83100000.0</v>
       </c>
       <c r="DE56">
         <v>79500000.0</v>
       </c>
       <c r="DF56">
         <v>78200000.0</v>
       </c>
       <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
     </row>
     <row r="57" spans="1:117">
       <c r="A57" t="s">
         <v>85</v>
       </c>
       <c r="B57">
-        <v>3196175000.0</v>
+        <v>3169536000.0</v>
       </c>
       <c r="C57">
         <v>3196175000.0</v>
       </c>
       <c r="D57">
         <v>3219215000.0</v>
       </c>
       <c r="E57">
         <v>2556963000.0</v>
       </c>
       <c r="F57">
         <v>2689292000.0</v>
       </c>
       <c r="G57">
         <v>2796406000.0</v>
       </c>
       <c r="H57">
         <v>2818910000.0</v>
       </c>
       <c r="I57">
         <v>2742331000.0</v>
       </c>
       <c r="J57">
         <v>2945944000.0</v>
       </c>
@@ -19616,51 +19638,51 @@
       <c r="DC57">
         <v>29712000.0</v>
       </c>
       <c r="DD57">
         <v>25500000.0</v>
       </c>
       <c r="DE57">
         <v>22700000.0</v>
       </c>
       <c r="DF57">
         <v>22300000.0</v>
       </c>
       <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
     </row>
     <row r="58" spans="1:117">
       <c r="A58" t="s">
         <v>86</v>
       </c>
       <c r="B58">
-        <v>7076398000.0</v>
+        <v>7018726000.0</v>
       </c>
       <c r="C58">
         <v>7076398000.0</v>
       </c>
       <c r="D58">
         <v>7172644000.0</v>
       </c>
       <c r="E58">
         <v>7047203000.0</v>
       </c>
       <c r="F58">
         <v>7222142000.0</v>
       </c>
       <c r="G58">
         <v>7354679000.0</v>
       </c>
       <c r="H58">
         <v>7436613000.0</v>
       </c>
       <c r="I58">
         <v>7383735000.0</v>
       </c>
       <c r="J58">
         <v>7615604000.0</v>
       </c>
@@ -20076,51 +20098,51 @@
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
     </row>
     <row r="60" spans="1:117">
       <c r="A60" t="s">
         <v>88</v>
       </c>
       <c r="B60">
-        <v>9193384000.0</v>
+        <v>9300296000.0</v>
       </c>
       <c r="C60">
         <v>9193384000.0</v>
       </c>
       <c r="D60">
         <v>9334846000.0</v>
       </c>
       <c r="E60">
         <v>9555087000.0</v>
       </c>
       <c r="F60">
         <v>9500855000.0</v>
       </c>
       <c r="G60">
         <v>9522999000.0</v>
       </c>
       <c r="H60">
         <v>9774499000.0</v>
       </c>
       <c r="I60">
         <v>9585126000.0</v>
       </c>
       <c r="J60">
         <v>9432647000.0</v>
       </c>
@@ -23285,54 +23307,54 @@
       </c>
       <c r="DH1" t="s">
         <v>173</v>
       </c>
       <c r="DI1" t="s">
         <v>174</v>
       </c>
       <c r="DJ1" t="s">
         <v>175</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
         <v>176</v>
       </c>
       <c r="DM1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="2" spans="1:117">
       <c r="A2" t="s">
         <v>178</v>
       </c>
       <c r="B2">
-        <v>1631779000.0</v>
+        <v>1556073000.0</v>
       </c>
       <c r="C2">
-        <v>1631779000.0</v>
+        <v>1688945000.0</v>
       </c>
       <c r="D2">
         <v>1586859000.0</v>
       </c>
       <c r="E2">
         <v>1455758000.0</v>
       </c>
       <c r="F2">
         <v>1442679000.0</v>
       </c>
       <c r="G2">
         <v>1441736000.0</v>
       </c>
       <c r="H2">
         <v>1438616000.0</v>
       </c>
       <c r="I2">
         <v>1493600000.0</v>
       </c>
       <c r="J2">
         <v>1471367000.0</v>
       </c>
       <c r="K2">
         <v>1445727000.0</v>
       </c>
@@ -23622,51 +23644,51 @@
         <v>11630000.0</v>
       </c>
       <c r="DC2">
         <v>10836000.0</v>
       </c>
       <c r="DD2">
         <v>9300000.0</v>
       </c>
       <c r="DE2">
         <v>8800000.0</v>
       </c>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
     </row>
     <row r="3" spans="1:117">
       <c r="A3" t="s">
         <v>179</v>
       </c>
       <c r="B3">
-        <v>287038000.0</v>
+        <v>90331000.0</v>
       </c>
       <c r="C3"/>
       <c r="D3">
         <v>98495000.0</v>
       </c>
       <c r="E3">
         <v>97718000.0</v>
       </c>
       <c r="F3">
         <v>95958000.0</v>
       </c>
       <c r="G3">
         <v>96655000.0</v>
       </c>
       <c r="H3">
         <v>93029000.0</v>
       </c>
       <c r="I3">
         <v>149635000.0</v>
       </c>
       <c r="J3">
         <v>149181000.0</v>
       </c>
       <c r="K3">
         <v>157300000.0</v>
@@ -24226,51 +24248,51 @@
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
     </row>
     <row r="5" spans="1:117">
       <c r="A5" t="s">
         <v>181</v>
       </c>
       <c r="B5">
-        <v>199958000.0</v>
+        <v>186997000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>88345000.0</v>
       </c>
       <c r="E5">
         <v>211262000.0</v>
       </c>
       <c r="F5">
         <v>221363000.0</v>
       </c>
       <c r="G5">
         <v>268993000.0</v>
       </c>
       <c r="H5">
         <v>287868000.0</v>
       </c>
       <c r="I5">
         <v>231094000.0</v>
       </c>
       <c r="J5">
         <v>287427000.0</v>
       </c>
       <c r="K5">
         <v>267288000.0</v>
@@ -24561,51 +24583,51 @@
         <v>2369000.0</v>
       </c>
       <c r="DC5">
         <v>2285000.0</v>
       </c>
       <c r="DD5">
         <v>1900000.0</v>
       </c>
       <c r="DE5">
         <v>1554000.0</v>
       </c>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
     </row>
     <row r="6" spans="1:117">
       <c r="A6" t="s">
         <v>182</v>
       </c>
       <c r="B6">
-        <v>486996000.0</v>
+        <v>277328000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>186840000.0</v>
       </c>
       <c r="E6">
         <v>308980000.0</v>
       </c>
       <c r="F6">
         <v>317321000.0</v>
       </c>
       <c r="G6">
         <v>365648000.0</v>
       </c>
       <c r="H6">
         <v>380897000.0</v>
       </c>
       <c r="I6">
         <v>380729000.0</v>
       </c>
       <c r="J6">
         <v>436608000.0</v>
       </c>
       <c r="K6">
         <v>424588000.0</v>
@@ -25450,54 +25472,54 @@
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
     </row>
     <row r="9" spans="1:117">
       <c r="A9" t="s">
         <v>185</v>
       </c>
       <c r="B9">
-        <v>480738000.0</v>
+        <v>477926000.0</v>
       </c>
       <c r="C9">
-        <v>480738000.0</v>
+        <v>500894000.0</v>
       </c>
       <c r="D9">
         <v>455953000.0</v>
       </c>
       <c r="E9">
         <v>561599000.0</v>
       </c>
       <c r="F9">
         <v>558653000.0</v>
       </c>
       <c r="G9">
         <v>599365000.0</v>
       </c>
       <c r="H9">
         <v>591414000.0</v>
       </c>
       <c r="I9">
         <v>626559000.0</v>
       </c>
       <c r="J9">
         <v>619019000.0</v>
       </c>
       <c r="K9">
         <v>620521000.0</v>
       </c>
@@ -25803,54 +25825,54 @@
       </c>
       <c r="DH9">
         <v>13700000.0</v>
       </c>
       <c r="DI9">
         <v>12800000.0</v>
       </c>
       <c r="DJ9">
         <v>12100000.0</v>
       </c>
       <c r="DK9">
         <v>10000000.0</v>
       </c>
       <c r="DL9">
         <v>10000000.0</v>
       </c>
       <c r="DM9">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="10" spans="1:117">
       <c r="A10" t="s">
         <v>186</v>
       </c>
       <c r="B10">
-        <v>159852000.0</v>
+        <v>127558000.0</v>
       </c>
       <c r="C10">
-        <v>159852000.0</v>
+        <v>-120502000.0</v>
       </c>
       <c r="D10">
         <v>38102000.0</v>
       </c>
       <c r="E10">
         <v>161111000.0</v>
       </c>
       <c r="F10">
         <v>173754000.0</v>
       </c>
       <c r="G10">
         <v>248603000.0</v>
       </c>
       <c r="H10">
         <v>234565000.0</v>
       </c>
       <c r="I10">
         <v>170254000.0</v>
       </c>
       <c r="J10">
         <v>215762000.0</v>
       </c>
       <c r="K10">
         <v>186254000.0</v>
       </c>
@@ -26156,51 +26178,51 @@
       </c>
       <c r="DH10">
         <v>1900000.0</v>
       </c>
       <c r="DI10">
         <v>1900000.0</v>
       </c>
       <c r="DJ10">
         <v>1200000.0</v>
       </c>
       <c r="DK10">
         <v>900000.0</v>
       </c>
       <c r="DL10">
         <v>900000.0</v>
       </c>
       <c r="DM10">
         <v>900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:117">
       <c r="A11" t="s">
         <v>187</v>
       </c>
       <c r="B11">
-        <v>10658000.0</v>
+        <v>22807000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>35747000.0</v>
       </c>
       <c r="E11">
         <v>-21861000.0</v>
       </c>
       <c r="F11">
         <v>19603000.0</v>
       </c>
       <c r="G11">
         <v>-11395000.0</v>
       </c>
       <c r="H11">
         <v>37437000.0</v>
       </c>
       <c r="I11">
         <v>23344000.0</v>
       </c>
       <c r="J11">
         <v>28324000.0</v>
       </c>
       <c r="K11">
         <v>-30164000.0</v>
@@ -26507,51 +26529,51 @@
       </c>
       <c r="DH11">
         <v>11800000.0</v>
       </c>
       <c r="DI11">
         <v>10900000.0</v>
       </c>
       <c r="DJ11">
         <v>10900000.0</v>
       </c>
       <c r="DK11">
         <v>9100000.0</v>
       </c>
       <c r="DL11">
         <v>9100000.0</v>
       </c>
       <c r="DM11">
         <v>9100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:117">
       <c r="A12" t="s">
         <v>188</v>
       </c>
       <c r="B12">
-        <v>40106000.0</v>
+        <v>47997000.0</v>
       </c>
       <c r="C12">
         <v>40106000.0</v>
       </c>
       <c r="D12">
         <v>50243000.0</v>
       </c>
       <c r="E12">
         <v>50151000.0</v>
       </c>
       <c r="F12">
         <v>47609000.0</v>
       </c>
       <c r="G12">
         <v>51429000.0</v>
       </c>
       <c r="H12">
         <v>53303000.0</v>
       </c>
       <c r="I12">
         <v>60840000.0</v>
       </c>
       <c r="J12">
         <v>71665000.0</v>
       </c>
@@ -26843,51 +26865,53 @@
       <c r="DB12">
         <v>690000.0</v>
       </c>
       <c r="DC12">
         <v>2461000.0</v>
       </c>
       <c r="DD12">
         <v>700000.0</v>
       </c>
       <c r="DE12">
         <v>500000.0</v>
       </c>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
     </row>
     <row r="13" spans="1:117">
       <c r="A13" t="s">
         <v>189</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1821000.0</v>
+      </c>
       <c r="C13">
         <v>1492000.0</v>
       </c>
       <c r="D13">
         <v>1761000.0</v>
       </c>
       <c r="E13">
         <v>2054000.0</v>
       </c>
       <c r="F13">
         <v>1802000.0</v>
       </c>
       <c r="G13">
         <v>3008000.0</v>
       </c>
       <c r="H13">
         <v>2434000.0</v>
       </c>
       <c r="I13">
         <v>1237000.0</v>
       </c>
       <c r="J13">
         <v>1930000.0</v>
       </c>
       <c r="K13">
@@ -27312,54 +27336,54 @@
       </c>
       <c r="CZ14">
         <v>10000.0</v>
       </c>
       <c r="DA14">
         <v>7000.0</v>
       </c>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
     </row>
     <row r="15" spans="1:117">
       <c r="A15" t="s">
         <v>191</v>
       </c>
       <c r="B15">
-        <v>149194000.0</v>
+        <v>104751000.0</v>
       </c>
       <c r="C15">
-        <v>149194000.0</v>
+        <v>-110139000.0</v>
       </c>
       <c r="D15">
         <v>2355000.0</v>
       </c>
       <c r="E15">
         <v>182972000.0</v>
       </c>
       <c r="F15">
         <v>154151000.0</v>
       </c>
       <c r="G15">
         <v>259998000.0</v>
       </c>
       <c r="H15">
         <v>197128000.0</v>
       </c>
       <c r="I15">
         <v>146910000.0</v>
       </c>
       <c r="J15">
         <v>187438000.0</v>
       </c>
       <c r="K15">
         <v>216418000.0</v>
       </c>
@@ -27977,53 +28001,55 @@
       </c>
       <c r="DA16">
         <v>2491000.0</v>
       </c>
       <c r="DB16">
         <v>148000.0</v>
       </c>
       <c r="DC16">
         <v>2204000.0</v>
       </c>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
     </row>
     <row r="17" spans="1:117">
       <c r="A17" t="s">
         <v>193</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>104751000.0</v>
+      </c>
       <c r="C17">
-        <v>149194000.0</v>
+        <v>-110139000.0</v>
       </c>
       <c r="D17">
         <v>2355000.0</v>
       </c>
       <c r="E17">
         <v>182972000.0</v>
       </c>
       <c r="F17">
         <v>154151000.0</v>
       </c>
       <c r="G17">
         <v>259998000.0</v>
       </c>
       <c r="H17">
         <v>197128000.0</v>
       </c>
       <c r="I17">
         <v>146910000.0</v>
       </c>
       <c r="J17">
         <v>187438000.0</v>
       </c>
       <c r="K17">
         <v>216418000.0</v>
       </c>
@@ -28302,51 +28328,53 @@
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
     </row>
     <row r="18" spans="1:117">
       <c r="A18" t="s">
         <v>194</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-46176000.0</v>
+      </c>
       <c r="C18">
         <v>-47995000.0</v>
       </c>
       <c r="D18">
         <v>-48482000.0</v>
       </c>
       <c r="E18">
         <v>-48097000.0</v>
       </c>
       <c r="F18">
         <v>-45807000.0</v>
       </c>
       <c r="G18">
         <v>-48421000.0</v>
       </c>
       <c r="H18">
         <v>-50869000.0</v>
       </c>
       <c r="I18">
         <v>-59603000.0</v>
       </c>
       <c r="J18">
         <v>-69735000.0</v>
       </c>
       <c r="K18">
@@ -28870,54 +28898,54 @@
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
     </row>
     <row r="21" spans="1:117">
       <c r="A21" t="s">
         <v>197</v>
       </c>
       <c r="B21">
-        <v>210748000.0</v>
+        <v>173734000.0</v>
       </c>
       <c r="C21">
-        <v>210748000.0</v>
+        <v>230369000.0</v>
       </c>
       <c r="D21">
         <v>258904000.0</v>
       </c>
       <c r="E21">
         <v>209208000.0</v>
       </c>
       <c r="F21">
         <v>219561000.0</v>
       </c>
       <c r="G21">
         <v>297024000.0</v>
       </c>
       <c r="H21">
         <v>285434000.0</v>
       </c>
       <c r="I21">
         <v>229857000.0</v>
       </c>
       <c r="J21">
         <v>285497000.0</v>
       </c>
       <c r="K21">
         <v>265568000.0</v>
       </c>
@@ -29492,51 +29520,51 @@
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
     </row>
     <row r="23" spans="1:117">
       <c r="A23" t="s">
         <v>199</v>
       </c>
       <c r="B23">
-        <v>1901769000.0</v>
+        <v>1860265000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>1783908000.0</v>
       </c>
       <c r="E23">
         <v>1808149000.0</v>
       </c>
       <c r="F23">
         <v>1781771000.0</v>
       </c>
       <c r="G23">
         <v>1744077000.0</v>
       </c>
       <c r="H23">
         <v>1744596000.0</v>
       </c>
       <c r="I23">
         <v>1890302000.0</v>
       </c>
       <c r="J23">
         <v>1804889000.0</v>
       </c>
       <c r="K23">
         <v>1800680000.0</v>
@@ -29951,53 +29979,55 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
     </row>
     <row r="25" spans="1:117">
       <c r="A25" t="s">
         <v>201</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>90331000.0</v>
+      </c>
       <c r="C25">
-        <v>287038000.0</v>
+        <v>90825000.0</v>
       </c>
       <c r="D25">
         <v>98495000.0</v>
       </c>
       <c r="E25">
         <v>97718000.0</v>
       </c>
       <c r="F25">
         <v>95958000.0</v>
       </c>
       <c r="G25">
         <v>96655000.0</v>
       </c>
       <c r="H25">
         <v>93029000.0</v>
       </c>
       <c r="I25">
         <v>149635000.0</v>
       </c>
       <c r="J25">
         <v>149181000.0</v>
       </c>
       <c r="K25">
         <v>149733000.0</v>
       </c>
@@ -30698,51 +30728,53 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
     </row>
     <row r="28" spans="1:117">
       <c r="A28" t="s">
         <v>204</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>200598000.0</v>
+      </c>
       <c r="C28">
         <v>179700000.0</v>
       </c>
       <c r="D28">
         <v>197049000.0</v>
       </c>
       <c r="E28">
         <v>205006000.0</v>
       </c>
       <c r="F28">
         <v>198384000.0</v>
       </c>
       <c r="G28">
         <v>151445000.0</v>
       </c>
       <c r="H28">
         <v>205095000.0</v>
       </c>
       <c r="I28">
         <v>194458000.0</v>
       </c>
       <c r="J28">
         <v>177350000.0</v>
       </c>
       <c r="K28">
@@ -31029,53 +31061,55 @@
       </c>
       <c r="DA28">
         <v>8258000.0</v>
       </c>
       <c r="DB28">
         <v>7447000.0</v>
       </c>
       <c r="DC28">
         <v>6737000.0</v>
       </c>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
     </row>
     <row r="29" spans="1:117">
       <c r="A29" t="s">
         <v>205</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>22807000.0</v>
+      </c>
       <c r="C29">
-        <v>10658000.0</v>
+        <v>-10363000.0</v>
       </c>
       <c r="D29">
         <v>35747000.0</v>
       </c>
       <c r="E29">
         <v>-21861000.0</v>
       </c>
       <c r="F29">
         <v>19603000.0</v>
       </c>
       <c r="G29">
         <v>-11395000.0</v>
       </c>
       <c r="H29">
         <v>37437000.0</v>
       </c>
       <c r="I29">
         <v>23344000.0</v>
       </c>
       <c r="J29">
         <v>28324000.0</v>
       </c>
       <c r="K29">
         <v>-30164000.0</v>
       </c>
@@ -31207,54 +31241,54 @@
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
     </row>
     <row r="30" spans="1:117">
       <c r="A30" t="s">
         <v>206</v>
       </c>
       <c r="B30">
-        <v>269990000.0</v>
+        <v>304192000.0</v>
       </c>
       <c r="C30">
-        <v>1901769000.0</v>
+        <v>1959470000.0</v>
       </c>
       <c r="D30">
         <v>197049000.0</v>
       </c>
       <c r="E30">
         <v>352391000.0</v>
       </c>
       <c r="F30">
         <v>339092000.0</v>
       </c>
       <c r="G30">
         <v>302341000.0</v>
       </c>
       <c r="H30">
         <v>305980000.0</v>
       </c>
       <c r="I30">
         <v>396702000.0</v>
       </c>
       <c r="J30">
         <v>333522000.0</v>
       </c>
       <c r="K30">
         <v>354953000.0</v>
       </c>
@@ -31548,54 +31582,54 @@
       </c>
       <c r="DD30">
         <v>6800000.0</v>
       </c>
       <c r="DE30">
         <v>6700000.0</v>
       </c>
       <c r="DF30">
         <v>49300000.0</v>
       </c>
       <c r="DG30">
         <v>66375000.0</v>
       </c>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
     </row>
     <row r="31" spans="1:117">
       <c r="A31" t="s">
         <v>207</v>
       </c>
       <c r="B31">
-        <v>-50896000.0</v>
+        <v>-46176000.0</v>
       </c>
       <c r="C31">
-        <v>-2901000.0</v>
+        <v>-302876000.0</v>
       </c>
       <c r="D31">
         <v>-220802000.0</v>
       </c>
       <c r="E31">
         <v>-48097000.0</v>
       </c>
       <c r="F31">
         <v>-45807000.0</v>
       </c>
       <c r="G31">
         <v>-48421000.0</v>
       </c>
       <c r="H31">
         <v>-50869000.0</v>
       </c>
       <c r="I31">
         <v>-59603000.0</v>
       </c>
       <c r="J31">
         <v>-69735000.0</v>
       </c>
       <c r="K31">
         <v>-79314000.0</v>
       </c>
@@ -31899,54 +31933,54 @@
       <c r="DG31">
         <v>-14700000.0</v>
       </c>
       <c r="DH31">
         <v>-13700000.0</v>
       </c>
       <c r="DI31">
         <v>-12800000.0</v>
       </c>
       <c r="DJ31"/>
       <c r="DK31">
         <v>-10000000.0</v>
       </c>
       <c r="DL31">
         <v>-10000000.0</v>
       </c>
       <c r="DM31">
         <v>-10000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:117">
       <c r="A32" t="s">
         <v>208</v>
       </c>
       <c r="B32">
-        <v>2112517000.0</v>
+        <v>2033999000.0</v>
       </c>
       <c r="C32">
-        <v>2112517000.0</v>
+        <v>2189839000.0</v>
       </c>
       <c r="D32">
         <v>2042812000.0</v>
       </c>
       <c r="E32">
         <v>2017357000.0</v>
       </c>
       <c r="F32">
         <v>2001332000.0</v>
       </c>
       <c r="G32">
         <v>2041101000.0</v>
       </c>
       <c r="H32">
         <v>2030030000.0</v>
       </c>
       <c r="I32">
         <v>2120159000.0</v>
       </c>
       <c r="J32">
         <v>2090386000.0</v>
       </c>
       <c r="K32">
         <v>2066248000.0</v>
       </c>
@@ -33743,57 +33777,57 @@
       </c>
       <c r="Y22">
         <v>18283000.0</v>
       </c>
       <c r="Z22">
         <v>14200000.0</v>
       </c>
       <c r="AA22">
         <v>10978000.0</v>
       </c>
       <c r="AB22">
         <v>6068000.0</v>
       </c>
       <c r="AC22">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
         <v>229</v>
       </c>
       <c r="B23">
         <v>-1219000.0</v>
       </c>
       <c r="C23">
-        <v>23098000.0</v>
+        <v>-13089000.0</v>
       </c>
       <c r="D23">
-        <v>50957000.0</v>
+        <v>-16000.0</v>
       </c>
       <c r="E23">
-        <v>35810000.0</v>
+        <v>-34000.0</v>
       </c>
       <c r="F23">
         <v>-30328000.0</v>
       </c>
       <c r="G23">
         <v>-60022000.0</v>
       </c>
       <c r="H23">
         <v>21525000.0</v>
       </c>
       <c r="I23">
         <v>20563000.0</v>
       </c>
       <c r="J23">
         <v>13829000.0</v>
       </c>
       <c r="K23">
         <v>16290000.0</v>
       </c>
       <c r="L23">
         <v>26506000.0</v>
       </c>
       <c r="M23">
         <v>23626000.0</v>
       </c>
@@ -34778,54 +34812,54 @@
       </c>
       <c r="CZ1" t="s">
         <v>167</v>
       </c>
       <c r="DA1" t="s">
         <v>168</v>
       </c>
       <c r="DB1" t="s">
         <v>169</v>
       </c>
       <c r="DC1" t="s">
         <v>27</v>
       </c>
       <c r="DD1" t="s">
         <v>170</v>
       </c>
       <c r="DE1" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:109">
       <c r="A2" t="s">
         <v>209</v>
       </c>
       <c r="B2">
-        <v>526698000.0</v>
+        <v>647295000.0</v>
       </c>
       <c r="C2">
-        <v>526698000.0</v>
+        <v>468888000.0</v>
       </c>
       <c r="D2">
         <v>390396000.0</v>
       </c>
       <c r="E2">
         <v>526698000.0</v>
       </c>
       <c r="F2">
         <v>538785000.0</v>
       </c>
       <c r="G2">
         <v>695507000.0</v>
       </c>
       <c r="H2">
         <v>506553000.0</v>
       </c>
       <c r="I2">
         <v>396082000.0</v>
       </c>
       <c r="J2">
         <v>378102000.0</v>
       </c>
       <c r="K2">
         <v>313065000.0</v>
       </c>
@@ -35107,54 +35141,54 @@
       </c>
       <c r="CZ2">
         <v>14634000.0</v>
       </c>
       <c r="DA2">
         <v>26552000.0</v>
       </c>
       <c r="DB2">
         <v>16994000.0</v>
       </c>
       <c r="DC2">
         <v>14800000.0</v>
       </c>
       <c r="DD2">
         <v>15700000.0</v>
       </c>
       <c r="DE2">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:109">
       <c r="A3" t="s">
         <v>210</v>
       </c>
       <c r="B3">
-        <v>145307000</v>
+        <v>30771000</v>
       </c>
       <c r="C3">
-        <v>145307000</v>
+        <v>59329000</v>
       </c>
       <c r="D3">
         <v>56624852</v>
       </c>
       <c r="E3">
         <v>34639000</v>
       </c>
       <c r="F3">
         <v>28907000</v>
       </c>
       <c r="G3">
         <v>61288000</v>
       </c>
       <c r="H3">
         <v>43332000</v>
       </c>
       <c r="I3">
         <v>36034434</v>
       </c>
       <c r="J3">
         <v>27152000</v>
       </c>
       <c r="K3">
         <v>52712000</v>
       </c>
@@ -35662,54 +35696,54 @@
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" t="s">
         <v>213</v>
       </c>
       <c r="B6">
-        <v>120597000.0</v>
+        <v>117869000.0</v>
       </c>
       <c r="C6">
-        <v>120597000.0</v>
+        <v>178407000.0</v>
       </c>
       <c r="D6">
         <v>78492000.0</v>
       </c>
       <c r="E6">
         <v>-136302000.0</v>
       </c>
       <c r="F6">
         <v>-12087000.0</v>
       </c>
       <c r="G6">
         <v>-156722000.0</v>
       </c>
       <c r="H6">
         <v>188954000.0</v>
       </c>
       <c r="I6">
         <v>110471000.0</v>
       </c>
       <c r="J6">
         <v>17980000.0</v>
       </c>
       <c r="K6">
         <v>65037000.0</v>
       </c>
@@ -35991,72 +36025,72 @@
       </c>
       <c r="CZ6">
         <v>-2745000.0</v>
       </c>
       <c r="DA6">
         <v>-11918000.0</v>
       </c>
       <c r="DB6">
         <v>9558000.0</v>
       </c>
       <c r="DC6">
         <v>2194000.0</v>
       </c>
       <c r="DD6">
         <v>-900000.0</v>
       </c>
       <c r="DE6">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" t="s">
         <v>214</v>
       </c>
       <c r="B7">
-        <v>-85043000.0</v>
+        <v>-30436000.0</v>
       </c>
       <c r="C7">
-        <v>-85043000.0</v>
+        <v>-37718000.0</v>
       </c>
       <c r="D7">
         <v>119043006.0</v>
       </c>
       <c r="E7">
         <v>-169038000.0</v>
       </c>
       <c r="F7">
         <v>-6399000.0</v>
       </c>
       <c r="G7">
         <v>-1634000.0</v>
       </c>
       <c r="H7">
         <v>78281000.0</v>
       </c>
       <c r="I7">
-        <v>-126066772.0</v>
+        <v>-126599000.0</v>
       </c>
       <c r="J7">
         <v>-6560000.0</v>
       </c>
       <c r="K7">
         <v>-2253991.0</v>
       </c>
       <c r="L7">
         <v>56864000.0</v>
       </c>
       <c r="M7">
         <v>-69280000.0</v>
       </c>
       <c r="N7">
         <v>-98801000.0</v>
       </c>
       <c r="O7">
         <v>-383323000.0</v>
       </c>
       <c r="P7">
         <v>-72930000.0</v>
       </c>
       <c r="Q7">
         <v>-70310000.0</v>
       </c>
@@ -36433,72 +36467,72 @@
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" t="s">
         <v>216</v>
       </c>
       <c r="B9">
-        <v>-103427000.0</v>
+        <v>3578000.0</v>
       </c>
       <c r="C9">
-        <v>-108694000.0</v>
+        <v>-109226000.0</v>
       </c>
       <c r="D9">
         <v>-34511211.0</v>
       </c>
       <c r="E9">
         <v>-33447000.0</v>
       </c>
       <c r="F9">
         <v>93861000.0</v>
       </c>
       <c r="G9">
         <v>80126000.0</v>
       </c>
       <c r="H9">
         <v>17696000.0</v>
       </c>
       <c r="I9">
-        <v>34896464.0</v>
+        <v>34543000.0</v>
       </c>
       <c r="J9">
         <v>-122977000.0</v>
       </c>
       <c r="K9">
         <v>47398914.0</v>
       </c>
       <c r="L9">
         <v>-98421000.0</v>
       </c>
       <c r="M9">
         <v>52584000.0</v>
       </c>
       <c r="N9">
         <v>-93259000.0</v>
       </c>
       <c r="O9">
         <v>-279935000.0</v>
       </c>
       <c r="P9">
         <v>-99728000.0</v>
       </c>
       <c r="Q9">
         <v>-5571000.0</v>
       </c>
@@ -37640,72 +37674,72 @@
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>221</v>
       </c>
       <c r="B14">
-        <v>287038000.0</v>
+        <v>90331000.0</v>
       </c>
       <c r="C14">
-        <v>287038000.0</v>
+        <v>90825000.0</v>
       </c>
       <c r="D14">
         <v>98495000.0</v>
       </c>
       <c r="E14">
         <v>97718000.0</v>
       </c>
       <c r="F14">
         <v>95958000.0</v>
       </c>
       <c r="G14">
         <v>96655000.0</v>
       </c>
       <c r="H14">
         <v>93029000.0</v>
       </c>
       <c r="I14">
-        <v>166332000.0</v>
+        <v>149635000.0</v>
       </c>
       <c r="J14">
         <v>160653000.0</v>
       </c>
       <c r="K14">
         <v>157300000.0</v>
       </c>
       <c r="L14">
         <v>146032000.0</v>
       </c>
       <c r="M14">
         <v>145059000.0</v>
       </c>
       <c r="N14">
         <v>145126000.0</v>
       </c>
       <c r="O14">
         <v>142228000.0</v>
       </c>
       <c r="P14">
         <v>141861000.0</v>
       </c>
       <c r="Q14">
         <v>144019000.0</v>
       </c>
@@ -38086,51 +38120,51 @@
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
     </row>
     <row r="16" spans="1:109">
       <c r="A16" t="s">
         <v>223</v>
       </c>
       <c r="B16">
-        <v>647295000.0</v>
+        <v>765164000.0</v>
       </c>
       <c r="C16">
         <v>647295000.0</v>
       </c>
       <c r="D16">
         <v>468888000.0</v>
       </c>
       <c r="E16">
         <v>390396000.0</v>
       </c>
       <c r="F16">
         <v>526698000.0</v>
       </c>
       <c r="G16">
         <v>538785000.0</v>
       </c>
       <c r="H16">
         <v>695507000.0</v>
       </c>
       <c r="I16">
         <v>506553000.0</v>
       </c>
       <c r="J16">
         <v>396082000.0</v>
       </c>
@@ -38528,54 +38562,54 @@
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" t="s">
         <v>225</v>
       </c>
       <c r="B18">
-        <v>622658000.0</v>
+        <v>136235000.0</v>
       </c>
       <c r="C18">
-        <v>622658000.0</v>
+        <v>174833000.0</v>
       </c>
       <c r="D18">
         <v>351886650.0</v>
       </c>
       <c r="E18">
         <v>127553000.0</v>
       </c>
       <c r="F18">
         <v>239333000.0</v>
       </c>
       <c r="G18">
         <v>277026000.0</v>
       </c>
       <c r="H18">
         <v>359341000.0</v>
       </c>
       <c r="I18">
         <v>182301000.0</v>
       </c>
       <c r="J18">
         <v>299924000.0</v>
       </c>
       <c r="K18">
         <v>387419000.0</v>
       </c>
@@ -38856,53 +38890,55 @@
         <v>2465000.0</v>
       </c>
       <c r="CZ18">
         <v>4267000.0</v>
       </c>
       <c r="DA18">
         <v>-6158000.0</v>
       </c>
       <c r="DB18">
         <v>-10947000.0</v>
       </c>
       <c r="DC18">
         <v>6239000.0</v>
       </c>
       <c r="DD18">
         <v>1300000.0</v>
       </c>
       <c r="DE18">
         <v>4300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" t="s">
         <v>226</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-8667000.0</v>
+      </c>
       <c r="C19">
-        <v>-4944000.0</v>
+        <v>3390000.0</v>
       </c>
       <c r="D19">
         <v>-56103000.0</v>
       </c>
       <c r="E19">
         <v>-38209000.0</v>
       </c>
       <c r="F19">
         <v>-37282000.0</v>
       </c>
       <c r="G19">
         <v>-68883000.0</v>
       </c>
       <c r="H19">
         <v>-124342000.0</v>
       </c>
       <c r="I19">
         <v>-34200000.0</v>
       </c>
       <c r="J19">
         <v>-39365000.0</v>
       </c>
       <c r="K19">
         <v>-122503000.0</v>
       </c>
@@ -39162,53 +39198,55 @@
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" t="s">
         <v>228</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-7440000.0</v>
+      </c>
       <c r="C21">
-        <v>-22322000.0</v>
+        <v>-7441000.0</v>
       </c>
       <c r="D21">
         <v>-7440000.0</v>
       </c>
       <c r="E21">
         <v>-7441000.0</v>
       </c>
       <c r="F21">
         <v>-7440000.0</v>
       </c>
       <c r="G21">
         <v>-7440000.0</v>
       </c>
       <c r="H21">
         <v>-7441000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-275000000.0</v>
       </c>
       <c r="M21">
         <v>-275000000.0</v>
       </c>
@@ -39318,51 +39356,51 @@
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" t="s">
         <v>191</v>
       </c>
       <c r="B22">
-        <v>68527000.0</v>
+        <v>104751000.0</v>
       </c>
       <c r="C22">
         <v>149194000.0</v>
       </c>
       <c r="D22">
         <v>2355000.0</v>
       </c>
       <c r="E22">
         <v>182972000.0</v>
       </c>
       <c r="F22">
         <v>154151000.0</v>
       </c>
       <c r="G22">
         <v>259998000.0</v>
       </c>
       <c r="H22">
         <v>197128000.0</v>
       </c>
       <c r="I22">
         <v>146910000.0</v>
       </c>
       <c r="J22">
         <v>187438000.0</v>
       </c>
@@ -39647,60 +39685,60 @@
       </c>
       <c r="CZ22">
         <v>2654000.0</v>
       </c>
       <c r="DA22">
         <v>2491000.0</v>
       </c>
       <c r="DB22">
         <v>2340000.0</v>
       </c>
       <c r="DC22">
         <v>228000.0</v>
       </c>
       <c r="DD22">
         <v>1900000.0</v>
       </c>
       <c r="DE22">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" t="s">
         <v>229</v>
       </c>
       <c r="B23">
-        <v>-1064000.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23">
-        <v>4608000.0</v>
+        <v>-155000.0</v>
       </c>
       <c r="G23">
-        <v>3482000.0</v>
+        <v>-326000.0</v>
       </c>
       <c r="H23">
         <v>-12010349.0</v>
       </c>
       <c r="I23">
         <v>-1340772.0</v>
       </c>
       <c r="J23">
         <v>16301000.0</v>
       </c>
       <c r="K23">
         <v>-8405160.0</v>
       </c>
       <c r="L23">
         <v>-100797.0</v>
       </c>
       <c r="M23">
         <v>-144722.0</v>
       </c>
       <c r="N23">
         <v>12936000.0</v>
       </c>
       <c r="O23">
         <v>2216545.0</v>
       </c>
@@ -40255,72 +40293,72 @@
       <c r="CW24">
         <v>-2591000.0</v>
       </c>
       <c r="CX24">
         <v>555000.0</v>
       </c>
       <c r="CY24">
         <v>2955000.0</v>
       </c>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24">
         <v>40493000.0</v>
       </c>
       <c r="DC24">
         <v>-4506000.0</v>
       </c>
       <c r="DD24"/>
       <c r="DE24"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" t="s">
         <v>231</v>
       </c>
       <c r="B25">
-        <v>511666000.0</v>
+        <v>-2353000.0</v>
       </c>
       <c r="C25">
-        <v>34325000.0</v>
+        <v>-1075000.0</v>
       </c>
       <c r="D25">
         <v>172362496.0</v>
       </c>
       <c r="E25">
         <v>56370000.0</v>
       </c>
       <c r="F25">
         <v>37185000.0</v>
       </c>
       <c r="G25">
-        <v>-21392000.0</v>
+        <v>-7429000.0</v>
       </c>
       <c r="H25">
         <v>46537000.0</v>
       </c>
       <c r="I25">
-        <v>16449772.0</v>
+        <v>59773000.0</v>
       </c>
       <c r="J25">
         <v>7509000.0</v>
       </c>
       <c r="K25">
         <v>29998997.0</v>
       </c>
       <c r="L25">
         <v>14318000.0</v>
       </c>
       <c r="M25">
         <v>11260000.0</v>
       </c>
       <c r="N25">
         <v>41585000.0</v>
       </c>
       <c r="O25">
         <v>47769000.0</v>
       </c>
       <c r="P25">
         <v>18527000.0</v>
       </c>
       <c r="Q25">
         <v>13887000.0</v>
       </c>
@@ -40585,51 +40623,51 @@
       </c>
       <c r="DA25">
         <v>8000.0</v>
       </c>
       <c r="DB25">
         <v>25000.0</v>
       </c>
       <c r="DC25">
         <v>81000.0</v>
       </c>
       <c r="DD25">
         <v>-200000.0</v>
       </c>
       <c r="DE25">
         <v>200000.0</v>
       </c>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" t="s">
         <v>232</v>
       </c>
       <c r="B26">
         <v>-500000000.0</v>
       </c>
       <c r="C26">
-        <v>-500000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D26">
         <v>-265372932.0</v>
       </c>
       <c r="E26">
         <v>-269454000.0</v>
       </c>
       <c r="F26">
         <v>-250000000.0</v>
       </c>
       <c r="G26">
         <v>-399998000.0</v>
       </c>
       <c r="H26">
         <v>-101113563.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
@@ -40889,54 +40927,54 @@
       </c>
       <c r="CV26">
         <v>200000.0</v>
       </c>
       <c r="CW26">
         <v>1900000.0</v>
       </c>
       <c r="CX26">
         <v>100000.0</v>
       </c>
       <c r="CY26">
         <v>300000.0</v>
       </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" t="s">
         <v>233</v>
       </c>
       <c r="B27">
-        <v>89682000.0</v>
+        <v>27574000.0</v>
       </c>
       <c r="C27">
-        <v>89682000.0</v>
+        <v>29512000.0</v>
       </c>
       <c r="D27">
         <v>60170000.0</v>
       </c>
       <c r="E27">
         <v>15251000.0</v>
       </c>
       <c r="F27">
         <v>12359000.0</v>
       </c>
       <c r="G27">
         <v>4687000.0</v>
       </c>
       <c r="H27">
         <v>13038000.0</v>
       </c>
       <c r="I27">
         <v>14964000.0</v>
       </c>
       <c r="J27">
         <v>13181000.0</v>
       </c>
       <c r="K27">
         <v>8364000.0</v>
       </c>
@@ -41164,54 +41202,54 @@
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
     </row>
     <row r="28" spans="1:109">
       <c r="A28" t="s">
         <v>234</v>
       </c>
       <c r="B28">
-        <v>-518425000.0</v>
+        <v>-6358000.0</v>
       </c>
       <c r="C28">
-        <v>-518425000.0</v>
+        <v>-5791000.0</v>
       </c>
       <c r="D28">
         <v>-272363989.0</v>
       </c>
       <c r="E28">
         <v>-275488000.0</v>
       </c>
       <c r="F28">
         <v>-252832000.0</v>
       </c>
       <c r="G28">
         <v>-403956000.0</v>
       </c>
       <c r="H28">
         <v>-97777000.0</v>
       </c>
       <c r="I28">
         <v>-71751000.0</v>
       </c>
       <c r="J28">
         <v>-263699000.0</v>
       </c>
       <c r="K28">
         <v>-255546000.0</v>
       </c>
@@ -41493,54 +41531,54 @@
       </c>
       <c r="CZ28">
         <v>-6470000.0</v>
       </c>
       <c r="DA28">
         <v>8171000.0</v>
       </c>
       <c r="DB28">
         <v>826000.0</v>
       </c>
       <c r="DC28">
         <v>346000.0</v>
       </c>
       <c r="DD28">
         <v>-2000000.0</v>
       </c>
       <c r="DE28">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:109">
       <c r="A29" t="s">
         <v>235</v>
       </c>
       <c r="B29">
-        <v>767965000.0</v>
+        <v>167006000.0</v>
       </c>
       <c r="C29">
-        <v>767965000.0</v>
+        <v>234162000.0</v>
       </c>
       <c r="D29">
         <v>408511502.0</v>
       </c>
       <c r="E29">
         <v>162192000.0</v>
       </c>
       <c r="F29">
         <v>268240000.0</v>
       </c>
       <c r="G29">
         <v>338314000.0</v>
       </c>
       <c r="H29">
         <v>402673000.0</v>
       </c>
       <c r="I29">
         <v>218589000.0</v>
       </c>
       <c r="J29">
         <v>327076000.0</v>
       </c>
       <c r="K29">
         <v>440131000.0</v>
       </c>
@@ -41822,51 +41860,51 @@
       </c>
       <c r="CZ29">
         <v>5218000.0</v>
       </c>
       <c r="DA29">
         <v>-4722000.0</v>
       </c>
       <c r="DB29">
         <v>-7522000.0</v>
       </c>
       <c r="DC29">
         <v>7424000.0</v>
       </c>
       <c r="DD29">
         <v>2800000.0</v>
       </c>
       <c r="DE29">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:109">
       <c r="A30" t="s">
         <v>236</v>
       </c>
       <c r="B30">
-        <v>-150251000.0</v>
+        <v>-39438000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>-59244608.0</v>
       </c>
       <c r="E30">
         <v>-41122000.0</v>
       </c>
       <c r="F30">
         <v>-37282000.0</v>
       </c>
       <c r="G30">
         <v>-68883000.0</v>
       </c>
       <c r="H30">
         <v>-124342000.0</v>
       </c>
       <c r="I30">
         <v>-34200000.0</v>
       </c>
       <c r="J30">
         <v>-39365000.0</v>
       </c>
       <c r="K30">
         <v>-122503000.0</v>