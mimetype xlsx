--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1397,93 +1400,97 @@
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>169984000.0</v>
+      </c>
       <c r="C7">
         <v>190529000.0</v>
       </c>
       <c r="D7">
         <v>212265000.0</v>
       </c>
       <c r="E7">
         <v>220053000.0</v>
       </c>
       <c r="F7">
         <v>226706000.0</v>
       </c>
       <c r="G7">
         <v>138964000.0</v>
       </c>
       <c r="H7">
         <v>151750000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>24000.0</v>
+      </c>
       <c r="C8">
         <v>24000.0</v>
       </c>
       <c r="D8">
         <v>24000.0</v>
       </c>
       <c r="E8">
         <v>23000.0</v>
       </c>
       <c r="F8">
         <v>23000.0</v>
       </c>
       <c r="G8">
         <v>23000.0</v>
       </c>
       <c r="H8">
         <v>23000.0</v>
       </c>
       <c r="I8">
         <v>22000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2405,51 +2412,53 @@
       </c>
       <c r="T23">
         <v>393025000.0</v>
       </c>
       <c r="U23">
         <v>215827000.0</v>
       </c>
       <c r="V23">
         <v>151124000.0</v>
       </c>
       <c r="W23">
         <v>94057000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>105945000.0</v>
       </c>
       <c r="Z23">
         <v>88311000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>401355000.0</v>
+      </c>
       <c r="C24">
         <v>411743000.0</v>
       </c>
       <c r="D24">
         <v>404407000.0</v>
       </c>
       <c r="E24">
         <v>533084000.0</v>
       </c>
       <c r="F24">
         <v>411605000.0</v>
       </c>
       <c r="G24">
         <v>303214000.0</v>
       </c>
       <c r="H24">
         <v>165444000.0</v>
       </c>
       <c r="I24">
         <v>200424000.0</v>
       </c>
       <c r="J24">
         <v>206250000.0</v>
       </c>
       <c r="K24">
@@ -2663,51 +2672,53 @@
       </c>
       <c r="T28">
         <v>44346000.0</v>
       </c>
       <c r="U28">
         <v>-2997000.0</v>
       </c>
       <c r="V28">
         <v>60473000.0</v>
       </c>
       <c r="W28">
         <v>20282000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>31654000.0</v>
       </c>
       <c r="Z28">
         <v>34922000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1429837000.0</v>
+      </c>
       <c r="C29">
         <v>1394202000.0</v>
       </c>
       <c r="D29">
         <v>1347992000.0</v>
       </c>
       <c r="E29">
         <v>1409545000.0</v>
       </c>
       <c r="F29">
         <v>1225075000.0</v>
       </c>
       <c r="G29">
         <v>1060175000.0</v>
       </c>
       <c r="H29">
         <v>879995000.0</v>
       </c>
       <c r="I29">
         <v>860841000.0</v>
       </c>
       <c r="J29">
         <v>822280000.0</v>
       </c>
       <c r="K29"/>
@@ -2835,51 +2846,53 @@
       <c r="M31">
         <v>-263796000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>-2849000.0</v>
       </c>
       <c r="P31">
         <v>-41846000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>110161000.0</v>
+      </c>
       <c r="C32">
         <v>42894000.0</v>
       </c>
       <c r="D32">
         <v>28931000.0</v>
       </c>
       <c r="E32">
         <v>50726000.0</v>
       </c>
       <c r="F32">
         <v>72532000.0</v>
       </c>
       <c r="G32">
         <v>48648000.0</v>
       </c>
       <c r="H32">
         <v>96735000.0</v>
       </c>
       <c r="I32">
         <v>114047000.0</v>
       </c>
       <c r="J32">
         <v>107068000.0</v>
       </c>
       <c r="K32"/>
@@ -2955,51 +2968,53 @@
         <v>393576000.0</v>
       </c>
       <c r="S33">
         <v>234300000.0</v>
       </c>
       <c r="T33">
         <v>190343000.0</v>
       </c>
       <c r="U33">
         <v>97129000.0</v>
       </c>
       <c r="V33">
         <v>93863000.0</v>
       </c>
       <c r="W33">
         <v>61279000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>60727000.0</v>
+      </c>
       <c r="C34">
         <v>55775000.0</v>
       </c>
       <c r="D34">
         <v>56045000.0</v>
       </c>
       <c r="E34">
         <v>221933000.0</v>
       </c>
       <c r="F34">
         <v>215915000.0</v>
       </c>
       <c r="G34">
         <v>155758000.0</v>
       </c>
       <c r="H34">
         <v>141619000.0</v>
       </c>
       <c r="I34">
         <v>20859000.0</v>
       </c>
       <c r="J34">
         <v>15135000.0</v>
       </c>
       <c r="K34">
@@ -3086,51 +3101,51 @@
       <c r="T35">
         <v>63022000.0</v>
       </c>
       <c r="U35">
         <v>5533000.0</v>
       </c>
       <c r="V35">
         <v>59101000.0</v>
       </c>
       <c r="W35">
         <v>18920000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35">
         <v>27904000.0</v>
       </c>
       <c r="Z35">
         <v>33183000.0</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>37340000.0</v>
+        <v>7967000.0</v>
       </c>
       <c r="C36">
         <v>51910000.0</v>
       </c>
       <c r="D36">
         <v>41082000.0</v>
       </c>
       <c r="E36">
         <v>51637000.0</v>
       </c>
       <c r="F36">
         <v>44496000.0</v>
       </c>
       <c r="G36">
         <v>32249000.0</v>
       </c>
       <c r="H36">
         <v>23352000.0</v>
       </c>
       <c r="I36">
         <v>22513000.0</v>
       </c>
       <c r="J36">
         <v>19353000.0</v>
       </c>
@@ -3647,51 +3662,53 @@
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>227589000.0</v>
+      </c>
       <c r="C45">
         <v>249987000.0</v>
       </c>
       <c r="D45">
         <v>278536000.0</v>
       </c>
       <c r="E45">
         <v>234468000.0</v>
       </c>
       <c r="F45">
         <v>229470000.0</v>
       </c>
       <c r="G45">
         <v>189566000.0</v>
       </c>
       <c r="H45">
         <v>192202000.0</v>
       </c>
       <c r="I45">
         <v>48105000.0</v>
       </c>
       <c r="J45">
         <v>38052000.0</v>
       </c>
       <c r="K45">
@@ -4818,590 +4835,596 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>93252000.0</v>
+      </c>
+      <c r="C2">
         <v>123524000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>139235000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>123835000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>122089000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>159522000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>121093000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>110704000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119285000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>134503000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>123414000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>113273000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>109854000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>135778000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>128528000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>99365000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>95706000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>105652000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>96644000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>94939000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>90894000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>91365000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>77124000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>76785000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>92818000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>134578000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>97359000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>95068000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>87039000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>102599000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>69168000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>63705000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>68601000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>75074000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>62604000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>60734000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54129000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>70586000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>57429000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>57733000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>49644000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>63738000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>58115000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61513000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>54706000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>65755000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44729000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48340000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>49392000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>45544000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>42104000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>37541000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>43806000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>44665000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>42520000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39064000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>40628000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>38685000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>32490000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>33255000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>24216000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>29866000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22166000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>23618000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>22907000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>27075000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25391000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>30050000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>34937000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>27740000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>23510000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28584000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>41708000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>74260000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>37687000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>34220000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30175000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19455000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15035000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>7786000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4441000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7062000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>4187000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5449,52 +5472,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5542,344 +5566,346 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>-14097000.0</v>
+      </c>
+      <c r="C5">
         <v>-13428000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-14034000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-12300999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-18459000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15746000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12495000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-11544000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11201000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-11885000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10369000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6316000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-9467000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8132999.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-14142000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-12587000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8376000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-11035000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12865000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10894000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-11326000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14106000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-19759999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-23430999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-23267000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-12143999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18402000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-15121000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-12268000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-12551000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8144000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7576000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4259000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5039000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6610000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7168000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9268000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-9640000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10599000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10434000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-8408000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-7491000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6970000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3070000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4569000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2481000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1885000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-530000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1337000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-990000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1238000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1683000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1486000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1241000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1340000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1424000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1194000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-805000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-535000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-324000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-368000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-524000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-569000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-743000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-419000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-337000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-252000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-403000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-524000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-284000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>113000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>484000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>320000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>340000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>377000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>46000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-301000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-335000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-415000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-377000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-1244000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-931000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-759000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5923,167 +5949,174 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>163118000.0</v>
+      </c>
       <c r="C7">
+        <v>169984000.0</v>
+      </c>
+      <c r="D7">
         <v>174544000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>181917000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>185148000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>190529000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>196642000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>202498000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>207236000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>212265000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>210666000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>220782000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>223363000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>220053000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>225489000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>212237000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>220387000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>226706000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>122950000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>131874000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>135432000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>138964000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>157555000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>154949000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>162323000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>151750000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>155799000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>146178000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>143000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6099,111 +6132,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>24000.0</v>
+      </c>
       <c r="C8">
         <v>24000.0</v>
       </c>
       <c r="D8">
         <v>24000.0</v>
       </c>
       <c r="E8">
         <v>24000.0</v>
       </c>
       <c r="F8">
         <v>24000.0</v>
       </c>
       <c r="G8">
         <v>24000.0</v>
       </c>
       <c r="H8">
         <v>24000.0</v>
       </c>
       <c r="I8">
         <v>24000.0</v>
       </c>
       <c r="J8">
         <v>24000.0</v>
       </c>
       <c r="K8">
         <v>24000.0</v>
       </c>
       <c r="L8">
         <v>24000.0</v>
       </c>
       <c r="M8">
         <v>24000.0</v>
       </c>
       <c r="N8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="O8">
         <v>23000.0</v>
       </c>
       <c r="P8">
         <v>23000.0</v>
       </c>
       <c r="Q8">
         <v>23000.0</v>
       </c>
       <c r="R8">
         <v>23000.0</v>
       </c>
       <c r="S8">
         <v>23000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>23000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6228,498 +6266,503 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>405818000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>401957000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>396962000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>393224000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>388639000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>384984000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>380215000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>376622000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>372420000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>369058000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>357328000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>354200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>350658000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>346795000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>340626000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>335345000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>330763000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>326208000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>322600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>317013000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>311941000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>307821000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>305394000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>300394000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>297077000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>292427000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>289828000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>286350000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>282838000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>280113000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>277300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>274748000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>271313000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>267206000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>263740000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>262291000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>258223000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>250698000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>246680000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>242207000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>239530000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>237262000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>234752000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>232159000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>229885000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>227577000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>227031000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>225058000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>3883000.0</v>
+      </c>
+      <c r="C10">
         <v>5297000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3988000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26888000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5718000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4960000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6911000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4056000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3683000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9449000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5084000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11470000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5364000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12968000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8483000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>6063000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7392000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20433000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7883000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9603000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8592000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13841000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8237000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9064000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>58661000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6482000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7452000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6304000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5689000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11694000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5804000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6322000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>19292000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>11809000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6485000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9493000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8207000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>6042000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9647000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10848000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9359000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7747000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5722000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>7449000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7025000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>12122000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7509000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>8026000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>20204000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>8953000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6006000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5486000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4465000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14725000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>6062000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5257000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5713000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4097000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2010000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2677000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>6288000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3301000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6498000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5338000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6766000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2353000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9250000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4373000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2049000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1536000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2699000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2018000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2567000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2733000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2074000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1677000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1274000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2997000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1595000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1144000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1296000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>499000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>797000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6767,1325 +6810,1337 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
+        <v>3883000.0</v>
+      </c>
+      <c r="C12">
         <v>5297000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3988000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26888000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5718000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4960000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6911000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8448000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3683000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9449000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5084000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11470000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5364000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>12968000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8483000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6063000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7392000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>20433000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7883000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9603000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8592000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13841000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8237000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>9064000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>58661000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6482000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7452000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6304000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5689000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11694000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5804000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6322000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>19292000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11809000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6485000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9493000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8207000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6042000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9647000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10848000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9359000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>7747000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5722000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7449000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7025000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12122000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7509000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>8026000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>20204000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8953000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6006000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4465000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14725000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>6062000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5257000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5713000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4097000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2010000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2677000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6288000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3301000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6498000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5338000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>6766000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2353000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>9250000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4373000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2049000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1536000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2699000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2018000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2567000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2733000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2074000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1677000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1274000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2997000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1595000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1144000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1296000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>499000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>797000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>24000.0</v>
       </c>
       <c r="C13">
         <v>24000.0</v>
       </c>
       <c r="D13">
         <v>24000.0</v>
       </c>
       <c r="E13">
         <v>24000.0</v>
       </c>
       <c r="F13">
         <v>24000.0</v>
       </c>
       <c r="G13">
         <v>24000.0</v>
       </c>
       <c r="H13">
         <v>24000.0</v>
       </c>
       <c r="I13">
         <v>24000.0</v>
       </c>
       <c r="J13">
         <v>24000.0</v>
       </c>
       <c r="K13">
         <v>24000.0</v>
       </c>
       <c r="L13">
         <v>24000.0</v>
       </c>
       <c r="M13">
         <v>24000.0</v>
       </c>
       <c r="N13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="O13">
         <v>23000.0</v>
       </c>
       <c r="P13">
         <v>23000.0</v>
       </c>
       <c r="Q13">
         <v>23000.0</v>
       </c>
       <c r="R13">
         <v>23000.0</v>
       </c>
       <c r="S13">
         <v>23000.0</v>
       </c>
       <c r="T13">
         <v>23000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
         <v>23000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
       <c r="X13">
         <v>23000.0</v>
       </c>
       <c r="Y13">
         <v>23000.0</v>
       </c>
       <c r="Z13">
         <v>23000.0</v>
       </c>
       <c r="AA13">
         <v>23000.0</v>
       </c>
       <c r="AB13">
         <v>23000.0</v>
       </c>
       <c r="AC13">
         <v>23000.0</v>
       </c>
       <c r="AD13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AE13">
         <v>22000.0</v>
       </c>
       <c r="AF13">
         <v>22000.0</v>
       </c>
       <c r="AG13">
         <v>22000.0</v>
       </c>
       <c r="AH13">
         <v>22000.0</v>
       </c>
       <c r="AI13">
         <v>22000.0</v>
       </c>
       <c r="AJ13">
         <v>22000.0</v>
       </c>
       <c r="AK13">
         <v>22000.0</v>
       </c>
       <c r="AL13">
         <v>22000.0</v>
       </c>
       <c r="AM13">
         <v>22000.0</v>
       </c>
       <c r="AN13">
         <v>22000.0</v>
       </c>
       <c r="AO13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AP13">
         <v>21000.0</v>
       </c>
       <c r="AQ13">
         <v>21000.0</v>
       </c>
       <c r="AR13">
         <v>21000.0</v>
       </c>
       <c r="AS13">
         <v>21000.0</v>
       </c>
       <c r="AT13">
         <v>21000.0</v>
       </c>
       <c r="AU13">
         <v>21000.0</v>
       </c>
       <c r="AV13">
         <v>21000.0</v>
       </c>
       <c r="AW13">
         <v>21000.0</v>
       </c>
       <c r="AX13">
         <v>21000.0</v>
       </c>
       <c r="AY13">
         <v>21000.0</v>
       </c>
       <c r="AZ13">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="BA13">
         <v>20000.0</v>
       </c>
       <c r="BB13">
         <v>20000.0</v>
       </c>
       <c r="BC13">
         <v>20000.0</v>
       </c>
       <c r="BD13">
         <v>20000.0</v>
       </c>
       <c r="BE13">
         <v>20000.0</v>
       </c>
       <c r="BF13">
         <v>20000.0</v>
       </c>
       <c r="BG13">
         <v>20000.0</v>
       </c>
       <c r="BH13">
         <v>20000.0</v>
       </c>
       <c r="BI13">
         <v>20000.0</v>
       </c>
       <c r="BJ13">
         <v>20000.0</v>
       </c>
       <c r="BK13">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BL13">
         <v>19000.0</v>
       </c>
       <c r="BM13">
         <v>19000.0</v>
       </c>
       <c r="BN13">
         <v>19000.0</v>
       </c>
       <c r="BO13">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BP13">
         <v>15000.0</v>
       </c>
       <c r="BQ13">
         <v>15000.0</v>
       </c>
       <c r="BR13">
         <v>15000.0</v>
       </c>
       <c r="BS13">
         <v>15000.0</v>
       </c>
       <c r="BT13">
         <v>15000.0</v>
       </c>
       <c r="BU13">
         <v>15000.0</v>
       </c>
       <c r="BV13">
         <v>15000.0</v>
       </c>
       <c r="BW13">
         <v>15000.0</v>
       </c>
       <c r="BX13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="BY13">
         <v>14000.0</v>
       </c>
       <c r="BZ13">
         <v>14000.0</v>
       </c>
       <c r="CA13">
+        <v>14000.0</v>
+      </c>
+      <c r="CB13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="CC13">
         <v>93000.0</v>
       </c>
       <c r="CD13">
         <v>93000.0</v>
       </c>
-      <c r="CE13"/>
+      <c r="CE13">
+        <v>93000.0</v>
+      </c>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>92000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>18347000.0</v>
+      </c>
+      <c r="C14">
         <v>18420000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18526000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18459000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18613000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18897000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18910000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18861000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18946000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19025000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>18974000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18919000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18949000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19065000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19009000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>18954000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19012000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19138000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19061000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19022000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19118000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18853000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19086000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19020000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19197000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19234000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19169000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19133000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19263000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19333000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19306000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19209000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19158000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19136000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19024000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19086000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19423000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19512000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19329000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19293000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19273000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19373000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19556000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19706000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19838000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19744000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>19713000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>20082000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20277000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20233000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20165000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19996000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19875000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19690000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>19770000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>19971000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20082000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>19769000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>19860000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>19847000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>19780000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>19580000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>19630000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>19568000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>19504000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>19282000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>15844000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>15710000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>15572000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>15079000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>15283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15179000.0</v>
       </c>
       <c r="BU14">
         <v>15179000.0</v>
       </c>
       <c r="BV14">
+        <v>15179000.0</v>
+      </c>
+      <c r="BW14">
         <v>14482000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>14999000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>14848000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14415000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>13753000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10475000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>9248000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9772000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>9058333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9881818.0</v>
       </c>
       <c r="CF14">
         <v>9881818.0</v>
       </c>
       <c r="CG14">
         <v>9881818.0</v>
       </c>
       <c r="CH14">
-        <v>9248000.0</v>
+        <v>9881818.0</v>
       </c>
       <c r="CI14">
         <v>9248000.0</v>
       </c>
       <c r="CJ14">
         <v>9248000.0</v>
       </c>
       <c r="CK14">
         <v>9248000.0</v>
       </c>
+      <c r="CL14">
+        <v>9248000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000.0</v>
       </c>
       <c r="O15">
         <v>23000.0</v>
       </c>
       <c r="P15">
         <v>23000.0</v>
       </c>
       <c r="Q15">
         <v>23000.0</v>
       </c>
       <c r="R15">
         <v>23000.0</v>
       </c>
       <c r="S15">
         <v>23000.0</v>
       </c>
       <c r="T15">
         <v>23000.0</v>
       </c>
       <c r="U15">
         <v>23000.0</v>
       </c>
       <c r="V15">
         <v>23000.0</v>
       </c>
       <c r="W15">
         <v>23000.0</v>
       </c>
       <c r="X15">
         <v>23000.0</v>
       </c>
       <c r="Y15">
         <v>23000.0</v>
       </c>
       <c r="Z15">
         <v>23000.0</v>
       </c>
       <c r="AA15">
         <v>23000.0</v>
       </c>
       <c r="AB15">
         <v>23000.0</v>
       </c>
       <c r="AC15">
         <v>23000.0</v>
       </c>
       <c r="AD15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AE15">
         <v>22000.0</v>
       </c>
       <c r="AF15">
         <v>22000.0</v>
       </c>
       <c r="AG15">
         <v>22000.0</v>
       </c>
       <c r="AH15">
         <v>22000.0</v>
       </c>
       <c r="AI15">
         <v>22000.0</v>
       </c>
       <c r="AJ15">
         <v>22000.0</v>
       </c>
       <c r="AK15">
         <v>22000.0</v>
       </c>
       <c r="AL15">
         <v>22000.0</v>
       </c>
       <c r="AM15">
         <v>22000.0</v>
       </c>
       <c r="AN15">
         <v>22000.0</v>
       </c>
       <c r="AO15">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AP15">
         <v>21000.0</v>
       </c>
       <c r="AQ15">
         <v>21000.0</v>
       </c>
       <c r="AR15">
         <v>21000.0</v>
       </c>
       <c r="AS15">
         <v>21000.0</v>
       </c>
       <c r="AT15">
         <v>21000.0</v>
       </c>
       <c r="AU15">
         <v>21000.0</v>
       </c>
       <c r="AV15">
         <v>21000.0</v>
       </c>
       <c r="AW15">
         <v>21000.0</v>
       </c>
       <c r="AX15">
         <v>21000.0</v>
       </c>
       <c r="AY15">
         <v>21000.0</v>
       </c>
       <c r="AZ15">
-        <v>20000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="BA15">
         <v>20000.0</v>
       </c>
       <c r="BB15">
         <v>20000.0</v>
       </c>
       <c r="BC15">
         <v>20000.0</v>
       </c>
       <c r="BD15">
         <v>20000.0</v>
       </c>
       <c r="BE15">
         <v>20000.0</v>
       </c>
       <c r="BF15">
         <v>20000.0</v>
       </c>
       <c r="BG15">
         <v>20000.0</v>
       </c>
       <c r="BH15">
         <v>20000.0</v>
       </c>
       <c r="BI15">
         <v>20000.0</v>
       </c>
       <c r="BJ15">
         <v>20000.0</v>
       </c>
       <c r="BK15">
-        <v>19000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="BL15">
         <v>19000.0</v>
       </c>
       <c r="BM15">
         <v>19000.0</v>
       </c>
       <c r="BN15">
         <v>19000.0</v>
       </c>
       <c r="BO15">
-        <v>15000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="BP15">
         <v>15000.0</v>
       </c>
       <c r="BQ15">
         <v>15000.0</v>
       </c>
       <c r="BR15">
         <v>15000.0</v>
       </c>
       <c r="BS15">
         <v>15000.0</v>
       </c>
       <c r="BT15">
         <v>15000.0</v>
       </c>
       <c r="BU15">
         <v>15000.0</v>
       </c>
       <c r="BV15">
         <v>15000.0</v>
       </c>
       <c r="BW15">
         <v>15000.0</v>
       </c>
       <c r="BX15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="BY15">
         <v>14000.0</v>
       </c>
       <c r="BZ15">
         <v>14000.0</v>
       </c>
       <c r="CA15">
+        <v>14000.0</v>
+      </c>
+      <c r="CB15">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="CC15">
         <v>93000.0</v>
       </c>
       <c r="CD15">
         <v>93000.0</v>
       </c>
-      <c r="CE15"/>
+      <c r="CE15">
+        <v>93000.0</v>
+      </c>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>92000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>34680000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>23913000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27407000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>24580000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17176000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20102000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>22099000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21997000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16989000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19647000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25771000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25773000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>24599000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>24612000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>31491000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>39665000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>38108000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>35700000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>43589000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42050000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>36473000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>30135000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29318000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>37413000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>32086000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>33435000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35936000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33494000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>26489000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>25886000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>32281000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>38571000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>34485000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>27113000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>27280000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29394000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>30472000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>32570000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>29742000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>33392000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34543000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31517000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>36672000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>31554000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>20471000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>20749000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>23536000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>20282000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>19069000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21097000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>22471000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>22333000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>18843000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>22956000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>24241000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>20180000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>20887000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>20596000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>20931000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>20034000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16496000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>14069000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>16421000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>19370000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>16347000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>13143000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>14671000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12352000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12299000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>13532000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>13698000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>16067000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>14584000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11483000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15556000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>18281000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>14448000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>14745000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5688000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6396000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>4081000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8133,241 +8188,243 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>69343000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>68038000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46449000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>47643000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>47684000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>41913000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>39202000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37790000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>36966000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>34330000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>43202000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>38118000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>39494000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>37621000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>40281000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>42079000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>43344000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>54103000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>51665000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>49045000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>50341000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>48470000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>62130000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>54714000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
         <v>50514000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>51015000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>41107000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>39489000.0</v>
       </c>
-      <c r="AR18">
-[...1 lines deleted...]
-      </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>47883000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>26749000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>25174000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>24494000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>23692000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>22400000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>23674000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>22091000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>10599000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>18439000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>19872000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>17821000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>16470000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>15207000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>15872000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8415,1444 +8472,1461 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20">
+        <v>1251427000.0</v>
+      </c>
+      <c r="C20">
         <v>1252207000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1252136000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1253025000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1251199000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1248855000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1221437000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1219083000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>1219031000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1219476000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1219326000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>1236380000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1213908000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1212898000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1190450000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1043908000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1045503000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1046760000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>909226000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>910640000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>910359000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>909913000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>906999000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>905101000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>905177000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>719934000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>716699000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>719117000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>720360000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>715644000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>702585000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>693027000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>694338000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>686108000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>685922000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>685071000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>683998000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>683683000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>684793000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>685389000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>687334000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>687404000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>690576000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>693188000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>692454000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>687778000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>461659000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>459471000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>464285000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>418839000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>421480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410482000.0</v>
       </c>
       <c r="BA20">
         <v>410482000.0</v>
       </c>
       <c r="BB20">
+        <v>410482000.0</v>
+      </c>
+      <c r="BC20">
         <v>410583000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>409979000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>407862000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>406799000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>401134000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>327032000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>325835000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>325999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>323467000.0</v>
       </c>
       <c r="BK20">
         <v>323467000.0</v>
       </c>
       <c r="BL20">
         <v>323467000.0</v>
       </c>
       <c r="BM20">
         <v>323467000.0</v>
       </c>
       <c r="BN20">
         <v>323467000.0</v>
       </c>
       <c r="BO20">
+        <v>323467000.0</v>
+      </c>
+      <c r="BP20">
         <v>301832000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>302237000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>299650000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>198724000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>200061000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>200543000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>201948000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>159491000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>111716000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>116531000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>91661000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>83833000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>83572000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>81145000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>81174000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>81182000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>53287000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21">
+        <v>73644000.0</v>
+      </c>
+      <c r="C21">
         <v>81555000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>88824000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>95617999.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>102617000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>88262000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>70030000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>78321000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>86613000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>107704000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>103211000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>117145000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>116430000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>145537000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>135932000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>69178000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>74274000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>79645000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>50816000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>53899000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>56900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>59887000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>63199999.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>66558000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>70048000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>25829000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>27478000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29548000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>33520000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>35494000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>33234000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33437000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>35861000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>35304000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>37971000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>40692000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>43408000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>46129000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>49296000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>52464000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>55649000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>58899000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>63409000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>68104000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>72392000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>76707000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>15852000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>18125000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>19662000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12239000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14738000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16264000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>18622000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>21016000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>24788000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>27952000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>32476000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>33740000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>20817000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>22685000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>24729000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26148000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29229000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>32311000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>35393000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>38474000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>34150000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>37308000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>42101000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>16844000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>19086000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21328000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>20649000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>17710000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>12400000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4734000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>5350000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2720000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>3064000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3430000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3760000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4127000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>2205000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-4392000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>916000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-4820000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2770000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4498000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3572000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1711000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4373000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2185000.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>12179000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>34419000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>26307000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>42231000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>68146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AB22">
         <v>1.0</v>
       </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>1.0</v>
       </c>
       <c r="AE22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
         <v>11191000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AM22">
         <v>1.0</v>
       </c>
       <c r="AN22">
         <v>1.0</v>
       </c>
       <c r="AO22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
       <c r="AV22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>2052976000.0</v>
+      </c>
+      <c r="C23">
         <v>2050171000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2113570000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2073991000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2075098000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2066353000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2028178000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2005777000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2017694000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2149759000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2055120000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2115422000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2072430000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2127975000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2157760000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1850802000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1857723000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1881494000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1605613000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1632789000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1630759000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1667290000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1607471000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1615524000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1684023000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1421310000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1420416000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1413770000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1354621000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1213862000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1176044000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1134551000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1127021000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1110255000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1087647000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1098046000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1083913000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1085571000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1092066000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1109345000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1102165000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1083159000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1102056000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1119109000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1115934000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1110340000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>793481000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>807907000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>802187000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>700914000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>712279000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>693988000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>692498000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>709721000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>699606000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>720822000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>719349000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>694615000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>578195000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>578828000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>576306000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>572819000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>567735000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>568363000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>573909000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>582227000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>561815000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>561430000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>572969000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>401017000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>409822000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>404116000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>411468000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>393025000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>303241000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>284233000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>271918000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>215827000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>216754000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>171232000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>155953000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>151124000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>94057000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>439184000.0</v>
+      </c>
       <c r="C24">
+        <v>401355000.0</v>
+      </c>
+      <c r="D24">
         <v>449404000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>462319000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>502044000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>411743000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>405396000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>421560000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>448748000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>404407000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>510687000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>581297000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>571979000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>533084000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>681197000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>435075000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>449776000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>411605000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>269732000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>321681000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>314451000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>303214000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>362280000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>440928000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>506979000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>165444000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>245000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>288544000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>232318000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>200424000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>232504000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>243645000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>231490000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>206250000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>230080000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>278000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>275843000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>259389000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>281194000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>317904000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>337930000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>311532000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>332155000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>360000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>377299000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>350052000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>115216000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>132808000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>127208000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>40000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>64064000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>75000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>86711000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>105000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>115000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>143530000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>152146000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>145000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>50000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>63414000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>80000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>85000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>100000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>120000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>135000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>145000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>210000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>221673000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>226008000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>80000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>89692000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>92896000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>92903000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>47079000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>5000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>18927000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>13567000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>52532000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>54205000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>16844000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>571979000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>533084000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>681197000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>435075000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>449776000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>411605000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>269732000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>321681000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>314451000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>303214000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>362280000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>440928000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>506979000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>165444000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>245000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>288544000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>232318000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>200424000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>232504000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>243645000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>231490000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>206250000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>230080000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AK25"/>
+      <c r="AL25">
         <v>275843000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>259389000.0</v>
       </c>
-      <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>317904000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>337930000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>311532000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-      <c r="AT25">
+      <c r="AT25"/>
+      <c r="AU25">
         <v>350052000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>115216000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>132808000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>127208000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>40000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>64064000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>75000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>86711000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>105000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>115000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>143530000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>152146000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>145000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>50000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>63414000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -9900,52 +9974,53 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9993,383 +10068,391 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
+        <v>578767000.0</v>
+      </c>
+      <c r="C28">
         <v>566042000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>619960000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>617348000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>681474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>597312000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>608877000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
+        <v>632377000.0</v>
+      </c>
+      <c r="J28">
         <v>678301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>633223000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>761190000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>811109000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>834502000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>763419000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>943441000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>682516000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>703301000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>627878000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>430217000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>489080000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>451291000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>438337000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>521598000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>596813000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>620641000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>310712000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>393347000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>428418000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>369629000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>188730000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>226700000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>237323000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>212198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>194441000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>223595000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>268507000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>267636000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>253347000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>271547000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>307056000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>328571000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>303785000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>326433000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>352551000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>370274000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>337930000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>107707000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>124782000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>107004000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>31047000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>58058000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>69514000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>82246000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>90275000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>108938000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>138273000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>146433000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>140903000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>47990000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>60737000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>73712000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>81699000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>93502000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>114662000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>128234000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>142647000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>200750000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>217300000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>223959000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>78464000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>86993000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>90878000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>90336000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>44346000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2074000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3323000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>17653000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2997000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>24072000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>63788000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>65048000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>60473000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>20282000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1471093000.0</v>
+      </c>
       <c r="C29">
+        <v>1429837000.0</v>
+      </c>
+      <c r="D29">
         <v>1473525000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1462711000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1470912000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1394202000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1395463000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1377260000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1390897000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1347992000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1427267000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1474642000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1444668000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1409545000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1539436000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1269492000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1263078000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1225075000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1070284000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1103192000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1075684000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1060175000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1099191000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1156031000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1207735000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10389,574 +10472,583 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>239999000.0</v>
+      </c>
+      <c r="C30">
         <v>237996000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>495912000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>457192000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>465548000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>452124000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>460695000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>436707000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>432658000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>409653000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>435260000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>434191000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>417579000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>413041000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>491061000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>421292000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>403262000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>386376000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>375126000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>401669000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>378446000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>368196000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>381824000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>390411000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>400312000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>410833000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>430044000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>431136000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>378499000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>364159000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>347638000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>317027000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>302700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>297111000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>289658000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>293503000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>280157000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>281365000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>276258000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>282673000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>276413000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>259834000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>271671000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>283206000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>277225000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>265969000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>248154000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>260883000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>243904000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>209544000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>216439000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>211100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>286374000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>216169000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>207449000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>226241000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>223735000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>210581000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>188671000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>187170000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>180816000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>178591000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>169405000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>164541000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>166918000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>178295000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>172121000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>170708000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>184337000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>154308000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>157339000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>153900000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>161178000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>192092000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>157189000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>145563000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>155354000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>110548000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>111662000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>67651000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>57208000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>52871000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>30070000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-480680000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-483649000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-486224000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-488643000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-293669000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-316475000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-322935000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-169490000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-193028000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-216026000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-222839000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-243288000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-266556000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-284469000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-31212000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-58675000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-82028000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-91309000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-90721000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-85146000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-91093000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-107698000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-105382000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-139107000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-152633000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>562253000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-117679000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-183640000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>536308000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>472579000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>523276000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>517378000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>445741000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-257859000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-263796000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>11161000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>4245000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>3234000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>43013000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>30908000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>24390000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>10102000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2849000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-18244000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-26838000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-36208000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-41846000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>35732000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>24238000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>169439000.0</v>
+      </c>
       <c r="C32">
+        <v>110161000.0</v>
+      </c>
+      <c r="D32">
         <v>165605000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>112729000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>129302000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42894000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>85325000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>72548000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>72991000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28931000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>108231000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>109084000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>103081000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>50726000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>160159000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>111077000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>109300000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>72532000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>66360000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>96437000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>68056000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>48648000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>104832000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>149744000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>188975000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10976,1053 +11068,1066 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
+        <v>1528531000.0</v>
+      </c>
+      <c r="C33">
         <v>1535733000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1544590000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1567763000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1564269000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1574279000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1535063000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1541186000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1552036000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1702602000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1577712000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1637182000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1617574000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1661256999.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1625611000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1397850000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1404212000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1432331000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1157076000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1169426000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1179375000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1191615000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1196892000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1196483000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1205165000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>986593000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>963461000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>959597000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>954885000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>821756000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>805994000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>794809000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>790019000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>778817000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>778602000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>781772000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>782255000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>786440000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>792998000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>796715000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>801189000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>805546000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>813587000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>819443000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>820112000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>821911000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>520398000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>522632000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>528898000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>474570000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>476879000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>466442000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>469241000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>471219000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>473564000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>474381000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>478686000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>464026000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>373089000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>375022000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>378066000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>378959000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>382591000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>385808000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>390343000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>393576000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>368453000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>370879000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>370999000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>234300000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>239209000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>238315000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>238133000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>190343000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>135693000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>132040000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>108958000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>97129000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>96574000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>95650000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>93421000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>93863000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>61279000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>68036000.0</v>
+      </c>
       <c r="C34">
+        <v>60727000.0</v>
+      </c>
+      <c r="D34">
         <v>60556000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>59229000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>59938000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>55775000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>59845000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>53673000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>54353000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>56045000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>52783000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>28486000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>232644000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>221933000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>220385000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>20822000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>212750000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>215915000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>123950000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>38135000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>144781000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>155758000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>169331000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>162078000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>156911000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>141619000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>22687000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>25607000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>135218000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>20859000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>16978000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>17655000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>15485000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>15135000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>14378000.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34">
         <v>8744000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34">
+      <c r="AN34"/>
+      <c r="AO34">
         <v>10058000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>11793000.0</v>
       </c>
-      <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-      <c r="AT34">
+      <c r="AT34"/>
+      <c r="AU34">
         <v>8473000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>9027000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>9591000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>9003000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>12911000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>18744000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>9251000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>9703000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9460000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>9566000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>10930000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>11247000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>5785000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>5100000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>5250000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
+        <v>666061000.0</v>
+      </c>
+      <c r="C35">
         <v>617412000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>686074000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>680099999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>724703000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>634714000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>644071000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>670409000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>708878000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>813948000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>792613000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>873421000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>873966000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>858771999.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>948031000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>689510000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>710210000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>701392999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>432884000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>494352000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>496198000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>493302000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>574812999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>641124000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>703384000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>368777000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>432832000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>473170000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>410880000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>275386000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>301147000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>310345000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>297316000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>269855000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>306588000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>351736000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>344239000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>322847000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>344207000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>378476000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>400738000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>366026000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>388568000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>415533000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>431929000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>406408000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>150992000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>167573000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>160705000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>76603000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>105208000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>107925000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>118505000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>134140000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>143005000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>174332000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>181214000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>167255000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>70307000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>84536000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>99010000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>103914000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>117365000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>141448000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>155468000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>164380000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>229899000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>240379000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>246166000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>95308000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>105174000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>111400000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>112451000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>63022000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>9022000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10793000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>24371000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>5533000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>21041000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>59976000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>58635000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>59101000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>18920000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>37340000.0</v>
+        <v>45223000.0</v>
       </c>
       <c r="C36">
+        <v>7967000.0</v>
+      </c>
+      <c r="D36">
         <v>36221000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7481000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6890000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>51910000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>20612000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8168000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-75000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>28282000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>42297000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>50553000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-20061000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29686999.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>264000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-871000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>49416000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>44496000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41509000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>40049000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>32572000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>32249000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>26091000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>24596000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>22645000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>24535000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>23939000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>23762000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>22530000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>22513000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>24433000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>23408000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>22560000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19353000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>18682000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>18128000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16130000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>16144000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15913000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>14793000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>13940000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>13818000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>14524000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>14859000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>14743000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>14185000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>13967000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14558000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13689000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13278000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12929000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11769000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>11621000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10760000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>10919000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>10576000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>10110000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8085000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8397000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>9255000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>9552000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>10457000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10735000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>10024000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>10054000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>9035000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>8908000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>8796000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>5791000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>5359000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>5722000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>5948000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>6562000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>5601000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>5278000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>5291000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>6743000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>5188000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>5022000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>6174000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>4765000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>4570000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>55009000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12066,1318 +12171,1332 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>50553000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>32637000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>50496000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49473000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>46411000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>44496000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41509000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>40049000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>32572000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>32249000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26091000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>24596000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>22645000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>24535000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>23939000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>23762000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>22530000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>22513000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>24433000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>23408000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>22560000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>740765000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>742575000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>743891000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>743536000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>745956000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>750002000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>752646000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>756923000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>760121000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>768509000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>776151000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>779589000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>778670000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>491478000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>492154000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>497636000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>444356000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>449147000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>438515000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>440725000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>442359000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>445686000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>446390000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>449385000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>442959000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>356246000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>357775000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>360280000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>360072000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>363431000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>365802000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>368914000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>370976000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>344890000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>348341000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>347542000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>220927000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>224869000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>227819000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>229159000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>182802000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>129394000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>126556000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>103754000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>91741000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>91658000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>90749000.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>89879000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>57214000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
+        <v>280563000.0</v>
+      </c>
+      <c r="C39">
         <v>271145000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>69080000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22148000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>39563000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>34990000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25509000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23828000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>28401000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>28055000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>37064000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>32579000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>31913000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>40709000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>32605000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>25597000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>42857000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>42354000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>65528000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>26307000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>64346000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>93638000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>20518000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>19566000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>19885000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>17402000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19459000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>16733000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>15548000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>16253000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>16608000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>16393000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15010000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11327000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12902000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>13278000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>13294000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>11724000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>13163000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>19109000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>15204000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10032000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>11076000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9011000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>11572000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>10338000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>13892000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>16366000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>9181000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>7847000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>12955000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>10960000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>6653000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>7608000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>12531000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>14943000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>11215000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>15911000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>14425000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>13959000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>11136000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11968000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>9241000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>12676000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>9882000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>8003000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>11991000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>15470000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>15584000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>10873000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>10575000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>9883000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>9590000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7857000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>8285000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>4953000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6332000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5153000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6923000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>6787000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>4028000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>3891000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>1911000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
+        <v>261754000.0</v>
+      </c>
+      <c r="C40">
         <v>259262000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>208235000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>222386000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>209364000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>235600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>231977000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>225119000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>201849000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>212795000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>162182000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>195772000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>148268000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>209505000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>141414000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>148564000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>142322000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>186413000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>163085000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>151004000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>207562000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>254902000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>148569000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>119349000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>124414000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>133491000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>154371000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>126332000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>145080000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>17485000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>128567000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>25886000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>32281000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>6641000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>98841000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>85333000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>96012000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>12389000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>109509000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>103953000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>87554000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>5547000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>97964000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>94557000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>85640000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4475000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>88617000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>89404000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>81373000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>3530000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>78772000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>76289000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>68510000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5732000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>78715000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>75494000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>70199000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>75467000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>70930000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>67683000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>67449000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>66272000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>67319000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>55042000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>54339000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>53842000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>62331000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>57951000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>64314000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>62700000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>74305000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>64600000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>61702000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>74885000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>86872000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>87716000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>71087000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>54929000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>56267000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>22463000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>20629000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>18895000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>14773000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>88318000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>91604000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>66083000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>68465000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>70577000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>66023000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>75620000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>75925000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>75196000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>74474000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>76380000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>65231000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>55232000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>59990000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>62968000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>67686000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>65886000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>74962000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>68643000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>66700000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>65826000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>30254000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>29348000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>29297000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>24553000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>24344000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>25726000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>25749000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>27548000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>29172000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>32656000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>31705000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>30141000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>28470000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>23832000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>24046000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>22827000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>25823000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>31030000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>21023000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>20904000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>20059000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>19377000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>20367000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>18953000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>13008000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>11928000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>11562000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10162000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>8846000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>9524000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>9464000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7625000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7724000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6672000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7144000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7587000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>4459000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4033000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6412000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7038000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6834000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3756000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>3905000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4204000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4209000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>4794000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4714000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>2166000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>1485000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>71940000.0</v>
+      </c>
+      <c r="C42">
         <v>85809000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>96812000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>92534000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>88252000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>123409000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>135953000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>132061000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>127530000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>154347001.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>148103000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>144669001.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>139337000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>158291000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>155066000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>151658000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>147123000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>165184000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>163532000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>160269000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>158095000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>172313000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>168094000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>165189000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>161697000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>181832000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>175778000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>170640000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>175690000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>186504000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>188409000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>186567000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>181363000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>186281000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>183678000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>186272000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>189432000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>203732000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>201809000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>200940000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>201622000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>205440000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>209771000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>213883000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>217698000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>217212000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>213362000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>216729000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>232874000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>229153000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>230192000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>225779000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>223983000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>223394000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>220485000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>222595000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>226802000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>225311000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>224436000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>222736000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>221070000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>219600000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>218459000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>215823000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>213288000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>211412000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>127807000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>125134000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>121756000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>119076000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>116438000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>114360000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>111798000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>109049000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>107293000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>105288000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>101388000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>98567000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>89796000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>50624000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>50383000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>49907000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>46716000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13425,87 +13544,86 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13549,1938 +13667,1957 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>158237000.0</v>
+      </c>
       <c r="C45">
+        <v>227589000.0</v>
+      </c>
+      <c r="D45">
         <v>167409000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>173795000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>176523000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>249987000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>193842000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>196994000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>202652000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>278536000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>212878000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>230568000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>235956000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>234468000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>248733000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>164838000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>179544000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>189566000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>200602000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>200228000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>207295000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>192202000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>195345000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>187170000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>178475000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>48105000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>45742000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>44937000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>37260000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>38052000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>36027000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>37881000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>38719000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>40484000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>42996000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>44069000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>44266000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>45425000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>45078000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>43292000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>40523000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>43241000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>28920000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>30478000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>31262000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>30214000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>27732000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>27927000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>28516000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>28860000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>27878000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>27991000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>29301000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>21067000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>16843000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17247000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>17786000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>18887000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>19160000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>20006000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>21429000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>22600000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>23563000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>22538000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>23457000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>13373000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>14340000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>10496000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>8974000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>7541000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>6299000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>5484000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>5204000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5388000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>4916000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>4901000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3722000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>3984000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>4065000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>158237000.0</v>
+      </c>
+      <c r="C46">
         <v>164631000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>167409000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>173795000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>176523000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>183649000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>193842000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>196994000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>202652000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>208755000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>212878000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>230568000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>235956000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>234468000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>248733000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>235291000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>235019000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>229470000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>155525000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>164838000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>179544000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>189566000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>200602000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>200228000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>207295000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>192202000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>195345000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>187170000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>178475000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>48105000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>45742000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>44937000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>37260000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>38052000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>36027000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>37881000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>38719000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>40484000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>42996000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>44069000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>44266000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>45425000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>45078000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>43292000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>40523000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>43241000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>28920000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>30478000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>31262000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>30214000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>27732000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>27927000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>28516000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>28860000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>27878000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>27991000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>29301000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>21067000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>16843000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17247000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>17786000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18887000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>19160000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>20006000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>21429000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>22600000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>23563000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>22538000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>23457000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>13373000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>14340000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>10496000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>8974000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>7541000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>6299000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>5484000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>5204000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>5388000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>4916000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>4901000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3722000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>3984000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>4065000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>230568000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>85445000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>85402000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>248733000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>235291000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>62886000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>52053000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>155525000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>164838000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>60294000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>62434000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>62020000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>61039000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>61951000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>58237000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>195345000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>54455000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>50888000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>48105000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>45742000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>44937000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>37260000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>38052000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>36027000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>37881000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>38719000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>40484000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>42996000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>44069000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>44266000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>45425000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>45078000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>43292000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>40523000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>43241000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>28920000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>30478000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>31262000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>30214000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>27732000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>27927000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>28516000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>28860000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>27878000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>27991000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>29301000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>21067000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>16843000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>17247000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17786000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>18887000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>19160000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>20006000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>21429000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>22600000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>23563000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>22538000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>23457000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>13373000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>14340000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>10496000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>8974000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>7541000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>6299000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>5484000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>5204000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5388000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>4916000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>4901000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>3984000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>4065000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>974042000.0</v>
+      </c>
+      <c r="C48">
         <v>956077000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>941319000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>920135000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>899051000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>874772000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>852835000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>822784000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>799796000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>775099000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>755572000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>734468000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>716795000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>703030000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>696792000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>680323000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>664532000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>649298000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>639862000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>622113000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>604441000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>588731000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>578554000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>563322000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>552303000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>544840000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>528103000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>511095000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>499126000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>486442000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>470386000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>456358000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>445375000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>434766000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>407696000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>394004000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>382067000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>371890000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>359217000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>345780000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>334993000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>325306000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>314556000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>303011000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>293837000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>285937000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>277174000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>265621000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>255623000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>245907000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>238151000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>227020000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>216689000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>206577000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>197358000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>187785000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>177439000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>168502000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>159660000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>150326000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>141363000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>133637000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>126480000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>119087000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>111886000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>106466000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>100277000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>95161000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>89992000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>84110000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>77968000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>71100000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>63202000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>55387000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>45767000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>34673000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>23513000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>15701000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>6495000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>3522000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>4928000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>3834000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>1812000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>716795000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>703030000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>696792000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>680323000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>664532000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>649298000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>639862000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>622113000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>604441000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>588731000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>578554000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>563322000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>552303000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>544840000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>528103000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>511095000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>499126000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>486442000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>470386000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>456358000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>445375000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>434766000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>407696000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>394004000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>382067000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>371890000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>359217000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>345780000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>334993000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>325306000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>314556000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>303011000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>293837000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>285937000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>277174000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>265621000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>255623000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>245907000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>238151000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>227020000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>216689000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>206577000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>197358000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>187785000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>177439000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>168502000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>159660000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>150326000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>13750000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>12375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="J50">
         <v>26000000.0</v>
       </c>
       <c r="K50">
+        <v>26000000.0</v>
+      </c>
+      <c r="L50">
         <v>23250000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>20500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>26000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>23250000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>20500000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="R50">
         <v>10000000.0</v>
       </c>
       <c r="S50">
         <v>10000000.0</v>
       </c>
       <c r="T50">
         <v>10000000.0</v>
       </c>
       <c r="U50">
         <v>10000000.0</v>
       </c>
       <c r="V50">
         <v>10000000.0</v>
       </c>
       <c r="W50">
         <v>10000000.0</v>
       </c>
       <c r="X50">
         <v>10000000.0</v>
       </c>
       <c r="Y50">
         <v>10000000.0</v>
       </c>
-      <c r="Z50"/>
+      <c r="Z50">
+        <v>10000000.0</v>
+      </c>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>30324000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>243645000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>231490000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>206250000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>230080000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>278000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>275843000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>259389000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>311532000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>350052000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>582650000.0</v>
+      </c>
+      <c r="C51">
         <v>571339000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>623948000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>644236000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>687192000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>602272000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>615788000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>636433000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>681984000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>642672000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>766274000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>822579000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>839866000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>776387000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>951924000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>688579000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>710693000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>648311000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>438100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>498683000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>459883000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>452178000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>529835000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>605877000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>679302000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>317194000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>400799000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>434722000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>375318000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>324905000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>232504000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>317003000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>305531000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>310334000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>230423000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>278000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>275843000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>343740000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>281194000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>318209000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>344189000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>402712000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>332155000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>360000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>377299000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>451511000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>115216000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>132808000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>127208000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>120864000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>64064000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>75000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>86711000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>179101000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>115000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>143530000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>152146000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>145000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>50000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>63414000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>80000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>85000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>100000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>120000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>135000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>145000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>210000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>221673000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>226008000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>80000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>89692000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>92896000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>92903000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>47079000.0</v>
       </c>
-      <c r="BW51"/>
-      <c r="BX51">
+      <c r="BX51"/>
+      <c r="BY51">
         <v>5000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>18927000.0</v>
       </c>
-      <c r="BZ51"/>
-      <c r="CA51">
+      <c r="CA51"/>
+      <c r="CB51">
         <v>25667000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>64932000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>66344000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>60972000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>21079000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>21491000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>21225000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>23365000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>22667000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>23333000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>37544000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>36118000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>49434000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>48931000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>66592000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>40464000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>63048000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>44936000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>69976000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>67534000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>71060000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>44901000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>80836000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>80256000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>38881000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>33350000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>43581000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>43028000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>43333000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>32500000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>61870000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>58476000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>60648000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>124481000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>73358000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>74041000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>104084000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>343000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>278000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>275843000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>84351000.0</v>
       </c>
-      <c r="AM52"/>
-      <c r="AN52">
+      <c r="AN52"/>
+      <c r="AO52">
         <v>305000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6259000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>91180000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>5488000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2144000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>101459000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>80864000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>74101000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-      <c r="BI52">
+      <c r="BI52"/>
+      <c r="BJ52">
         <v>2615000.0</v>
       </c>
-      <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
-      <c r="BQ52">
+      <c r="BQ52"/>
+      <c r="BR52">
         <v>1642000.0</v>
       </c>
-      <c r="BR52"/>
       <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>64600000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>61702000.0</v>
       </c>
-      <c r="BV52"/>
-      <c r="BW52">
+      <c r="BW52"/>
+      <c r="BX52">
         <v>86872000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>71087000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>54929000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12400000.0</v>
       </c>
       <c r="CC52">
         <v>12400000.0</v>
       </c>
       <c r="CD52">
+        <v>12400000.0</v>
+      </c>
+      <c r="CE52">
         <v>6767000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>4235000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>4392000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>43815000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>3088000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>6594000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>4843000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>5051000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4373000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2185000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
+        <v>0.0</v>
+      </c>
+      <c r="AI53">
         <v>11191000.0</v>
       </c>
-      <c r="AI53">
-[...1 lines deleted...]
-      </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
@@ -15512,122 +15649,123 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180000.0</v>
       </c>
       <c r="BR53">
         <v>2180000.0</v>
       </c>
-      <c r="BS53"/>
+      <c r="BS53">
+        <v>2180000.0</v>
+      </c>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15671,1144 +15809,1157 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>2052976000.0</v>
+      </c>
+      <c r="C55">
         <v>2050171000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2113570000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2073991000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2075098000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2066353000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2028178000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2005777000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2017694000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2149759000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2055120000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2115422000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2072430000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2127975000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2157760000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1850802000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1857723000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1881494000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1605613000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1632789000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1630759000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1667290000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1607471000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1615524000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1684023000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1421310000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1420416000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1413770000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1354621000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1213862000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1176044000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1134551000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1127021000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1110255000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1087647000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1098046000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1083913000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1085571000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1092066000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1109345000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1102165000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1083159000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1102056000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1119109000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1115934000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1110340000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>793481000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>807907000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>802187000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>700914000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>712279000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>693988000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>692498000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>709721000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>699606000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>720822000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>719349000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>694615000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>578195000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>578828000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>576306000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>572819000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>567735000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>568363000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>573909000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>582227000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>561815000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>561430000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>572969000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>401017000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>409822000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>404116000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>411468000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>393025000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>303241000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>284233000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>271918000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>215827000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>216754000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>171232000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>155953000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>151124000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>94057000.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
+        <v>524445000.0</v>
+      </c>
+      <c r="C56">
         <v>514438000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>568980000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>506228000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>510829000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>492074000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>493115000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>464591000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>465658000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>447157000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>477408000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>478240000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>454856000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>466718000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>532149000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>452952000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>453511000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>449163000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>448537000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>463363000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>451384000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>475675000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>410579000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>419041000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>478858000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>434717000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>456955000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>454173000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>399736000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>392106000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>370050000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>339742000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>337002000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>331438000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>309045000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>316274000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>301658000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>299131000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>299068000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>312630000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>300976000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>277613000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>288469000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>299666000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>295822000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>288429000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>273083000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>285275000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>273289000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>226344000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>235400000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>227546000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>223257000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>238502000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>226042000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>246441000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>240663000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>230589000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>205106000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>203806000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>198240000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>193860000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>185144000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>182555000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>183566000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>188651000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>193362000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>190551000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>201970000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>166717000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>170613000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>165801000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>173335000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>202682000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>167548000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>152193000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>162960000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>118698000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>120180000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>75582000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>62532000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>57261000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>32778000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
+        <v>355006000.0</v>
+      </c>
+      <c r="C57">
         <v>404277000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>403375000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>393499000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>381527000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>449180000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>407790000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>392043000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>392667000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>418226000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>369177000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>369156000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>351775000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>415992000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>371990000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>341875000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>344211000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>376631000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>382177000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>366926000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>383328000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>427027000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>305747000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>269297000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>289883000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>337982000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>302082000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>273963000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>281170000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>278059000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>224224000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>188835000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>207204000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>224370000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>196273000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>173180000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>177421000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>196720000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>197410000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>194561000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>173199000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>193857000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>196110000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>189731000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>177018000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>203243000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>153817000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>158493000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>154301000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>150220000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>139945000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>134927000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>134787000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>146831000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>140078000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>137514000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>135068000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>134332000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>124307000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>121534000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>115211000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>116172000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>105981000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>92729000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>93667000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>100287000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>104069000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>101144000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>115564000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>102792000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>110114000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>106757000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>123682000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>165212000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>140767000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>133419000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>122933000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>96347000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>99824000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>57394000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>43158000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>39120000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>27276000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1021067000.0</v>
+      </c>
+      <c r="C58">
         <v>1021689000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1089449000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1073598999.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1106230000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1083894000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1051861000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1062452000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1101545000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1232174000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1161790000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1242577000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1225741000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1274764000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1320021000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1031385000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1054421000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1078024000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>815061000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>861278000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>879526000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>920329000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>880560000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>910421000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>993267000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>706759000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>734914000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>747133000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>692050000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>553445000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>525371000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>499180000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>504520000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>494225000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>502861000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>524916000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>521660000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>519567000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>541617000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>573037000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>573937000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>559883000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>584678000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>605264000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>608947000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>609651000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>304809000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>326066000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>315006000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>226823000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>245153000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>242852000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>253292000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>280971000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>283083000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>311846000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>316282000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>301587000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>194614000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>206070000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>214221000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>220086000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>223346000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>234177000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>249135000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>264667000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>333968000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>341523000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>361730000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>198100000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>215288000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>218157000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>236133000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>228234000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>149789000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>144212000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>147304000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>101880000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>120865000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>117370000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>101793000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>98221000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>46196000.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16852,569 +17003,576 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>1031909000.0</v>
+      </c>
+      <c r="C60">
         <v>1028482000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1024121000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1000392000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>968868000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>982459000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>976317000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>943325000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>916149000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>917585000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>893330000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>872845000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>846689000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>853211000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>837739000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>819417000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>803302000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>803470000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>790552000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>771511000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>751233000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>746961000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>726911000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>705103000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>690756000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>714551000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>685502000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>666637000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>662571000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>660417000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>650673000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>635371000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>622501000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>616030000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>584786000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>573130000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>562253000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>566004000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>550449000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>536308000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>528228000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>523276000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>517378000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>513845000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>506987000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>500689000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>488672000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>481841000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>487181000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>474091000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>467126000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>451136000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>439206000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>428750000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>416523000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>408976000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>403067000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>393028000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>383581000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>372758000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>362085000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>352733000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>344389000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>334186000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>324774000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>317560000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>227847000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>219907000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>211239000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>202917000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>194534000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>185959000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>175335000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>164791000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>153452000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>140021000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>124614000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>113947000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>95889000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>53862000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>54160000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>52903000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>47861000.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-266481000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-243666000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-241896000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-241566000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-241516000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-219800000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-216683000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-216353000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-214325000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-196745000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-189234000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-189011000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-188961000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-164963000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-164848000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-164705000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-155073000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-139704000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-134191000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-130446000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-130578000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-121540000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-121716000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-114122000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-107645000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-88695000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-88019000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-85410000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-81216000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-74673000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-67529000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-60865000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-53615000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-49994000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-50378000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-45562000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-25349000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-21545000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-16488000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-16428000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-15547000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-13868000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-14267000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-9564000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-3083000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2266000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-2595000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2322000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2070000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-1291000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-628000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-584000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-450000.0</v>
       </c>
-      <c r="BN61"/>
-      <c r="BO61">
+      <c r="BO61"/>
+      <c r="BP61">
         <v>-1395000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-25000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-143000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-1474000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-1438000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-1003000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-760000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-746000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-428000.0</v>
       </c>
       <c r="BY61">
         <v>-428000.0</v>
       </c>
       <c r="BZ61">
         <v>-428000.0</v>
       </c>
       <c r="CA61">
         <v>-428000.0</v>
       </c>
       <c r="CB61">
+        <v>-428000.0</v>
+      </c>
+      <c r="CC61">
         <v>-520000.0</v>
       </c>
-      <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-918000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-1383000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17462,50 +17620,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17602,54 +17761,54 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
-        <v>903509000.0</v>
+        <v>1234982000.0</v>
       </c>
       <c r="C2">
         <v>1282016000.0</v>
       </c>
       <c r="D2">
         <v>1265018000.0</v>
       </c>
       <c r="E2">
         <v>1134422000.0</v>
       </c>
       <c r="F2">
         <v>979570000.0</v>
       </c>
       <c r="G2">
         <v>972406000.0</v>
       </c>
       <c r="H2">
         <v>953187000.0</v>
       </c>
       <c r="I2">
         <v>857508000.0</v>
       </c>
       <c r="J2">
         <v>771725000.0</v>
       </c>
@@ -17680,54 +17839,54 @@
       <c r="S2">
         <v>460002000.0</v>
       </c>
       <c r="T2">
         <v>532153000.0</v>
       </c>
       <c r="U2">
         <v>217747000.0</v>
       </c>
       <c r="V2">
         <v>106078000.0</v>
       </c>
       <c r="W2">
         <v>83638000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>87345000.0</v>
       </c>
       <c r="Z2">
         <v>62258000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
-        <v>58145000.0</v>
+        <v>58147000.0</v>
       </c>
       <c r="C3">
         <v>53476000.0</v>
       </c>
       <c r="D3">
         <v>60738000.0</v>
       </c>
       <c r="E3">
         <v>49917000.0</v>
       </c>
       <c r="F3">
         <v>31970000.0</v>
       </c>
       <c r="G3">
         <v>31441000.0</v>
       </c>
       <c r="H3">
         <v>26935000.0</v>
       </c>
       <c r="I3">
         <v>27206000.0</v>
       </c>
       <c r="J3">
         <v>28579000.0</v>
       </c>
@@ -17756,84 +17915,84 @@
         <v>20553000.0</v>
       </c>
       <c r="S3">
         <v>14090000.0</v>
       </c>
       <c r="T3">
         <v>6316000.0</v>
       </c>
       <c r="U3">
         <v>3536000.0</v>
       </c>
       <c r="V3">
         <v>5541000.0</v>
       </c>
       <c r="W3">
         <v>3155000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
         <v>3664000.0</v>
       </c>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>120418000.0</v>
+        <v>120415000.0</v>
       </c>
       <c r="C5">
         <v>167648000.0</v>
       </c>
       <c r="D5">
         <v>136228000.0</v>
       </c>
       <c r="E5">
         <v>107261000.0</v>
       </c>
       <c r="F5">
         <v>110074000.0</v>
       </c>
       <c r="G5">
         <v>90596000.0</v>
       </c>
       <c r="H5">
         <v>100505000.0</v>
       </c>
       <c r="I5">
         <v>92272000.0</v>
       </c>
       <c r="J5">
         <v>82539000.0</v>
       </c>
@@ -17866,54 +18025,54 @@
       </c>
       <c r="T5">
         <v>70004000.0</v>
       </c>
       <c r="U5">
         <v>22940000.0</v>
       </c>
       <c r="V5">
         <v>5560000.0</v>
       </c>
       <c r="W5">
         <v>6631000.0</v>
       </c>
       <c r="X5">
         <v>145803000.0</v>
       </c>
       <c r="Y5">
         <v>5331000.0</v>
       </c>
       <c r="Z5">
         <v>3211000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>178563000.0</v>
+        <v>178562000.0</v>
       </c>
       <c r="C6">
         <v>221124000.0</v>
       </c>
       <c r="D6">
         <v>196966000.0</v>
       </c>
       <c r="E6">
         <v>157178000.0</v>
       </c>
       <c r="F6">
         <v>142044000.0</v>
       </c>
       <c r="G6">
         <v>122037000.0</v>
       </c>
       <c r="H6">
         <v>127440000.0</v>
       </c>
       <c r="I6">
         <v>119478000.0</v>
       </c>
       <c r="J6">
         <v>111118000.0</v>
       </c>
@@ -17946,116 +18105,116 @@
       </c>
       <c r="T6">
         <v>76320000.0</v>
       </c>
       <c r="U6">
         <v>26476000.0</v>
       </c>
       <c r="V6">
         <v>11101000.0</v>
       </c>
       <c r="W6">
         <v>9786000.0</v>
       </c>
       <c r="X6">
         <v>145803000.0</v>
       </c>
       <c r="Y6">
         <v>8995000.0</v>
       </c>
       <c r="Z6">
         <v>3211000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>17600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
-        <v>-547882000.0</v>
+        <v>637869000.0</v>
       </c>
       <c r="C9">
         <v>737771000.0</v>
       </c>
       <c r="D9">
         <v>698220000.0</v>
       </c>
       <c r="E9">
         <v>645542000.0</v>
       </c>
       <c r="F9">
         <v>573478000.0</v>
       </c>
       <c r="G9">
         <v>534469000.0</v>
       </c>
       <c r="H9">
         <v>525338000.0</v>
       </c>
       <c r="I9">
         <v>480465000.0</v>
       </c>
       <c r="J9">
         <v>457437000.0</v>
       </c>
@@ -18088,54 +18247,54 @@
       </c>
       <c r="T9">
         <v>194967000.0</v>
       </c>
       <c r="U9">
         <v>113532000.0</v>
       </c>
       <c r="V9">
         <v>71140000.0</v>
       </c>
       <c r="W9">
         <v>55850000.0</v>
       </c>
       <c r="X9">
         <v>145803000.0</v>
       </c>
       <c r="Y9">
         <v>56151000.0</v>
       </c>
       <c r="Z9">
         <v>49475000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
-        <v>111996000.0</v>
+        <v>111993000.0</v>
       </c>
       <c r="C10">
         <v>138058000.0</v>
       </c>
       <c r="D10">
         <v>96547000.0</v>
       </c>
       <c r="E10">
         <v>83980000.0</v>
       </c>
       <c r="F10">
         <v>100090000.0</v>
       </c>
       <c r="G10">
         <v>74673000.0</v>
       </c>
       <c r="H10">
         <v>90173000.0</v>
       </c>
       <c r="I10">
         <v>82827000.0</v>
       </c>
       <c r="J10">
         <v>73986000.0</v>
       </c>
@@ -18166,51 +18325,51 @@
       <c r="S10">
         <v>49473000.0</v>
       </c>
       <c r="T10">
         <v>69098000.0</v>
       </c>
       <c r="U10">
         <v>20077000.0</v>
       </c>
       <c r="V10">
         <v>3887000.0</v>
       </c>
       <c r="W10">
         <v>5299000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>2391000.0</v>
       </c>
       <c r="Z10">
         <v>-477000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>20405000.0</v>
       </c>
       <c r="C11">
         <v>27888000.0</v>
       </c>
       <c r="D11">
         <v>13935000.0</v>
       </c>
       <c r="E11">
         <v>19737000.0</v>
       </c>
       <c r="F11">
         <v>28958000.0</v>
       </c>
       <c r="G11">
         <v>19714000.0</v>
       </c>
       <c r="H11">
         <v>21235000.0</v>
       </c>
       <c r="I11">
         <v>21427000.0</v>
       </c>
@@ -18246,51 +18405,51 @@
       </c>
       <c r="T11">
         <v>28542000.0</v>
       </c>
       <c r="U11">
         <v>8210000.0</v>
       </c>
       <c r="V11">
         <v>1865000.0</v>
       </c>
       <c r="W11">
         <v>2466000.0</v>
       </c>
       <c r="X11">
         <v>-2372000.0</v>
       </c>
       <c r="Y11">
         <v>1099000.0</v>
       </c>
       <c r="Z11">
         <v>-716000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>8422000.0</v>
       </c>
       <c r="C12">
         <v>29590000.0</v>
       </c>
       <c r="D12">
         <v>39681000.0</v>
       </c>
       <c r="E12">
         <v>23281000.0</v>
       </c>
       <c r="F12">
         <v>9984000.0</v>
       </c>
       <c r="G12">
         <v>13712000.0</v>
       </c>
       <c r="H12">
         <v>10719000.0</v>
       </c>
       <c r="I12">
         <v>8710000.0</v>
       </c>
@@ -18326,121 +18485,121 @@
       </c>
       <c r="T12">
         <v>1944000.0</v>
       </c>
       <c r="U12">
         <v>3509000.0</v>
       </c>
       <c r="V12">
         <v>2981000.0</v>
       </c>
       <c r="W12">
         <v>1266000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>3003000.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>10719000.0</v>
       </c>
       <c r="I13">
         <v>8710000.0</v>
       </c>
       <c r="J13">
         <v>8553000.0</v>
       </c>
       <c r="K13">
         <v>9470000.0</v>
       </c>
       <c r="L13">
         <v>10072000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>91591000.0</v>
       </c>
       <c r="C15">
         <v>110170000.0</v>
       </c>
       <c r="D15">
         <v>82612000.0</v>
       </c>
       <c r="E15">
         <v>64243000.0</v>
       </c>
       <c r="F15">
         <v>71132000.0</v>
       </c>
       <c r="G15">
         <v>54959000.0</v>
       </c>
       <c r="H15">
         <v>68938000.0</v>
       </c>
       <c r="I15">
         <v>61400000.0</v>
       </c>
@@ -18476,51 +18635,51 @@
       </c>
       <c r="T15">
         <v>40556000.0</v>
       </c>
       <c r="U15">
         <v>11867000.0</v>
       </c>
       <c r="V15">
         <v>2022000.0</v>
       </c>
       <c r="W15">
         <v>3017000.0</v>
       </c>
       <c r="X15">
         <v>2372000.0</v>
       </c>
       <c r="Y15">
         <v>789000.0</v>
       </c>
       <c r="Z15">
         <v>-848000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>64243000.0</v>
       </c>
       <c r="F16">
         <v>71132000.0</v>
       </c>
       <c r="G16">
         <v>54959000.0</v>
       </c>
       <c r="H16">
         <v>68938000.0</v>
       </c>
       <c r="I16">
         <v>61400000.0</v>
       </c>
       <c r="J16">
         <v>62876000.0</v>
       </c>
       <c r="K16">
         <v>46584000.0</v>
       </c>
@@ -18544,53 +18703,55 @@
       </c>
       <c r="R16">
         <v>22356000.0</v>
       </c>
       <c r="S16">
         <v>28723000.0</v>
       </c>
       <c r="T16">
         <v>40556000.0</v>
       </c>
       <c r="U16">
         <v>11867000.0</v>
       </c>
       <c r="V16">
         <v>2022000.0</v>
       </c>
       <c r="W16">
         <v>2833000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>91588000.0</v>
+      </c>
       <c r="C17">
         <v>110170000.0</v>
       </c>
       <c r="D17">
         <v>69329000.0</v>
       </c>
       <c r="E17">
         <v>64243000.0</v>
       </c>
       <c r="F17">
         <v>71132000.0</v>
       </c>
       <c r="G17">
         <v>54959000.0</v>
       </c>
       <c r="H17">
         <v>68938000.0</v>
       </c>
       <c r="I17">
         <v>61400000.0</v>
       </c>
       <c r="J17">
         <v>62876000.0</v>
       </c>
       <c r="K17">
@@ -18602,99 +18763,101 @@
       <c r="M17">
         <v>40030000.0</v>
       </c>
       <c r="N17">
         <v>39330000.0</v>
       </c>
       <c r="O17">
         <v>38075000.0</v>
       </c>
       <c r="P17">
         <v>34865000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-30833000.0</v>
+      </c>
       <c r="C18">
         <v>-29590000.0</v>
       </c>
       <c r="D18">
         <v>-39331000.0</v>
       </c>
       <c r="E18">
         <v>-23281000.0</v>
       </c>
       <c r="F18">
         <v>-10252000.0</v>
       </c>
       <c r="G18">
         <v>-13892000.0</v>
       </c>
       <c r="H18">
         <v>-10719000.0</v>
       </c>
       <c r="I18">
         <v>-8710000.0</v>
       </c>
       <c r="J18">
         <v>-8553000.0</v>
       </c>
       <c r="K18">
         <v>-9470000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-1501000.0</v>
       </c>
       <c r="F19">
         <v>-594000.0</v>
       </c>
       <c r="G19">
         <v>-544000.0</v>
       </c>
       <c r="H19">
         <v>-501000.0</v>
       </c>
       <c r="I19">
         <v>-735000.0</v>
       </c>
       <c r="J19">
         <v>121000.0</v>
       </c>
       <c r="K19">
         <v>1184000.0</v>
       </c>
@@ -18704,84 +18867,84 @@
       <c r="M19">
         <v>-958000.0</v>
       </c>
       <c r="N19">
         <v>-12000.0</v>
       </c>
       <c r="O19">
         <v>-325000.0</v>
       </c>
       <c r="P19">
         <v>124000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>145467000.0</v>
+        <v>151682000.0</v>
       </c>
       <c r="C21">
         <v>165842000.0</v>
       </c>
       <c r="D21">
         <v>132320000.0</v>
       </c>
       <c r="E21">
         <v>108762000.0</v>
       </c>
       <c r="F21">
         <v>110936000.0</v>
       </c>
       <c r="G21">
         <v>89109000.0</v>
       </c>
       <c r="H21">
         <v>101393000.0</v>
       </c>
       <c r="I21">
         <v>92272000.0</v>
       </c>
       <c r="J21">
         <v>82418000.0</v>
       </c>
@@ -18814,84 +18977,84 @@
       </c>
       <c r="T21">
         <v>70523000.0</v>
       </c>
       <c r="U21">
         <v>22940000.0</v>
       </c>
       <c r="V21">
         <v>5560000.0</v>
       </c>
       <c r="W21">
         <v>6598000.0</v>
       </c>
       <c r="X21">
         <v>145803000.0</v>
       </c>
       <c r="Y21">
         <v>5331000.0</v>
       </c>
       <c r="Z21">
         <v>3211000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
-        <v>1727384000.0</v>
+        <v>1721169000.0</v>
       </c>
       <c r="C23">
         <v>1853945000.0</v>
       </c>
       <c r="D23">
         <v>1830918000.0</v>
       </c>
       <c r="E23">
         <v>1671202000.0</v>
       </c>
       <c r="F23">
         <v>1442112000.0</v>
       </c>
       <c r="G23">
         <v>1417766000.0</v>
       </c>
       <c r="H23">
         <v>1377132000.0</v>
       </c>
       <c r="I23">
         <v>1245701000.0</v>
       </c>
       <c r="J23">
         <v>1146744000.0</v>
       </c>
@@ -18922,173 +19085,175 @@
       <c r="S23">
         <v>644452000.0</v>
       </c>
       <c r="T23">
         <v>656597000.0</v>
       </c>
       <c r="U23">
         <v>308339000.0</v>
       </c>
       <c r="V23">
         <v>171658000.0</v>
       </c>
       <c r="W23">
         <v>132890000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>138165000.0</v>
       </c>
       <c r="Z23">
         <v>108522000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>58147000.0</v>
+      </c>
       <c r="C25">
         <v>53476000.0</v>
       </c>
       <c r="D25">
         <v>61985000.0</v>
       </c>
       <c r="E25">
         <v>49917000.0</v>
       </c>
       <c r="F25">
         <v>31970000.0</v>
       </c>
       <c r="G25">
         <v>33748000.0</v>
       </c>
       <c r="H25">
         <v>28182000.0</v>
       </c>
       <c r="I25">
         <v>27206000.0</v>
       </c>
       <c r="J25">
         <v>28579000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
         <v>492404000.0</v>
       </c>
       <c r="C27">
         <v>518453000.0</v>
       </c>
       <c r="D27">
         <v>505162000.0</v>
       </c>
       <c r="E27">
         <v>486863000.0</v>
       </c>
       <c r="F27">
         <v>430572000.0</v>
       </c>
       <c r="G27">
         <v>411612000.0</v>
       </c>
       <c r="H27">
         <v>395763000.0</v>
       </c>
       <c r="I27">
         <v>360987000.0</v>
       </c>
@@ -19114,53 +19279,55 @@
         <v>241062000.0</v>
       </c>
       <c r="Q27">
         <v>218533000.0</v>
       </c>
       <c r="R27">
         <v>203428000.0</v>
       </c>
       <c r="S27">
         <v>170360000.0</v>
       </c>
       <c r="T27">
         <v>118128000.0</v>
       </c>
       <c r="U27">
         <v>87056000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>492404000.0</v>
+      </c>
       <c r="C28">
         <v>518453000.0</v>
       </c>
       <c r="D28">
         <v>8600000.0</v>
       </c>
       <c r="E28">
         <v>486863000.0</v>
       </c>
       <c r="F28">
         <v>430572000.0</v>
       </c>
       <c r="G28">
         <v>411612000.0</v>
       </c>
       <c r="H28">
         <v>395763000.0</v>
       </c>
       <c r="I28">
         <v>360987000.0</v>
       </c>
       <c r="J28">
         <v>346440000.0</v>
       </c>
       <c r="K28">
@@ -19186,104 +19353,106 @@
       </c>
       <c r="R28">
         <v>203428000.0</v>
       </c>
       <c r="S28">
         <v>170360000.0</v>
       </c>
       <c r="T28">
         <v>118128000.0</v>
       </c>
       <c r="U28">
         <v>87056000.0</v>
       </c>
       <c r="V28">
         <v>60039000.0</v>
       </c>
       <c r="W28">
         <v>46097000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>20405000.0</v>
+      </c>
       <c r="C29">
         <v>27888000.0</v>
       </c>
       <c r="D29">
         <v>9350000.0</v>
       </c>
       <c r="E29">
         <v>19737000.0</v>
       </c>
       <c r="F29">
         <v>28958000.0</v>
       </c>
       <c r="G29">
         <v>19714000.0</v>
       </c>
       <c r="H29">
         <v>21235000.0</v>
       </c>
       <c r="I29">
         <v>21427000.0</v>
       </c>
       <c r="J29">
         <v>11110000.0</v>
       </c>
       <c r="K29">
         <v>27923000.0</v>
       </c>
       <c r="L29">
         <v>24231000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
-        <v>823875000.0</v>
+        <v>486187000.0</v>
       </c>
       <c r="C30">
         <v>571929000.0</v>
       </c>
       <c r="D30">
         <v>565900000.0</v>
       </c>
       <c r="E30">
         <v>536780000.0</v>
       </c>
       <c r="F30">
         <v>462542000.0</v>
       </c>
       <c r="G30">
         <v>445360000.0</v>
       </c>
       <c r="H30">
         <v>423945000.0</v>
       </c>
       <c r="I30">
         <v>388193000.0</v>
       </c>
       <c r="J30">
         <v>375019000.0</v>
       </c>
@@ -19314,54 +19483,54 @@
       <c r="S30">
         <v>184450000.0</v>
       </c>
       <c r="T30">
         <v>124444000.0</v>
       </c>
       <c r="U30">
         <v>90592000.0</v>
       </c>
       <c r="V30">
         <v>65580000.0</v>
       </c>
       <c r="W30">
         <v>49252000.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>50820000.0</v>
       </c>
       <c r="Z30">
         <v>46264000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
-        <v>-33471000.0</v>
+        <v>-39689000.0</v>
       </c>
       <c r="C31">
         <v>-27784000.0</v>
       </c>
       <c r="D31">
         <v>-35773000.0</v>
       </c>
       <c r="E31">
         <v>-24782000.0</v>
       </c>
       <c r="F31">
         <v>-10846000.0</v>
       </c>
       <c r="G31">
         <v>-14436000.0</v>
       </c>
       <c r="H31">
         <v>-11220000.0</v>
       </c>
       <c r="I31">
         <v>-9445000.0</v>
       </c>
       <c r="J31">
         <v>-8432000.0</v>
       </c>
@@ -19394,51 +19563,51 @@
       </c>
       <c r="T31">
         <v>-1425000.0</v>
       </c>
       <c r="U31">
         <v>-2863000.0</v>
       </c>
       <c r="V31">
         <v>-1673000.0</v>
       </c>
       <c r="W31">
         <v>-1299000.0</v>
       </c>
       <c r="X31">
         <v>-145803000.0</v>
       </c>
       <c r="Y31">
         <v>-2940000.0</v>
       </c>
       <c r="Z31">
         <v>-3688000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>1872851000.0</v>
       </c>
       <c r="C32">
         <v>2019787000.0</v>
       </c>
       <c r="D32">
         <v>1963238000.0</v>
       </c>
       <c r="E32">
         <v>1779964000.0</v>
       </c>
       <c r="F32">
         <v>1553048000.0</v>
       </c>
       <c r="G32">
         <v>1506875000.0</v>
       </c>
       <c r="H32">
         <v>1478525000.0</v>
       </c>
       <c r="I32">
         <v>1337973000.0</v>
       </c>
@@ -19493,889 +19662,896 @@
       <c r="Z32">
         <v>111733000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
-        <v>11997000.0</v>
+        <v>283817000.0</v>
       </c>
       <c r="C2">
+        <v>299803000.0</v>
+      </c>
+      <c r="D2">
         <v>290545000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>298425000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>302542000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>317105000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>325047000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>329331000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>310533000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>303545000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>323504000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>325404000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>312565000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>300064000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>307295000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>268905000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>258158000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>246667000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>254175000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>246646000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>232082000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>303614000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>223288000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>223407000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>230616000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>264027000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>238158000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>235053000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>215949000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>249057000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>213060000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>206565000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>188826000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>207230000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>189992000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>190896000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>183607000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>182440000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>191310000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>194188000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>177199000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>173752000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>177864000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>178251000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>164569000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>168485000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>166064000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>166667000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>153730000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>143146000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>154024000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>151528000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>142818000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>146879000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>148267000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>147861000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>140188000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>131436000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>137343000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>133522000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>118221000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>119437000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>124060000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>125131000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>107559000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>106576000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>101610000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>103911000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>99237000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>104864000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>115421000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>119310000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>120407000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>133893000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>147468000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>142640000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>108152000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>78072000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>73213000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>34836000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31626000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>31198000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>25465000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>25446000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>23969000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>19837000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>21648000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>21727000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>20426000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>13180000.0</v>
+      </c>
+      <c r="C3">
         <v>14480000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14168000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14702000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14795000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13299000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13111000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13201000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>13865000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14532000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14561000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>16113000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15533000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>15778000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13958000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>10026000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10155000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8258000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7680000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7747000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8285000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8519000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>8654000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>8543000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>8032000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6647000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6966000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7672000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6897000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>7452000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6726000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6315000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6712000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6924000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>7354000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7048000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>7253000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7499000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7241000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7232000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7147000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8482000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8579000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8182000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8163000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7884000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5500000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5387000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5035000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5152000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5230000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5141000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5192000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6409000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6366000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6319000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5346000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5119000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>4913000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5099000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5176000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5829000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5798000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5725000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5749000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5879000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5709000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5659000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3306000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>3757000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3947000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3603000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2783000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2096000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1879000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1174000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1167000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>921000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>949000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>894000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>772000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -20509,624 +20685,631 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5">
-        <v>21299000.0</v>
+        <v>34099000.0</v>
       </c>
       <c r="C5">
+        <v>28511000.0</v>
+      </c>
+      <c r="D5">
         <v>38607000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>38372000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>37338000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>37508000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>45125000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>42443000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>42574000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>44587000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>34637000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>31370000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>31451000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20932000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>29067000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30290000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>27264000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>18376000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>32346000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>31908000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>27712000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>21637000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>28027000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>23131000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16509000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>28164000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>28433000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>22728000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>21477000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>29122000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>24337000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20707000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>17687000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>20278000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>23086000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>22434000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>16742000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>22199000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>24508000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>19358000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17694000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>19038000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>21497000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>18734000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>15962000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>16610000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>18528000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>17574000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>13850000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12587000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>17154000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>17286000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17727000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>14480000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>16759000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>17853000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>16203000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>13902000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>16094000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>15506000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>13506000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>11622000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>12604000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>12740000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>10119000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>10175000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>9387000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>10331000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10196000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>11296000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>12662000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>14295000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>14721000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>17413000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>19827000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18623000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>14660000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>14996000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>6340000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1563000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3167000.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5">
         <v>0.0</v>
       </c>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5">
         <v>0.0</v>
       </c>
       <c r="CK5">
         <v>0.0</v>
       </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>35779000.0</v>
+        <v>47279000.0</v>
       </c>
       <c r="C6">
+        <v>42991000.0</v>
+      </c>
+      <c r="D6">
         <v>52775000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>53074000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>52133000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>50807000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>58236000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55644000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>56439000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>59119000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49198000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>47483000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>46984000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36710000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>43025000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40316000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>37419000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>26634000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>40026000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39655000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>35997000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>30156000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>36681000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>31674000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>24541000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>34811000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35399000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>30400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>28374000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>36574000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>31063000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>27022000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>24399000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27202000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>30440000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>29482000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>23995000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>29698000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>31749000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26590000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24841000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>27520000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>30076000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26916000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>24125000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>24494000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>24028000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>22961000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>18885000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>17739000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>22384000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>22427000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>22919000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>20889000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>23125000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>24172000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>21549000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19021000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>21007000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>20605000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>18682000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>17451000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>18402000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>18465000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>15868000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>16054000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>15096000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>15990000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>13502000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>15053000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>16609000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>17898000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>17504000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>19509000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>21706000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19797000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>15827000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15917000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7289000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-669000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3939000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-124692000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>46967000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>41643000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>41212000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-98018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34872000.0</v>
       </c>
       <c r="CJ6">
         <v>34872000.0</v>
       </c>
       <c r="CK6">
         <v>34872000.0</v>
       </c>
+      <c r="CL6">
+        <v>34872000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -21260,86 +21443,87 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21473,1168 +21657,1185 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
-        <v>-1085548000.0</v>
+        <v>153683000.0</v>
       </c>
       <c r="C9">
+        <v>143870000.0</v>
+      </c>
+      <c r="D9">
         <v>174860000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>177730000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>185076000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>179219000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>191951000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>182698000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>183903000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>174807000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>178015000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>174681000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>170717000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>175545000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>160482000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>154205000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>155310000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>141318000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>139885000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>145879000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>146396000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>130721000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>137027000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>130580000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>127622000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>132609000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>135760000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>131664000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>125305000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>128853000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>119908000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>117750000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>113954000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>113944000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>115309000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>115496000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>112688000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>107119000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>115210000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>111231000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>106400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>107053000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>111087000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>110698000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>108958000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>107941000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>98732000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>97193000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>91322000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>86613000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>90031000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>90040000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>91103000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>85100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>89597000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>91788000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>87453000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>82511000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>81348000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>79873000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>76521000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>73501000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>73651000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>74516000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>66879000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>67485000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>65461000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>71494000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>58625000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>57069000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>60860000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>64754000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>54741000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>52530000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>51345000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>47531000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>43561000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>35813000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>34588000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>21309000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>21822000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>46966000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>46967000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>41643000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>41212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34872000.0</v>
       </c>
       <c r="CI9">
         <v>34872000.0</v>
       </c>
       <c r="CJ9">
         <v>34872000.0</v>
       </c>
       <c r="CK9">
         <v>34872000.0</v>
       </c>
+      <c r="CL9">
+        <v>34872000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>27390000.0</v>
+      </c>
+      <c r="C10">
         <v>21299000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>30746000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>29950000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30001000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31052000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37930000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>34740000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>34336000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>29793000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24080000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>21238000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>21436000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11924000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>21647000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>25771000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24637000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15969000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>29796000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>29296000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>25029000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>17927000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>24539000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19223000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12984000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25656000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25699000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19794000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>19024000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>26636000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>21631000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18540000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16020000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>18388000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20910000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>19897000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14791000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20041000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>22101000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16841000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>15524000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>16607000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18771000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>15055000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>13167000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14677000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17393000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>16179000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15901000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>11789000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>16818000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>16660000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>16959000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>13818000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15955000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>17242000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14896000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13386000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>15555000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>14942000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>12877000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>10875000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>11828000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11823000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9156000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8775000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7916000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8831000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>9461000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>10812000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11944000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13256000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13461000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>16890000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19227000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18367000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>14614000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15189000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>5449000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-2702000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2141000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1488000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2399000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1382000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2089000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>909000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1585000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1360000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1445000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>6868000.0</v>
+      </c>
+      <c r="C11">
         <v>3986000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6980000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6289000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3150000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6489000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>5251000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9129000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7019000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>7631000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>340000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>926000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5038000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3046000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2542000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7374000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6775000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3890000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9406000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>8984000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6678000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5107000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6668000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5567000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2372000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6277000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6069000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5183000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>3706000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7941000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4960000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>4923000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3603000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-8682000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7218000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7960000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4614000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>7368000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>8664000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>6258000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>5837000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5857000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>7226000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5881000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>5267000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5914000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5840000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>6181000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6185000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4033000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>5687000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>6329000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6847000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4599000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6382000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6896000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5959000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4544000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6221000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>5979000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5151000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3718000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>4435000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4622000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3736000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>2586000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>2800000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3662000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>3579000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4670000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>5076000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5358000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5646000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7270000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>8133000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7207000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5932000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>5983000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2476000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1296000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1047000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-108000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-109000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-903000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-1087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-754000.0</v>
       </c>
       <c r="CI11">
         <v>-754000.0</v>
       </c>
       <c r="CJ11">
         <v>-754000.0</v>
       </c>
       <c r="CK11">
         <v>-754000.0</v>
       </c>
+      <c r="CL11">
+        <v>-754000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>164</v>
+      </c>
+      <c r="B12">
+        <v>6709000.0</v>
+      </c>
       <c r="C12">
+        <v>7212000.0</v>
+      </c>
+      <c r="D12">
         <v>7861000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8422000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7337000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6454000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7195000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7703000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8238000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9535000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10557000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10132000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9457000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9007000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7420000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4049000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2627000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2407000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2550000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2612000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2683000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2971000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3488000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3908000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3525000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2508000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2824000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2934000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2453000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2637000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2240000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2167000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1666000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1890000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2175000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2537000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1951000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2158000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2407000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2460000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2445000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2345000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2674000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2489000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2564000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1966000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>800000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>774000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>714000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>577000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>476000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>626000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>768000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>662000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>804000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>611000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1307000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>516000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>539000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>564000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>629000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>747000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>776000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>917000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>963000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1471000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1500000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>735000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4082000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>785000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1037000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1210000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1944000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>654000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>414000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>324000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3509000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1181000.0</v>
       </c>
-      <c r="CB12">
-[...1 lines deleted...]
-      </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>1143000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>628000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>737000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>473000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>325000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>298000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>309000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>334000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>3525000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2508000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2824000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2934000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2453000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22650,86 +22851,85 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22863,751 +23063,760 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>20522000.0</v>
+      </c>
+      <c r="C15">
         <v>17313000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23766000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>23661000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>26851000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>24563000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>32679000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>25611000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>27317000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>22162000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>23740000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>20312000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16398000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8879000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>19105000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>18397000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17862000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12079000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>20390000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>20312000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>18351000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12820000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>17871000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13656000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>10612000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19379000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>19630000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14611000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>15318000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>18695000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16671000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13617000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12417000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>27070000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>13692000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>11937000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>10177000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>12673000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>13437000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>10583000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9687000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>10750000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11545000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9174000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>7900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8763000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>11553000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>9998000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>9716000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7756000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>11131000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>10331000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>10112000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>9219000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>9573000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10346000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>8937000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8842000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>9334000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>8963000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>7726000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7157000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>7393000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7201000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5420000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6189000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5116000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5169000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5882000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>6142000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6868000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>7898000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>7815000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>9620000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11094000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11160000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>8682000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9206000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2973000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1406000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1094000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>108000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>109000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>903000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>754000.0</v>
       </c>
       <c r="CI15">
         <v>754000.0</v>
       </c>
       <c r="CJ15">
         <v>754000.0</v>
       </c>
       <c r="CK15">
         <v>754000.0</v>
       </c>
+      <c r="CL15">
+        <v>754000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>20312000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>16398000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8879000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19105000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>18397000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>17862000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12079000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20390000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20312000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18351000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>12820000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>17871000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13656000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10612000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19379000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>19630000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>14611000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>15318000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>18695000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16671000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>13617000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12417000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>27070000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>13692000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>11937000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>10177000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>12877000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13437000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10583000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9687000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10750000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11545000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9174000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8763000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>11553000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9998000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>9716000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7756000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>11131000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>10331000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>10112000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9219000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>9573000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10346000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>8937000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8842000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>9334000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>8963000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7726000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>7157000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7393000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7201000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5420000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6189000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5116000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5169000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>5882000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>6142000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6868000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>7898000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>7815000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>9620000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>11094000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>11160000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>8682000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9206000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2973000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>-1094000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1094000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>773000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1249000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>718000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1087000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>486000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>847000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>728000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>772000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>20522000.0</v>
+      </c>
       <c r="C17">
+        <v>17310000.0</v>
+      </c>
+      <c r="D17">
         <v>23766000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>23661000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26851000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>24563000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>32679000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>25611000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>27317000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>22162000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>23740000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>20312000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>16398000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8879000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>19105000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>18397000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>17862000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>12079000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>20390000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>20312000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>18351000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>12820000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>17871000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>13656000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10612000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>19379000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>19630000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14611000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>15318000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>18695000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16671000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>13617000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>12417000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>27070000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>13692000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>11937000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>10177000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>12877000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>13437000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>10583000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>9687000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10750000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>11545000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>9174000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>7900000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>8763000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>11553000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>9998000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>9716000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>7756000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>11131000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>10331000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>10112000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>9219000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9573000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>10346000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>8937000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>9334000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>8963000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -23648,138 +23857,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>-6709000.0</v>
+      </c>
       <c r="C18">
+        <v>-7213000.0</v>
+      </c>
+      <c r="D18">
         <v>-7861000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8422000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7337000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6454000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7195000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7703000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8238000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9535000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-10557000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-10132000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9457000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9007000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-7474000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4103000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2697000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2407000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2550000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2612000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2683000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2971000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3488000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3908000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3525000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2508000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-2824000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2934000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2453000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23795,269 +24011,269 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-558000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>887000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>98000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-369000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-212000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>81000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-46000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-417000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-860000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-223000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>349000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>190000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-134000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-141000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>186000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-412000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-170000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-351000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-318000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>104000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>97000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-311000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>226000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>109000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>234000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>732000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-57000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>275000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-86000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-52000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-1190000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-231000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>33000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-335000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-621000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-35000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-221000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>140000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-9000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>78000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>36000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-116000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-212000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-33000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>2000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -24191,355 +24407,359 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
-        <v>28635000.0</v>
+        <v>36477000.0</v>
       </c>
       <c r="C21">
+        <v>31602000.0</v>
+      </c>
+      <c r="D21">
         <v>38431000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>40011000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38390000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36468000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>46024000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42407000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>40944000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>36921000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>31901000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>32047000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>31451000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23049000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>28234000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29776000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27703000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>18588000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32265000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>31954000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>28129000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>24858000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>28250000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>22782000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16319000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>28298000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>28664000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>22542000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>21889000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29443000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24222000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>21025000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>17582000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>20181000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>23396000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22208000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16633000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>21965000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>23776000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>19358000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17694000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>19038000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>21497000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>18734000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>15962000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16610000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>18528000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>17574000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>16650000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12587000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>17154000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>17295000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>17649000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14426000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16875000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>18065000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16236000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13867000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16094000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>15504000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>13419000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>11647000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>12505000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>12661000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10100000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9595000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9322000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10137000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10030000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>11296000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12662000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>14295000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>14721000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>17413000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>19827000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18623000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>14660000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>14996000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>6340000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-1563000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3167000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>-124692000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>46967000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>41643000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>41212000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-98018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34872000.0</v>
       </c>
       <c r="CJ21">
         <v>34872000.0</v>
       </c>
       <c r="CK21">
         <v>34872000.0</v>
       </c>
+      <c r="CL21">
+        <v>34872000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24673,323 +24893,329 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
-        <v>415038000.0</v>
+        <v>401023000.0</v>
       </c>
       <c r="C23">
+        <v>412071000.0</v>
+      </c>
+      <c r="D23">
         <v>426974000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>436144000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>449228000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>459857000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>470974000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>469622000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>453492000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>441431000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>469618000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>468038000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>451831000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>452560000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>439543000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>393334000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>385765000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>369397000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>361795000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>360571000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>350349000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>409477000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>332065000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>331205000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>341919000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>368338000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>345254000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>344175000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>319365000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>348467000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>308746000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>303290000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>285198000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>300993000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>281905000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>284184000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>279662000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>267594000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>282744000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>286061000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>265905000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>261767000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>267454000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>270215000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>257565000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>259816000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>246268000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>246286000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>228402000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>217172000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>226901000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>224273000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>216272000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>217553000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>220989000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>221584000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>211405000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>200080000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>202597000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>197891000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>181323000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>181291000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>185206000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>186986000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>164338000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>164466000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>157749000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>165268000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>147832000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>150637000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>163619000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>169769000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>160427000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>169010000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>178986000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>171548000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>137053000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>98889000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>101461000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>57708000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>50281000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>171658000.0</v>
       </c>
-      <c r="CE23">
-[...1 lines deleted...]
-      </c>
       <c r="CF23">
         <v>0.0</v>
       </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
         <v>132890000.0</v>
       </c>
-      <c r="CI23">
-[...1 lines deleted...]
-      </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -25035,337 +25261,341 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>13180000.0</v>
+      </c>
       <c r="C25">
+        <v>14482000.0</v>
+      </c>
+      <c r="D25">
         <v>14168000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14702000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14795000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13299000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13111000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13201000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13865000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14531000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14561000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16113000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>15533000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>15778000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13958000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10154000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8258000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7680000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7747000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8285000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8519000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8654000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8543000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8032000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6647000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6966000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7672000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6897000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>7453000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6726000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6315000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6712000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6924000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>7354000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7048000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7253000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7499000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7241000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7232000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7147000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8482000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8579000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8182000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>8163000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7884000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5387000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5035000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5152000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5230000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5141000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5192000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6409000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6366000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6319000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5346000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5119000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4913000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5099000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5176000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5829000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5798000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>5725000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5749000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5879000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5709000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5659000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3306000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3757000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3947000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3603000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2783000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>2096000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1879000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1174000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1167000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>921000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>949000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>894000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>772000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25392,55 +25622,55 @@
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>300000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
@@ -25499,654 +25729,669 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27">
+        <v>118827000.0</v>
+      </c>
+      <c r="C27">
         <v>115235000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>122261000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>123017000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>131891000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>129452000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>132816000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>127091000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>129094000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>123354000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>131553000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>126522000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>123733000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>372460000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>118290000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>114403000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>117452000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>114472000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>99940000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>106178000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>109982000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>308341000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>100123000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>99255000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>103271000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>97664000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>100130000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>101450000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>96519000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>91958000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>88960000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>90410000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>89659000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>86840000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>84558000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>86240000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>88802000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>77655000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>84193000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>84641000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>81559000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>79533000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>81011000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>83782000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>84833000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>83447000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>74704000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>74232000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>69637000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>68874000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>67647000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>67604000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>68262000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>64265000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>66356000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>67404000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>65871000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>241062000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>60341000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>59270000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>57926000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>218533000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>55348000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>56130000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>51030000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>203428000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>50430000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>55698000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>45289000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>170360000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>44251000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>46856000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>37237000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>118128000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>29639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27734000.0</v>
       </c>
       <c r="BY27">
         <v>27734000.0</v>
       </c>
       <c r="BZ27">
+        <v>27734000.0</v>
+      </c>
+      <c r="CA27">
         <v>87056000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>27299000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>180</v>
+      </c>
+      <c r="B28">
+        <v>118827000.0</v>
+      </c>
       <c r="C28">
+        <v>115235000.0</v>
+      </c>
+      <c r="D28">
         <v>122261000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>123017000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>131891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="G28">
         <v>370000.0</v>
       </c>
       <c r="H28">
         <v>370000.0</v>
       </c>
       <c r="I28">
-        <v>3166000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="J28">
         <v>3166000.0</v>
       </c>
       <c r="K28">
+        <v>3166000.0</v>
+      </c>
+      <c r="L28">
         <v>131553000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>126522000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>123733000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>235742000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>118290000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>114403000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>117452000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114472000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>99940000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>106178000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>109982000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>199378000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>100123000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>99255000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>103271000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>97664000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>100130000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>101450000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>96519000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>91958000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>88960000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>90410000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>89659000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>86840000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>84558000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>86240000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>88802000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>77655000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>84193000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>84641000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>81559000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>79533000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>81011000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>83782000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>84833000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>82163000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>74704000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>74232000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>69637000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>68874000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>67647000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>67604000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>68262000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>199631000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>66356000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>67404000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>65871000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>63525000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>60341000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>59270000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>57926000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>56025000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>55348000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>56130000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>51030000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>52011000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>50430000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>55698000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>45289000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>42016000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>44251000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>46856000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>37237000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>33021000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>29639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27734000.0</v>
       </c>
       <c r="BY28">
         <v>27734000.0</v>
       </c>
       <c r="BZ28">
+        <v>27734000.0</v>
+      </c>
+      <c r="CA28">
         <v>19896000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>24599000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>17678000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>17883000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18265000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>14258000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>13611000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>13905000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11556000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>11680000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>11720000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>11141000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>6868000.0</v>
+      </c>
       <c r="C29">
+        <v>3986000.0</v>
+      </c>
+      <c r="D29">
         <v>6980000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6289000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3150000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6489000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5251000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9129000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7019000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7631000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>340000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>926000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5038000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3046000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2542000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7374000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6775000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3890000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9406000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8984000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6678000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>5107000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6668000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5567000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2372000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6277000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6069000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5183000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>3706000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26162,855 +26407,865 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
-        <v>403041000.0</v>
+        <v>117206000.0</v>
       </c>
       <c r="C30">
+        <v>112268000.0</v>
+      </c>
+      <c r="D30">
         <v>136429000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>137719000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>146686000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>142752000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>145927000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>140291000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>142959000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>137886000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>146114000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>142634000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>139266000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>152496000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>132248000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>124429000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>127607000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>122730000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>107620000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>113925000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>118267000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>105863000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>108777000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>107798000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>111303000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>104311000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>107096000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>109122000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>103416000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>99410000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>95686000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>96725000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>96372000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>93763000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>91913000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>93288000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>96055000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>85154000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>91434000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>91873000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>88706000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>88015000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>89590000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>91964000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>92996000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>91331000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>80204000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>79619000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>74672000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>74026000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>72877000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>72745000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>73454000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>70674000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>72722000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>73723000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>71217000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>68644000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>65254000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>64369000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>63102000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>61854000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>61146000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>61855000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>56779000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>57890000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>56139000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>61357000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>48595000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>45773000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>48198000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>50459000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>40020000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>35117000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>31518000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28908000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>28901000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>20817000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>28248000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22872000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>18655000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-171658000.0</v>
       </c>
-      <c r="CE30">
-[...1 lines deleted...]
-      </c>
       <c r="CF30">
         <v>0.0</v>
       </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
         <v>-132890000.0</v>
       </c>
-      <c r="CI30">
-[...1 lines deleted...]
-      </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31">
-        <v>-7336000.0</v>
+        <v>-9087000.0</v>
       </c>
       <c r="C31">
+        <v>-10303000.0</v>
+      </c>
+      <c r="D31">
         <v>-7685000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-10061000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-8389000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5416000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-8094000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7667000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6608000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7128000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7821000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-10809000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10015000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11124000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6587000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4005000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3066000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2619000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2469000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2658000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3100000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-6931000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3711000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3559000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3335000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2642000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2965000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2748000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2865000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2807000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2591000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2485000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1562000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1793000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2486000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2311000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1842000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1924000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1675000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2517000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2170000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2431000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2726000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3679000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2795000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1933000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1135000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1395000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-749000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-798000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-336000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-635000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-690000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-608000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1040000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-823000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1340000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-481000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-539000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-562000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-542000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-772000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-677000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-838000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-944000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-820000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1406000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1306000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-569000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-484000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-718000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1039000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1260000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-523000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-600000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-256000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-46000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>193000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-891000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1139000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1026000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>124692000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-46967000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-41643000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-41212000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>98018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34872000.0</v>
       </c>
       <c r="CJ31">
         <v>-34872000.0</v>
       </c>
       <c r="CK31">
         <v>-34872000.0</v>
       </c>
+      <c r="CL31">
+        <v>-34872000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>437500000.0</v>
+      </c>
+      <c r="C32">
         <v>443673000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>465405000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>476155000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>487618000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>496324000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>516998000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>512029000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>494436000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>478352000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>501519000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>500085000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>483282000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>475609000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>467777000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>423110000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>413468000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>387985000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>394060000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>392525000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>378478000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>434335000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>360315000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>353987000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>358238000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>396636000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>373918000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>366717000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>341254000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>377910000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>332968000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>324315000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>302780000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>321174000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>305301000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>306392000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>296295000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>289559000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>306520000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>305419000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>283599000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>280805000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>288951000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>288949000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>273527000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>276426000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>264796000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>263860000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>245052000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>229759000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>244055000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>241568000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>233921000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>231979000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>237864000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>239649000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>227641000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>213947000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>218691000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>213395000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>194742000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>192938000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>197711000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>199647000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>174438000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>174061000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>167071000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>175405000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>157862000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>161933000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>176281000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>184064000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>175148000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>186423000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>198813000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>190171000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>151713000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>113885000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>107801000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>56145000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>53448000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>46966000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>46967000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>41643000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>41212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34872000.0</v>
       </c>
       <c r="CI32">
         <v>34872000.0</v>
       </c>
       <c r="CJ32">
         <v>34872000.0</v>
       </c>
       <c r="CK32">
+        <v>34872000.0</v>
+      </c>
+      <c r="CL32">
         <v>34872000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -27097,51 +27352,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>18817000.0</v>
       </c>
       <c r="C2">
         <v>9449000.0</v>
       </c>
       <c r="D2">
         <v>12968000.0</v>
       </c>
       <c r="E2">
         <v>20433000.0</v>
       </c>
       <c r="F2">
         <v>81987000.0</v>
       </c>
       <c r="G2">
         <v>6482000.0</v>
       </c>
       <c r="H2">
         <v>12986000.0</v>
       </c>
       <c r="I2">
         <v>24266000.0</v>
       </c>
@@ -27168,51 +27423,51 @@
       </c>
       <c r="Q2">
         <v>2353000.0</v>
       </c>
       <c r="R2">
         <v>1536000.0</v>
       </c>
       <c r="S2">
         <v>2733000.0</v>
       </c>
       <c r="T2">
         <v>2997000.0</v>
       </c>
       <c r="U2">
         <v>499000.0</v>
       </c>
       <c r="V2">
         <v>797000.0</v>
       </c>
       <c r="W2">
         <v>1643000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>21659000</v>
       </c>
       <c r="C3">
         <v>21430000</v>
       </c>
       <c r="D3">
         <v>22337000</v>
       </c>
       <c r="E3">
         <v>24475000</v>
       </c>
       <c r="F3">
         <v>19932000</v>
       </c>
       <c r="G3">
         <v>17683000</v>
       </c>
       <c r="H3">
         <v>26901000</v>
       </c>
       <c r="I3">
         <v>21812000</v>
       </c>
@@ -27239,153 +27494,153 @@
       </c>
       <c r="Q3">
         <v>7677000</v>
       </c>
       <c r="R3">
         <v>8505000</v>
       </c>
       <c r="S3">
         <v>10270000</v>
       </c>
       <c r="T3">
         <v>3806000</v>
       </c>
       <c r="U3">
         <v>1875000</v>
       </c>
       <c r="V3">
         <v>1370000</v>
       </c>
       <c r="W3">
         <v>1155000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-6267000.0</v>
       </c>
       <c r="F4">
         <v>-61043000.0</v>
       </c>
       <c r="G4">
         <v>72152000.0</v>
       </c>
       <c r="H4">
         <v>-6670000.0</v>
       </c>
       <c r="I4">
         <v>-10488000.0</v>
       </c>
       <c r="J4">
         <v>15287000.0</v>
       </c>
       <c r="K4">
         <v>-1705000.0</v>
       </c>
       <c r="L4">
         <v>-4375000.0</v>
       </c>
       <c r="M4">
         <v>3169000.0</v>
       </c>
       <c r="N4">
         <v>-5772000.0</v>
       </c>
       <c r="O4">
         <v>10628000.0</v>
       </c>
       <c r="P4">
         <v>796000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-57189000.0</v>
       </c>
       <c r="F5">
         <v>-36760000.0</v>
       </c>
       <c r="G5">
         <v>32910000.0</v>
       </c>
       <c r="H5">
         <v>-22533000.0</v>
       </c>
       <c r="I5">
         <v>-10296000.0</v>
       </c>
       <c r="J5">
         <v>-365000.0</v>
       </c>
       <c r="K5">
         <v>314000.0</v>
       </c>
       <c r="L5">
         <v>-54000.0</v>
       </c>
       <c r="M5">
         <v>-1356000.0</v>
       </c>
       <c r="N5">
         <v>-3469000.0</v>
       </c>
       <c r="O5">
         <v>-969000.0</v>
       </c>
       <c r="P5">
         <v>3163000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>37507000.0</v>
       </c>
       <c r="C6">
         <v>9368000.0</v>
       </c>
       <c r="D6">
         <v>-3519000.0</v>
       </c>
       <c r="E6">
         <v>-7465000.0</v>
       </c>
       <c r="F6">
         <v>-61554000.0</v>
       </c>
       <c r="G6">
         <v>75505000.0</v>
       </c>
       <c r="H6">
         <v>-6504000.0</v>
       </c>
       <c r="I6">
         <v>-11280000.0</v>
       </c>
@@ -27412,53 +27667,55 @@
       </c>
       <c r="Q6">
         <v>948000.0</v>
       </c>
       <c r="R6">
         <v>817000.0</v>
       </c>
       <c r="S6">
         <v>-1197000.0</v>
       </c>
       <c r="T6">
         <v>-264000.0</v>
       </c>
       <c r="U6">
         <v>2498000.0</v>
       </c>
       <c r="V6">
         <v>-298000.0</v>
       </c>
       <c r="W6">
         <v>-846000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>-32525000.0</v>
+      </c>
       <c r="C7">
         <v>11201000.0</v>
       </c>
       <c r="D7">
         <v>9938000.0</v>
       </c>
       <c r="E7">
         <v>16516000.0</v>
       </c>
       <c r="F7">
         <v>-35170000.0</v>
       </c>
       <c r="G7">
         <v>62517000.0</v>
       </c>
       <c r="H7">
         <v>-22894000.0</v>
       </c>
       <c r="I7">
         <v>-34749000.0</v>
       </c>
       <c r="J7">
         <v>19105000.0</v>
       </c>
       <c r="K7">
@@ -27481,104 +27738,106 @@
       </c>
       <c r="Q7">
         <v>13791000.0</v>
       </c>
       <c r="R7">
         <v>-3977000.0</v>
       </c>
       <c r="S7">
         <v>-18406000.0</v>
       </c>
       <c r="T7">
         <v>-3314000.0</v>
       </c>
       <c r="U7">
         <v>-1411000.0</v>
       </c>
       <c r="V7">
         <v>-5539000.0</v>
       </c>
       <c r="W7">
         <v>-2005000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>19732000.0</v>
       </c>
       <c r="F8">
         <v>-19021000.0</v>
       </c>
       <c r="G8">
         <v>54384000.0</v>
       </c>
       <c r="H8">
         <v>-31300000.0</v>
       </c>
       <c r="I8">
         <v>-60096000.0</v>
       </c>
       <c r="J8">
         <v>-7234000.0</v>
       </c>
       <c r="K8">
         <v>-29020000.0</v>
       </c>
       <c r="L8">
         <v>-2713000.0</v>
       </c>
       <c r="M8">
         <v>-2464000.0</v>
       </c>
       <c r="N8">
         <v>829000.0</v>
       </c>
       <c r="O8">
         <v>12457000.0</v>
       </c>
       <c r="P8">
         <v>-18147000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>192</v>
+      </c>
+      <c r="B9">
+        <v>22031000.0</v>
+      </c>
       <c r="C9">
         <v>-49538000.0</v>
       </c>
       <c r="D9">
         <v>30216000.0</v>
       </c>
       <c r="E9">
         <v>19732000.0</v>
       </c>
       <c r="F9">
         <v>-19021000.0</v>
       </c>
       <c r="G9">
         <v>54384000.0</v>
       </c>
       <c r="H9">
         <v>-31300000.0</v>
       </c>
       <c r="I9">
         <v>-60096000.0</v>
       </c>
       <c r="J9">
         <v>-7234000.0</v>
       </c>
       <c r="K9">
@@ -27593,100 +27852,100 @@
       <c r="N9">
         <v>829000.0</v>
       </c>
       <c r="O9">
         <v>12457000.0</v>
       </c>
       <c r="P9">
         <v>-18147000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>15948000.0</v>
       </c>
       <c r="S9">
         <v>57022000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>4350000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-14414000.0</v>
       </c>
       <c r="G10">
         <v>47871000.0</v>
       </c>
       <c r="H10">
         <v>-7091000.0</v>
       </c>
       <c r="I10">
         <v>13249000.0</v>
       </c>
       <c r="J10">
         <v>20064000.0</v>
       </c>
       <c r="K10">
         <v>7961000.0</v>
       </c>
       <c r="L10">
         <v>-18220000.0</v>
       </c>
       <c r="M10">
         <v>1508000.0</v>
       </c>
       <c r="N10">
         <v>731000.0</v>
       </c>
       <c r="O10">
         <v>-2898000.0</v>
       </c>
       <c r="P10">
         <v>2245000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>53656000.0</v>
       </c>
       <c r="F11">
         <v>20309000.0</v>
       </c>
       <c r="G11">
         <v>-25065000.0</v>
       </c>
       <c r="H11">
         <v>30665000.0</v>
       </c>
       <c r="I11">
         <v>35383000.0</v>
       </c>
       <c r="J11">
         <v>3631000.0</v>
       </c>
       <c r="K11">
         <v>8941000.0</v>
       </c>
@@ -27699,51 +27958,51 @@
       <c r="N11">
         <v>9123000.0</v>
       </c>
       <c r="O11">
         <v>-13221000.0</v>
       </c>
       <c r="P11">
         <v>17375000.0</v>
       </c>
       <c r="Q11">
         <v>16905000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>65876000.0</v>
       </c>
       <c r="U11">
         <v>43311000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>30542000.0</v>
       </c>
       <c r="F12">
         <v>41958000.0</v>
       </c>
       <c r="G12">
         <v>21499000.0</v>
       </c>
       <c r="H12">
         <v>16981000.0</v>
       </c>
       <c r="I12">
         <v>20563000.0</v>
       </c>
       <c r="J12">
         <v>5958000.0</v>
       </c>
       <c r="K12">
         <v>19094000.0</v>
       </c>
@@ -27754,96 +28013,96 @@
         <v>15021000.0</v>
       </c>
       <c r="N12">
         <v>14028000.0</v>
       </c>
       <c r="O12">
         <v>26459000.0</v>
       </c>
       <c r="P12">
         <v>1958000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>3259000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
         <v>158000.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>9941000.0</v>
       </c>
       <c r="F13">
         <v>-19895000.0</v>
       </c>
       <c r="G13">
         <v>47871000.0</v>
       </c>
       <c r="H13">
         <v>-7091000.0</v>
       </c>
       <c r="I13">
         <v>13249000.0</v>
       </c>
       <c r="J13">
         <v>20064000.0</v>
       </c>
       <c r="K13">
         <v>7961000.0</v>
       </c>
       <c r="L13">
         <v>-18220000.0</v>
       </c>
       <c r="M13">
         <v>1895000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>58147000.0</v>
       </c>
       <c r="C14">
         <v>53476000.0</v>
       </c>
       <c r="D14">
         <v>60738000.0</v>
       </c>
       <c r="E14">
         <v>49917000.0</v>
       </c>
       <c r="F14">
         <v>31970000.0</v>
       </c>
       <c r="G14">
         <v>33748000.0</v>
       </c>
       <c r="H14">
         <v>28182000.0</v>
       </c>
       <c r="I14">
         <v>27206000.0</v>
       </c>
@@ -27870,51 +28129,51 @@
       </c>
       <c r="Q14">
         <v>23101000.0</v>
       </c>
       <c r="R14">
         <v>20553000.0</v>
       </c>
       <c r="S14">
         <v>14090000.0</v>
       </c>
       <c r="T14">
         <v>6316000.0</v>
       </c>
       <c r="U14">
         <v>3536000.0</v>
       </c>
       <c r="V14">
         <v>5541000.0</v>
       </c>
       <c r="W14">
         <v>3155000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>10356000.0</v>
       </c>
       <c r="C15">
         <v>10507000.0</v>
       </c>
       <c r="D15">
         <v>10537000.0</v>
       </c>
       <c r="E15">
         <v>10547000.0</v>
       </c>
       <c r="F15">
         <v>10565000.0</v>
       </c>
       <c r="G15">
         <v>10551000.0</v>
       </c>
       <c r="H15">
         <v>10540000.0</v>
       </c>
       <c r="I15">
         <v>7915000.0</v>
       </c>
@@ -27931,51 +28190,51 @@
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>172348000.0</v>
       </c>
       <c r="P15">
         <v>213843000.0</v>
       </c>
       <c r="Q15">
         <v>966000.0</v>
       </c>
       <c r="R15">
         <v>322807000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>56324000.0</v>
       </c>
       <c r="C16">
         <v>18817000.0</v>
       </c>
       <c r="D16">
         <v>9449000.0</v>
       </c>
       <c r="E16">
         <v>12968000.0</v>
       </c>
       <c r="F16">
         <v>20433000.0</v>
       </c>
       <c r="G16">
         <v>81987000.0</v>
       </c>
       <c r="H16">
         <v>6482000.0</v>
       </c>
       <c r="I16">
         <v>12986000.0</v>
       </c>
@@ -28002,90 +28261,90 @@
       </c>
       <c r="Q16">
         <v>3301000.0</v>
       </c>
       <c r="R16">
         <v>2353000.0</v>
       </c>
       <c r="S16">
         <v>1536000.0</v>
       </c>
       <c r="T16">
         <v>2733000.0</v>
       </c>
       <c r="U16">
         <v>2997000.0</v>
       </c>
       <c r="V16">
         <v>499000.0</v>
       </c>
       <c r="W16">
         <v>797000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-403000.0</v>
       </c>
       <c r="L17">
         <v>-1746000.0</v>
       </c>
       <c r="M17">
         <v>-1004000.0</v>
       </c>
       <c r="N17">
         <v>251000.0</v>
       </c>
       <c r="O17">
         <v>-436000.0</v>
       </c>
       <c r="P17">
         <v>-281000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>120211000.0</v>
       </c>
       <c r="C18">
         <v>150114000.0</v>
       </c>
       <c r="D18">
         <v>130046000.0</v>
       </c>
       <c r="E18">
         <v>137731000.0</v>
       </c>
       <c r="F18">
         <v>90273000.0</v>
       </c>
       <c r="G18">
         <v>155462000.0</v>
       </c>
       <c r="H18">
         <v>64539000.0</v>
       </c>
       <c r="I18">
         <v>52858000.0</v>
       </c>
@@ -28112,125 +28371,127 @@
       </c>
       <c r="Q18">
         <v>60501000.0</v>
       </c>
       <c r="R18">
         <v>40049000.0</v>
       </c>
       <c r="S18">
         <v>17779000.0</v>
       </c>
       <c r="T18">
         <v>41657000.0</v>
       </c>
       <c r="U18">
         <v>15654000.0</v>
       </c>
       <c r="V18">
         <v>866000.0</v>
       </c>
       <c r="W18">
         <v>2114000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-74805000.0</v>
       </c>
       <c r="D19">
         <v>-8830000.0</v>
       </c>
       <c r="E19">
         <v>-258844000.0</v>
       </c>
       <c r="F19">
         <v>-194481000.0</v>
       </c>
       <c r="G19">
         <v>-270948000.0</v>
       </c>
       <c r="H19">
         <v>-30470000.0</v>
       </c>
       <c r="I19">
         <v>-56387000.0</v>
       </c>
       <c r="J19">
         <v>-14604000.0</v>
       </c>
       <c r="K19">
         <v>-13891000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>-16053000.0</v>
+      </c>
       <c r="C21">
         <v>-24193000.0</v>
       </c>
       <c r="D21">
         <v>-120397000.0</v>
       </c>
       <c r="E21">
         <v>132904000.0</v>
       </c>
       <c r="F21">
         <v>107773000.0</v>
       </c>
       <c r="G21">
         <v>148243000.0</v>
       </c>
       <c r="H21">
         <v>-34979000.0</v>
       </c>
       <c r="I21">
         <v>-5847000.0</v>
       </c>
       <c r="J21">
         <v>-53138000.0</v>
       </c>
       <c r="K21">
@@ -28239,51 +28500,51 @@
       <c r="L21">
         <v>-38537000.0</v>
       </c>
       <c r="M21">
         <v>310052000.0</v>
       </c>
       <c r="N21">
         <v>-65000000.0</v>
       </c>
       <c r="O21">
         <v>-41955000.0</v>
       </c>
       <c r="P21">
         <v>59992000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
         <v>91588000.0</v>
       </c>
       <c r="C22">
         <v>110170000.0</v>
       </c>
       <c r="D22">
         <v>82612000.0</v>
       </c>
       <c r="E22">
         <v>64243000.0</v>
       </c>
       <c r="F22">
         <v>71132000.0</v>
       </c>
       <c r="G22">
         <v>54959000.0</v>
       </c>
       <c r="H22">
         <v>68938000.0</v>
       </c>
       <c r="I22">
         <v>61400000.0</v>
       </c>
@@ -28310,54 +28571,54 @@
       </c>
       <c r="Q22">
         <v>27171000.0</v>
       </c>
       <c r="R22">
         <v>22356000.0</v>
       </c>
       <c r="S22">
         <v>28723000.0</v>
       </c>
       <c r="T22">
         <v>40556000.0</v>
       </c>
       <c r="U22">
         <v>11867000.0</v>
       </c>
       <c r="V22">
         <v>2022000.0</v>
       </c>
       <c r="W22">
         <v>2637000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>-73951000.0</v>
+        <v>-2612000.0</v>
       </c>
       <c r="C23">
         <v>-4431000.0</v>
       </c>
       <c r="D23">
         <v>-133000.0</v>
       </c>
       <c r="E23">
         <v>1568261000.0</v>
       </c>
       <c r="F23">
         <v>-56783000.0</v>
       </c>
       <c r="G23">
         <v>59858000.0</v>
       </c>
       <c r="H23">
         <v>-1621000.0</v>
       </c>
       <c r="I23">
         <v>-3731000.0</v>
       </c>
       <c r="J23">
         <v>-1698000.0</v>
       </c>
@@ -28381,51 +28642,51 @@
       </c>
       <c r="Q23">
         <v>1859000.0</v>
       </c>
       <c r="R23">
         <v>5945000.0</v>
       </c>
       <c r="S23">
         <v>3308000.0</v>
       </c>
       <c r="T23">
         <v>50412000.0</v>
       </c>
       <c r="U23">
         <v>15876000.0</v>
       </c>
       <c r="V23">
         <v>-4025000.0</v>
       </c>
       <c r="W23">
         <v>-60000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>148000.0</v>
       </c>
       <c r="C24">
         <v>-353000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-234369000.0</v>
       </c>
       <c r="F24">
         <v>-174549000.0</v>
       </c>
       <c r="G24">
         <v>-253265000.0</v>
       </c>
       <c r="H24">
         <v>-3569000.0</v>
       </c>
       <c r="I24">
         <v>-21812000.0</v>
       </c>
       <c r="J24">
         <v>-14513000.0</v>
@@ -28440,54 +28701,54 @@
         <v>-360845000.0</v>
       </c>
       <c r="N24">
         <v>-18924000.0</v>
       </c>
       <c r="O24">
         <v>-9974000.0</v>
       </c>
       <c r="P24">
         <v>-108037000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24">
         <v>1130000.0</v>
       </c>
       <c r="W24">
         <v>311000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>-25551000.0</v>
+        <v>6974000.0</v>
       </c>
       <c r="C25">
         <v>4311000.0</v>
       </c>
       <c r="D25">
         <v>1868000.0</v>
       </c>
       <c r="E25">
         <v>10931000.0</v>
       </c>
       <c r="F25">
         <v>20227000.0</v>
       </c>
       <c r="G25">
         <v>6231000.0</v>
       </c>
       <c r="H25">
         <v>1519000.0</v>
       </c>
       <c r="I25">
         <v>4207000.0</v>
       </c>
       <c r="J25">
         <v>3730000.0</v>
       </c>
@@ -28511,53 +28772,55 @@
       </c>
       <c r="Q25">
         <v>1806000.0</v>
       </c>
       <c r="R25">
         <v>227000.0</v>
       </c>
       <c r="S25">
         <v>6895000.0</v>
       </c>
       <c r="T25">
         <v>3652000.0</v>
       </c>
       <c r="U25">
         <v>5074000.0</v>
       </c>
       <c r="V25">
         <v>2138000.0</v>
       </c>
       <c r="W25">
         <v>-31000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>-55286000.0</v>
+      </c>
       <c r="C26">
         <v>-47767000.0</v>
       </c>
       <c r="D26">
         <v>-19083000.0</v>
       </c>
       <c r="E26">
         <v>-21218000.0</v>
       </c>
       <c r="F26">
         <v>-20040000.0</v>
       </c>
       <c r="G26">
         <v>-29726000.0</v>
       </c>
       <c r="H26">
         <v>-23414000.0</v>
       </c>
       <c r="I26">
         <v>-17125000.0</v>
       </c>
       <c r="J26">
         <v>-32464000.0</v>
       </c>
       <c r="K26">
@@ -28574,51 +28837,51 @@
       </c>
       <c r="O26">
         <v>-11569000.0</v>
       </c>
       <c r="P26">
         <v>-975000.0</v>
       </c>
       <c r="Q26">
         <v>-1291000.0</v>
       </c>
       <c r="R26">
         <v>-4179000.0</v>
       </c>
       <c r="S26">
         <v>-2329000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>-324000.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>17686000.0</v>
       </c>
       <c r="C27">
         <v>16722000.0</v>
       </c>
       <c r="D27">
         <v>14861000.0</v>
       </c>
       <c r="E27">
         <v>13171000.0</v>
       </c>
       <c r="F27">
         <v>13230000.0</v>
       </c>
       <c r="G27">
         <v>17555000.0</v>
       </c>
       <c r="H27">
         <v>15818000.0</v>
       </c>
       <c r="I27">
         <v>11506000.0</v>
       </c>
@@ -28645,51 +28908,51 @@
       </c>
       <c r="Q27">
         <v>7533000.0</v>
       </c>
       <c r="R27">
         <v>7192000.0</v>
       </c>
       <c r="S27">
         <v>127000.0</v>
       </c>
       <c r="T27">
         <v>68000.0</v>
       </c>
       <c r="U27">
         <v>21000.0</v>
       </c>
       <c r="V27">
         <v>-10000.0</v>
       </c>
       <c r="W27">
         <v>-207000.0</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>-84307000.0</v>
       </c>
       <c r="C28">
         <v>-86898000.0</v>
       </c>
       <c r="D28">
         <v>-152588000.0</v>
       </c>
       <c r="E28">
         <v>90371000.0</v>
       </c>
       <c r="F28">
         <v>23233000.0</v>
       </c>
       <c r="G28">
         <v>169955000.0</v>
       </c>
       <c r="H28">
         <v>-67640000.0</v>
       </c>
       <c r="I28">
         <v>-28771000.0</v>
       </c>
@@ -28716,51 +28979,51 @@
       </c>
       <c r="Q28">
         <v>-59366000.0</v>
       </c>
       <c r="R28">
         <v>149505000.0</v>
       </c>
       <c r="S28">
         <v>33079000.0</v>
       </c>
       <c r="T28">
         <v>54337000.0</v>
       </c>
       <c r="U28">
         <v>-13277000.0</v>
       </c>
       <c r="V28">
         <v>36287000.0</v>
       </c>
       <c r="W28">
         <v>-3820000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>141870000.0</v>
       </c>
       <c r="C29">
         <v>171544000.0</v>
       </c>
       <c r="D29">
         <v>152383000.0</v>
       </c>
       <c r="E29">
         <v>162206000.0</v>
       </c>
       <c r="F29">
         <v>110205000.0</v>
       </c>
       <c r="G29">
         <v>173145000.0</v>
       </c>
       <c r="H29">
         <v>91440000.0</v>
       </c>
       <c r="I29">
         <v>74670000.0</v>
       </c>
@@ -28787,51 +29050,51 @@
       </c>
       <c r="Q29">
         <v>68178000.0</v>
       </c>
       <c r="R29">
         <v>48554000.0</v>
       </c>
       <c r="S29">
         <v>28049000.0</v>
       </c>
       <c r="T29">
         <v>45463000.0</v>
       </c>
       <c r="U29">
         <v>17529000.0</v>
       </c>
       <c r="V29">
         <v>2236000.0</v>
       </c>
       <c r="W29">
         <v>3269000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-21511000.0</v>
       </c>
       <c r="C30">
         <v>-74805000.0</v>
       </c>
       <c r="D30">
         <v>-3673000.0</v>
       </c>
       <c r="E30">
         <v>-258844000.0</v>
       </c>
       <c r="F30">
         <v>-194481000.0</v>
       </c>
       <c r="G30">
         <v>-270948000.0</v>
       </c>
       <c r="H30">
         <v>-30470000.0</v>
       </c>
       <c r="I30">
         <v>-56387000.0</v>
       </c>
@@ -28877,3277 +29140,3307 @@
       <c r="W30">
         <v>-185000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>56324000.0</v>
+      </c>
+      <c r="C2">
         <v>53926000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26888000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>24092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18817000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7635000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4768000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4599000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9449000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7854000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8936000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12968000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10476000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8464000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9073000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20433000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42302000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>35910000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50823000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>81987000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8237000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9064000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>58661000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6482000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7452000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6304000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5689000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12986000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7090000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7601000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>20565000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24266000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7736000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>9493000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8207000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6042000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9647000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10848000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9359000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7747000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5722000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7449000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7025000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12122000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7509000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>8026000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>20204000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8953000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6006000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4465000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14725000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6062000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5257000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5713000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4097000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2010000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2677000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6288000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3301000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6498000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5338000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>6766000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2353000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9250000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4373000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2049000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1536000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2699000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2018000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2567000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2733000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2074000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1677000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1274000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2997000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1595000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1144000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1296000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>499000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>2830000</v>
+      </c>
+      <c r="C3">
         <v>6914000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5543000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5750000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3452000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5871000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5167000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5166000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>5226000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4461000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4737000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6698000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6441000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7152000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6297000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4572000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6454000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7653000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4804000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3880000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3595000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4773000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3895000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4311000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4704000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6215000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6170000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6977000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7539000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>6219000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>6196000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6161000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3236000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6038000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2392000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3512000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2571000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3137000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2798000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3672000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>4184000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>488000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>5046000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3839000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3309000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2392000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2479000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2445000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>5658000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4079000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2885000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3576000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3621000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3157000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2302000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2476000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5626000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3317000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2655000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2538000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1724000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2665000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1734000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1738000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1540000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2455000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3236000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1994000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>820000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>768000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5599000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2667000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1236000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>860000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1168000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>664000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1114000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>839000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>622000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1953000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>139000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1370000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>1155000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-4043000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>-10835000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-21859000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>7592000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14867000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-31909000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>70274000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-1184000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-49855000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>52917000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-1410000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1529000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>813000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-7602000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>6435000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-507000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-12595000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3821000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>16076000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5119000.0</v>
       </c>
-      <c r="AJ4"/>
-      <c r="AK4">
+      <c r="AK4"/>
+      <c r="AL4">
         <v>2165000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-3605000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1201000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1489000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>1612000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>2025000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1727000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>424000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5097000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>4613000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-517000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-12178000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>11251000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>2947000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>520000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>1021000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-10260000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>8663000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>805000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-456000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>1616000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4960000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>-71099000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>25506000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8277000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2714000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-51275000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36820000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>22374000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2532000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-28816000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>23744000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-11547000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4068000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-30662000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>36793000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2909000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-14056000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-30124000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1119000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1650000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>-1567000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5189000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5775000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4826000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5824000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1976000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2716000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2507000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1821000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5022000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2387000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7534000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1231000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1895000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-612000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4650000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-102000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>410000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>826000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4401000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2196000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>8933000.0</v>
+      </c>
+      <c r="C6">
         <v>2398000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>27038000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2796000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5275000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11182000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2867000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>169000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4850000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1595000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3616000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2534000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4032000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>2492000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2012000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-609000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11360000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21869000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6392000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14913000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-31164000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>73750000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-827000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-49597000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>52179000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-970000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1148000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>615000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7297000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5896000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-511000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-12964000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3701000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16530000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1757000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1286000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2165000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3605000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1201000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1489000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1612000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2025000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1727000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>424000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5097000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4613000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-517000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-12178000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>11251000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2947000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>520000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1021000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10260000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8663000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>805000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-456000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1616000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2087000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-667000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-3611000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2987000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3197000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1160000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1428000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4413000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-6897000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4877000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2324000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>513000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-1163000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>681000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-549000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-166000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>659000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>397000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>403000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1723000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1402000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>451000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-152000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>797000.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>190</v>
+      </c>
+      <c r="B7">
+        <v>-51087000.0</v>
+      </c>
       <c r="C7">
+        <v>55807000.0</v>
+      </c>
+      <c r="D7">
         <v>-29793000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19076000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-77615000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>59711000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-20852000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>21968000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-49626000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>76596000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-15351000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4352000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-55659000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>116738000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-37786000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-19038000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43398000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5626000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22460000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-31437000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-32962000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>51606000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>53136000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>86000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-42311000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>55778000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>26211000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-63048000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-41835000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>31107000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1489000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-37179000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-30166000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>23264000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>26421000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-11293000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-19287000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-5125000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>15285000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>8282000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-34208000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>5385000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>15542000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>7694000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-41089000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>35102000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9398000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-14591000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-29606000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16047000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1546000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3694000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4324000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-9520000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20245000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-3140000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-9318000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-1382000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>3128000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-559000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1031000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>812000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>7975000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>832000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>4172000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1953000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>1553000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4396000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>819000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-1420000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-4184000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-9766000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-3036000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3258000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5347000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>21877000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-16586000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-33181000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>31572000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>6337000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-6139000.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>10929000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>31473000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-12333000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>22382000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-31601000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2531000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>4956000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-5301000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>14241000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>40488000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>8411000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>6501000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-54448000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>8236000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-36046000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-18079000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-9290000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3319000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-3358000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-10064000.0</v>
       </c>
-      <c r="AJ8"/>
-      <c r="AK8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>3094000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-10734000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>8872000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-7698000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-19460000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>11000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>10243000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-3199000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-20757000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>22829000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>3832000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-4879000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-24246000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>11028000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-7848000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>401000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-2752000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-588000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>14007000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>3429000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-4391000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>-2846000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4798000.0</v>
+      </c>
+      <c r="D9">
+        <v>-20471000.0</v>
+      </c>
+      <c r="E9">
+        <v>25960000.0</v>
+      </c>
+      <c r="F9">
         <v>21340000.0</v>
       </c>
-      <c r="C9">
-[...8 lines deleted...]
-      <c r="F9">
+      <c r="G9">
         <v>-39904000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3806000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7432000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1604000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>18129000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3231000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2073000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10929000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>51502000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-49290000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13953000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>31473000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-12333000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22382000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-31601000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2531000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4956000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5301000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14241000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>40488000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8411000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6501000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-54448000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8236000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-36046000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-18079000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-9290000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3319000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-3358000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>327000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-7297000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3094000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-10734000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>8872000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-7698000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-19460000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10243000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3199000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-20757000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22829000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3832000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-4879000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-24246000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>11028000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-7848000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>401000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-2752000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-588000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>14007000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3429000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-4391000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-9610000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-2759000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-3640000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-2138000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4864000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-4864000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>9579000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7265000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>15948000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18453000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>17833000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3026000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>57022000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>51932000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>53928000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>46733000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-41648000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>4350000.0</v>
       </c>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>-8248000.0</v>
       </c>
       <c r="K10">
+        <v>-8248000.0</v>
+      </c>
+      <c r="L10">
         <v>-11767000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>20015000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>5476000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2928000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1208000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-18170000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>19806000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36518000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4801000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13254000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6109000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25879000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-16260000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10601000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11480000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24887000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-10108000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-13010000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>14285000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14701000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6202000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2720000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-9478000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11931000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10636000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-5128000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-6311000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2403000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8445000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-22757000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>7517000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>712000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2982000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-9703000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3266000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3284000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2236000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-8055000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-4948000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4702000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4619000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-3615000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1967000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4464000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-888000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-212000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-14215000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>9424000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>5927000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-6037000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-12533000.0</v>
       </c>
-      <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>14245000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>3341000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-61628000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6609000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>29195000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4014000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4020000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-7624000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1986000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4021000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>16850000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>9756000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>35990000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-16757000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-54054000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23553000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>31187000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4599000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-19476000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>30293000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>22411000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-13896000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-3425000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25631000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>44180000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6178000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-20814000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>4020000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>638000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>20806000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8924000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-7591000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8015000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>8386000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-18511000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>7251000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3179000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2178000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-4129000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3124000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6914000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>555000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-1470000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-9342000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5412000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2693000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-6598000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>15521000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>7827000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4765000.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>16905000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10010000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>65876000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>46277000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>43918000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>26503000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>43311000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>40832000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3923000.0</v>
       </c>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-4392000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6571000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13850000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4587000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3615000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>8421000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19402000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7738000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4604000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>10064000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4950000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4628000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3661000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8260000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3215000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1447000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5447000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6872000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6619000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>7258000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1432000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5254000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-11152000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-1493000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2845000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8562000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3098000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>6118000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3017000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3793000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>8801000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2246000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3281000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1684000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>7875000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>925000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3395000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2826000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>5132000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1594000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5094000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2208000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>14278000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2250000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>4418000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5513000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>466000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>5172000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>36000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1217000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7750000.0</v>
       </c>
-      <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>1563000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3259000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1551000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>377000.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>158000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>21893000.0</v>
       </c>
       <c r="N13">
+        <v>21893000.0</v>
+      </c>
+      <c r="O13">
         <v>27501000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-16589000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7017000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7988000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2928000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1208000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-18170000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19806000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36518000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4801000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-13254000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-6109000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25879000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-16260000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-10601000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11480000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>24887000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10108000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-13010000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>20064000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>14104000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6208000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1567000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7961000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5778000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-4826000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-18220000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1895000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>13180000.0</v>
+      </c>
+      <c r="C14">
         <v>14482000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14168000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14702000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14795000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13299000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13111000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13865000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14532000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14561000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16113000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15533000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15778000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13958000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>10027000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10154000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8258000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7680000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7747000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8285000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8519000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8654000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8543000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8032000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6647000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6966000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7672000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6897000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>7453000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6726000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6315000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6712000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6924000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>7354000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>7048000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>7253000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7499000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7241000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7232000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7147000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8482000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8579000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8182000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8163000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7884000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>5387000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5035000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5152000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5230000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5141000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5192000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>6409000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6366000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6319000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5346000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5119000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>4913000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5099000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5176000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5829000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5798000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5725000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5749000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5879000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5709000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5659000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3306000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3757000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3947000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3603000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2783000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2096000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1879000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1174000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1167000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>921000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>949000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>894000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>772000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>2553000.0</v>
+      </c>
+      <c r="C15">
         <v>2581000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2576000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2579000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2620000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2627000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2623000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2621000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2636000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2634000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2632000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2630000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2641000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2635000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2632000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2636000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2644000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2642000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2639000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2642000.0</v>
       </c>
       <c r="U15">
         <v>2642000.0</v>
       </c>
       <c r="V15">
+        <v>2642000.0</v>
+      </c>
+      <c r="W15">
         <v>2641000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2635000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2636000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2639000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2634000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2628000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2642000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2636000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2646000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2635000.0</v>
       </c>
       <c r="AG15">
         <v>2635000.0</v>
       </c>
       <c r="AH15">
+        <v>2635000.0</v>
+      </c>
+      <c r="AI15">
         <v>7915000.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>7915000.0</v>
       </c>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>7915000.0</v>
       </c>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
@@ -32155,810 +32448,820 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>65257000.0</v>
+      </c>
+      <c r="C16">
         <v>56324000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>53926000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26888000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>24092000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18817000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7635000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4768000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4599000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9449000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7854000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11470000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8936000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>12968000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10476000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8464000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9073000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>20433000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42302000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>35910000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50823000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>81987000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8237000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9064000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>58661000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>6482000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7452000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6304000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>5689000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>12986000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7090000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7601000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20565000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24266000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>7736000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9493000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8207000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6042000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9647000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10848000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9359000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>7747000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5722000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>7449000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>7025000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>12122000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7509000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>8026000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>20204000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8953000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6006000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5486000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4465000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14725000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6062000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5257000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>5713000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4097000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2010000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2677000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>6288000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3301000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6498000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5338000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6766000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2353000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>9250000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4373000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2049000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1536000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2699000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2018000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2567000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2733000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2074000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1677000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1274000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2997000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1595000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1144000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1296000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>499000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AK17"/>
+      <c r="AL17">
         <v>41000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>189000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-997000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-44000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>449000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-260000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>110000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-116000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1480000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-430000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-508000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>281000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-347000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>248000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>445000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-197000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-245000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>99000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>84000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-230000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-389000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-5972000.0</v>
+      </c>
+      <c r="C18">
         <v>68712000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>41778000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>46207000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36486000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>89489000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>20382000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>55470000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15227000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>102370000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>20936000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>30012000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-23272000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>148458000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6110000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>8892000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13509000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>37789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>53618000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1366000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>73201000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>80475000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21722000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19936000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>78861000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>48140000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-42235000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-20227000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>58098000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>25882000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-22039000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-9083000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>40869000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>50650000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7025000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>4134000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>18608000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>39283000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>25646000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-17765000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>32930000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>32866000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>24492000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-26651000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>57232000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>24897000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>1744000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-17687000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>30127000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13643000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>13415000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>9686000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>17229000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>36132000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>14942000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>5377000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>9398000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>14769000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>13018000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>12102000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>11907000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>20705000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>13566000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>14323000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>10040000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>15326000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>6007000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>8676000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>11140000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>3427000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1642000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>4854000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>9045000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>4236000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>36479000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-8103000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-20804000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>39372000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1443000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-4357000.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-5543000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5347000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3452000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-61231000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4897000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5166000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3511000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-284000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>42414000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-38903000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6900000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5441000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-245288000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1661000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6454000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-182202000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4804000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-3880000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3595000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4948000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3895000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4380000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-257725000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6215000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-7920000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6977000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-9358000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -32974,54 +33277,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -33067,2470 +33371,2501 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>36706000.0</v>
+      </c>
       <c r="C21">
+        <v>-47064000.0</v>
+      </c>
+      <c r="D21">
         <v>-11254000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-41367000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83632000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2558000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-14461000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>5602000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43838000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-145636000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>252177000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-6758000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38028000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>141718000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-52102000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7076000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11081000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-59220000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-78801000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-66210000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>352474000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-79555000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-43544000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>56226000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>31894000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-32080000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-11141000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>12154000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>25220000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-23850000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-63808000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2157000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>16454000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-21806000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-36710000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-20026000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26398000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-20640000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-27828000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-17316000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27247000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>234445000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-17693000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4847000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>87208000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-24064000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-10936000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-11711000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-18289000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-9998000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-28591000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-8831000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5465000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>20522000.0</v>
+      </c>
+      <c r="C22">
         <v>17310000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>23766000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>23661000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26851000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>24563000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>32679000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>25611000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>27317000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>22162000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>23740000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20312000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>16398000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8879000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>19105000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>18397000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17862000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>12079000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20390000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>20312000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>18351000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>12820000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17871000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>13656000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>10612000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19379000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>19630000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14611000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>15318000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>18695000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>16671000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>13617000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12417000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>27070000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13692000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>11937000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10177000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12673000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13437000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>10787000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9687000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10750000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>11545000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9174000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8763000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>11553000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9998000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9716000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7756000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11131000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>10331000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>10112000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9219000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9573000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10346000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>8937000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8842000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9334000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8963000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7726000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7157000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7393000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>7201000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5420000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6189000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5116000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5169000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5882000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6142000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>6868000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>7898000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7815000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>9620000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>11094000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>11160000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>8682000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9206000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2973000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1406000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1094000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2022000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1249000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>718000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1087000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>590000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>847000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>959000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>621000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
-        <v>-63500000.0</v>
+        <v>-668000.0</v>
       </c>
       <c r="C23">
+        <v>-662000.0</v>
+      </c>
+      <c r="D23">
         <v>-653000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-651000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-646000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-343000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-629000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-813000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2646000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>218000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1608000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-807000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>339374000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>225331000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-1119000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-3844000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-10442000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-22830000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9045000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-15540000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-24610000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>65587000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-3639000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2044000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1031000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1454000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1596000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>404000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-483000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2309000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-584000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>965000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>127915000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2290000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-3895000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>641000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>930000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-64000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>148000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>25592000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-2900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-918000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-340000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>686000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>797000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-614000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>334000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3612000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1618000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2212000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>249000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>237000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>168000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-16000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-53000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1172000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-252000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>132000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>96000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1034000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>480000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>282000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>330000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>172000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>79931000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>768000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1317000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1601000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-10901000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-2591000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1028000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>45260000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>47199000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-4582000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-10606000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>18401000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>16891000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>523000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1213000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-325000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>206</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-255000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>403000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-353000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1985000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1715000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>47151000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-32205000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-459000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1711000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-238991000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2911000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>121000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-174549000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>682000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-175000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-69000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-253021000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6215000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1819000.0</v>
       </c>
       <c r="AC24">
         <v>-1819000.0</v>
       </c>
       <c r="AD24">
+        <v>-1819000.0</v>
+      </c>
+      <c r="AE24">
         <v>-11728000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-11009000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-3000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-11835000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1000.0</v>
       </c>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
         <v>-91000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-100000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-4184000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-1818000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-1818000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-288334000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-1819000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-57716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4763000.0</v>
       </c>
       <c r="AY24">
         <v>-4763000.0</v>
       </c>
       <c r="AZ24">
-        <v>0.0</v>
+        <v>-4763000.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
+        <v>0.0</v>
+      </c>
+      <c r="BC24">
         <v>775000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-2217000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>24000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-8556000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>6917000.0</v>
       </c>
-      <c r="BG24">
-[...1 lines deleted...]
-      </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-28000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>4919000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-93000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>5717000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-118000.0</v>
       </c>
-      <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>63000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-63000.0</v>
       </c>
-      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-693000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>102000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>659000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>39063000.0</v>
+        <v>9546000.0</v>
       </c>
       <c r="C25">
+        <v>-16744000.0</v>
+      </c>
+      <c r="D25">
         <v>433000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9734000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1343000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>938000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3066000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>630000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-322000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2915000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2013000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>960000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9662000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>112000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>898000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>259000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11251000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2726000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1219000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6174000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6649000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-187000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-84000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-147000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>348000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-531000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2065000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-363000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4400000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-66000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-63000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-64000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2379000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-312000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-4281000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5944000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-5934000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3486000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>616000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1152000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4043000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-519000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>460000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-1196000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1382000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-1102000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>493000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-1103000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>923000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>709000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>752000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>795000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1205000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>454000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1801000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>592000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>362000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>603000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>417000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>776000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-5299000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2726000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2554000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>29000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-5439000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1905000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2061000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2068000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1457000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1700000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>102000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1484000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>789000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>771000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-11000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>506000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4296000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-2429000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>55000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>-18348000.0</v>
+      </c>
+      <c r="C26">
+        <v>-15774000.0</v>
+      </c>
+      <c r="D26">
+        <v>-199000.0</v>
+      </c>
+      <c r="E26">
+        <v>29000.0</v>
+      </c>
+      <c r="F26">
         <v>-39342000.0</v>
       </c>
-      <c r="C26">
-[...8 lines deleted...]
-      <c r="F26">
+      <c r="G26">
         <v>-16772000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-377000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-263000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-30355000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1518000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-13000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2227000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-22815000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-113000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-327000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1490000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-22268000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1345000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-330000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1261000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-17104000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-6479000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-223000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>974000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-23998000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>887000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-143000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-8940000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-15218000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-4726000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-3802000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>512000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-9109000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>470000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-7681000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6239000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-19014000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-415000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-2713000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-4031000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-6664000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-7122000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-6979000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-7094000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-3666000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>512000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-4881000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-20135000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3819000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-4982000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-81000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-735000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-1649000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>392000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-4648000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-6523000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-790000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-246000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-207000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-758000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-696000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>79000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-79000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>4697000.0</v>
+      </c>
+      <c r="C27">
         <v>4771000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4477000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4252000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4186000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4228000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4269000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4674000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3551000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4727000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3446000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2938000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3750000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3148000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3516000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2944000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3563000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3474000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3593000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2888000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3275000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8083000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3128000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2518000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3826000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4136000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3817000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3714000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4151000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2824000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>3335000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2959000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2388000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2133000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2797000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2743000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2618000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1408000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2632000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2401000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2641000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2384000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2765000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2821000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2880000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2150000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2027000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2902000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3929000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2282000.0</v>
       </c>
       <c r="AZ27">
         <v>2282000.0</v>
       </c>
       <c r="BA27">
+        <v>2282000.0</v>
+      </c>
+      <c r="BB27">
         <v>2001000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2351000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2492000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2155000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1772000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1872000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1814000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1777000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1195000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7607000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>-10000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1715000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>7185000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>-24000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>16000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1714000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>5000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-19000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>39000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1670000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>63000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>3000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>619000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-116000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>10000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>15137000.0</v>
+      </c>
+      <c r="C28">
         <v>-66081000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14682000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-44568000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>41024000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-22300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-18090000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-55341000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8833000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-105524000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-71311000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4559000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19688000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-148654000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>248099000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11748000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2674000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>114901000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-46026000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12367000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-33275000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2752000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-81659000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-71508000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>325874000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-80271000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-44861000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>43048000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14444000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-39935000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-15380000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9447000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>17097000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-24794000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-54530000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6057000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1919000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22302000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-39487000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-24113000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18928000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-30645000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-34703000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-23952000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>24852000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>236145000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-23087000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-14201000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>87001000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-27428000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-8805000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-12197000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-19701000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-9440000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33194000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-15192000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5184000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>94748000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-13528000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-16697000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-4724000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-15150000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-19718000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-14670000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-9828000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>14918000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-10600000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1758000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>146945000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-11818000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2323000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1505000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>45715000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>47273000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-3699000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-8960000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>19723000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>22142000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-38893000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1687000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>5161000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>36287000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-3142000.0</v>
+      </c>
+      <c r="C29">
         <v>75626000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>47321000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51957000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-33034000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95360000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25549000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60636000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-10001000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>106831000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25673000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36710000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-16831000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>155610000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>187000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13464000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7055000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>45442000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>58422000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1380000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4961000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>77974000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>84370000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26033000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-15232000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>85076000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54310000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-35258000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-12688000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>64317000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>32078000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-15878000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5847000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>46907000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>53042000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>10537000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6705000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>21745000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>42081000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>29318000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-13581000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>33418000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>37912000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>28331000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-23342000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>59624000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>27376000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>4189000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-12029000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>34206000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>16528000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16991000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>13307000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>20386000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>38434000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>17418000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>11003000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>12715000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>17424000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>15556000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>13826000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>14572000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>22439000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>15304000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>15863000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>12495000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>18562000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>8001000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>9496000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>11908000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>9026000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1025000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>6090000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>9905000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>5404000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>37143000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-6989000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-21643000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>39994000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>3396000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-4218000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2236000.0</v>
       </c>
-      <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>3269000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-2830000.0</v>
+      </c>
+      <c r="C30">
         <v>-7169000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-5543000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-5347000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3452000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-61231000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4897000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5166000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3511000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-284000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>42414000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-38903000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6900000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5441000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-245288000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1661000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6454000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-182202000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4804000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-3880000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3595000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4948000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3895000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4380000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-257725000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6215000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-7920000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6977000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-9358000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-17947000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-17205000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-6164000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-15071000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-6037000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2393000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3512000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2662000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3237000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-2798000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3672000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4184000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-488000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5046000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3839000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-5127000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-290726000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4298000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2447000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-63374000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-4079000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-7648000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3576000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-3621000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2382000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4519000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2452000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-14182000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-105106000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4352000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2514000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-6271000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-2665000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1734000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1738000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1540000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-34225000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3236000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-4040000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-155676000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-856000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5651000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3234000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-51951000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-56456000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-1420000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-27853000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-14469000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>839000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-622000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-1851000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-139000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>