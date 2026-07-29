--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -34492,54 +34492,54 @@
       <c r="M23">
         <v>-15298000000.0</v>
       </c>
       <c r="N23">
         <v>-42062000000.0</v>
       </c>
       <c r="O23">
         <v>-17997000000.0</v>
       </c>
       <c r="P23">
         <v>-2654000000.0</v>
       </c>
       <c r="Q23">
         <v>2014000000.0</v>
       </c>
       <c r="R23">
         <v>14180000000.0</v>
       </c>
       <c r="S23">
         <v>41295000000.0</v>
       </c>
       <c r="T23">
         <v>-221000000.0</v>
       </c>
       <c r="U23">
-        <v>4563000000.0</v>
+        <v>6312000000.0</v>
       </c>
       <c r="V23">
-        <v>1140000000.0</v>
+        <v>1483000000.0</v>
       </c>
       <c r="W23">
         <v>7000000.0</v>
       </c>
       <c r="X23">
         <v>1761000000.0</v>
       </c>
       <c r="Y23">
         <v>89000000.0</v>
       </c>
       <c r="Z23">
         <v>20000000.0</v>
       </c>
       <c r="AA23">
         <v>-6000000.0</v>
       </c>
       <c r="AB23">
         <v>-1000000.0</v>
       </c>
       <c r="AC23">
         <v>19000000.0</v>
       </c>
       <c r="AD23">
         <v>4000000.0</v>
       </c>