--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1165,127 +1171,133 @@
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>105100000.0</v>
+      </c>
       <c r="C7">
         <v>103500000.0</v>
       </c>
       <c r="D7">
         <v>87500000.0</v>
       </c>
       <c r="E7">
         <v>84839000.0</v>
       </c>
       <c r="F7">
         <v>74343000.0</v>
       </c>
       <c r="G7">
         <v>57674000.0</v>
       </c>
       <c r="H7">
         <v>51588000.0</v>
       </c>
       <c r="I7">
         <v>3824000.0</v>
       </c>
       <c r="J7">
         <v>6479000.0</v>
       </c>
       <c r="K7">
         <v>8364000.0</v>
       </c>
       <c r="L7">
         <v>12031000.0</v>
       </c>
       <c r="M7">
         <v>17508000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>300000.0</v>
+      </c>
       <c r="C8">
         <v>300000.0</v>
       </c>
       <c r="D8">
         <v>300000.0</v>
       </c>
       <c r="E8">
         <v>334000.0</v>
       </c>
       <c r="F8">
         <v>333000.0</v>
       </c>
       <c r="G8">
         <v>331000.0</v>
       </c>
       <c r="H8">
         <v>329000.0</v>
       </c>
       <c r="I8">
         <v>327000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>23</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>284100000.0</v>
+      </c>
       <c r="C9">
         <v>261300000.0</v>
       </c>
       <c r="D9">
         <v>244700000.0</v>
       </c>
       <c r="E9">
         <v>228827000.0</v>
       </c>
       <c r="F9">
         <v>211430000.0</v>
       </c>
       <c r="G9">
         <v>199847000.0</v>
       </c>
       <c r="H9">
         <v>190230000.0</v>
       </c>
       <c r="I9">
         <v>181815000.0</v>
       </c>
       <c r="J9">
         <v>174043000.0</v>
       </c>
       <c r="K9">
@@ -1333,51 +1345,53 @@
         <v>62510000.0</v>
       </c>
       <c r="K10">
         <v>14482000.0</v>
       </c>
       <c r="L10">
         <v>6818000.0</v>
       </c>
       <c r="M10">
         <v>10761000.0</v>
       </c>
       <c r="N10">
         <v>4065000.0</v>
       </c>
       <c r="O10">
         <v>3898000.0</v>
       </c>
       <c r="P10">
         <v>2528000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>25</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>321900000.0</v>
+      </c>
       <c r="C11">
         <v>327600000.0</v>
       </c>
       <c r="D11">
         <v>386500000.0</v>
       </c>
       <c r="E11">
         <v>229627000.0</v>
       </c>
       <c r="F11">
         <v>333485000.0</v>
       </c>
       <c r="G11">
         <v>231520000.0</v>
       </c>
       <c r="H11">
         <v>177889000.0</v>
       </c>
       <c r="I11">
         <v>90442000.0</v>
       </c>
       <c r="J11">
         <v>62510000.0</v>
       </c>
       <c r="K11">
@@ -1565,51 +1579,53 @@
         <v>325000.0</v>
       </c>
       <c r="K15">
         <v>321000.0</v>
       </c>
       <c r="L15">
         <v>320000.0</v>
       </c>
       <c r="M15">
         <v>319000.0</v>
       </c>
       <c r="N15">
         <v>81172000.0</v>
       </c>
       <c r="O15">
         <v>17408000.0</v>
       </c>
       <c r="P15">
         <v>15638000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>20500000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>-109200000.0</v>
       </c>
       <c r="E16">
         <v>18884000.0</v>
       </c>
       <c r="F16">
         <v>50964000.0</v>
       </c>
       <c r="G16">
         <v>4718000.0</v>
       </c>
       <c r="H16">
         <v>33636000.0</v>
       </c>
       <c r="I16">
         <v>27923000.0</v>
       </c>
       <c r="J16">
         <v>4609000.0</v>
       </c>
       <c r="K16">
         <v>18212000.0</v>
       </c>
@@ -1740,51 +1756,51 @@
       </c>
       <c r="K20">
         <v>107086000.0</v>
       </c>
       <c r="L20">
         <v>90512000.0</v>
       </c>
       <c r="M20">
         <v>53393000.0</v>
       </c>
       <c r="N20">
         <v>49328000.0</v>
       </c>
       <c r="O20">
         <v>49146000.0</v>
       </c>
       <c r="P20">
         <v>48312000.0</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
-        <v>89300000.0</v>
+        <v>261500000.0</v>
       </c>
       <c r="C21">
         <v>270500000.0</v>
       </c>
       <c r="D21">
         <v>268700000.0</v>
       </c>
       <c r="E21">
         <v>283400000.0</v>
       </c>
       <c r="F21">
         <v>264421000.0</v>
       </c>
       <c r="G21">
         <v>171393000.0</v>
       </c>
       <c r="H21">
         <v>153562000.0</v>
       </c>
       <c r="I21">
         <v>149790000.0</v>
       </c>
       <c r="J21">
         <v>137991000.0</v>
       </c>
@@ -1889,95 +1905,99 @@
         <v>738746000.0</v>
       </c>
       <c r="K23">
         <v>462095000.0</v>
       </c>
       <c r="L23">
         <v>373572000.0</v>
       </c>
       <c r="M23">
         <v>234162000.0</v>
       </c>
       <c r="N23">
         <v>191070000.0</v>
       </c>
       <c r="O23">
         <v>160752000.0</v>
       </c>
       <c r="P23">
         <v>127526000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>850000000.0</v>
+      </c>
       <c r="C24">
         <v>842400000.0</v>
       </c>
       <c r="D24">
         <v>835100000.0</v>
       </c>
       <c r="E24">
         <v>830171000.0</v>
       </c>
       <c r="F24">
         <v>832193000.0</v>
       </c>
       <c r="G24">
         <v>541957000.0</v>
       </c>
       <c r="H24">
         <v>545031000.0</v>
       </c>
       <c r="I24">
         <v>432182000.0</v>
       </c>
       <c r="J24">
         <v>330927000.0</v>
       </c>
       <c r="K24">
         <v>134235000.0</v>
       </c>
       <c r="L24">
         <v>113724000.0</v>
       </c>
       <c r="M24">
         <v>25070000.0</v>
       </c>
       <c r="N24">
         <v>42141000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>39</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>854000000.0</v>
+      </c>
       <c r="C25">
         <v>847800000.0</v>
       </c>
       <c r="D25">
         <v>841700000.0</v>
       </c>
       <c r="E25">
         <v>836568000.0</v>
       </c>
       <c r="F25">
         <v>832193000.0</v>
       </c>
       <c r="G25">
         <v>541957000.0</v>
       </c>
       <c r="H25">
         <v>548628000.0</v>
       </c>
       <c r="I25">
         <v>436006000.0</v>
       </c>
       <c r="J25">
         <v>337406000.0</v>
       </c>
       <c r="K25">
@@ -2016,100 +2036,102 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>669800000.0</v>
+        <v>731200000.0</v>
       </c>
       <c r="C28">
         <v>650700000.0</v>
       </c>
       <c r="D28">
         <v>568300000.0</v>
       </c>
       <c r="E28">
         <v>716400000.0</v>
       </c>
       <c r="F28">
         <v>603890000.0</v>
       </c>
       <c r="G28">
         <v>391466000.0</v>
       </c>
       <c r="H28">
         <v>442894000.0</v>
       </c>
       <c r="I28">
         <v>373012000.0</v>
       </c>
       <c r="J28">
         <v>297212000.0</v>
       </c>
       <c r="K28">
         <v>152238000.0</v>
       </c>
       <c r="L28">
         <v>136859000.0</v>
       </c>
       <c r="M28">
         <v>42977000.0</v>
       </c>
       <c r="N28">
         <v>45994000.0</v>
       </c>
       <c r="O28">
         <v>26177000.0</v>
       </c>
       <c r="P28">
         <v>18727000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1596500000.0</v>
+      </c>
       <c r="C29">
         <v>1580100000.0</v>
       </c>
       <c r="D29">
         <v>1537600000.0</v>
       </c>
       <c r="E29">
         <v>1354653000.0</v>
       </c>
       <c r="F29">
         <v>1279872000.0</v>
       </c>
       <c r="G29">
         <v>884494000.0</v>
       </c>
       <c r="H29">
         <v>819226000.0</v>
       </c>
       <c r="I29">
         <v>637322000.0</v>
       </c>
       <c r="J29">
         <v>558105000.0</v>
       </c>
       <c r="K29"/>
@@ -2189,51 +2211,53 @@
         <v>-99183000.0</v>
       </c>
       <c r="I31">
         <v>-140341000.0</v>
       </c>
       <c r="J31">
         <v>-82929000.0</v>
       </c>
       <c r="K31">
         <v>-39426000.0</v>
       </c>
       <c r="L31">
         <v>-43247000.0</v>
       </c>
       <c r="M31">
         <v>20763000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>698400000.0</v>
+      </c>
       <c r="C32">
         <v>695900000.0</v>
       </c>
       <c r="D32">
         <v>723600000.0</v>
       </c>
       <c r="E32">
         <v>556350000.0</v>
       </c>
       <c r="F32">
         <v>551747000.0</v>
       </c>
       <c r="G32">
         <v>387468000.0</v>
       </c>
       <c r="H32">
         <v>367800000.0</v>
       </c>
       <c r="I32">
         <v>229859000.0</v>
       </c>
       <c r="J32">
         <v>195136000.0</v>
       </c>
       <c r="K32"/>
@@ -2275,144 +2299,146 @@
         <v>383804000.0</v>
       </c>
       <c r="K33">
         <v>269704000.0</v>
       </c>
       <c r="L33">
         <v>223340000.0</v>
       </c>
       <c r="M33">
         <v>114874000.0</v>
       </c>
       <c r="N33">
         <v>95558000.0</v>
       </c>
       <c r="O33">
         <v>84984000.0</v>
       </c>
       <c r="P33">
         <v>70972000.0</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>73800000.0</v>
+      </c>
       <c r="C34">
         <v>60500000.0</v>
       </c>
       <c r="D34">
         <v>48500000.0</v>
       </c>
       <c r="E34">
         <v>42557000.0</v>
       </c>
       <c r="F34">
         <v>42409000.0</v>
       </c>
       <c r="G34">
         <v>53184000.0</v>
       </c>
       <c r="H34">
         <v>47711000.0</v>
       </c>
       <c r="I34">
         <v>27773000.0</v>
       </c>
       <c r="J34">
         <v>24562000.0</v>
       </c>
       <c r="K34">
         <v>21175000.0</v>
       </c>
       <c r="L34">
         <v>21840000.0</v>
       </c>
       <c r="M34">
         <v>13408000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>1013900000.0</v>
+        <v>1013899999.0</v>
       </c>
       <c r="C35">
         <v>995600000.0</v>
       </c>
       <c r="D35">
         <v>964600000.0</v>
       </c>
       <c r="E35">
         <v>957300000.0</v>
       </c>
       <c r="F35">
         <v>928793000.0</v>
       </c>
       <c r="G35">
         <v>632019000.0</v>
       </c>
       <c r="H35">
         <v>635299000.0</v>
       </c>
       <c r="I35">
         <v>470474000.0</v>
       </c>
       <c r="J35">
         <v>368412000.0</v>
       </c>
       <c r="K35">
         <v>178013000.0</v>
       </c>
       <c r="L35">
         <v>161667000.0</v>
       </c>
       <c r="M35">
         <v>65732000.0</v>
       </c>
       <c r="N35">
         <v>117046000.0</v>
       </c>
       <c r="O35">
         <v>98191000.0</v>
       </c>
       <c r="P35">
         <v>83468000.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>203700000.0</v>
+        <v>26100000.0</v>
       </c>
       <c r="C36">
         <v>28700000.0</v>
       </c>
       <c r="D36">
         <v>26700000.0</v>
       </c>
       <c r="E36">
         <v>42500000.0</v>
       </c>
       <c r="F36">
         <v>31144000.0</v>
       </c>
       <c r="G36">
         <v>17682000.0</v>
       </c>
       <c r="H36">
         <v>16215000.0</v>
       </c>
       <c r="I36">
         <v>10157000.0</v>
       </c>
       <c r="J36">
         <v>9272000.0</v>
       </c>
@@ -2445,51 +2471,53 @@
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>31500000.0</v>
+      </c>
       <c r="C38">
         <v>1.0</v>
       </c>
       <c r="D38">
         <v>28500000.0</v>
       </c>
       <c r="E38">
         <v>42545000.0</v>
       </c>
       <c r="F38">
         <v>31144000.0</v>
       </c>
       <c r="G38">
         <v>179952000.0</v>
       </c>
       <c r="H38">
         <v>16215000.0</v>
       </c>
       <c r="I38">
         <v>10157000.0</v>
       </c>
       <c r="J38">
         <v>9272000.0</v>
       </c>
       <c r="K38">
@@ -2540,51 +2568,51 @@
       </c>
       <c r="K39">
         <v>9214000.0</v>
       </c>
       <c r="L39">
         <v>10879000.0</v>
       </c>
       <c r="M39">
         <v>12276000.0</v>
       </c>
       <c r="N39">
         <v>12890000.0</v>
       </c>
       <c r="O39">
         <v>8278000.0</v>
       </c>
       <c r="P39">
         <v>6686000.0</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>148900000.0</v>
+        <v>128400000.0</v>
       </c>
       <c r="C40">
         <v>142900000.0</v>
       </c>
       <c r="D40">
         <v>124600000.0</v>
       </c>
       <c r="E40">
         <v>119300000.0</v>
       </c>
       <c r="F40">
         <v>119054000.0</v>
       </c>
       <c r="G40">
         <v>90827000.0</v>
       </c>
       <c r="H40">
         <v>72908000.0</v>
       </c>
       <c r="I40">
         <v>57289000.0</v>
       </c>
       <c r="J40">
         <v>50065000.0</v>
       </c>
@@ -2629,51 +2657,53 @@
       <c r="I41">
         <v>34468000.0</v>
       </c>
       <c r="J41">
         <v>31006000.0</v>
       </c>
       <c r="K41">
         <v>35414000.0</v>
       </c>
       <c r="L41">
         <v>36422000.0</v>
       </c>
       <c r="M41">
         <v>13408000.0</v>
       </c>
       <c r="N41">
         <v>9496000.0</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>56</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-355900000.0</v>
+      </c>
       <c r="C42">
         <v>-195500000.0</v>
       </c>
       <c r="D42">
         <v>-57500000.0</v>
       </c>
       <c r="E42">
         <v>-60500000.0</v>
       </c>
       <c r="F42">
         <v>64191000.0</v>
       </c>
       <c r="G42">
         <v>58194000.0</v>
       </c>
       <c r="H42">
         <v>83474000.0</v>
       </c>
       <c r="I42">
         <v>77390000.0</v>
       </c>
       <c r="J42">
         <v>161262000.0</v>
       </c>
       <c r="K42">
@@ -2727,51 +2757,53 @@
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>136848000.0</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>657600000.0</v>
+      </c>
       <c r="C45">
         <v>601300000.0</v>
       </c>
       <c r="D45">
         <v>511800000.0</v>
       </c>
       <c r="E45">
         <v>194948000.0</v>
       </c>
       <c r="F45">
         <v>175804000.0</v>
       </c>
       <c r="G45">
         <v>157788000.0</v>
       </c>
       <c r="H45">
         <v>152101000.0</v>
       </c>
       <c r="I45">
         <v>90117000.0</v>
       </c>
       <c r="J45">
         <v>81075000.0</v>
       </c>
       <c r="K45">
@@ -2825,51 +2857,53 @@
         <v>81075000.0</v>
       </c>
       <c r="K46">
         <v>67788000.0</v>
       </c>
       <c r="L46">
         <v>57592000.0</v>
       </c>
       <c r="M46">
         <v>39370000.0</v>
       </c>
       <c r="N46">
         <v>29475000.0</v>
       </c>
       <c r="O46">
         <v>17931000.0</v>
       </c>
       <c r="P46">
         <v>8198000.0</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>61</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>282000000.0</v>
+      </c>
       <c r="C47">
         <v>270400000.0</v>
       </c>
       <c r="D47">
         <v>215300000.0</v>
       </c>
       <c r="E47">
         <v>194948000.0</v>
       </c>
       <c r="F47">
         <v>175804000.0</v>
       </c>
       <c r="G47">
         <v>104022000.0</v>
       </c>
       <c r="H47">
         <v>106410000.0</v>
       </c>
       <c r="I47">
         <v>90117000.0</v>
       </c>
       <c r="J47">
         <v>81075000.0</v>
       </c>
       <c r="K47">
@@ -2957,94 +2991,96 @@
         <v>173371000.0</v>
       </c>
       <c r="I49">
         <v>105212000.0</v>
       </c>
       <c r="J49">
         <v>48434000.0</v>
       </c>
       <c r="K49">
         <v>7294000.0</v>
       </c>
       <c r="L49">
         <v>-31142000.0</v>
       </c>
       <c r="M49">
         <v>-57659000.0</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>36600000.0</v>
+      </c>
       <c r="C50">
         <v>32400000.0</v>
       </c>
       <c r="D50">
         <v>32200000.0</v>
       </c>
       <c r="E50">
         <v>30983000.0</v>
       </c>
       <c r="F50">
         <v>30839000.0</v>
       </c>
       <c r="G50">
         <v>23355000.0</v>
       </c>
       <c r="H50">
         <v>24164000.0</v>
       </c>
       <c r="I50">
         <v>22642000.0</v>
       </c>
       <c r="J50">
         <v>16650000.0</v>
       </c>
       <c r="K50">
         <v>17192000.0</v>
       </c>
       <c r="L50">
         <v>10021000.0</v>
       </c>
       <c r="M50">
         <v>1786000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>991700000.0</v>
+        <v>1053100000.0</v>
       </c>
       <c r="C51">
         <v>978300000.0</v>
       </c>
       <c r="D51">
         <v>954800000.0</v>
       </c>
       <c r="E51">
         <v>946000000.0</v>
       </c>
       <c r="F51">
         <v>937375000.0</v>
       </c>
       <c r="G51">
         <v>622986000.0</v>
       </c>
       <c r="H51">
         <v>620783000.0</v>
       </c>
       <c r="I51">
         <v>463454000.0</v>
       </c>
       <c r="J51">
         <v>359722000.0</v>
       </c>
@@ -3518,393 +3554,405 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>151700000.0</v>
+      </c>
+      <c r="C2">
+        <v>124900000.0</v>
+      </c>
+      <c r="D2">
         <v>119000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>137900000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>150100000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>142300000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>146600000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>169400000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>157500000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>156800000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>158600000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>143556000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>138029000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>134836000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>149200000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>156117000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>155287000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>150643000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>132705000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>119583000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>108164000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>104001000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>101462000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>86898000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>81386000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>90708000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>98871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>100181000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>96235000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>88872000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96949000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>94781000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>87299000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>87273000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>87425000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>82329000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>76103000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>76223000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>67921000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>60007000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>60451000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>55594000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>50867000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>57996000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>51973000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>47500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>46584000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>47846000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>45549000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>44564000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>40653000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>45313000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>40011000.0</v>
       </c>
-      <c r="BA2"/>
-      <c r="BB2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>36463000.0</v>
       </c>
-      <c r="BC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:55">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3918,52 +3966,54 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3977,253 +4027,257 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
+        <v>23400000.0</v>
+      </c>
+      <c r="C5">
+        <v>22400000.0</v>
+      </c>
+      <c r="D5">
         <v>22100000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>23400000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>25600000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>29700000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>35000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>27800000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>38400000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>38400000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>33700000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>45135000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>39653000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>34251000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>40600000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>42413000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>28034000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>17884000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-227000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1001000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2293000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1394000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-8763000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-11725000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-12901000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12751000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-7143000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8452000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-6726000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-3180000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-431000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3072000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2254000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1779000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>507000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-45000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-77000.0</v>
       </c>
-      <c r="AK5">
-[...2 lines deleted...]
-      <c r="AL5">
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
         <v>-88936000.0</v>
       </c>
-      <c r="AM5">
-[...4 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
         <v>-70957000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
         <v>-58487000.0</v>
       </c>
-      <c r="AU5">
-[...4 lines deleted...]
-      </c>
       <c r="AW5">
         <v>0.0</v>
       </c>
       <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
         <v>-52140000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-49042000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-7482000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-50265000.0</v>
       </c>
-      <c r="BC5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:55">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -4231,1494 +4285,1556 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-      <c r="AY6"/>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>135000000.0</v>
+      </c>
       <c r="C7">
+        <v>109600000.0</v>
+      </c>
+      <c r="D7">
+        <v>105100000.0</v>
+      </c>
+      <c r="E7">
         <v>104500000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>107300000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>104100000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>103500000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>94600000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>95400000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>89100000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>87500000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>87457000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>86062000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>83486000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>84839000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>79798000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>79505000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>73651000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>74343000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>65251000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>64255000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>58070000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>57674000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>55321000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>52314000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>52480000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>51588000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>48976000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>53673000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>53225000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>3824000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3870000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>4752000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>5525000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>6479000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>7509000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>7715000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>7671000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>8364000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>9215000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>10183000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>11264000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>12031000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>13451000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>14846000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>15758000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>17508000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>18815000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>17369000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>16109000.0</v>
       </c>
-      <c r="AX7"/>
-      <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>300000.0</v>
+      </c>
       <c r="C8">
         <v>300000.0</v>
       </c>
       <c r="D8">
         <v>300000.0</v>
       </c>
       <c r="E8">
         <v>300000.0</v>
       </c>
       <c r="F8">
         <v>300000.0</v>
       </c>
       <c r="G8">
         <v>300000.0</v>
       </c>
       <c r="H8">
         <v>300000.0</v>
       </c>
       <c r="I8">
         <v>300000.0</v>
       </c>
       <c r="J8">
         <v>300000.0</v>
       </c>
       <c r="K8">
+        <v>300000.0</v>
+      </c>
+      <c r="L8">
+        <v>300000.0</v>
+      </c>
+      <c r="M8">
         <v>336000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>336000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>335000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="P8">
         <v>334000.0</v>
       </c>
       <c r="Q8">
         <v>334000.0</v>
       </c>
       <c r="R8">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="S8">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="T8">
         <v>333000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>333000.0</v>
+      </c>
+      <c r="V8">
+        <v>333000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
+        <v>284100000.0</v>
+      </c>
+      <c r="E9">
         <v>280100000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>275400000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>268400000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>261300000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>257000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>239546000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>236123000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>232503000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>228827000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>225377000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>222270000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>218642000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>211430000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>208535000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>205597000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>202662000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>199847000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>197486000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>195288000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>192564000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>190230000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>188216000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>186182000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>183836000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>181815000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>180106000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>178266000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>176349000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>174043000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>172206000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>172006000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>169917000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>158581000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>158218000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>157858000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>157224000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>156688000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>156104000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>155530000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>154598000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>154497000.0</v>
       </c>
       <c r="AV9">
         <v>154497000.0</v>
       </c>
       <c r="AW9">
+        <v>154497000.0</v>
+      </c>
+      <c r="AX9">
+        <v>154497000.0</v>
+      </c>
+      <c r="AY9">
         <v>139957000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>394500000.0</v>
+      </c>
+      <c r="C10">
+        <v>474300000.0</v>
+      </c>
+      <c r="D10">
         <v>321900000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>333300000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>305200000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>298700000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>327600000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>406200000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>380300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>399900000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>386500000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>339759000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>255226000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>218690000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>229600000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>203402000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>69940000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>217434000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>333485000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>191435000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>203911000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>207343000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>231520000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>267471000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>252488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>187187000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>177889000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>234950000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>95747000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>88146000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>90442000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>139089000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>139746000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>19906000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>62510000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>67008000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>66690000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>24607000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>14482000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>19050000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>13742000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>11700000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>6818000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5265000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5562000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>6346000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>10761000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>24732000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5133000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5150000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4065000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5270000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>3853000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-3898000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3898000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
+        <v>321900000.0</v>
+      </c>
+      <c r="E11">
         <v>333300000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>305200000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>298700000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>327600000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>406200000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>339759000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>255226000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>218690000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>229627000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>203402000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>69940000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>217434000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>333485000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>191435000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>203911000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>394500000.0</v>
+      </c>
+      <c r="C12">
+        <v>474300000.0</v>
+      </c>
+      <c r="D12">
         <v>321900000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>333300000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>305200000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>298700000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>327600000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>406200000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>380300000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>399900000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>386500000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>339759000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>255226000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>218690000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>229600000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>228398000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>164805000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>267414000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>333485000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>191435000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>203911000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>207343000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>231520000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>268691000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>269176000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>213674000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>215850000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>239930000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>105670000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>98172000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>100502000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>154447000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>160058000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>48704000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>92563000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>92122000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>91983000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>24607000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>14482000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>19050000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>13742000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>11700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6818000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>5265000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>5562000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>6346000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>10761000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>24732000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5133000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5150000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4065000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>5270000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>3853000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>3898000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3898000.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:55">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
         <v>300000.0</v>
       </c>
       <c r="C13">
         <v>300000.0</v>
       </c>
       <c r="D13">
         <v>300000.0</v>
       </c>
       <c r="E13">
         <v>300000.0</v>
       </c>
       <c r="F13">
         <v>300000.0</v>
       </c>
       <c r="G13">
         <v>300000.0</v>
       </c>
       <c r="H13">
         <v>300000.0</v>
       </c>
       <c r="I13">
         <v>300000.0</v>
       </c>
       <c r="J13">
         <v>300000.0</v>
       </c>
       <c r="K13">
+        <v>300000.0</v>
+      </c>
+      <c r="L13">
+        <v>300000.0</v>
+      </c>
+      <c r="M13">
         <v>336000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>336000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>335000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="Q13">
         <v>334000.0</v>
       </c>
       <c r="R13">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="S13">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="T13">
         <v>333000.0</v>
       </c>
       <c r="U13">
-        <v>331000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="V13">
-        <v>331000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="W13">
         <v>331000.0</v>
       </c>
       <c r="X13">
         <v>331000.0</v>
       </c>
       <c r="Y13">
+        <v>331000.0</v>
+      </c>
+      <c r="Z13">
+        <v>331000.0</v>
+      </c>
+      <c r="AA13">
         <v>330000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>329000.0</v>
       </c>
       <c r="AB13">
         <v>329000.0</v>
       </c>
       <c r="AC13">
+        <v>329000.0</v>
+      </c>
+      <c r="AD13">
+        <v>329000.0</v>
+      </c>
+      <c r="AE13">
         <v>328000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="AF13">
         <v>327000.0</v>
       </c>
       <c r="AG13">
+        <v>327000.0</v>
+      </c>
+      <c r="AH13">
+        <v>327000.0</v>
+      </c>
+      <c r="AI13">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="AJ13">
         <v>325000.0</v>
       </c>
       <c r="AK13">
+        <v>325000.0</v>
+      </c>
+      <c r="AL13">
+        <v>325000.0</v>
+      </c>
+      <c r="AM13">
         <v>324000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321000.0</v>
       </c>
       <c r="AN13">
         <v>321000.0</v>
       </c>
       <c r="AO13">
-        <v>320000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="AP13">
-        <v>320000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="AQ13">
         <v>320000.0</v>
       </c>
       <c r="AR13">
         <v>320000.0</v>
       </c>
       <c r="AS13">
         <v>320000.0</v>
       </c>
       <c r="AT13">
-        <v>319000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="AU13">
-        <v>319000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="AV13">
         <v>319000.0</v>
       </c>
       <c r="AW13">
+        <v>319000.0</v>
+      </c>
+      <c r="AX13">
+        <v>319000.0</v>
+      </c>
+      <c r="AY13">
         <v>306000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>81172000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>50516000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>47782000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13">
+      <c r="BC13"/>
+      <c r="BD13">
         <v>17408000.0</v>
       </c>
-      <c r="BC13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:55">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>26711418.0</v>
+      </c>
+      <c r="C14">
+        <v>26965335.0</v>
+      </c>
+      <c r="D14">
         <v>27045308.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>27171749.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>27404000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>27695912.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>27945000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>28117000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>28317801.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>28385000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>28353334.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>28318633.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>28273334.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>28278220.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28420902.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>28595707.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>28894140.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29580731.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>29668754.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29620748.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>29609744.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>29613484.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>29660839.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>29698028.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>29584167.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29930954.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>29972444.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>29877056.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>29834748.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>29806653.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>30396412.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>31312756.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>31452583.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>31772581.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>31756363.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>31766881.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>31709554.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>31687056.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>31396857.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>31377790.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>31347067.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>31330971.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>31334569.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>31288609.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>31249050.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>31494848.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>31790174.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>31839087.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>30777955.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>25841679.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>22033901.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28783901.0</v>
       </c>
       <c r="BA14">
         <v>28783901.0</v>
       </c>
       <c r="BB14">
         <v>28783901.0</v>
       </c>
       <c r="BC14">
+        <v>28783901.0</v>
+      </c>
+      <c r="BD14">
+        <v>28783901.0</v>
+      </c>
+      <c r="BE14">
         <v>20360028.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>336000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>335000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="P15">
         <v>334000.0</v>
       </c>
       <c r="Q15">
         <v>334000.0</v>
       </c>
       <c r="R15">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="S15">
-        <v>333000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="T15">
         <v>333000.0</v>
       </c>
       <c r="U15">
-        <v>331000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="V15">
-        <v>331000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="W15">
         <v>331000.0</v>
       </c>
       <c r="X15">
         <v>331000.0</v>
       </c>
       <c r="Y15">
+        <v>331000.0</v>
+      </c>
+      <c r="Z15">
+        <v>331000.0</v>
+      </c>
+      <c r="AA15">
         <v>330000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>329000.0</v>
       </c>
       <c r="AB15">
         <v>329000.0</v>
       </c>
       <c r="AC15">
+        <v>329000.0</v>
+      </c>
+      <c r="AD15">
+        <v>329000.0</v>
+      </c>
+      <c r="AE15">
         <v>328000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="AF15">
         <v>327000.0</v>
       </c>
       <c r="AG15">
+        <v>327000.0</v>
+      </c>
+      <c r="AH15">
+        <v>327000.0</v>
+      </c>
+      <c r="AI15">
         <v>326000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="AJ15">
         <v>325000.0</v>
       </c>
       <c r="AK15">
+        <v>325000.0</v>
+      </c>
+      <c r="AL15">
+        <v>325000.0</v>
+      </c>
+      <c r="AM15">
         <v>324000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>321000.0</v>
       </c>
       <c r="AN15">
         <v>321000.0</v>
       </c>
       <c r="AO15">
-        <v>320000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="AP15">
-        <v>320000.0</v>
+        <v>321000.0</v>
       </c>
       <c r="AQ15">
         <v>320000.0</v>
       </c>
       <c r="AR15">
         <v>320000.0</v>
       </c>
       <c r="AS15">
         <v>320000.0</v>
       </c>
       <c r="AT15">
-        <v>319000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="AU15">
-        <v>319000.0</v>
+        <v>320000.0</v>
       </c>
       <c r="AV15">
         <v>319000.0</v>
       </c>
       <c r="AW15">
+        <v>319000.0</v>
+      </c>
+      <c r="AX15">
+        <v>319000.0</v>
+      </c>
+      <c r="AY15">
         <v>306000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>81172000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>50516000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>47782000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BC15"/>
+      <c r="BD15">
         <v>17408000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:55">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>21000000.0</v>
+      </c>
+      <c r="D16">
+        <v>20500000.0</v>
+      </c>
+      <c r="E16">
         <v>21900000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-109200000.0</v>
       </c>
-      <c r="I16"/>
-[...1 lines deleted...]
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>61151000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>51932000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>17331000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>28458000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19901000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>14834000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14756000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4819000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>60623000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>53415000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>47520000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>4718000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>43310000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>36520000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>32264000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5734000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>32793000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>26964000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>22371000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>6695000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25370000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>22117000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>19003000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4609000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>938000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>3792000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-505000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>14239000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>17464000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>18826000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>16747000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4567000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>16484000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>13112000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>10542000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3883000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>11370000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9142000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>7806000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>42000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>10146000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>8562000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>10124000.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:55">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5732,175 +5848,179 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>27906000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>25993000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>28458000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>19901000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>14834000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>11242000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4819000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>9035000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8581000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>9957000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>35000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3704000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>6695000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>7758000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>7667000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>7516000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>6444000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>13755000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>13796000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>14007000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>14239000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>15241000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>15287000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>15287000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>14582000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>14532000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>14557000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>14569000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>9746000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>9974000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>9967000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>9967000.0</v>
       </c>
-      <c r="AX18"/>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5914,1010 +6034,1048 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
+        <v>469800000.0</v>
+      </c>
+      <c r="C20">
+        <v>460800000.0</v>
+      </c>
+      <c r="D20">
         <v>450400000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>444300000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>436900000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>435600000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>432600000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>415100000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>406100000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>400400000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>398800000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>395213000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>393493000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>392625000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>373600000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>356612000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>354971000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>325347000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>322517000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>257106000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>249982000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>242036000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>216870000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>206782000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>200264000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>198664000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>195652000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>184574000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>183412000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>174959000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>173049000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>167738000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>163023000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>161681000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>155466000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>153660000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>148031000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>144244000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>107086000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>102518000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>100339000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>93715000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>90512000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>85854000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>74236000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>68240000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>53393000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>51286000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>50530000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>50545000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>49328000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>49146000.0</v>
       </c>
-      <c r="AZ20">
-[...2 lines deleted...]
-      <c r="BA20"/>
       <c r="BB20">
         <v>49146000.0</v>
       </c>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>49146000.0</v>
+      </c>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
-        <v>89300000.0</v>
+        <v>268200000.0</v>
       </c>
       <c r="C21">
+        <v>266500000.0</v>
+      </c>
+      <c r="D21">
+        <v>261500000.0</v>
+      </c>
+      <c r="E21">
         <v>260300000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>259700000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>266900000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>270500000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>255800000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>256600000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>260500000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>268700000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>271309000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>279426000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>289601000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>283400000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>275838000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>285818000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>257960000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>264421000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>204100000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>194912000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>188202000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>171393000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>155398000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>147117000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>151426000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>153562000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>144321000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>148203000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>147409000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>149790000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>139709000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>134233000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>136885000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>137991000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>140714000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>139426000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>139197000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>86317000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>80423000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>79856000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>69775000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>67218000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>60668000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>47148000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>38667000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>17718000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>12897000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>12862000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>13551000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>13400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>13934000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>14631000.0</v>
       </c>
-      <c r="BA21"/>
-      <c r="BB21">
+      <c r="BC21"/>
+      <c r="BD21">
         <v>15023000.0</v>
       </c>
-      <c r="BC21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:55">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>223500000.0</v>
+      </c>
+      <c r="C22">
+        <v>205700000.0</v>
+      </c>
+      <c r="D22">
         <v>203000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>187700000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>192000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>198400000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>194600000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>182300000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>175600000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>171100000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>162800000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>159675000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>163378000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>170115000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>176600000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>182176000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>192387000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>160023000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>143039000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>118093000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>99482000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>85980000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>77179000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>70218000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>69149000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>73569000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>74606000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>63547000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>63951000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>60654000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>61162000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>51491000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>48574000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>46160000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>48346000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>44074000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>43198000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>43661000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>40229000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>34083000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>33658000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>31012000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>29337000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>28850000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>27424000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>25747000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>23971000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>23339000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>21866000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>21232000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>19731000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>19538000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>19130000.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>16718000.0</v>
       </c>
-      <c r="BC22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:55">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>2252200000.0</v>
+      </c>
+      <c r="C23">
+        <v>2229800000.0</v>
+      </c>
+      <c r="D23">
         <v>2068000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2051100000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2020100000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1999300000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2059900000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2072500000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>2025200000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2003200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1981300000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1920960000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1835940000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1779563000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1778900000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1763851000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1702087000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1652749000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1653202000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1327128000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1273621000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1233616000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1187676000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1165445000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1131050000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1087064000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1099479000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1063682000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>916391000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>877709000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>834658000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>863106000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>845170000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>722230000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>738746000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>723653000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>699426000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>609998000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>462095000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>441820000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>424812000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>392050000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>374082000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>347205000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>305999000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>275589000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>234162000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>234083000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>201817000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>191969000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>191070000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>189687000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>181496000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>42915000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>160752000.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:55">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1027500000.0</v>
+      </c>
       <c r="C24">
+        <v>1035400000.0</v>
+      </c>
+      <c r="D24">
+        <v>850000000.0</v>
+      </c>
+      <c r="E24">
         <v>846000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>842800000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>839800000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>842400000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>840800000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>844000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>843400000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>835100000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>833458000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>831282000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>830225000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>830171000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>827906000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>828632000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>829638000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>832193000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>542517000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>543592000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>545138000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>541957000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>544276000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>544976000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>545552000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>545031000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>542510000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>431988000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>430460000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>432182000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>433752000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>433324000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>330679000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>330927000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>328295000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>326968000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>236827000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>134235000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>133011000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>132652000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>118209000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>113724000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>95455000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>72898000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>61076000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>25070000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>23878000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>7294000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>19107000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>42141000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>38930000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
+        <v>854000000.0</v>
+      </c>
+      <c r="E25">
         <v>849700000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>847000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>844600000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>847800000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>846800000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>840367000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>831282000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>830225000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>836568000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>827906000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>828632000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>829638000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>832193000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>542517000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>543592000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>545138000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>541957000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>544276000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>548027000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>548964000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>548628000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>546192000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>435931000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>434434000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>436006000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>437622000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>438076000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>336204000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>337406000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>335804000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>334683000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>244498000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>142599000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>142226000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>142835000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>129473000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>125755000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>108906000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>87744000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>76834000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>42578000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>42693000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>24663000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>35216000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6931,52 +7089,54 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6990,1411 +7150,1465 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>669800000.0</v>
+        <v>805000000.0</v>
       </c>
       <c r="C28">
+        <v>706300000.0</v>
+      </c>
+      <c r="D28">
+        <v>731200000.0</v>
+      </c>
+      <c r="E28">
         <v>652000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>678200000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>677800000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>650700000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>560700000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>590900000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>564200000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>568300000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>612959000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>693779000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>726186000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>716400000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>734796000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>868839000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>716523000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>603890000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>440890000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>428211000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>419635000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>391466000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>356282000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>369032000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>435086000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>442894000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>379270000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>415166000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>419464000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>373012000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>325968000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>323556000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>338963000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>297212000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>290390000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>287703000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>253725000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>152238000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>145573000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>149762000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>136640000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>136859000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>118823000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>96170000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>82240000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>42977000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>28950000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>28876000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>38611000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>45994000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>41520000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>45847000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3898000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>26177000.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:55">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1701700000.0</v>
+      </c>
       <c r="C29">
+        <v>1738500000.0</v>
+      </c>
+      <c r="D29">
+        <v>1596500000.0</v>
+      </c>
+      <c r="E29">
         <v>1559400000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1540600000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1533300000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1580100000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1588700000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1561100000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1554200000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1537600000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1493443000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1423615000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1366612000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1354653000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1315914000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1259875000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1250537000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1279872000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>959800000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>930407000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>909446000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>884494000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>872619000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>841942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>815590000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>469600000.0</v>
+      </c>
+      <c r="C30">
+        <v>426400000.0</v>
+      </c>
+      <c r="D30">
         <v>444100000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>482700000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>447600000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>419400000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>433900000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>451000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>473800000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>460800000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>455000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>427093000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>416601000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>397573000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>397200000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>415657000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>384696000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>345586000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>312767000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>306590000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>283304000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>270498000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>266566000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>258940000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>247627000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>245469000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>244519000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>242065000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>232111000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>216997000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>214121000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>219444000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>202150000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>188651000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>180725000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>185470000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>176769000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>161936000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>128466000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>125058000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>117286000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>107290000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>103198000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>98406000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>88656000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>74388000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>72280000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>71569000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>63325000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>57970000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>58826000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>61002000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>57946000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>46874000.0</v>
       </c>
-      <c r="BC30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:55">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-38340000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>560672000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>505222000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>493499000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>457514000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-240188000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>390231000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-170098000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>392726000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-82354000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>98502000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-131970000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>304187000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-74645000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-104293000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-99183000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-101381000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-125613000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>190601000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-140341000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-93096000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-82193000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-99985000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-82929000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-97016000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-102341000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-111815000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-39426000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-40408000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-49571000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-43494000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-43247000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-41910000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-26827000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-19789000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>20763000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>27918000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>22513000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>4949000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>768400000.0</v>
+      </c>
       <c r="C32">
+        <v>820300000.0</v>
+      </c>
+      <c r="D32">
+        <v>698400000.0</v>
+      </c>
+      <c r="E32">
         <v>663000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>660800000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>650000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>695900000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>748100000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>734800000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>739500000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>723600000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>675143000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>603568000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>546257000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>556350000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>539459000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>453828000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>514700000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>551747000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>388130000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>371990000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>364863000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>387468000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>413215000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>405899000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>368171000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>1095600000.0</v>
+      </c>
+      <c r="C33">
+        <v>1059700000.0</v>
+      </c>
+      <c r="D33">
         <v>1025400000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1015800000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1002700000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1004600000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1005000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>947700000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>937800000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>924000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>911300000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>921141000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>917838000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>916968000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>894500000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>865830000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>885369000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>810521000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>793886000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>654207000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>637616000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>623451000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>563733000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>529989000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>511102000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>517328000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>517530000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>485185000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>479715000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>469413000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>423113000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>404888000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>393550000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>393780000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>383804000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>382388000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>371449000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>363926000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>269704000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>257309000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>251695000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>233140000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>223340000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>208213000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>176768000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>157822000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>114874000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>105953000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>102479000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>100698000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>95558000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>95954000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>93661000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>-3898000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>84984000.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:55">
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>83500000.0</v>
+      </c>
       <c r="C34">
+        <v>84700000.0</v>
+      </c>
+      <c r="D34">
+        <v>73800000.0</v>
+      </c>
+      <c r="E34">
         <v>67400000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>64800000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>62900000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>60500000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>55900000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>55400000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>56800000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>48500000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>47814000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>101546000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>101785000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>42557000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>99968000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>95130000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>94110000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>42409000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>98059000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>52949000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>92681000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>53184000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>91037000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>60495000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>53238000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>47711000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>43565000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>37096000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>33801000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>27773000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>26279000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>22920000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>25711000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>24562000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>23135000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>22069000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>25065000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>21175000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>21746000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>21601000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>22512000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>21840000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>18477000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>16496000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>18291000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>13408000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>12071000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>11080000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>10352000.0</v>
       </c>
-      <c r="AX34"/>
-      <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>1013900000.0</v>
+        <v>1224300000.0</v>
       </c>
       <c r="C35">
+        <v>1212500000.0</v>
+      </c>
+      <c r="D35">
+        <v>1013899999.0</v>
+      </c>
+      <c r="E35">
         <v>1000200000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>999000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>993700000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>995600000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>979400000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>987300000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>984300000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>964600000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>968102000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>960734000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>958003000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>957300000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>947775000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>938596000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>934990000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>928793000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>649611000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>647066000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>647776000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>632019000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>639017000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>644265000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>639702000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>635299000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>620719000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>508412000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>504691000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>470474000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>471659000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>468663000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>369431000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>368412000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>372694000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>370548000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>283570000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>178013000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>179213000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>179723000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>167272000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>162177000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>141915000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>118797000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>109694000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>65732000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>64738000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>45710000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>55535000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>117046000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>114307000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>115758000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>98191000.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:55">
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>203700000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="C36">
+        <v>42200000.0</v>
+      </c>
+      <c r="D36">
+        <v>26100000.0</v>
+      </c>
+      <c r="E36">
         <v>23800000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>28300000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>28800000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>28700000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>20100000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>30400000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>32600000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>26700000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>42780000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>37358000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>33756000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>42500000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>45675000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>56601000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>50364000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>31144000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>26996000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>26678000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>33609000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>17682000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>12036000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>12851000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>13842000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>16215000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>11589000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>9062000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>10374000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>10157000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>11936000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>11246000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>10683000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>9272000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>9969000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>10021000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>8955000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>8513000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>8438000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>8677000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>9220000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>8018000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>8063000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8154000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>7962000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>4393000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>4468000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>3957000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>3900000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>3355000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3350000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>3060000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-3898000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>2884000.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:55">
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -8402,835 +8616,869 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-      <c r="AY37"/>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
       <c r="A38" t="s">
         <v>52</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>-200000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
+        <v>31500000.0</v>
+      </c>
+      <c r="E38">
         <v>28400000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>28300000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>28800000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>23700000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>42780000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>37358000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>33756000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>42545000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>45675000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>56601000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>50364000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>31144000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>26996000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>26678000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>33609000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>179952000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>12036000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>12851000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>13842000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>16215000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>11589000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>9062000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>10374000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>10157000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>11936000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>11246000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>10683000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>302729000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>304343000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>297478000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>292396000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>201916000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>191379000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>188872000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>172710000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>166258000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>154585000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>129538000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>114869000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>75504000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>68651000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>67349000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>67996000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>66083000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>66430000.0</v>
       </c>
-      <c r="AZ38"/>
-      <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-    </row>
-    <row r="39" spans="1:55">
+      <c r="BD38"/>
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>68200000.0</v>
+      </c>
+      <c r="C39">
+        <v>63700000.0</v>
+      </c>
+      <c r="D39">
         <v>73599999.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>31600000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>72600000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>78200000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>98800000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>85300000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>57700000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>47400000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>65700000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>73292000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>82897000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>76217000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>81000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>71790000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>74830000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>69205000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>70025000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>56803000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>49308000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>46344000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>48678000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>37607000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>33996000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>37024000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>46974000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>32955000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>34944000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>32473000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>35760000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>32836000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>40838000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>44935000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>33308000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>19599000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>16027000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>15868000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>9214000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>6320000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>8431000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>8908000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>10879000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>6471000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>7589000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>11286000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>12276000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>8490000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>9014000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>6919000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>12890000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>7923000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>6906000.0</v>
       </c>
-      <c r="BA39"/>
-      <c r="BB39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>8278000.0</v>
       </c>
-      <c r="BC39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:55">
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
-        <v>148900000.0</v>
+        <v>154700000.0</v>
       </c>
       <c r="C40">
+        <v>126600000.0</v>
+      </c>
+      <c r="D40">
+        <v>128400000.0</v>
+      </c>
+      <c r="E40">
         <v>138000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>134300000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>132300000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>142900000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>141800000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>129900000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>120100000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>124600000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>118854000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>115753000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>121749000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>119300000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>144262000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>150216000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>120911000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>119054000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>117593000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>109265000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>96446000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>90827000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>91044000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>89891000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>68289000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>72908000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>74369000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>61724000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>51051000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>57289000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>54880000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>48919000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>44280000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>50065000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>49678000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>47949000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>44745000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>38063000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>37670000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>33345000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>30321000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>28123000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>27500000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>26684000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>19525000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>18812000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>18409000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>15307000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>14280000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>15872000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>13271000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>11351000.0</v>
       </c>
-      <c r="BA40"/>
-      <c r="BB40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>9764000.0</v>
       </c>
-      <c r="BC40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:55">
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>77650000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>72481000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>71015000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>67760000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>57204000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>57007000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>47228000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>64901000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>61530000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>65653000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>53219000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>59563000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>65517000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>59997000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>56886000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>47398000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>41517000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>39575000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>34468000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>34037000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>30587000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>33227000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>24562000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>23135000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>22069000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>25065000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>21175000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>21746000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>21601000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>22512000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>21840000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>18477000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>16496000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>18291000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>13408000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>12071000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>11080000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>10352000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>9496000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>10307000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
-    </row>
-    <row r="42" spans="1:55">
+      <c r="BD41"/>
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
       <c r="A42" t="s">
         <v>56</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>-457700000.0</v>
+      </c>
       <c r="C42">
+        <v>-374200000.0</v>
+      </c>
+      <c r="D42">
+        <v>-355900000.0</v>
+      </c>
+      <c r="E42">
         <v>-321900000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-273900000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-222700000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-195500000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-120100000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-103000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-53700000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-57500000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-55598000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-59008000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-56832000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-60500000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-38519000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-29093000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>21538000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>64191000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>61307000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>58393000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>61009000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>58194000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>73998000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>71800000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>70049000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>83474000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>81460000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>79434000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>79407000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>77390000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>122216000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>138563000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>138872000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>161262000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>159437000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>159237000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>157644000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>146362000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>145999000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>145639000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>145005000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>145305000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>144721000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>144147000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>143215000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>149214000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>154497000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>154497000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>139957000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>52140000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>-104566000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>-100408000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>-62902000.0</v>
       </c>
-      <c r="BC42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:55">
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9244,90 +9492,88 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -9336,1458 +9582,1508 @@
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
         <v>136848000.0</v>
       </c>
-      <c r="AY44">
+      <c r="BA44">
         <v>104566000.0</v>
       </c>
-      <c r="AZ44"/>
-      <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>313700000.0</v>
+      </c>
       <c r="C45">
+        <v>290200000.0</v>
+      </c>
+      <c r="D45">
+        <v>657600000.0</v>
+      </c>
+      <c r="E45">
         <v>282800000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>277800000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>273300000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>601300000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>253100000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>240900000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>225600000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>511800000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>211839000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>207561000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>200986000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>194948000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>187705000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>166044000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>159604000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>157788000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>155773000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>150870000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>153396000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>152101000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>144701000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>139038000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>136671000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>90117000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>85505000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>85048000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>84531000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>81075000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>78045000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>73971000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>71530000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>67788000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>65930000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>62823000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>60430000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>57592000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>53628000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>47230000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>42953000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>39370000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>37302000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>35130000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>32702000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>29475000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>29524000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>26824000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>17931000.0</v>
       </c>
-      <c r="BC45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:55">
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>313700000.0</v>
+      </c>
+      <c r="C46">
+        <v>290200000.0</v>
+      </c>
+      <c r="D46">
         <v>282000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>282800000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>277800000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>273300000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>270400000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>253100000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>240900000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>225600000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>215300000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>211839000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>207561000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>200986000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>195000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>187705000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>187979000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>176850000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>175804000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>166005000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>166044000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>159604000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>157788000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>155773000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>150870000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>153396000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>152101000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>144701000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>139038000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>136671000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>90117000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>85505000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>85048000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>84531000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>81075000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>78045000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>73971000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>71530000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>67788000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>65930000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>62823000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>60430000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>57592000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>53628000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>47230000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>42953000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>39370000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>37302000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>35130000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>32702000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>29475000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>29524000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>26824000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>17931000.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:55">
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
+        <v>282000000.0</v>
+      </c>
+      <c r="E47">
         <v>282800000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>277800000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>273300000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>270400000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>253100000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>211839000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>207561000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>200986000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>194948000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>187705000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>187979000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>176850000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>175804000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>166005000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>166044000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>105162000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>104022000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>104900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>103422000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>106262000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>106410000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>102148000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>92655000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>91391000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>90117000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>85505000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>85048000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>84531000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>81075000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>78045000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>73971000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>71530000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>67788000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>65930000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>62823000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>60430000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>57592000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>53628000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>47230000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>42953000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>39370000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>37302000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>35130000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>32702000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>29475000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>29524000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
-    </row>
-    <row r="48" spans="1:55">
+      <c r="BD47"/>
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>1073500000.0</v>
+      </c>
+      <c r="C48">
+        <v>1019000000.0</v>
+      </c>
+      <c r="D48">
         <v>1043400000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>976800000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>912500000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>853600000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>865500000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>808400000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>749600000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>694200000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>693800000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>638309000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>579691000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>527468000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>513100000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>453286000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>401326000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>350475000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>352543000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>332087000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>306107000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>277804000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>269420000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>241583000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>213506000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>188169000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>173371000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>154177000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>132965000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>114046000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>105212000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>88736000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>73919000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>57604000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>48434000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>37641000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>25631000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>13658000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>7294000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-3787000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-15336000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-25329000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-31142000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-40429000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-49910000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-56417000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-57659000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-62715000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-68911000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-71218000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-71591000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-41686000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-40187000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-11603000.0</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:55">
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>579691000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>527468000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>513095000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>453286000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>401326000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>350475000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>352543000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>332087000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>306107000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>277804000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>269420000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>241583000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>213506000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>188169000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>173371000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>154177000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>132965000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>114046000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>105212000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>88736000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>73919000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>57604000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>48434000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>37641000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>25631000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>13658000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>7294000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-3787000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-15336000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>-25329000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>-31142000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>-40429000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>-49910000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>-56417000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>-57659000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>-62715000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>-68911000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>-71218000.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
       <c r="A50" t="s">
         <v>64</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>34700000.0</v>
+      </c>
       <c r="C50">
+        <v>35600000.0</v>
+      </c>
+      <c r="D50">
+        <v>36600000.0</v>
+      </c>
+      <c r="E50">
         <v>34800000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>33300000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>32600000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>32400000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>31500000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>31800000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>31600000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>32200000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>31803000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>31661000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>31165000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>30983000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>30494000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>30642000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>30668000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>30839000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>24557000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>24275000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>23770000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>23355000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>24156000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>24230000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>24241000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>24164000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>22734000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>25252000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>23925000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>22642000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>22481000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>20083000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>17378000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>16650000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>15550000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>354393000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>33834000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>17192000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>22397000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>20669000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>10021000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>1786000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>991700000.0</v>
+        <v>1199500000.0</v>
       </c>
       <c r="C51">
+        <v>1180600000.0</v>
+      </c>
+      <c r="D51">
+        <v>1053100000.0</v>
+      </c>
+      <c r="E51">
         <v>985300000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>983400000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>976500000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>978300000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>966900000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>971200000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>964100000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>954800000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>952718000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>949005000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>944876000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>946000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>938198000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>938779000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>933957000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>937375000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>632325000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>632122000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>626978000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>622986000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>623753000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>621520000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>622273000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>620783000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>614220000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>510913000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>507610000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>463454000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>465057000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>463302000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>358869000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>359722000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>357398000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>354393000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>278332000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>166720000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>164623000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>163504000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>148340000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>143677000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>124088000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>101732000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>88586000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>53738000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>53682000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>34009000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>43761000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>50059000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>46790000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>49700000.0</v>
       </c>
-      <c r="BA51"/>
-      <c r="BB51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>30075000.0</v>
       </c>
-      <c r="BC51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:55">
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>82000000.0</v>
+      </c>
+      <c r="C52">
+        <v>77300000.0</v>
+      </c>
+      <c r="D52">
         <v>76300000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>74500000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>72200000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>70100000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>69500000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>65500000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>65200000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>62800000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>63200000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>62266000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>60752000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>59753000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>59600000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>58183000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>57387000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>55974000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>55810000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>47615000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>46586000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>44855000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>44186000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>44299000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>42772000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>42568000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>42370000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>40899000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>44018000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>42494000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>27448000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>27435000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>25226000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>22665000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>22316000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>21594000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>19710000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>33834000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>24121000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>22397000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>20669000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>18867000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>18432000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>15182000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>13988000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>11752000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>11160000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>10989000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>9346000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>8545000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>7918000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>7860000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>6935000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>4008000.0</v>
       </c>
-      <c r="BC52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:55">
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
-[...2 lines deleted...]
-      <c r="O53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
         <v>24996000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>94865000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>49980000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
-[...2 lines deleted...]
-      <c r="W53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
+        <v>0.0</v>
+      </c>
+      <c r="Y53">
         <v>1220000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>16688000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>26487000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>37961000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>4980000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>9923000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>10026000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>10060000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>15358000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>20312000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>28798000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>30053000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>25114000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>25293000.0</v>
       </c>
-      <c r="AK53">
-[...4 lines deleted...]
-      </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
+        <v>0.0</v>
+      </c>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
+      <c r="AW53">
         <v>1638000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>1638000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="AY53">
         <v>1708000.0</v>
       </c>
-      <c r="AZ53"/>
+      <c r="AZ53">
+        <v>1708000.0</v>
+      </c>
       <c r="BA53">
+        <v>1708000.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>7796000.0</v>
       </c>
-      <c r="BB53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -10795,750 +11091,776 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-      <c r="AY54"/>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>2251200000.0</v>
+      </c>
+      <c r="C55">
+        <v>2229800000.0</v>
+      </c>
+      <c r="D55">
         <v>2068000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2051100000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2020100000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1999300000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2059900000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>2072500000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>2025200000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2003200000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1981300000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1920960000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1835940000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1779563000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1778900000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1763851000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1702087000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1652749000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1653202000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1327128000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1273621000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1233616000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1187676000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1165445000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1131050000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1087064000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1099479000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1063682000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>916391000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>877709000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>834658000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>863106000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>845170000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>722230000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>738746000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>723653000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>699426000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>609998000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>462095000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>441820000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>424812000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>392050000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>373572000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>347205000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>305999000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>275589000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>234162000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>234083000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>201817000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>191969000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>191070000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>189687000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>181496000.0</v>
       </c>
-      <c r="BA55"/>
-      <c r="BB55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>160752000.0</v>
       </c>
-      <c r="BC55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:55">
+      <c r="BE55"/>
+    </row>
+    <row r="56" spans="1:57">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>1155800000.0</v>
+      </c>
+      <c r="C56">
+        <v>1170100000.0</v>
+      </c>
+      <c r="D56">
         <v>1042599999.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1035300000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1017400000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>994700000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1054900000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1124800000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1087400000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1079200000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1070000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>999819000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>918102000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>862595000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>884400000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>898021000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>816718000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>842228000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>859316000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>672921000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>636005000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>610165000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>623943000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>635456000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>619948000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>569736000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>581949000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>578497000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>436676000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>408296000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>411545000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>458218000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>451620000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>328450000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>354942000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>341265000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>327977000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>246072000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>192391000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>184511000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>173117000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>158910000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>150232000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>138992000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>129231000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>117767000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>119288000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>128130000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>99338000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>91271000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>95512000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>93733000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>87835000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>3898000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>75768000.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:55">
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>388400000.0</v>
+      </c>
+      <c r="C57">
+        <v>349800000.0</v>
+      </c>
+      <c r="D57">
         <v>344200000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>372300000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>356600000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>344700000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>359000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>376700000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>352600000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>339700000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>346400000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>324676000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>314534000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>316338000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>328100000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>358562000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>362890000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>327528000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>307569000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>284791000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>264015000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>245302000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>236475000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>222241000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>214049000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>201565000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>214149000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>215449000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>201977000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>182417000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>181686000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>177096000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>161444000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>154218000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>159806000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>153601000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>143762000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>154802000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>130105000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>120074000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>114465000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>104782000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>97422000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>100678000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>92645000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>78777000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>76556000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>77244000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>70202000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>67389000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>64443000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>66550000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>58297000.0</v>
       </c>
-      <c r="BA57"/>
-      <c r="BB57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>52797000.0</v>
       </c>
-      <c r="BC57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:55">
+      <c r="BE57"/>
+    </row>
+    <row r="58" spans="1:57">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>1612700000.0</v>
+      </c>
+      <c r="C58">
+        <v>1562300000.0</v>
+      </c>
+      <c r="D58">
         <v>1358100000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1372500000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1355600000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1338400000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1354600000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1356100000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1339900000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1324000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1311000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1292778000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1275268000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1274341000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1285400000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1306337000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1301486000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1262518000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1236362000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>934402000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>911081000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>893078000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>868494000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>861258000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>858314000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>841267000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>849448000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>836168000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>710389000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>687108000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>652160000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>648755000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>630107000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>523649000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>528218000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>526295000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>514310000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>438372000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>308118000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>299287000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>294188000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>272054000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>259599000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>242593000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>211442000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>188471000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>142288000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>141982000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>115912000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>122924000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>181489000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>180857000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>174055000.0</v>
       </c>
-      <c r="BA58"/>
-      <c r="BB58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>150988000.0</v>
       </c>
-      <c r="BC58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:55">
+      <c r="BE58"/>
+    </row>
+    <row r="59" spans="1:57">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -11546,346 +11868,360 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-      <c r="AY59"/>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>639500000.0</v>
+      </c>
+      <c r="C60">
+        <v>667500000.0</v>
+      </c>
+      <c r="D60">
         <v>709900000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>678600000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>664500000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>660900000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>705300000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>716400000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>685300000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>679200000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>670300000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>628182000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>560672000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>505222000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>493500000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>457514000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>400601000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>390231000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>416840000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>392726000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>362540000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>340538000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>319182000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>304187000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>272736000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>245797000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>250031000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>227514000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>206002000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>190601000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>182498000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>214351000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>215063000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>198581000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>210528000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>197358000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>185116000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>171626000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>153977000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>142533000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>130624000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>119996000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>114483000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>104612000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>94557000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>87118000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>91874000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>92101000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>85905000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>69045000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>9581000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>8830000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>7441000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>42915000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>9764000.0</v>
       </c>
-      <c r="BC60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:55">
+      <c r="BE60"/>
+    </row>
+    <row r="61" spans="1:57">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61">
         <v>-147239000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-147228000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-147204000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-141653000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-141653000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-123488000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-123488000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-122515000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-106756000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-106756000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-106748000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-104429000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-104425000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-57890000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-39703000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-37477000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-12781000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-12769000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-12769000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-12273000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-12219000.0</v>
       </c>
       <c r="AN61">
         <v>-12219000.0</v>
       </c>
       <c r="AO61">
         <v>-12219000.0</v>
       </c>
       <c r="AP61">
-        <v>-11383000.0</v>
+        <v>-12219000.0</v>
       </c>
       <c r="AQ61">
-        <v>-11383000.0</v>
+        <v>-12219000.0</v>
       </c>
       <c r="AR61">
         <v>-11383000.0</v>
       </c>
       <c r="AS61">
         <v>-11383000.0</v>
       </c>
       <c r="AT61">
+        <v>-11383000.0</v>
+      </c>
+      <c r="AU61">
+        <v>-11383000.0</v>
+      </c>
+      <c r="AV61">
         <v>-5283000.0</v>
       </c>
-      <c r="AU61">
-[...4 lines deleted...]
-      </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-      <c r="AY61"/>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11899,50 +12235,52 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11999,1259 +12337,1271 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
         <v>1961500000.0</v>
       </c>
       <c r="C2">
         <v>1946800000.0</v>
       </c>
       <c r="D2">
         <v>1847900000.0</v>
       </c>
       <c r="E2">
         <v>1842060000.0</v>
       </c>
       <c r="F2">
         <v>1379200000.0</v>
       </c>
       <c r="G2">
         <v>1143251000.0</v>
       </c>
       <c r="H2">
         <v>1076809000.0</v>
       </c>
       <c r="I2">
         <v>964841000.0</v>
       </c>
       <c r="J2">
         <v>808901000.0</v>
       </c>
       <c r="K2">
         <v>610532000.0</v>
       </c>
       <c r="L2">
         <v>474426000.0</v>
       </c>
       <c r="M2">
         <v>377968000.0</v>
       </c>
       <c r="N2">
         <v>322241000.0</v>
       </c>
       <c r="O2">
         <v>227210000.0</v>
       </c>
       <c r="P2">
         <v>181221000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>103800000.0</v>
+        <v>144900000.0</v>
       </c>
       <c r="C3">
         <v>134500000.0</v>
       </c>
       <c r="D3">
         <v>125700000.0</v>
       </c>
       <c r="E3">
         <v>117700000.0</v>
       </c>
       <c r="F3">
         <v>102899000.0</v>
       </c>
       <c r="G3">
         <v>87996000.0</v>
       </c>
       <c r="H3">
         <v>79063000.0</v>
       </c>
       <c r="I3">
         <v>58725000.0</v>
       </c>
       <c r="J3">
         <v>55142000.0</v>
       </c>
       <c r="K3">
         <v>34830000.0</v>
       </c>
       <c r="L3">
         <v>23239000.0</v>
       </c>
       <c r="M3">
         <v>15011000.0</v>
       </c>
       <c r="N3">
         <v>11431000.0</v>
       </c>
       <c r="O3">
         <v>7719000.0</v>
       </c>
       <c r="P3">
         <v>8391000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-48000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5">
         <v>388700000.0</v>
       </c>
       <c r="C5">
         <v>383300000.0</v>
       </c>
       <c r="D5">
         <v>370100000.0</v>
       </c>
       <c r="E5">
         <v>344900000.0</v>
       </c>
       <c r="F5">
         <v>185117000.0</v>
       </c>
       <c r="G5">
         <v>161468000.0</v>
       </c>
       <c r="H5">
         <v>120709000.0</v>
       </c>
       <c r="I5">
         <v>92682000.0</v>
       </c>
       <c r="J5">
         <v>73201000.0</v>
       </c>
       <c r="K5">
         <v>65787000.0</v>
       </c>
       <c r="L5">
         <v>45668000.0</v>
       </c>
       <c r="M5">
         <v>25586000.0</v>
       </c>
       <c r="N5">
         <v>13111000.0</v>
       </c>
       <c r="O5">
         <v>-1760000.0</v>
       </c>
       <c r="P5">
         <v>1253000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>492500000.0</v>
+        <v>533600000.0</v>
       </c>
       <c r="C6">
         <v>517800000.0</v>
       </c>
       <c r="D6">
         <v>495800000.0</v>
       </c>
       <c r="E6">
         <v>462600000.0</v>
       </c>
       <c r="F6">
         <v>288016000.0</v>
       </c>
       <c r="G6">
         <v>249464000.0</v>
       </c>
       <c r="H6">
         <v>199772000.0</v>
       </c>
       <c r="I6">
         <v>151407000.0</v>
       </c>
       <c r="J6">
         <v>128343000.0</v>
       </c>
       <c r="K6">
         <v>100617000.0</v>
       </c>
       <c r="L6">
         <v>68907000.0</v>
       </c>
       <c r="M6">
         <v>40597000.0</v>
       </c>
       <c r="N6">
         <v>24542000.0</v>
       </c>
       <c r="O6">
         <v>5959000.0</v>
       </c>
       <c r="P6">
         <v>9644000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>810000.0</v>
       </c>
       <c r="J8">
         <v>3400000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
         <v>1009300000.0</v>
       </c>
       <c r="C9">
         <v>994500000.0</v>
       </c>
       <c r="D9">
         <v>930700000.0</v>
       </c>
       <c r="E9">
         <v>827784000.0</v>
       </c>
       <c r="F9">
         <v>589450000.0</v>
       </c>
       <c r="G9">
         <v>509974000.0</v>
       </c>
       <c r="H9">
         <v>434820000.0</v>
       </c>
       <c r="I9">
         <v>371591000.0</v>
       </c>
       <c r="J9">
         <v>324026000.0</v>
       </c>
       <c r="K9">
         <v>252448000.0</v>
       </c>
       <c r="L9">
         <v>188293000.0</v>
       </c>
       <c r="M9">
         <v>140052000.0</v>
       </c>
       <c r="N9">
         <v>109688000.0</v>
       </c>
       <c r="O9">
         <v>74043000.0</v>
       </c>
       <c r="P9">
         <v>57226000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
         <v>357000000.0</v>
       </c>
       <c r="C10">
         <v>346400000.0</v>
       </c>
       <c r="D10">
         <v>333100000.0</v>
       </c>
       <c r="E10">
         <v>303307000.0</v>
       </c>
       <c r="F10">
         <v>155475000.0</v>
       </c>
       <c r="G10">
         <v>131177000.0</v>
       </c>
       <c r="H10">
         <v>92605000.0</v>
       </c>
       <c r="I10">
         <v>72186000.0</v>
       </c>
       <c r="J10">
         <v>55820000.0</v>
       </c>
       <c r="K10">
         <v>59610000.0</v>
       </c>
       <c r="L10">
         <v>41930000.0</v>
       </c>
       <c r="M10">
         <v>22587000.0</v>
       </c>
       <c r="N10">
         <v>10854000.0</v>
       </c>
       <c r="O10">
         <v>-3739000.0</v>
       </c>
       <c r="P10">
         <v>-5741000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11">
         <v>91600000.0</v>
       </c>
       <c r="C11">
         <v>89800000.0</v>
       </c>
       <c r="D11">
         <v>89400000.0</v>
       </c>
       <c r="E11">
         <v>79879000.0</v>
       </c>
       <c r="F11">
         <v>36712000.0</v>
       </c>
       <c r="G11">
         <v>33938000.0</v>
       </c>
       <c r="H11">
         <v>24446000.0</v>
       </c>
       <c r="I11">
         <v>17438000.0</v>
       </c>
       <c r="J11">
         <v>14680000.0</v>
       </c>
       <c r="K11">
         <v>21174000.0</v>
       </c>
       <c r="L11">
         <v>15413000.0</v>
       </c>
       <c r="M11">
         <v>8607000.0</v>
       </c>
       <c r="N11">
         <v>4216000.0</v>
       </c>
       <c r="O11">
         <v>555000.0</v>
       </c>
       <c r="P11">
         <v>1449000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12">
         <v>31700000.0</v>
       </c>
       <c r="C12">
         <v>36900000.0</v>
       </c>
       <c r="D12">
         <v>37000000.0</v>
       </c>
       <c r="E12">
         <v>41600000.0</v>
       </c>
       <c r="F12">
         <v>32800000.0</v>
       </c>
       <c r="G12">
         <v>30291000.0</v>
       </c>
       <c r="H12">
         <v>28104000.0</v>
       </c>
       <c r="I12">
         <v>20496000.0</v>
       </c>
       <c r="J12">
         <v>17381000.0</v>
       </c>
       <c r="K12">
         <v>6177000.0</v>
       </c>
       <c r="L12">
         <v>3738000.0</v>
       </c>
       <c r="M12">
         <v>3166000.0</v>
       </c>
       <c r="N12">
         <v>2257000.0</v>
       </c>
       <c r="O12">
         <v>1979000.0</v>
       </c>
       <c r="P12">
         <v>6994000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>130</v>
+      </c>
+      <c r="B13">
+        <v>31700000.0</v>
+      </c>
       <c r="C13">
         <v>36900000.0</v>
       </c>
       <c r="D13">
         <v>37000000.0</v>
       </c>
       <c r="E13">
         <v>41574000.0</v>
       </c>
       <c r="F13">
         <v>32842000.0</v>
       </c>
       <c r="G13">
         <v>30291000.0</v>
       </c>
       <c r="H13">
         <v>28104000.0</v>
       </c>
       <c r="I13">
         <v>20496000.0</v>
       </c>
       <c r="J13">
         <v>17381000.0</v>
       </c>
       <c r="K13">
         <v>6177000.0</v>
       </c>
       <c r="L13">
         <v>3738000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>265400000.0</v>
       </c>
       <c r="C15">
         <v>256600000.0</v>
       </c>
       <c r="D15">
         <v>243700000.0</v>
       </c>
       <c r="E15">
         <v>223400000.0</v>
       </c>
       <c r="F15">
         <v>118800000.0</v>
       </c>
       <c r="G15">
         <v>97239000.0</v>
       </c>
       <c r="H15">
         <v>68159000.0</v>
       </c>
       <c r="I15">
         <v>54748000.0</v>
       </c>
       <c r="J15">
         <v>41140000.0</v>
       </c>
       <c r="K15">
         <v>38436000.0</v>
       </c>
       <c r="L15">
         <v>26517000.0</v>
       </c>
       <c r="M15">
         <v>13932000.0</v>
       </c>
       <c r="N15">
         <v>6040000.0</v>
       </c>
       <c r="O15">
         <v>-1906000.0</v>
       </c>
       <c r="P15">
         <v>-8985000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>133</v>
+      </c>
+      <c r="B16">
+        <v>265400000.0</v>
+      </c>
       <c r="C16">
         <v>256600000.0</v>
       </c>
       <c r="D16">
         <v>243700000.0</v>
       </c>
       <c r="E16">
         <v>223428000.0</v>
       </c>
       <c r="F16">
         <v>118763000.0</v>
       </c>
       <c r="G16">
         <v>97239000.0</v>
       </c>
       <c r="H16">
         <v>68159000.0</v>
       </c>
       <c r="I16">
         <v>54748000.0</v>
       </c>
       <c r="J16">
         <v>41140000.0</v>
       </c>
       <c r="K16">
         <v>38436000.0</v>
       </c>
       <c r="L16">
         <v>26517000.0</v>
       </c>
       <c r="M16">
         <v>-5965000.0</v>
       </c>
       <c r="N16">
         <v>6638000.0</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>134</v>
+      </c>
+      <c r="B17">
+        <v>265400000.0</v>
+      </c>
       <c r="C17">
         <v>256600000.0</v>
       </c>
       <c r="D17">
         <v>247587000.0</v>
       </c>
       <c r="E17">
         <v>223428000.0</v>
       </c>
       <c r="F17">
         <v>118763000.0</v>
       </c>
       <c r="G17">
         <v>97239000.0</v>
       </c>
       <c r="H17">
         <v>68159000.0</v>
       </c>
       <c r="I17">
         <v>54748000.0</v>
       </c>
       <c r="J17">
         <v>41140000.0</v>
       </c>
       <c r="K17">
         <v>38436000.0</v>
       </c>
       <c r="L17">
         <v>26517000.0</v>
       </c>
       <c r="M17">
         <v>13980000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>135</v>
+      </c>
+      <c r="B18">
+        <v>-31700000.0</v>
+      </c>
       <c r="C18">
         <v>-36900000.0</v>
       </c>
       <c r="D18">
         <v>-39121000.0</v>
       </c>
       <c r="E18">
         <v>-41574000.0</v>
       </c>
       <c r="F18">
         <v>-32842000.0</v>
       </c>
       <c r="G18">
         <v>-30291000.0</v>
       </c>
       <c r="H18">
         <v>-28104000.0</v>
       </c>
       <c r="I18">
         <v>-20496000.0</v>
       </c>
       <c r="J18">
         <v>-17381000.0</v>
       </c>
       <c r="K18">
         <v>-6177000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-530000.0</v>
       </c>
       <c r="F19">
         <v>437000.0</v>
       </c>
       <c r="G19">
         <v>-399000.0</v>
       </c>
       <c r="H19">
         <v>-451000.0</v>
       </c>
       <c r="I19">
         <v>-535000.0</v>
       </c>
       <c r="J19">
         <v>-1065000.0</v>
       </c>
       <c r="K19">
         <v>-263000.0</v>
       </c>
       <c r="L19">
         <v>716000.0</v>
       </c>
       <c r="M19">
         <v>167000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
         <v>386400000.0</v>
       </c>
       <c r="C21">
         <v>382500000.0</v>
       </c>
       <c r="D21">
         <v>369100000.0</v>
       </c>
       <c r="E21">
         <v>345411000.0</v>
       </c>
       <c r="F21">
         <v>187900000.0</v>
       </c>
       <c r="G21">
         <v>161867000.0</v>
       </c>
       <c r="H21">
         <v>121160000.0</v>
       </c>
       <c r="I21">
         <v>93217000.0</v>
       </c>
       <c r="J21">
         <v>74266000.0</v>
       </c>
       <c r="K21">
         <v>66050000.0</v>
       </c>
       <c r="L21">
         <v>44952000.0</v>
       </c>
       <c r="M21">
         <v>25586000.0</v>
       </c>
       <c r="N21">
         <v>13078000.0</v>
       </c>
       <c r="O21">
         <v>-1896000.0</v>
       </c>
       <c r="P21">
         <v>-17130000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>2584400000.0</v>
       </c>
       <c r="C23">
         <v>2558800000.0</v>
       </c>
       <c r="D23">
         <v>2409500000.0</v>
       </c>
       <c r="E23">
         <v>2324400000.0</v>
       </c>
       <c r="F23">
         <v>1780800000.0</v>
       </c>
       <c r="G23">
         <v>1491358000.0</v>
       </c>
       <c r="H23">
         <v>1390469000.0</v>
       </c>
       <c r="I23">
         <v>1243215000.0</v>
       </c>
       <c r="J23">
         <v>1058661000.0</v>
       </c>
       <c r="K23">
         <v>796930000.0</v>
       </c>
       <c r="L23">
         <v>617767000.0</v>
       </c>
       <c r="M23">
         <v>492434000.0</v>
       </c>
       <c r="N23">
         <v>418851000.0</v>
       </c>
       <c r="O23">
         <v>303013000.0</v>
       </c>
       <c r="P23">
         <v>255577000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>19897000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>142</v>
+      </c>
+      <c r="B25">
+        <v>144900000.0</v>
+      </c>
       <c r="C25">
         <v>134500000.0</v>
       </c>
       <c r="D25">
         <v>123104000.0</v>
       </c>
       <c r="E25">
         <v>117677000.0</v>
       </c>
       <c r="F25">
         <v>102899000.0</v>
       </c>
       <c r="G25">
         <v>87996000.0</v>
       </c>
       <c r="H25">
         <v>79063000.0</v>
       </c>
       <c r="I25">
         <v>58725000.0</v>
       </c>
       <c r="J25">
         <v>55142000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>144600000.0</v>
       </c>
       <c r="C27">
         <v>139800000.0</v>
       </c>
       <c r="D27">
         <v>131800000.0</v>
       </c>
       <c r="E27">
         <v>119031000.0</v>
       </c>
       <c r="F27">
         <v>93200000.0</v>
       </c>
       <c r="G27">
         <v>81613000.0</v>
       </c>
       <c r="H27">
         <v>75016000.0</v>
       </c>
       <c r="I27">
         <v>67105000.0</v>
       </c>
       <c r="J27">
         <v>58450000.0</v>
       </c>
       <c r="K27">
         <v>49667000.0</v>
       </c>
       <c r="L27">
         <v>37702000.0</v>
       </c>
       <c r="M27">
         <v>30951000.0</v>
       </c>
       <c r="N27">
         <v>25509000.0</v>
       </c>
       <c r="O27">
         <v>19807000.0</v>
       </c>
       <c r="P27">
         <v>18446000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
-        <v>329900000.0</v>
+        <v>437200000.0</v>
       </c>
       <c r="C28">
         <v>424800000.0</v>
       </c>
       <c r="D28">
-        <v>385300000.0</v>
+        <v>383200000.0</v>
       </c>
       <c r="E28">
-        <v>335688000.0</v>
+        <v>335669000.0</v>
       </c>
       <c r="F28">
-        <v>271356000.0</v>
+        <v>271183000.0</v>
       </c>
       <c r="G28">
         <v>237959000.0</v>
       </c>
       <c r="H28">
         <v>214134000.0</v>
       </c>
       <c r="I28">
         <v>183150000.0</v>
       </c>
       <c r="J28">
         <v>160553000.0</v>
       </c>
       <c r="K28">
         <v>125472000.0</v>
       </c>
       <c r="L28">
         <v>99375000.0</v>
       </c>
       <c r="M28">
         <v>80678000.0</v>
       </c>
       <c r="N28">
         <v>67194000.0</v>
       </c>
       <c r="O28">
         <v>60633000.0</v>
       </c>
       <c r="P28">
         <v>50438000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>91600000.0</v>
+      </c>
       <c r="C29">
         <v>89800000.0</v>
       </c>
       <c r="D29">
         <v>88004000.0</v>
       </c>
       <c r="E29">
         <v>79879000.0</v>
       </c>
       <c r="F29">
         <v>36712000.0</v>
       </c>
       <c r="G29">
         <v>33938000.0</v>
       </c>
       <c r="H29">
         <v>24446000.0</v>
       </c>
       <c r="I29">
         <v>17438000.0</v>
       </c>
       <c r="J29">
         <v>14680000.0</v>
       </c>
       <c r="K29">
         <v>21174000.0</v>
       </c>
       <c r="L29">
         <v>15413000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>622900000.0</v>
       </c>
       <c r="C30">
         <v>612000000.0</v>
       </c>
       <c r="D30">
         <v>561600000.0</v>
       </c>
       <c r="E30">
         <v>482400000.0</v>
       </c>
       <c r="F30">
         <v>401600000.0</v>
       </c>
       <c r="G30">
         <v>348107000.0</v>
       </c>
       <c r="H30">
         <v>313660000.0</v>
       </c>
       <c r="I30">
         <v>278374000.0</v>
       </c>
       <c r="J30">
         <v>249760000.0</v>
       </c>
       <c r="K30">
         <v>186398000.0</v>
       </c>
       <c r="L30">
         <v>143341000.0</v>
       </c>
       <c r="M30">
         <v>114466000.0</v>
       </c>
       <c r="N30">
         <v>96610000.0</v>
       </c>
       <c r="O30">
         <v>75939000.0</v>
       </c>
       <c r="P30">
         <v>74356000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B31">
         <v>-29400000.0</v>
       </c>
       <c r="C31">
         <v>-36100000.0</v>
       </c>
       <c r="D31">
         <v>-36000000.0</v>
       </c>
       <c r="E31">
         <v>-42104000.0</v>
       </c>
       <c r="F31">
         <v>-32425000.0</v>
       </c>
       <c r="G31">
         <v>-30690000.0</v>
       </c>
       <c r="H31">
         <v>-28555000.0</v>
       </c>
       <c r="I31">
         <v>-21031000.0</v>
       </c>
       <c r="J31">
         <v>-18446000.0</v>
       </c>
       <c r="K31">
         <v>-6440000.0</v>
       </c>
       <c r="L31">
         <v>-3022000.0</v>
       </c>
       <c r="M31">
         <v>-2999000.0</v>
       </c>
       <c r="N31">
         <v>-2224000.0</v>
       </c>
       <c r="O31">
         <v>-1843000.0</v>
       </c>
       <c r="P31">
         <v>11389000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B32">
         <v>2970800000.0</v>
       </c>
       <c r="C32">
         <v>2941300000.0</v>
       </c>
       <c r="D32">
         <v>2778600000.0</v>
       </c>
       <c r="E32">
         <v>2669844000.0</v>
       </c>
       <c r="F32">
         <v>1968650000.0</v>
       </c>
       <c r="G32">
         <v>1653225000.0</v>
       </c>
       <c r="H32">
         <v>1511629000.0</v>
       </c>
       <c r="I32">
         <v>1336432000.0</v>
       </c>
@@ -13276,1042 +13626,1070 @@
       <c r="P32">
         <v>238447000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>518900000.0</v>
+      </c>
+      <c r="C2">
+        <v>448200000.0</v>
+      </c>
+      <c r="D2">
         <v>486000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>514000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>500400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>461100000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>498400000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>503800000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>486200000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>458400000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>475017000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>464400000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>459625000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>448900000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>469094000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>497837000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>460040000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>415089000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>377401000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>353879000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>336212000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>311639000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>306541000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>288839000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>266800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>281071000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>281193000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>278362000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>264557000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>252697000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>254483000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>251665000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>236941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>221752000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>218524000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>209612000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>197268000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>183497000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>165623000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>158132000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>149670000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>137107000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>137031000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>128162000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>113411000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>95822000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>106060000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>100828000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>91539000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>79541000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>88120000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>86001000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>78432000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>69688000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>69594000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>60042000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>210600000.0</v>
+        <v>38400000.0</v>
       </c>
       <c r="C3">
-        <v>35500000.0</v>
+        <v>37700000.0</v>
       </c>
       <c r="D3">
+        <v>38200000.0</v>
+      </c>
+      <c r="E3">
+        <v>35900000.0</v>
+      </c>
+      <c r="F3">
         <v>35600000.0</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3">
+      <c r="G3">
+        <v>35200000.0</v>
+      </c>
+      <c r="H3">
         <v>35300000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>33700000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>33400000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>32100000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>31560000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>31600000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>31277000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>31200000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>22219000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29969000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>23094000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>28797000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>21345000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>26067000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>25584000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>24109000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>23487000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>21937000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>21311000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>21261000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>20826000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>20107000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19333000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>18797000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>14479000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13564000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>15575000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>15106000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>14620000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>14074000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>13480000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>12968000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9412000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8848000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8648000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>7922000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7276000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>6323000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5351000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>4289000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>587000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3822000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3678000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3335000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>756000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>757000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>753000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>791000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>782000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>837000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-48000.0</v>
       </c>
-      <c r="AU4">
-[...2 lines deleted...]
-      <c r="AV4">
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
         <v>-20000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-28000.0</v>
       </c>
-      <c r="AX4">
-[...4 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-      <c r="BB4"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:55">
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5">
-        <v>110199999.0</v>
+        <v>95600000.0</v>
       </c>
       <c r="C5">
+        <v>57400000.0</v>
+      </c>
+      <c r="D5">
+        <v>110200000.0</v>
+      </c>
+      <c r="E5">
         <v>107200000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>101700000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>69600000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>98500000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>101600000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>94900000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>88300000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>98100000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>102500000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>92519000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>77100000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>88072000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>93726000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>91679000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>56825000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>49930000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>54899000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>53695000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>31015000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>44809000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>45414000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>42215000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>29030000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>34826000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>37280000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>30739000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>17864000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>26634000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>26203000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>27167000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>12677000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>15896000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>22152000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>22836000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>12317000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>19035000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>19816000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>16983000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>10978000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>16199000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>15477000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>11388000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>2988000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>9317000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>10759000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4582000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1339000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>4547000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>5623000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>2511000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>214000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>2923000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>1562000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:55">
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
-        <v>320799999.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="C6">
-        <v>142700000.0</v>
+        <v>95100000.0</v>
       </c>
       <c r="D6">
+        <v>148400000.0</v>
+      </c>
+      <c r="E6">
+        <v>143100000.0</v>
+      </c>
+      <c r="F6">
         <v>137300000.0</v>
       </c>
-      <c r="E6">
-[...2 lines deleted...]
-      <c r="F6">
+      <c r="G6">
+        <v>104800000.0</v>
+      </c>
+      <c r="H6">
         <v>133800000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>135300000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>128300000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>120400000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>129660000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>134100000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>123796000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>108300000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>110291000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>123695000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>114773000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>85622000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>71275000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>80966000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>79279000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>55124000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>68296000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>67351000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>63526000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>50291000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>55652000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>57387000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>50072000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>36661000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>41113000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>39767000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>42742000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>27783000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>30516000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>36226000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>36316000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>25285000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>28447000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>28664000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>25631000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>18900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>23475000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>21800000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>16739000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>7277000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>9904000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>14581000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>8260000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>4674000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>5303000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>6380000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>3264000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1005000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3705000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>2399000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -14334,94 +14712,96 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-      <c r="BB7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:55">
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
         <v>810000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -14441,866 +14821,896 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-      <c r="BB8"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:55">
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>258900000.0</v>
+      </c>
+      <c r="C9">
+        <v>212300000.0</v>
+      </c>
+      <c r="D9">
         <v>261500000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>264200000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>259900000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>223700000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>251800000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>256800000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>251400000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>234500000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>245709000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>242094000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>232475000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>210409000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>217395000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>221277000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>216709000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>172403000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>156322000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>155884000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>151886000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>125427000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>134928000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>131647000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>127139000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>116260000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>120038000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>118087000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>107257000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>89438000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>98638000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>97334000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>95643000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>79976000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>81345000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>85581000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>84928000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>72172000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>68354000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>67260000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>62243000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>54591000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>54468000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>53417000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>46282000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>34126000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>39210000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>39628000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>34809000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>26405000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>31210000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>29949000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>26255000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>22274000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>21804000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>20265000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>85100000.0</v>
+      </c>
+      <c r="C10">
+        <v>47100000.0</v>
+      </c>
+      <c r="D10">
         <v>102000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>100300000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>93400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>61300000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>89400000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>93900000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>86700000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>76400000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>90255000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>92795000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>82691000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>67359000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>92746000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>83058000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>81278000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>46225000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>38647000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>47212000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>46175000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>23441000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>37197000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>37850000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>34458000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>21672000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>26505000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>28822000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>25090000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12188000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>21152000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>20921000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>21476000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>8637000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9971000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>17731000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>17971000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>10147000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>17464000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>18272000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>14953000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>8921000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>15088000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>14350000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>10227000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>2265000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>8201000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9825000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>3810000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>751000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3947000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5010000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2145000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-248000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2420000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>949000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11">
+        <v>20200000.0</v>
+      </c>
+      <c r="C11">
+        <v>12300000.0</v>
+      </c>
+      <c r="D11">
         <v>25400000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>25900000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>24400000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>15900000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>22500000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>25300000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>21500000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>20500000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>25418000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>24803000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>21094000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>18085000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>24022000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>22080000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>21374000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>12403000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9280000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>12320000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>8962000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6150000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>9360000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9773000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9121000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5684000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>7311000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>7610000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>6171000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>3354000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4676000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>5358000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5161000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2243000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-822000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5721000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>5998000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>3783000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6383000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>6723000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4960000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>3108000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>5801000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4869000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3720000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1023000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>3145000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3629000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1483000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>350000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1570000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1942000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>709000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-5000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>45000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-79000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12">
-        <v>8199999.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="C12">
+        <v>10300000.0</v>
+      </c>
+      <c r="D12">
+        <v>8200000.0</v>
+      </c>
+      <c r="E12">
         <v>6900000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>8300000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8300000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9100000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>7700000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8200000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11900000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>7784000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9828000.0</v>
       </c>
       <c r="M12">
         <v>9700000.0</v>
       </c>
       <c r="N12">
+        <v>9828000.0</v>
+      </c>
+      <c r="O12">
+        <v>9700000.0</v>
+      </c>
+      <c r="P12">
         <v>9905000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10668000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10401000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>10600000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>10061000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7687000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>7520000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7574000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7612000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7564000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>7757000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7358000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8321000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>8458000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5649000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5676000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5483000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5282000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>5691000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>4040000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5925000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>4421000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>4865000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2170000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1572000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1544000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1509000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1553000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1084000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>989000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>967000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>698000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>970000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>934000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>674000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>588000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>613000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>582000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>462000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>503000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>613000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
+        <v>8200000.0</v>
+      </c>
+      <c r="E13">
         <v>6900000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>8300000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>8300000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>9100000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>7700000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>9718000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>9828000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9670000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9905000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>10668000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>10401000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>10600000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>10061000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7687000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>7520000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7574000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7612000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>7564000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>7757000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>7358000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>8321000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>8458000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>5649000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>5676000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -15323,820 +15733,850 @@
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-      <c r="BB14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:55">
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15">
+        <v>64900000.0</v>
+      </c>
+      <c r="C15">
+        <v>34800000.0</v>
+      </c>
+      <c r="D15">
         <v>76600000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>74400000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>69000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>45400000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>66900000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>68600000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>65200000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>55900000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>64837000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>67992000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>61597000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>49300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>68724000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>60978000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>59904000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>33822000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>29367000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>34892000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>37213000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>17291000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>27837000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>28077000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>25337000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>15988000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>19194000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>21212000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>18919000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>8834000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>16476000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>15563000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>16315000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>6394000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10793000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>12010000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>11973000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>6364000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>11081000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>11549000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>9993000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5813000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>9287000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>9481000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>6507000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1242000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>5056000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6196000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>2307000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>373000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2377000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2967000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-96000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-1730000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>931000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-374000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
+        <v>76600000.0</v>
+      </c>
+      <c r="E16">
         <v>74400000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>69000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>45400000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>66900000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>68600000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>67992000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>61597000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>49274000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>68724000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>60978000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>59904000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33822000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>29367000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>34892000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>37213000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>17291000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>27837000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>28077000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>25337000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>15988000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>19194000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>21212000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>18919000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8834000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>16476000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>15563000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>16315000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>6394000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10793000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>12010000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>11973000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>6364000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>11081000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>11549000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>9993000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5813000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>9287000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>9481000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>6507000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1242000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>5056000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6196000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2307000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-19524000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2377000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3068000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1436000.0</v>
       </c>
-      <c r="BA16">
-[...5 lines deleted...]
-    <row r="17" spans="1:55">
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>134</v>
+      </c>
+      <c r="B17">
+        <v>64900000.0</v>
+      </c>
       <c r="C17">
+        <v>34800000.0</v>
+      </c>
+      <c r="D17">
+        <v>76600000.0</v>
+      </c>
+      <c r="E17">
         <v>74400000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>69000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>45400000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>66900000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>68600000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>65200000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>55900000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>64837000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>67992000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>61597000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>49274000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>68724000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>60978000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>59904000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>33822000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>29367000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>34892000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>37213000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>17291000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>27837000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>28077000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>25337000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>15988000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>19194000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>21212000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>18919000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>8834000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>16476000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>15563000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>16315000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>6394000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>10793000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>12010000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>11973000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>6364000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>11081000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>11549000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>9993000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>5813000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>9287000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>9481000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>6507000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>1242000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>5056000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>6196000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>2327000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>401000.0</v>
       </c>
-      <c r="AX17">
-[...4 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-      <c r="BB17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:55">
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>135</v>
+      </c>
+      <c r="B18">
+        <v>-10500000.0</v>
+      </c>
       <c r="C18">
+        <v>-10300000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8200000.0</v>
+      </c>
+      <c r="E18">
         <v>-6900000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8300000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8300000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9100000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7700000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8200000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11900000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7784000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9718000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9828000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9670000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-9905000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-10668000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10401000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-10600000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10061000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-7687000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7520000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7574000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7612000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-7564000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-7757000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-7358000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-8321000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8458000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5649000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5676000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>186000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>153000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>168000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-185000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-368000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-145000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-57000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>483000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>92000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-81000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-94000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-176000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-129000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-70000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-155000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-101000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-125000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-118000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-132000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-163000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-122000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-699000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-83000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-131000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-152000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-15000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-23000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-121000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-104000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>1073000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-138000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-194000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-25000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-146000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-51000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-98000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>462000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -16159,258 +16599,266 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:55">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>94600000.0</v>
+      </c>
+      <c r="C21">
+        <v>57600000.0</v>
+      </c>
+      <c r="D21">
         <v>108800000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>106800000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>101000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>69800000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>98500000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>101300000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>94800000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>87900000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>97583000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>102300000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>92300000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>76876000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>102483000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>93911000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>92047000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>56970000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>48765000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>54416000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>53603000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>31096000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>44903000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>45590000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>42344000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>29030000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>34896000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>37435000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>30840000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>17989000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>26753000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>26335000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>27330000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>12799000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>16595000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>22235000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>22967000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>12469000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>19050000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>19839000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>16583000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>10578000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>15099000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>15477000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>11388000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2988000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9317000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>10810000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4582000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>877000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>4538000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5763000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2492000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>285000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3701000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>1576000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -16433,464 +16881,482 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-      <c r="BB22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:55">
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>683200000.0</v>
+      </c>
+      <c r="C23">
+        <v>602900000.0</v>
+      </c>
+      <c r="D23">
         <v>638700000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>671400000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>659300000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>615000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>651700000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>659300000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>642800000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>605000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>623143000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>604157000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>599800000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>582400000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>583973000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>625203000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>584702000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>530522000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>484958000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>455347000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>434495000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>405970000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>396566000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>374896000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>351595000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>368301000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>366335000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>359014000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>340974000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>324146000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>326368000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>322664000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>305254000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>288929000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>283274000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>272958000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>259229000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>243200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>214927000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>205553000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>195330000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>181120000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>176400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>166102000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>148305000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>126960000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>135953000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>129646000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>121766000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>105069000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>114792000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>110187000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>102195000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>91677000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>88475000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>78731000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>19897000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>142</v>
+      </c>
+      <c r="B25">
+        <v>38400000.0</v>
+      </c>
       <c r="C25">
+        <v>37700000.0</v>
+      </c>
+      <c r="D25">
+        <v>38200000.0</v>
+      </c>
+      <c r="E25">
         <v>35900000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>35600000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>35200000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>35300000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>33700000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>33400000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>32100000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>31560000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11031000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>31277000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>31276000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>28964000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>29969000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>29947000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28797000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>27139000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>26067000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>25584000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>24109000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>23487000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>21937000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>21311000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>21261000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>20826000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>20107000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>19333000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>18797000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>14480000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>13564000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>15575000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>15106000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>14620000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>14074000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>13480000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>12968000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>9412000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>8848000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>8648000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>7922000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>7276000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>6323000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>5351000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4289000.0</v>
       </c>
-      <c r="AT25"/>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -16913,996 +17379,1042 @@
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:55">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>36600000.0</v>
+      </c>
+      <c r="C27">
+        <v>34000000.0</v>
+      </c>
+      <c r="D27">
         <v>37300000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>36200000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>35700000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>35400000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>36200000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>35800000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>34500000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>33300000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>34325000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>32000000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>32900000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>32600000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>32786000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>31651000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>29371000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>25192000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>25527000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>24188000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>22631000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>20858000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>21404000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>20843000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>19011000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>20355000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>20585000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>19398000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>17903000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>17130000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>17805000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>17434000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>16020000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>15846000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>15909000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>14865000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>13650000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>14026000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>13428000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>13028000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>11960000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>11251000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>10427000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>10282000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>8881000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>8112000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>8884000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>8041000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>7556000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>6470000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>7055000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>6546000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>6156000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>5752000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>5364000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>4678000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>145</v>
+      </c>
+      <c r="B28">
+        <v>117200000.0</v>
+      </c>
       <c r="C28">
-        <v>147300000.0</v>
+        <v>110200000.0</v>
       </c>
       <c r="D28">
+        <v>104600000.0</v>
+      </c>
+      <c r="E28">
+        <v>111100000.0</v>
+      </c>
+      <c r="F28">
         <v>113100000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>108400000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>106300000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>109200000.0</v>
       </c>
-      <c r="H28">
-[...4 lines deleted...]
-      </c>
       <c r="J28">
+        <v>106100000.0</v>
+      </c>
+      <c r="K28">
+        <v>102100000.0</v>
+      </c>
+      <c r="L28">
         <v>103023000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>96800000.0</v>
       </c>
-      <c r="L28">
-[...4 lines deleted...]
-      </c>
       <c r="N28">
-        <v>88169000.0</v>
+        <v>95500000.0</v>
       </c>
       <c r="O28">
+        <v>88900000.0</v>
+      </c>
+      <c r="P28">
+        <v>88200000.0</v>
+      </c>
+      <c r="Q28">
         <v>84345000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>84030000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>79144000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>71749000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>68056000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>66474000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>65077000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>60464000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>58240000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>59060000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>60195000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>58112000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>55098000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>52493000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>48431000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>47539000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>47637000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>44271000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>43422000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>41774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>40757000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>40772000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>38661000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>32795000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>31504000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>30490000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>29883000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>26769000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>25841000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>24528000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>22237000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>20276000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>20084000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>21957000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>18361000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>18011000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>16883000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>16854000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>15446000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>19359000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>13218000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>146</v>
+      </c>
+      <c r="B29">
+        <v>20200000.0</v>
+      </c>
       <c r="C29">
+        <v>12300000.0</v>
+      </c>
+      <c r="D29">
+        <v>25400000.0</v>
+      </c>
+      <c r="E29">
         <v>25900000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24400000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>15900000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22500000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>25300000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>21500000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>20500000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25418000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>24803000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>21094000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>18085000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>24022000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>22080000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>21374000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>12403000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>9280000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>12320000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>8962000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6150000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>9360000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9773000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9121000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5684000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7311000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7610000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>6171000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>3354000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>164300000.0</v>
+      </c>
+      <c r="C30">
+        <v>154700000.0</v>
+      </c>
+      <c r="D30">
         <v>152700000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>157400000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>158900000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>153900000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>153300000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>155500000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>156600000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>146600000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>148126000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>139786000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>140200000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>133500000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>114939000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>127366000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>124662000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>115433000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>107557000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>101468000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>98283000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>94331000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>90025000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>86057000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>84795000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>87230000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>85142000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>80652000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>76417000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>71449000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>71885000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>70999000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>68313000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>67177000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>64750000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>63346000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>61961000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>59703000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>49304000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>47421000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>45660000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>44013000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>39369000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>37940000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>34894000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>31138000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>29893000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>28818000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>30227000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>25528000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>26672000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>24186000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>23763000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>21989000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>25505000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>18689000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:55">
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B31">
+        <v>-9500000.0</v>
+      </c>
+      <c r="C31">
+        <v>-10500000.0</v>
+      </c>
+      <c r="D31">
         <v>-6800000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-6500000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-7600000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8500000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-9100000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-7400000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-8100000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-11500000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-7328000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-9513000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-9609000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9517000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-9737000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-10853000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-10769000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-10745000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-10118000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-7204000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7428000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-7655000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-7706000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7740000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7886000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-7358000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-8391000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-8613000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-5750000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-5801000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-5601000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-5414000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-5854000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-4162000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-6624000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-4504000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-4996000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-2322000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-1586000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-1567000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-1630000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-1657000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-11000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-1127000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1161000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-723000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-1116000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-985000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-772000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-126000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-591000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-753000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-347000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-533000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>6121000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-627000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:55">
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B32">
+        <v>777800000.0</v>
+      </c>
+      <c r="C32">
+        <v>660500000.0</v>
+      </c>
+      <c r="D32">
         <v>747500000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>778200000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>760300000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>684800000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>750200000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>760600000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>737600000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>692900000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>720726000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>706465000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>692100000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>659309000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>686489000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>719114000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>676749000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>587492000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>533723000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>509763000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>488098000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>437066000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>441469000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>420486000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>393939000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>397331000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>401231000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>396449000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>371814000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>342135000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>353121000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>348999000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>332584000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>301728000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>299869000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>295193000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>282196000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>255669000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>233977000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>225392000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>211913000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>191698000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>191499000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>181579000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>159693000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>129948000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>145270000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>140456000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>126348000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>105946000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>119330000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>115950000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>104687000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>91962000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>91398000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>80307000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17961,1279 +18473,1297 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>327600000.0</v>
       </c>
       <c r="C2">
         <v>386500000.0</v>
       </c>
       <c r="D2">
         <v>229600000.0</v>
       </c>
       <c r="E2">
         <v>333485000.0</v>
       </c>
       <c r="F2">
         <v>231520000.0</v>
       </c>
       <c r="G2">
         <v>177889000.0</v>
       </c>
       <c r="H2">
         <v>90442000.0</v>
       </c>
       <c r="I2">
         <v>62510000.0</v>
       </c>
       <c r="J2">
         <v>14482000.0</v>
       </c>
       <c r="K2">
         <v>6818000.0</v>
       </c>
       <c r="L2">
         <v>10761000.0</v>
       </c>
       <c r="M2">
         <v>4065000.0</v>
       </c>
       <c r="N2">
         <v>3898000.0</v>
       </c>
       <c r="O2">
         <v>2528000.0</v>
       </c>
       <c r="P2">
         <v>3157000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>70600000</v>
       </c>
       <c r="C3">
         <v>88600000</v>
       </c>
       <c r="D3">
         <v>61600000</v>
       </c>
       <c r="E3">
         <v>45646000</v>
       </c>
       <c r="F3">
         <v>36979000</v>
       </c>
       <c r="G3">
         <v>33587000</v>
       </c>
       <c r="H3">
         <v>50167000</v>
       </c>
       <c r="I3">
         <v>35232000</v>
       </c>
       <c r="J3">
         <v>31668000</v>
       </c>
       <c r="K3">
         <v>27013000</v>
       </c>
       <c r="L3">
         <v>27305000</v>
       </c>
       <c r="M3">
         <v>6176000</v>
       </c>
       <c r="N3">
         <v>2665000</v>
       </c>
       <c r="O3">
         <v>2929000</v>
       </c>
       <c r="P3">
         <v>1062000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-103858000.0</v>
       </c>
       <c r="F4">
         <v>101965000.0</v>
       </c>
       <c r="G4">
         <v>53631000.0</v>
       </c>
       <c r="H4">
         <v>87447000.0</v>
       </c>
       <c r="I4">
         <v>27932000.0</v>
       </c>
       <c r="J4">
         <v>48028000.0</v>
       </c>
       <c r="K4">
         <v>7664000.0</v>
       </c>
       <c r="L4">
         <v>-3943000.0</v>
       </c>
       <c r="M4">
         <v>6696000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>49507000.0</v>
       </c>
       <c r="F5">
         <v>5596000.0</v>
       </c>
       <c r="G5">
         <v>18578000.0</v>
       </c>
       <c r="H5">
         <v>-1268000.0</v>
       </c>
       <c r="I5">
         <v>-4552000.0</v>
       </c>
       <c r="J5">
         <v>-4602000.0</v>
       </c>
       <c r="K5">
         <v>2803000.0</v>
       </c>
       <c r="L5">
         <v>823000.0</v>
       </c>
       <c r="M5">
         <v>-5121000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>-5700000.0</v>
+      </c>
       <c r="C6">
         <v>-58900000.0</v>
       </c>
       <c r="D6">
         <v>156900000.0</v>
       </c>
       <c r="E6">
         <v>-103858000.0</v>
       </c>
       <c r="F6">
         <v>101965000.0</v>
       </c>
       <c r="G6">
         <v>53631000.0</v>
       </c>
       <c r="H6">
         <v>87447000.0</v>
       </c>
       <c r="I6">
         <v>27932000.0</v>
       </c>
       <c r="J6">
         <v>48028000.0</v>
       </c>
       <c r="K6">
         <v>7664000.0</v>
       </c>
       <c r="L6">
         <v>-3943000.0</v>
       </c>
       <c r="M6">
         <v>6696000.0</v>
       </c>
       <c r="N6">
         <v>167000.0</v>
       </c>
       <c r="O6">
         <v>1370000.0</v>
       </c>
       <c r="P6">
         <v>-629000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>155</v>
+      </c>
+      <c r="B7">
+        <v>-60000000.0</v>
+      </c>
       <c r="C7">
         <v>-71200000.0</v>
       </c>
       <c r="D7">
         <v>-40600000.0</v>
       </c>
       <c r="E7">
         <v>-72505000.0</v>
       </c>
       <c r="F7">
         <v>-103393000.0</v>
       </c>
       <c r="G7">
         <v>-13113000.0</v>
       </c>
       <c r="H7">
         <v>-47304000.0</v>
       </c>
       <c r="I7">
         <v>-29009000.0</v>
       </c>
       <c r="J7">
         <v>-33490000.0</v>
       </c>
       <c r="K7">
         <v>-4632000.0</v>
       </c>
       <c r="L7">
         <v>-15468000.0</v>
       </c>
       <c r="M7">
         <v>-10605000.0</v>
       </c>
       <c r="N7">
         <v>-12014000.0</v>
       </c>
       <c r="O7">
         <v>-4697000.0</v>
       </c>
       <c r="P7">
         <v>1764000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-76486000.0</v>
       </c>
       <c r="F8">
         <v>-16775000.0</v>
       </c>
       <c r="G8">
         <v>-10489000.0</v>
       </c>
       <c r="H8">
         <v>-29582000.0</v>
       </c>
       <c r="I8">
         <v>-30166000.0</v>
       </c>
       <c r="J8">
         <v>-19955000.0</v>
       </c>
       <c r="K8">
         <v>-18760000.0</v>
       </c>
       <c r="L8">
         <v>-17526000.0</v>
       </c>
       <c r="M8">
         <v>-10688000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>-13700000.0</v>
       </c>
       <c r="C9">
         <v>-10800000.0</v>
       </c>
       <c r="D9">
         <v>-25100000.0</v>
       </c>
       <c r="E9">
         <v>-76486000.0</v>
       </c>
       <c r="F9">
         <v>-16775000.0</v>
       </c>
       <c r="G9">
         <v>-10489000.0</v>
       </c>
       <c r="H9">
         <v>-29582000.0</v>
       </c>
       <c r="I9">
         <v>-30166000.0</v>
       </c>
       <c r="J9">
         <v>-19955000.0</v>
       </c>
       <c r="K9">
         <v>-18760000.0</v>
       </c>
       <c r="L9">
         <v>-17526000.0</v>
       </c>
       <c r="M9">
         <v>-10688000.0</v>
       </c>
       <c r="N9">
         <v>-12777000.0</v>
       </c>
       <c r="O9">
         <v>-6858000.0</v>
       </c>
       <c r="P9">
         <v>-5457000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>-5800000.0</v>
       </c>
       <c r="C10">
         <v>-26300000.0</v>
       </c>
       <c r="D10">
         <v>16500000.0</v>
       </c>
       <c r="E10">
         <v>-16495000.0</v>
       </c>
       <c r="F10">
         <v>-54003000.0</v>
       </c>
       <c r="G10">
         <v>187000.0</v>
       </c>
       <c r="H10">
         <v>-10597000.0</v>
       </c>
       <c r="I10">
         <v>-15717000.0</v>
       </c>
       <c r="J10">
         <v>-3667000.0</v>
       </c>
       <c r="K10">
         <v>-8677000.0</v>
       </c>
       <c r="L10">
         <v>-2846000.0</v>
       </c>
       <c r="M10">
         <v>-2925000.0</v>
       </c>
       <c r="N10">
         <v>-2945000.0</v>
       </c>
       <c r="O10">
         <v>-1845000.0</v>
       </c>
       <c r="P10">
         <v>1603000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2400000.0</v>
       </c>
       <c r="F11">
         <v>26424000.0</v>
       </c>
       <c r="G11">
         <v>-1941000.0</v>
       </c>
       <c r="H11">
         <v>9834000.0</v>
       </c>
       <c r="I11">
         <v>21426000.0</v>
       </c>
       <c r="J11">
         <v>-5266000.0</v>
       </c>
       <c r="K11">
         <v>20002000.0</v>
       </c>
       <c r="L11">
         <v>4081000.0</v>
       </c>
       <c r="M11">
         <v>8129000.0</v>
       </c>
       <c r="N11">
         <v>3902000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7392000.0</v>
       </c>
       <c r="F12">
         <v>16924000.0</v>
       </c>
       <c r="G12">
         <v>6009000.0</v>
       </c>
       <c r="H12">
         <v>21965000.0</v>
       </c>
       <c r="I12">
         <v>11005000.0</v>
       </c>
       <c r="J12">
         <v>4887000.0</v>
       </c>
       <c r="K12">
         <v>4249000.0</v>
       </c>
       <c r="L12">
         <v>-5000.0</v>
       </c>
       <c r="M12">
         <v>1105000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>7646000.0</v>
       </c>
       <c r="F13">
         <v>-54636000.0</v>
       </c>
       <c r="G13">
         <v>-6904000.0</v>
       </c>
       <c r="H13">
         <v>-4128000.0</v>
       </c>
       <c r="I13">
         <v>-1545000.0</v>
       </c>
       <c r="J13">
         <v>2434000.0</v>
       </c>
       <c r="K13">
         <v>8921000.0</v>
       </c>
       <c r="L13">
         <v>3823000.0</v>
       </c>
       <c r="M13">
         <v>101000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14">
-        <v>103800000.0</v>
+        <v>144900000.0</v>
       </c>
       <c r="C14">
         <v>134500000.0</v>
       </c>
       <c r="D14">
         <v>125700000.0</v>
       </c>
       <c r="E14">
         <v>117677000.0</v>
       </c>
       <c r="F14">
         <v>102899000.0</v>
       </c>
       <c r="G14">
         <v>87996000.0</v>
       </c>
       <c r="H14">
         <v>79063000.0</v>
       </c>
       <c r="I14">
         <v>58725000.0</v>
       </c>
       <c r="J14">
         <v>55142000.0</v>
       </c>
       <c r="K14">
         <v>34830000.0</v>
       </c>
       <c r="L14">
         <v>23239000.0</v>
       </c>
       <c r="M14">
         <v>15011000.0</v>
       </c>
       <c r="N14">
         <v>11431000.0</v>
       </c>
       <c r="O14">
         <v>7719000.0</v>
       </c>
       <c r="P14">
         <v>8391000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>163</v>
+      </c>
+      <c r="B15">
+        <v>87600000.0</v>
+      </c>
       <c r="C15">
         <v>84700000.0</v>
       </c>
       <c r="D15">
         <v>63100000.0</v>
       </c>
       <c r="E15">
         <v>62671000.0</v>
       </c>
       <c r="F15">
         <v>35294000.0</v>
       </c>
       <c r="G15">
         <v>35294000.0</v>
       </c>
       <c r="H15">
         <v>35294000.0</v>
       </c>
       <c r="I15">
         <v>35294000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>25000000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>164</v>
+      </c>
+      <c r="B16">
+        <v>321900000.0</v>
+      </c>
       <c r="C16">
         <v>327600000.0</v>
       </c>
       <c r="D16">
         <v>386500000.0</v>
       </c>
       <c r="E16">
         <v>229627000.0</v>
       </c>
       <c r="F16">
         <v>333485000.0</v>
       </c>
       <c r="G16">
         <v>231520000.0</v>
       </c>
       <c r="H16">
         <v>177889000.0</v>
       </c>
       <c r="I16">
         <v>90442000.0</v>
       </c>
       <c r="J16">
         <v>62510000.0</v>
       </c>
       <c r="K16">
         <v>14482000.0</v>
       </c>
       <c r="L16">
         <v>6818000.0</v>
       </c>
       <c r="M16">
         <v>10761000.0</v>
       </c>
       <c r="N16">
         <v>4065000.0</v>
       </c>
       <c r="O16">
         <v>3898000.0</v>
       </c>
       <c r="P16">
         <v>2528000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>300800000.0</v>
       </c>
       <c r="C18">
         <v>251400000.0</v>
       </c>
       <c r="D18">
         <v>278600000.0</v>
       </c>
       <c r="E18">
         <v>232258000.0</v>
       </c>
       <c r="F18">
         <v>101335000.0</v>
       </c>
       <c r="G18">
         <v>147202000.0</v>
       </c>
       <c r="H18">
         <v>72900000.0</v>
       </c>
       <c r="I18">
         <v>61401000.0</v>
       </c>
       <c r="J18">
         <v>37104000.0</v>
       </c>
       <c r="K18">
         <v>46253000.0</v>
       </c>
       <c r="L18">
         <v>7242000.0</v>
       </c>
       <c r="M18">
         <v>13426000.0</v>
       </c>
       <c r="N18">
         <v>1559000.0</v>
       </c>
       <c r="O18">
         <v>1665000.0</v>
       </c>
       <c r="P18">
         <v>-13817000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>167</v>
+      </c>
+      <c r="B19">
+        <v>13600000.0</v>
+      </c>
       <c r="C19">
         <v>-159100000.0</v>
       </c>
       <c r="D19">
         <v>-96612000.0</v>
       </c>
       <c r="E19">
         <v>-158669000.0</v>
       </c>
       <c r="F19">
         <v>-278439000.0</v>
       </c>
       <c r="G19">
         <v>37917000.0</v>
       </c>
       <c r="H19">
         <v>-27734000.0</v>
       </c>
       <c r="I19">
         <v>19964000.0</v>
       </c>
       <c r="J19">
         <v>-30194000.0</v>
       </c>
       <c r="K19">
         <v>-79597000.0</v>
       </c>
       <c r="L19">
         <v>-30194000.0</v>
       </c>
       <c r="M19">
         <v>-30194000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>7000000.0</v>
+      </c>
       <c r="C21">
         <v>1900000.0</v>
       </c>
       <c r="D21">
         <v>1300000.0</v>
       </c>
       <c r="E21">
         <v>-4888000.0</v>
       </c>
       <c r="F21">
         <v>299408000.0</v>
       </c>
       <c r="G21">
         <v>-5552000.0</v>
       </c>
       <c r="H21">
         <v>109333000.0</v>
       </c>
       <c r="I21">
         <v>100967000.0</v>
       </c>
       <c r="J21">
         <v>199113000.0</v>
       </c>
       <c r="K21">
         <v>55388000.0</v>
       </c>
       <c r="L21">
         <v>32126000.0</v>
       </c>
       <c r="M21">
         <v>-13428000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B22">
         <v>265399999.0</v>
       </c>
       <c r="C22">
         <v>256600000.0</v>
       </c>
       <c r="D22">
         <v>243700000.0</v>
       </c>
       <c r="E22">
         <v>223428000.0</v>
       </c>
       <c r="F22">
         <v>118763000.0</v>
       </c>
       <c r="G22">
         <v>97239000.0</v>
       </c>
       <c r="H22">
         <v>68159000.0</v>
       </c>
       <c r="I22">
         <v>54748000.0</v>
       </c>
       <c r="J22">
         <v>41140000.0</v>
       </c>
       <c r="K22">
         <v>38436000.0</v>
       </c>
       <c r="L22">
         <v>26517000.0</v>
       </c>
       <c r="M22">
         <v>13932000.0</v>
       </c>
       <c r="N22">
         <v>6040000.0</v>
       </c>
       <c r="O22">
         <v>-1906000.0</v>
       </c>
       <c r="P22">
         <v>-8985000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>170</v>
+      </c>
+      <c r="B23">
+        <v>-11900000.0</v>
+      </c>
       <c r="C23">
         <v>-11700000.0</v>
       </c>
       <c r="D23">
         <v>-11800000.0</v>
       </c>
       <c r="E23">
         <v>14613000.0</v>
       </c>
       <c r="F23">
         <v>505810000.0</v>
       </c>
       <c r="G23">
         <v>-6440000.0</v>
       </c>
       <c r="H23">
         <v>-15754000.0</v>
       </c>
       <c r="I23">
         <v>-8228000.0</v>
       </c>
       <c r="J23">
         <v>-15195000.0</v>
       </c>
       <c r="K23">
         <v>-5131000.0</v>
       </c>
       <c r="L23">
         <v>-3909000.0</v>
       </c>
       <c r="M23">
         <v>21234000.0</v>
       </c>
       <c r="N23">
         <v>-4446000.0</v>
       </c>
       <c r="O23">
         <v>486000.0</v>
       </c>
       <c r="P23">
         <v>-814000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B24">
         <v>10100000.0</v>
       </c>
       <c r="C24">
         <v>600000.0</v>
       </c>
       <c r="D24">
         <v>1100000.0</v>
       </c>
       <c r="E24">
         <v>-113023000.0</v>
       </c>
       <c r="F24">
         <v>-2846000.0</v>
       </c>
       <c r="G24">
         <v>-5678000.0</v>
       </c>
       <c r="H24">
         <v>-2126000.0</v>
       </c>
       <c r="I24">
         <v>-1061000.0</v>
       </c>
       <c r="J24">
         <v>-1461000.0</v>
       </c>
       <c r="K24">
         <v>728000.0</v>
       </c>
       <c r="L24">
         <v>214000.0</v>
       </c>
       <c r="M24">
         <v>2397000.0</v>
       </c>
       <c r="N24">
         <v>1335000.0</v>
       </c>
       <c r="O24">
         <v>1009000.0</v>
       </c>
       <c r="P24">
         <v>1243000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B25">
-        <v>-22999999.0</v>
+        <v>-4099999.0</v>
       </c>
       <c r="C25">
         <v>-1000000.0</v>
       </c>
       <c r="D25">
         <v>-5000000.0</v>
       </c>
       <c r="E25">
         <v>-11578000.0</v>
       </c>
       <c r="F25">
         <v>6731000.0</v>
       </c>
       <c r="G25">
         <v>6316000.0</v>
       </c>
       <c r="H25">
         <v>9081000.0</v>
       </c>
       <c r="I25">
         <v>3860000.0</v>
       </c>
       <c r="J25">
         <v>5548000.0</v>
       </c>
       <c r="K25">
         <v>3343000.0</v>
       </c>
       <c r="L25">
         <v>-342000.0</v>
       </c>
       <c r="M25">
         <v>1342000.0</v>
       </c>
       <c r="N25">
         <v>549000.0</v>
       </c>
       <c r="O25">
         <v>-413000.0</v>
       </c>
       <c r="P25">
         <v>-13169000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>173</v>
+      </c>
+      <c r="B26">
+        <v>-172600000.0</v>
+      </c>
       <c r="C26">
         <v>-145300000.0</v>
       </c>
       <c r="D26">
         <v>-6300000.0</v>
       </c>
       <c r="E26">
         <v>-137556000.0</v>
       </c>
       <c r="F26">
         <v>-18165000.0</v>
       </c>
       <c r="G26">
         <v>-34897000.0</v>
       </c>
       <c r="H26">
         <v>-2331000.0</v>
       </c>
       <c r="I26">
         <v>-89363000.0</v>
       </c>
       <c r="J26">
         <v>-562000.0</v>
       </c>
       <c r="K26">
         <v>-836000.0</v>
       </c>
       <c r="L26">
         <v>-6100000.0</v>
       </c>
       <c r="M26">
         <v>-81018000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>21500000.0</v>
       </c>
       <c r="C27">
         <v>19400000.0</v>
       </c>
       <c r="D27">
         <v>15900000.0</v>
       </c>
       <c r="E27">
         <v>13816000.0</v>
       </c>
       <c r="F27">
         <v>13752000.0</v>
       </c>
       <c r="G27">
         <v>10826000.0</v>
       </c>
       <c r="H27">
         <v>8727000.0</v>
       </c>
       <c r="I27">
         <v>7839000.0</v>
       </c>
       <c r="J27">
         <v>6592000.0</v>
       </c>
       <c r="K27">
         <v>1894000.0</v>
       </c>
       <c r="L27">
         <v>2116000.0</v>
       </c>
       <c r="M27">
         <v>300000.0</v>
       </c>
       <c r="N27">
         <v>666000.0</v>
       </c>
       <c r="O27">
         <v>4658000.0</v>
       </c>
       <c r="P27">
         <v>780000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>175</v>
+      </c>
+      <c r="B28">
+        <v>-265100000.0</v>
+      </c>
       <c r="C28">
         <v>-239800000.0</v>
       </c>
       <c r="D28">
         <v>-79900000.0</v>
       </c>
       <c r="E28">
         <v>-223093000.0</v>
       </c>
       <c r="F28">
         <v>242090000.0</v>
       </c>
       <c r="G28">
         <v>-49364000.0</v>
       </c>
       <c r="H28">
         <v>96113000.0</v>
       </c>
       <c r="I28">
         <v>5368000.0</v>
       </c>
       <c r="J28">
         <v>179699000.0</v>
       </c>
       <c r="K28">
         <v>13995000.0</v>
       </c>
       <c r="L28">
         <v>72875000.0</v>
       </c>
       <c r="M28">
         <v>3237000.0</v>
       </c>
       <c r="N28">
         <v>-1546000.0</v>
       </c>
       <c r="O28">
         <v>-481000.0</v>
       </c>
       <c r="P28">
         <v>11945000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>371400000.0</v>
       </c>
       <c r="C29">
         <v>340000000.0</v>
       </c>
       <c r="D29">
         <v>340200000.0</v>
       </c>
       <c r="E29">
         <v>277904000.0</v>
       </c>
       <c r="F29">
         <v>138314000.0</v>
       </c>
       <c r="G29">
         <v>180789000.0</v>
       </c>
       <c r="H29">
         <v>123067000.0</v>
       </c>
       <c r="I29">
         <v>96633000.0</v>
       </c>
       <c r="J29">
         <v>68772000.0</v>
       </c>
       <c r="K29">
         <v>73266000.0</v>
       </c>
       <c r="L29">
         <v>34547000.0</v>
       </c>
       <c r="M29">
         <v>19602000.0</v>
       </c>
       <c r="N29">
         <v>4224000.0</v>
       </c>
       <c r="O29">
         <v>4594000.0</v>
       </c>
       <c r="P29">
         <v>-12755000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>-112000000.0</v>
       </c>
       <c r="C30">
         <v>-159100000.0</v>
       </c>
       <c r="D30">
         <v>-103400000.0</v>
       </c>
       <c r="E30">
         <v>-158669000.0</v>
       </c>
       <c r="F30">
         <v>-278439000.0</v>
       </c>
       <c r="G30">
         <v>-77794000.0</v>
       </c>
       <c r="H30">
         <v>-131733000.0</v>
       </c>
       <c r="I30">
         <v>-74069000.0</v>
       </c>
@@ -19258,2475 +19788,2551 @@
       <c r="P30">
         <v>181000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:55">
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>474300000.0</v>
+      </c>
+      <c r="C2">
+        <v>321900000.0</v>
+      </c>
+      <c r="D2">
         <v>333300000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>305200000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>298700000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>327600000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>406200000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>380300000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>399900000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>386500000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>339759000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>255226000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>218690000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>229627000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>203402000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>69940000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>217434000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>333485000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>191435000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>203911000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>207343000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>231520000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>267471000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>252488000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>187188000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>177889000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>234950000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>95747000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>88146000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>90442000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>139089000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>139746000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19906000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>62510000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>67008000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>66690000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>24607000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14482000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>19050000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>13742000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>11700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>6818000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5265000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5562000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>6346000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>10761000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>24732000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5133000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5150000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4065000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5270000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3853000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3006000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3898000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5644000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4392000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B3">
-        <v>126600000</v>
+        <v>16900000</v>
       </c>
       <c r="C3">
-        <v>35800000</v>
+        <v>16600000</v>
       </c>
       <c r="D3">
         <v>15600000</v>
       </c>
       <c r="E3">
+        <v>35800000</v>
+      </c>
+      <c r="F3">
+        <v>15600000</v>
+      </c>
+      <c r="G3">
         <v>20200000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>21900000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>24100000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>20800000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>21800000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>14698000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>18572000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13381000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>14949000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10434000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>10700000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>14150000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10362000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>9081000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7620000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>9432000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>10846000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8072000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>9170000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6426000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9919000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12900000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>19489000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>9120000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>8658000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8181000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>8573000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>8241000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10237000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8721000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8266000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6905000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7776000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7844000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>5745000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6921000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>6503000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7346000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>8446000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5847000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5666000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3550000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1108000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>769000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>749000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>593000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>651000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>786000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>635000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1548000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>601000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>36536000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-10937000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>26225000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>133462000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-147494000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-116051000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>142050000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-12476000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-3432000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-24177000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-35951000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>14983000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>65300000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>9299000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-57061000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>139203000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>7601000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-2296000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-48647000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-657000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>119840000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-42604000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-4498000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>318000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>42083000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>10125000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-4568000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>5308000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>2042000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>4882000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>1553000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-297000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-784000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-4415000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-13971000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>19599000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-17000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>1085000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>7629000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>11750000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-560000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>36649000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>6088000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>7330000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2752000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-976000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>5270000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>4054000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4238000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4920000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>6756000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>11140000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-8020000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>640000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3362000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2750000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-3751000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2938000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4139000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-5297000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1958000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-541000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-722000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1924000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>2285000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>823000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>1619000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-4442000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>1550000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>3433000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>282000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-5121000.0</v>
       </c>
-      <c r="AU5"/>
-      <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>154</v>
+      </c>
+      <c r="B6">
+        <v>-79800000.0</v>
+      </c>
       <c r="C6">
+        <v>152400000.0</v>
+      </c>
+      <c r="D6">
+        <v>-11400000.0</v>
+      </c>
+      <c r="E6">
         <v>28100000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6500000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-28900000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-78600000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>25900000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-19600000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>13400000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>46741000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>84533000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>36536000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-10937000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>26225000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>133462000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-147494000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-116051000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>142050000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-12476000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3432000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-24177000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-35951000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>14983000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>65300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>9299000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-57061000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>139203000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>7601000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-2296000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-48647000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-657000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>119840000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-42604000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-4498000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>318000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>42083000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>10125000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-4568000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>5308000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>2042000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>4882000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>1553000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-297000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-784000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4415000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-13971000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>19599000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-17000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1085000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1205000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1417000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>847000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-892000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1746000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1252000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:55">
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B7">
-        <v>-6700000.0</v>
+        <v>-28400000.0</v>
       </c>
       <c r="C7">
+        <v>22700000.0</v>
+      </c>
+      <c r="D7">
+        <v>-57300000.0</v>
+      </c>
+      <c r="E7">
         <v>12400000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-18100000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5700000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-34100000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-3700000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-27100000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-6300000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-11118000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>10371000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-30709000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-9144000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-12814000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>4403000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-44447000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-19647000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-41350000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-32781000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-21280000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-7982000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-13686000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-14125000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>20304000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-5606000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-33454000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>5991000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4986000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-14855000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-5537000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>3585000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-8389000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-18668000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-7364000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-3955000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-16807000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-5364000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-1887000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-3177000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-3611000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>4043000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-8244000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-3354000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-3718000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-152000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-8154000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-3594000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-3962000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>1401000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-4212000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-2355000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>6567000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>22971000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>22971000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>4031000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:55">
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-19208000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1716000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>22042000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-31809000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-34019000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-32700000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>6449000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-19271000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-5009000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>1056000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-865000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-6466000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-2158000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-1000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-438000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-11268000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-14172000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-3704000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>5787000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-15761000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-13134000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-7058000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>4681000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-7215000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-14221000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-3200000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-882000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-8136000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-6697000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-3045000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-1121000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-6540000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-11959000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>2094000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-10688000.0</v>
       </c>
-      <c r="AU8"/>
-      <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B9">
-        <v>-17700000.0</v>
+        <v>-43500000.0</v>
       </c>
       <c r="C9">
+        <v>19400000.0</v>
+      </c>
+      <c r="D9">
+        <v>3800000.0</v>
+      </c>
+      <c r="E9">
         <v>16400000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-28800000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>12400000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>20700000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-13100000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-14800000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-3600000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3595000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-11203000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-19208000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1716000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>22042000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-31809000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-34019000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-32700000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>6449000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-19271000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-5009000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1056000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-865000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-6466000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2158000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-1000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-438000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-11268000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-14172000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-3704000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5787000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-15761000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-13134000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-7058000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>4681000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-7215000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-14221000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-3200000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-882000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-8136000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-6697000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-3045000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-1121000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-6540000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-11959000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2094000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-10688000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-8671000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-6597000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>1027000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-6858000.0</v>
       </c>
-      <c r="AY9"/>
-      <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9">
         <v>-6858000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>2741000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B10">
-        <v>-6200000.0</v>
+        <v>-17400000.0</v>
       </c>
       <c r="C10">
+        <v>-2100000.0</v>
+      </c>
+      <c r="D10">
+        <v>-14300000.0</v>
+      </c>
+      <c r="E10">
         <v>-3000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6400000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-3400000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-9900000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-3400000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-8000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-2215000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3991000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>7025000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7699000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>6576000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>10410000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-17181000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-16300000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-16881000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-17149000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12329000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-7644000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5796000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-89000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>4661000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1411000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9745000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>798000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-2449000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>799000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-8918000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2804000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1575000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-2420000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-3735000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-274000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1236000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-894000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5519000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>152000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1946000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-1364000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>114000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-972000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-1192000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-796000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>421000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1445000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-634000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1267000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1845000.0</v>
       </c>
-      <c r="AY10"/>
-      <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10">
         <v>-1845000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>1290000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>8031000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-19025000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-22993000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-34073000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-5907000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2773000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>29184000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>12304000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10530000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3200000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>400000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2872000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-7246000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>15383000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-12950000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-11157000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>19811000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>12082000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-10902000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1345000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>19212000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>5920000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-5051000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-3013000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1576000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-3281000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-548000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6438000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2522000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4209000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>6833000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-2795000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2608000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>6000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1732000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>8129000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>3902000.0</v>
       </c>
-      <c r="AY11"/>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1104000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1619000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1952000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-6113000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5051000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5354000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3979000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>4552000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3723000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3968000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3071000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1883000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1632000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2316000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>3944000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>9645000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6526000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2963000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2831000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2084000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2730000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3240000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2951000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-2943000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2442000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3784000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1604000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-18000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1094000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1201000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1972000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-2948000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1196000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1177000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>570000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1105000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>4909000.0</v>
       </c>
       <c r="N13">
+        <v>4909000.0</v>
+      </c>
+      <c r="O13">
+        <v>4909000.0</v>
+      </c>
+      <c r="P13">
         <v>-21618000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23883000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3947000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1434000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-38926000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-6947000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2212000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-6551000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-11672000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-9505000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>17631000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-3358000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-4252000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>5533000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1480000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-6889000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-2760000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>9576000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2075000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-10436000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>2434000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>4891000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3648000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-722000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>8921000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>2285000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>823000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>3823000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>101000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B14">
-        <v>210600000.0</v>
+        <v>38400000.0</v>
       </c>
       <c r="C14">
+        <v>37700000.0</v>
+      </c>
+      <c r="D14">
+        <v>38200000.0</v>
+      </c>
+      <c r="E14">
         <v>-71200000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>35600000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>35600000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>35300000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>33700000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>33400000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>32100000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>31560000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>31587000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>31277000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>31276000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>28964000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29969000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>23094000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>28797000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>27140000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>26067000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>25584000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>24109000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>23487000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>21937000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>21311000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>21261000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>20826000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>20107000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>19333000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>18797000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14480000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13564000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>15575000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>15106000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>14620000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>14074000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>13480000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12968000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>9412000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8848000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>8648000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7922000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>7276000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>6323000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>5351000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>4289000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>15011000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3822000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3678000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3335000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>7719000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>757000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>-804000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2348000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2180000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2076000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B15">
-        <v>77700000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="C15">
+        <v>58700000.0</v>
+      </c>
+      <c r="D15">
+        <v>9900000.0</v>
+      </c>
+      <c r="E15">
         <v>10000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>10900000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>56800000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9700000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>9800000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>10300000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>54900000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>9321000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9308000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>9935000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>34536000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8850000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8944000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>9451000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>35426000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>8866000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8821000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>8821000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8786000.0</v>
       </c>
       <c r="W15">
         <v>8786000.0</v>
       </c>
       <c r="X15">
         <v>8786000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
+      <c r="Y15">
+        <v>8786000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8786000.0</v>
+      </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>4778000.0</v>
       </c>
-      <c r="AI15">
-[...4 lines deleted...]
-      </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>43631000.0</v>
       </c>
-      <c r="AU15">
-[...4 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15"/>
+      <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
+        <v>0.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>164</v>
+      </c>
+      <c r="B16">
+        <v>394500000.0</v>
+      </c>
       <c r="C16">
+        <v>474300000.0</v>
+      </c>
+      <c r="D16">
+        <v>321900000.0</v>
+      </c>
+      <c r="E16">
         <v>333300000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>305200000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>298700000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>327600000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>406200000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>380300000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>399900000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>386500000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>339759000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>255226000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>218690000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>229627000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>203402000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>69940000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>217434000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>333485000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>191435000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>203911000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>207343000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>231520000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>267471000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>252488000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>187188000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>177889000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>234950000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>95747000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>88146000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>90442000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>139089000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>139746000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>19906000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>62510000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>67008000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>66690000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>24607000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>14482000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>19050000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>13742000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>11700000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>6818000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5265000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>5562000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>6346000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>10761000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>24732000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5133000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5150000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4065000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>5270000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3853000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3006000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3898000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>5644000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21738,358 +22344,370 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B18">
-        <v>519400000.0</v>
+        <v>51900000.0</v>
       </c>
       <c r="C18">
+        <v>85700000.0</v>
+      </c>
+      <c r="D18">
+        <v>49300000.0</v>
+      </c>
+      <c r="E18">
         <v>-146700000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>74800000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>71900000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>52900000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>77300000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>58200000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>63000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>74963000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>93874000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>50879000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>58884000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>68803000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>88507000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>37084000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>37863000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>12755000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>25423000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>36385000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>26772000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>28833000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>29189000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>63187000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>25993000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3650000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>34628000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>27391000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>7231000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>19603000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>27151000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>18799000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4152000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>6710000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>16649000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>5847000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>7898000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>10845000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>12672000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>9412000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>13324000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1910000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5266000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>3567000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>319000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>1359000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>5955000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>1831000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>4281000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1014000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>9520000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>215000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-9190000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>5219000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-110000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:55">
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B19"/>
       <c r="C19">
+        <v>0.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-37200000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-17100000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-26100000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-64700000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-39200000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-34100000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-21100000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-25522000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-18358000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-11906000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-47614000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-18734000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>70325000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-44756000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-49957000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-156830000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-34723000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-34494000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-52392000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1220000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>15423000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>9775000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>11499000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-32942000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>5000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>160000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>48000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>5282000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>4964000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>8500000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>1218000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-4999000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>133000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-25328000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-30194000.0</v>
       </c>
       <c r="AM19">
         <v>-25328000.0</v>
       </c>
-      <c r="AN19"/>
-[...1 lines deleted...]
-      <c r="AP19">
+      <c r="AN19">
         <v>-30194000.0</v>
       </c>
+      <c r="AO19">
+        <v>-25328000.0</v>
+      </c>
+      <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19"/>
+      <c r="AR19">
+        <v>-30194000.0</v>
+      </c>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-30194000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22101,1676 +22719,1740 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>169</v>
+      </c>
+      <c r="B21">
+        <v>-10000000.0</v>
+      </c>
       <c r="C21">
+        <v>189300000.0</v>
+      </c>
+      <c r="D21">
+        <v>4100000.0</v>
+      </c>
+      <c r="E21">
         <v>3500000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2800000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-3400000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>600000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5400000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>679000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1161000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-155000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2365000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-1263000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2781000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3743000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>299916000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1026000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>253000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1327000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3353000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1605000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-955000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>361000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-193965000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>299266000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3070000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>962000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2308000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1578000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>102659000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-962000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1255000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1384000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>198225000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-1751000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1592000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>517000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1166000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>52113000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>4662000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1393000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-5161000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>31232000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-2805000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>14823000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-14316000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-11130000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B22">
-        <v>330200000.0</v>
+        <v>64900000.0</v>
       </c>
       <c r="C22">
+        <v>34800000.0</v>
+      </c>
+      <c r="D22">
+        <v>76600000.0</v>
+      </c>
+      <c r="E22">
         <v>-56700000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>69000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>45400000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>66900000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>68600000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>65200000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>55900000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>64837000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>67992000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>61597000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>49274000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>68724000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>60978000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>59904000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>33822000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>29367000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>34892000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>37213000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>17291000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>27837000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>28077000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>25337000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>15988000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>19194000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>21212000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>18919000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>8834000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>16476000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>15563000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>16315000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6394000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>10793000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>12010000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>11973000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>6364000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11081000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>11549000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>9993000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5813000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>9287000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>9481000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>6507000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1242000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>5056000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>6196000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>2307000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>373000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2377000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2967000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1226000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-530000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>5093000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>897000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B23">
-        <v>298100000.0</v>
+        <v>-22700000.0</v>
       </c>
       <c r="C23">
-        <v>-1300000.0</v>
+        <v>-800000.0</v>
       </c>
       <c r="D23">
+        <v>7900000.0</v>
+      </c>
+      <c r="E23">
+        <v>-100000.0</v>
+      </c>
+      <c r="F23">
         <v>-9500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="G23">
         <v>-400000.0</v>
       </c>
       <c r="H23">
+        <v>-700000.0</v>
+      </c>
+      <c r="I23">
+        <v>-400000.0</v>
+      </c>
+      <c r="J23">
         <v>-8400000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-2000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2750000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9134000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3858000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6381000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8663000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-402000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-7510000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-6630000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-6476000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-392000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-636000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1414000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2387000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-410000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1243000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2435000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-5949000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2221000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2818000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1053000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-665000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4713000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1797000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-1134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-3890000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-7528000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-2081000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-325000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-1541000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-89000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-2340000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-3151000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>79888000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-758000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>39761000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>58049000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-714000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-2250000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-77865000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-3336000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1110000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1731000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9965000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1931000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:55">
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B24">
-        <v>14800000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="C24">
+        <v>-400000.0</v>
+      </c>
+      <c r="D24">
+        <v>170500000.0</v>
+      </c>
+      <c r="E24">
         <v>-2700000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>700000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>3400000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4100000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>4200000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4799999.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3931000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-30976000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1475000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-32665000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-113023000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1661000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>24132000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-349000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-941000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-318000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>723000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>384000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3844000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-808000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>152000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-1178000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-894000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-808000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-224000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-577000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>499000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-216000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-767000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-298000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-82000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-734000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-347000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>205000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>139000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>194000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>190000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>186000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>95000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-220000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>153000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1809000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>128000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>300000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>160000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>127000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>141000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>860000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>207000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>51000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-106000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B25">
-        <v>69600000.0</v>
+        <v>-12300000.0</v>
       </c>
       <c r="C25">
+        <v>1400000.0</v>
+      </c>
+      <c r="D25">
+        <v>-34900000.0</v>
+      </c>
+      <c r="E25">
         <v>-55800000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1400000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-500000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>500000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1700000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2800000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-900000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-881000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-2817000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2544000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1009000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-16229000.0</v>
       </c>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
       <c r="Q25">
+        <v>3857000.0</v>
+      </c>
+      <c r="R25">
+        <v>12684000.0</v>
+      </c>
+      <c r="S25">
         <v>1835000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3593000.0</v>
       </c>
-      <c r="S25">
-[...2 lines deleted...]
-      <c r="T25">
+      <c r="U25">
+        <v>4865000.0</v>
+      </c>
+      <c r="V25">
         <v>802000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1004000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1561000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1561000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>345000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1588000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2358000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4708000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>922000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1091000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>145000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1119000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1583000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1013000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1700000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>606000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>322000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1226000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1033000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>837000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>137000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>805000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-1845000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>66000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>374000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>504000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-6626000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>639000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>277000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-79000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>1928000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>10171000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-225000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-8025000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1663000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-406000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:55">
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B26">
-        <v>134900000.0</v>
+        <v>-76300000.0</v>
       </c>
       <c r="C26">
+        <v>-25400000.0</v>
+      </c>
+      <c r="D26">
+        <v>-46800000.0</v>
+      </c>
+      <c r="E26">
         <v>-51400000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-49200000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-34300000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-78900000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-20700000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-45700000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-200000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-6300000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-13000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-5796000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-18000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-25363000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-12528000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-49800000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-49865000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-10000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-25000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-5551000.0</v>
       </c>
-      <c r="U26">
-[...2 lines deleted...]
-      <c r="V26">
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>-18165000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-973000.0</v>
       </c>
       <c r="Y26">
         <v>-15759000.0</v>
       </c>
       <c r="Z26">
-        <v>0.0</v>
+        <v>-973000.0</v>
       </c>
       <c r="AA26">
+        <v>-15759000.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-8000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-2319000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-4000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-46536000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-18187000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-26866000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-24640000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-12000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-12749000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-496000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-54000.0</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-836000.0</v>
       </c>
-      <c r="AP26">
-[...4 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-6100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-5283000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>14418000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>16422000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-75735000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>6200000.0</v>
+      </c>
+      <c r="C27">
+        <v>5700000.0</v>
+      </c>
+      <c r="D27">
         <v>38600000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>-11200000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5300000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5900000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6200000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4500000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4700000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4000000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5263000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3516000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3685000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3436000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3526000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3212000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3660000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3418000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3524000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3535000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>3498000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>3196000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2776000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2635000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2734000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>2681000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2285000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2099000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2323000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2022000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>1750000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1893000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1956000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2240000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1842000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2180000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2090000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>480000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>363000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>360000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>600000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>536000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>584000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>574000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>102000.0</v>
       </c>
-      <c r="AT27">
-[...2 lines deleted...]
-      <c r="AU27"/>
       <c r="AV27">
         <v>300000.0</v>
       </c>
       <c r="AW27"/>
       <c r="AX27">
+        <v>300000.0</v>
+      </c>
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>4658000.0</v>
       </c>
-      <c r="AY27"/>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
         <v>11000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:55">
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B28">
-        <v>220400000.0</v>
+        <v>-111100000.0</v>
       </c>
       <c r="C28">
+        <v>95400000.0</v>
+      </c>
+      <c r="D28">
+        <v>-44700000.0</v>
+      </c>
+      <c r="E28">
         <v>-58700000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-66800000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-94900000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-88700000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-36300000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-64500000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-50300000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-17371000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-9555000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-15818000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-37156000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-34278000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-23715000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-69542000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-95558000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>277044000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-10796000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-14755000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9403000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-24539000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2621000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3690000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-18514000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>91000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>103833000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3585000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4226000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-49897000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-17215000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>99878000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-27398000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>215000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2271000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>72308000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>109447000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1267000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-1024000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>13587000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>165000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>16511000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>21393000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>9839000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>25132000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-8088000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>14823000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2148000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1350000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1852000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-8244000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-228000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8778000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-5876000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1151000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B29">
-        <v>646000000.0</v>
+        <v>68800000.0</v>
       </c>
       <c r="C29">
+        <v>102300000.0</v>
+      </c>
+      <c r="D29">
+        <v>64900000.0</v>
+      </c>
+      <c r="E29">
         <v>-182500000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>90400000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>92100000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>74800000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>101400000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>79000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>84800000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>89661000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>112446000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>64260000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>73833000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>79237000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>99207000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>51235000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>48225000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>21836000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>33043000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>45817000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>37618000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>36905000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>38359000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>69613000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>35912000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>16550000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>54117000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>36511000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>15889000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>27784000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>35724000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>27040000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6085000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>15431000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>24915000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>12752000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>15674000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>18689000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>18417000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>16333000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>19827000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>5436000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>13712000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>9414000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>5985000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4909000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>7063000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>2600000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>5030000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>1607000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>10171000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1001000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-8555000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>6767000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>491000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B30">
-        <v>-187300000.0</v>
+        <v>-37500000.0</v>
       </c>
       <c r="C30">
+        <v>-45300000.0</v>
+      </c>
+      <c r="D30">
+        <v>-31600000.0</v>
+      </c>
+      <c r="E30">
         <v>46900000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-17100000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-26100000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-64700000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-39200000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-34100000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-21100000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-25522000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-77878000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-11906000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-47614000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-158669000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57970000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-129187000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-68718000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-156830000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-34723000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-34494000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-52392000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-48317000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-20755000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-623000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-8099000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-73702000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-18747000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-25325000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-13959000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-26534000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-19166000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-7078000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-21291000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-20144000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-22326000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-42977000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-114996000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-24524000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-12085000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-27878000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-15110000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-20394000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-35402000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-20037000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-35532000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-10792000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2287000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-469000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-2595000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-960000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-510000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>74000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-1115000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-2637000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-390000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>