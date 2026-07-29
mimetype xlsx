--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -849,100 +849,102 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>676700654.0</v>
+        <v>676701000.0</v>
       </c>
       <c r="C2">
         <v>643119000.0</v>
       </c>
       <c r="D2">
         <v>1975155000.0</v>
       </c>
       <c r="E2">
         <v>2577096000.0</v>
       </c>
       <c r="F2">
         <v>2230096028.0</v>
       </c>
       <c r="G2">
         <v>1413990000.0</v>
       </c>
       <c r="H2">
         <v>1437328000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>41050000.0</v>
+      </c>
       <c r="C5">
         <v>41050000.0</v>
       </c>
       <c r="D5">
         <v>22548000.0</v>
       </c>
       <c r="E5">
         <v>1483000.0</v>
       </c>
       <c r="F5">
         <v>-12575300.0</v>
       </c>
       <c r="G5">
         <v>-1900640838.0</v>
       </c>
       <c r="H5">
         <v>-3332539000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
@@ -1011,180 +1013,186 @@
       <c r="B9"/>
       <c r="C9">
         <v>114931833220.0</v>
       </c>
       <c r="D9">
         <v>110903733680.0</v>
       </c>
       <c r="E9">
         <v>110444244360.0</v>
       </c>
       <c r="F9">
         <v>-1864676930.0</v>
       </c>
       <c r="G9">
         <v>-1864676930.0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>1542811646.0</v>
+        <v>1542812000.0</v>
       </c>
       <c r="C10">
         <v>2852919000.0</v>
       </c>
       <c r="D10">
         <v>1044530000.0</v>
       </c>
       <c r="E10">
         <v>23916745000.0</v>
       </c>
       <c r="F10">
         <v>3324027417.0</v>
       </c>
       <c r="G10">
         <v>3547725000.0</v>
       </c>
       <c r="H10">
         <v>5288038000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>126979620.0</v>
       </c>
       <c r="D11">
         <v>690732060.0</v>
       </c>
       <c r="E11">
         <v>98212180.0</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>1542812000.0</v>
+      </c>
       <c r="C12">
         <v>2852919000.0</v>
       </c>
       <c r="D12">
         <v>1044530000.0</v>
       </c>
       <c r="E12">
         <v>23916745000.0</v>
       </c>
       <c r="F12">
         <v>3324027417.0</v>
       </c>
       <c r="G12">
         <v>3547725000.0</v>
       </c>
       <c r="H12">
         <v>5288038000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>201644738000.0</v>
+      </c>
       <c r="C13">
         <v>201644738000.0</v>
       </c>
       <c r="D13">
         <v>200995045000.0</v>
       </c>
       <c r="E13">
         <v>200920432000.0</v>
       </c>
       <c r="F13">
         <v>160736000000.0</v>
       </c>
       <c r="G13">
         <v>160736000000.0</v>
       </c>
       <c r="H13">
         <v>500000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>8065789529.0</v>
+        <v>8065790000.0</v>
       </c>
       <c r="C14">
         <v>8057602000.0</v>
       </c>
       <c r="D14">
         <v>6772788000.0</v>
       </c>
       <c r="E14">
         <v>8036809000.0</v>
       </c>
       <c r="F14">
         <v>8036809332.0</v>
       </c>
       <c r="G14">
         <v>8036800000.0</v>
       </c>
       <c r="H14">
         <v>8036800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>131232000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>2768000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16">
         <v>917296281.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
@@ -1217,76 +1225,78 @@
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
-        <v>69484342180.0</v>
+        <v>69578052000.0</v>
       </c>
       <c r="C22">
         <v>71528972000.0</v>
       </c>
       <c r="D22">
         <v>30176906000.0</v>
       </c>
       <c r="E22">
         <v>20272704000.0</v>
       </c>
       <c r="F22">
         <v>12865742078.0</v>
       </c>
       <c r="G22">
         <v>8378320000.0</v>
       </c>
       <c r="H22">
         <v>1930567000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>29</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>369016965000.0</v>
+      </c>
       <c r="C23">
         <v>370714923000.0</v>
       </c>
       <c r="D23">
         <v>375751366000.0</v>
       </c>
       <c r="E23">
         <v>368299204000.0</v>
       </c>
       <c r="F23">
         <v>202565172947.0</v>
       </c>
       <c r="G23">
         <v>207023206000.0</v>
       </c>
       <c r="H23">
         <v>149683015000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24">
         <v>17492300575.0</v>
@@ -1341,51 +1351,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>15949488929.0</v>
+        <v>16873261000.0</v>
       </c>
       <c r="C28">
         <v>17698995000.0</v>
       </c>
       <c r="D28">
         <v>21266217000.0</v>
       </c>
       <c r="E28">
         <v>-2965142000.0</v>
       </c>
       <c r="F28">
         <v>17511516107.0</v>
       </c>
       <c r="G28">
         <v>9726115000.0</v>
       </c>
       <c r="H28">
         <v>-721231000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1393,51 +1403,51 @@
       </c>
       <c r="C29">
         <v>357955112827.0</v>
       </c>
       <c r="D29">
         <v>352997564701.0</v>
       </c>
       <c r="E29">
         <v>343650848356.0</v>
       </c>
       <c r="F29">
         <v>184734233773.0</v>
       </c>
       <c r="G29">
         <v>161245759531.0</v>
       </c>
       <c r="H29">
         <v>-925750421.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>364046715.0</v>
+        <v>364047000.0</v>
       </c>
       <c r="C30">
         <v>641452000.0</v>
       </c>
       <c r="D30">
         <v>3048290000.0</v>
       </c>
       <c r="E30">
         <v>2376547000.0</v>
       </c>
       <c r="F30">
         <v>1208839413.0</v>
       </c>
       <c r="G30">
         <v>5588369000.0</v>
       </c>
       <c r="H30">
         <v>398645000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
@@ -1463,125 +1473,125 @@
       </c>
       <c r="C32">
         <v>66925913827.0</v>
       </c>
       <c r="D32">
         <v>59007379792.0</v>
       </c>
       <c r="E32">
         <v>71595512353.0</v>
       </c>
       <c r="F32">
         <v>4198079067.0</v>
       </c>
       <c r="G32">
         <v>9274067709.0</v>
       </c>
       <c r="H32">
         <v>3477263659.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>297469555077.0</v>
+        <v>297469555000.0</v>
       </c>
       <c r="C33">
         <v>295629081000.0</v>
       </c>
       <c r="D33">
         <v>295532157000.0</v>
       </c>
       <c r="E33">
         <v>275727565000.0</v>
       </c>
       <c r="F33">
         <v>183580818303.0</v>
       </c>
       <c r="G33">
         <v>188259015000.0</v>
       </c>
       <c r="H33">
         <v>141888539000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
         <v>-3.0</v>
       </c>
       <c r="C34"/>
       <c r="D34">
         <v>-3.0</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>18660918232.0</v>
+        <v>18660918000.0</v>
       </c>
       <c r="C35">
         <v>20675257000.0</v>
       </c>
       <c r="D35">
         <v>19670787000.0</v>
       </c>
       <c r="E35">
         <v>20161095000.0</v>
       </c>
       <c r="F35">
         <v>20296620798.0</v>
       </c>
       <c r="G35">
         <v>12930240000.0</v>
       </c>
       <c r="H35">
         <v>148402773000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>5730141846.0</v>
+        <v>5730142000.0</v>
       </c>
       <c r="C36">
         <v>39117426000.0</v>
       </c>
       <c r="D36">
-        <v>2.0</v>
+        <v>4750317591.0</v>
       </c>
       <c r="E36">
         <v>5417179000.0</v>
       </c>
       <c r="F36">
         <v>4476379325.0</v>
       </c>
       <c r="G36">
         <v>1164333000.0</v>
       </c>
       <c r="H36"/>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
@@ -1591,120 +1601,122 @@
       <c r="B38"/>
       <c r="C38">
         <v>5787397570.0</v>
       </c>
       <c r="D38">
         <v>47519510.0</v>
       </c>
       <c r="E38">
         <v>319930550.0</v>
       </c>
       <c r="F38">
         <v>4551471072.0</v>
       </c>
       <c r="G38">
         <v>1210086348.0</v>
       </c>
       <c r="H38">
         <v>15421990.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>-1.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="C39">
         <v>62500000.0</v>
       </c>
       <c r="D39">
         <v>45949483000.0</v>
       </c>
       <c r="E39">
         <v>46005642000.0</v>
       </c>
       <c r="F39">
         <v>1585745736.0</v>
       </c>
       <c r="G39">
         <v>1249777000.0</v>
       </c>
       <c r="H39">
         <v>177227000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>335644100.0</v>
+        <v>5469505000.0</v>
       </c>
       <c r="C40">
-        <v>2499916000.0</v>
+        <v>2661570011.0</v>
       </c>
       <c r="D40">
         <v>7476264000.0</v>
       </c>
       <c r="E40">
         <v>2041701000.0</v>
       </c>
       <c r="F40">
         <v>10758634419.0</v>
       </c>
       <c r="G40">
         <v>1842123000.0</v>
       </c>
       <c r="H40">
         <v>1435588000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41">
         <v>341326123.0</v>
       </c>
       <c r="G41">
         <v>207968250.0</v>
       </c>
       <c r="H41">
         <v>144076713523.0</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>48</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>114931833000.0</v>
+      </c>
       <c r="C42">
         <v>114931833000.0</v>
       </c>
       <c r="D42">
         <v>110906844000.0</v>
       </c>
       <c r="E42">
         <v>110444244000.0</v>
       </c>
       <c r="F42">
         <v>-1877252232.0</v>
       </c>
       <c r="G42">
         <v>-3801282000.0</v>
       </c>
       <c r="H42">
         <v>-3332538758.0</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
@@ -1735,101 +1747,101 @@
       </c>
       <c r="C45">
         <v>302644116364.0</v>
       </c>
       <c r="D45">
         <v>332444116364.0</v>
       </c>
       <c r="E45">
         <v>301746872396.0</v>
       </c>
       <c r="F45">
         <v>199388511949.0</v>
       </c>
       <c r="G45">
         <v>198407301412.0</v>
       </c>
       <c r="H45">
         <v>146304748658.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
-        <v>286700343999.0</v>
+        <v>286700344000.0</v>
       </c>
       <c r="C46">
         <v>250646273000.0</v>
       </c>
       <c r="D46">
         <v>290725820000.0</v>
       </c>
       <c r="E46">
         <v>270260302000.0</v>
       </c>
       <c r="F46">
         <v>179029347231.0</v>
       </c>
       <c r="G46">
         <v>187048929000.0</v>
       </c>
       <c r="H46">
         <v>141873117000.0</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47">
         <v>284033556710.0</v>
       </c>
       <c r="D47">
         <v>260925819900.0</v>
       </c>
       <c r="E47">
         <v>270260301510.0</v>
       </c>
       <c r="F47">
         <v>179029347231.0</v>
       </c>
       <c r="G47">
         <v>187048928637.0</v>
       </c>
       <c r="H47">
         <v>141873117158.0</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
-        <v>26000904885.0</v>
+        <v>26000905000.0</v>
       </c>
       <c r="C48">
         <v>23845191000.0</v>
       </c>
       <c r="D48">
         <v>21711683000.0</v>
       </c>
       <c r="E48">
         <v>14795499000.0</v>
       </c>
       <c r="F48">
         <v>7735903327.0</v>
       </c>
       <c r="G48">
         <v>-1858167000.0</v>
       </c>
       <c r="H48">
         <v>-1593212000.0</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
@@ -1848,51 +1860,53 @@
         <v>0.0</v>
       </c>
       <c r="C50">
         <v>142793713.0</v>
       </c>
       <c r="D50">
         <v>2360123281.0</v>
       </c>
       <c r="E50">
         <v>490978507.0</v>
       </c>
       <c r="F50">
         <v>331604709.0</v>
       </c>
       <c r="G50">
         <v>220652484.0</v>
       </c>
       <c r="H50">
         <v>0.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>18416073000.0</v>
+      </c>
       <c r="C51">
         <v>20551914000.0</v>
       </c>
       <c r="D51">
         <v>22310747000.0</v>
       </c>
       <c r="E51">
         <v>20951603000.0</v>
       </c>
       <c r="F51">
         <v>20835543529.0</v>
       </c>
       <c r="G51">
         <v>13273840000.0</v>
       </c>
       <c r="H51">
         <v>4566806000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
       <c r="C52">
@@ -1921,167 +1935,167 @@
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
-        <v>369016965465.0</v>
+        <v>369016965000.0</v>
       </c>
       <c r="C55">
         <v>370714923000.0</v>
       </c>
       <c r="D55">
         <v>375751366000.0</v>
       </c>
       <c r="E55">
         <v>368299204000.0</v>
       </c>
       <c r="F55">
         <v>202565172947.0</v>
       </c>
       <c r="G55">
         <v>207023206000.0</v>
       </c>
       <c r="H55">
         <v>149683015000.0</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>71547410389.0</v>
+        <v>71547410000.0</v>
       </c>
       <c r="C56">
         <v>75085843000.0</v>
       </c>
       <c r="D56">
         <v>80219209000.0</v>
       </c>
       <c r="E56">
         <v>92571638000.0</v>
       </c>
       <c r="F56">
         <v>18984354644.0</v>
       </c>
       <c r="G56">
         <v>18764191000.0</v>
       </c>
       <c r="H56">
         <v>7794476000.0</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>6277438512.0</v>
+        <v>6277439000.0</v>
       </c>
       <c r="C57">
         <v>8159929000.0</v>
       </c>
       <c r="D57">
         <v>21211830000.0</v>
       </c>
       <c r="E57">
         <v>20976126000.0</v>
       </c>
       <c r="F57">
         <v>14786275577.0</v>
       </c>
       <c r="G57">
         <v>9490123000.0</v>
       </c>
       <c r="H57">
         <v>4317212000.0</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
-        <v>24938356744.0</v>
+        <v>24938357000.0</v>
       </c>
       <c r="C58">
         <v>28835186000.0</v>
       </c>
       <c r="D58">
         <v>40882616000.0</v>
       </c>
       <c r="E58">
         <v>41137221000.0</v>
       </c>
       <c r="F58">
         <v>35082896375.0</v>
       </c>
       <c r="G58">
         <v>22420363000.0</v>
       </c>
       <c r="H58">
         <v>152719986000.0</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
-        <v>342618526342.0</v>
+        <v>342618526000.0</v>
       </c>
       <c r="C60">
         <v>340462812000.0</v>
       </c>
       <c r="D60">
         <v>333636119000.0</v>
       </c>
       <c r="E60">
         <v>326158548000.0</v>
       </c>
       <c r="F60">
         <v>166594651095.0</v>
       </c>
       <c r="G60">
         <v>156977192000.0</v>
       </c>
       <c r="H60">
         <v>-4425750000.0</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
@@ -2184,51 +2198,51 @@
       </c>
       <c r="K1" t="s">
         <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>75</v>
       </c>
       <c r="N1" t="s">
         <v>76</v>
       </c>
       <c r="O1" t="s">
         <v>6</v>
       </c>
       <c r="P1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>676700654.0</v>
+        <v>676701000.0</v>
       </c>
       <c r="C2">
         <v>1283041000.0</v>
       </c>
       <c r="D2">
         <v>643119000.0</v>
       </c>
       <c r="E2">
         <v>2330222000.0</v>
       </c>
       <c r="F2">
         <v>1975155000.0</v>
       </c>
       <c r="G2">
         <v>1822644103.0</v>
       </c>
       <c r="H2">
         <v>1822644103.0</v>
       </c>
       <c r="I2">
         <v>2577096449.0</v>
       </c>
       <c r="J2">
         <v>2577096449.0</v>
       </c>
@@ -2269,51 +2283,53 @@
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>41050000.0</v>
+      </c>
       <c r="C5">
         <v>41050000.0</v>
       </c>
       <c r="D5">
         <v>41050000.0</v>
       </c>
       <c r="E5">
         <v>22548000.0</v>
       </c>
       <c r="F5">
         <v>22548000.0</v>
       </c>
       <c r="G5">
         <v>1482877.0</v>
       </c>
       <c r="H5">
         <v>1482877.0</v>
       </c>
       <c r="I5">
         <v>1482876.0</v>
       </c>
       <c r="J5">
         <v>1482876.0</v>
       </c>
       <c r="K5">
@@ -2440,51 +2456,51 @@
         <v>110611778740.0</v>
       </c>
       <c r="H9"/>
       <c r="I9">
         <v>110444244360.0</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>110441566270.0</v>
       </c>
       <c r="L9">
         <v>-1864676930.0</v>
       </c>
       <c r="M9">
         <v>-1864676930.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>1542811646.0</v>
+        <v>1542812000.0</v>
       </c>
       <c r="C10">
         <v>3556623000.0</v>
       </c>
       <c r="D10">
         <v>2852919000.0</v>
       </c>
       <c r="E10">
         <v>3666027000.0</v>
       </c>
       <c r="F10">
         <v>1044530000.0</v>
       </c>
       <c r="G10">
         <v>5216880690.0</v>
       </c>
       <c r="H10">
         <v>5216880690.0</v>
       </c>
       <c r="I10">
         <v>23920965479.0</v>
       </c>
       <c r="J10">
         <v>23920965479.0</v>
       </c>
@@ -2521,97 +2537,101 @@
       </c>
       <c r="F11">
         <v>690732060.0</v>
       </c>
       <c r="G11">
         <v>158721600.0</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>98212180.0</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>245927160.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>18</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>1542812000.0</v>
+      </c>
       <c r="C12">
         <v>3556623000.0</v>
       </c>
       <c r="D12">
         <v>2852919000.0</v>
       </c>
       <c r="E12">
         <v>3666027000.0</v>
       </c>
       <c r="F12">
         <v>1044530000.0</v>
       </c>
       <c r="G12">
         <v>5216880690.0</v>
       </c>
       <c r="H12">
         <v>5216880690.0</v>
       </c>
       <c r="I12">
         <v>23920965479.0</v>
       </c>
       <c r="J12">
         <v>23920965479.0</v>
       </c>
       <c r="K12">
         <v>71768522741.0</v>
       </c>
       <c r="L12">
         <v>3324027417.0</v>
       </c>
       <c r="M12">
         <v>1335732330.0</v>
       </c>
       <c r="N12">
         <v>3547724672.0</v>
       </c>
       <c r="O12">
         <v>3547724672.0</v>
       </c>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>19</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>201644738000.0</v>
+      </c>
       <c r="C13">
         <v>201644738000.0</v>
       </c>
       <c r="D13">
         <v>201644738000.0</v>
       </c>
       <c r="E13">
         <v>200995045000.0</v>
       </c>
       <c r="F13">
         <v>200995045000.0</v>
       </c>
       <c r="G13">
         <v>200947453625.0</v>
       </c>
       <c r="H13">
         <v>200947453625.0</v>
       </c>
       <c r="I13">
         <v>200920431950.0</v>
       </c>
       <c r="J13">
         <v>200920431950.0</v>
       </c>
       <c r="K13">
@@ -2681,51 +2701,53 @@
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>131232000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>640268000.0</v>
       </c>
       <c r="G16">
         <v>18303024781.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>320180046.0</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>23</v>
       </c>
@@ -2808,96 +2830,98 @@
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
-        <v>69484342180.0</v>
+        <v>69578052000.0</v>
       </c>
       <c r="C22">
         <v>70996809000.0</v>
       </c>
       <c r="D22">
         <v>71528972000.0</v>
       </c>
       <c r="E22">
         <v>59195990000.0</v>
       </c>
       <c r="F22">
         <v>30176906000.0</v>
       </c>
       <c r="G22">
         <v>39839308257.0</v>
       </c>
       <c r="H22">
         <v>39839308257.0</v>
       </c>
       <c r="I22">
         <v>20272704418.0</v>
       </c>
       <c r="J22">
         <v>20272704418.0</v>
       </c>
       <c r="K22">
         <v>76508198730.0</v>
       </c>
       <c r="L22">
         <v>12865742078.0</v>
       </c>
       <c r="M22">
         <v>14111497871.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
         <v>8378320089.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>29</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>369016965000.0</v>
+      </c>
       <c r="C23">
         <v>375302708000.0</v>
       </c>
       <c r="D23">
         <v>370714923000.0</v>
       </c>
       <c r="E23">
         <v>379487465000.0</v>
       </c>
       <c r="F23">
         <v>375751366000.0</v>
       </c>
       <c r="G23">
         <v>371392886193.0</v>
       </c>
       <c r="H23">
         <v>372466157415.0</v>
       </c>
       <c r="I23">
         <v>368303424177.0</v>
       </c>
       <c r="J23">
         <v>368303424177.0</v>
       </c>
       <c r="K23">
@@ -3018,51 +3042,51 @@
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>15949488929.0</v>
+        <v>16873261000.0</v>
       </c>
       <c r="C28">
         <v>16995292000.0</v>
       </c>
       <c r="D28">
         <v>17698995000.0</v>
       </c>
       <c r="E28">
         <v>18343831000.0</v>
       </c>
       <c r="F28">
         <v>21266217000.0</v>
       </c>
       <c r="G28">
         <v>15224721958.0</v>
       </c>
       <c r="H28">
         <v>14697533660.0</v>
       </c>
       <c r="I28">
         <v>-2969362831.0</v>
       </c>
       <c r="J28">
         <v>-3496551129.0</v>
       </c>
@@ -3100,51 +3124,51 @@
         <v>357264260685.0</v>
       </c>
       <c r="F29">
         <v>352997564701.0</v>
       </c>
       <c r="G29">
         <v>348090255634.0</v>
       </c>
       <c r="H29"/>
       <c r="I29">
         <v>343653958396.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>364046715.0</v>
+        <v>364047000.0</v>
       </c>
       <c r="C30">
         <v>614767000.0</v>
       </c>
       <c r="D30">
         <v>641452000.0</v>
       </c>
       <c r="E30">
         <v>4569656000.0</v>
       </c>
       <c r="F30">
         <v>3048290000.0</v>
       </c>
       <c r="G30">
         <v>2092280052.0</v>
       </c>
       <c r="H30">
         <v>2092280052.0</v>
       </c>
       <c r="I30">
         <v>2376547288.0</v>
       </c>
       <c r="J30">
         <v>2376547288.0</v>
       </c>
@@ -3204,51 +3228,51 @@
         <v>92819190836.0</v>
       </c>
       <c r="F32">
         <v>59007379792.0</v>
       </c>
       <c r="G32">
         <v>72457070275.0</v>
       </c>
       <c r="H32"/>
       <c r="I32">
         <v>71598622393.0</v>
       </c>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>297469555077.0</v>
+        <v>297469555000.0</v>
       </c>
       <c r="C33">
         <v>299959465000.0</v>
       </c>
       <c r="D33">
         <v>295629081000.0</v>
       </c>
       <c r="E33">
         <v>266193650000.0</v>
       </c>
       <c r="F33">
         <v>295532157000.0</v>
       </c>
       <c r="G33">
         <v>278865251452.0</v>
       </c>
       <c r="H33">
         <v>278865251452.0</v>
       </c>
       <c r="I33">
         <v>275727565397.0</v>
       </c>
       <c r="J33">
         <v>275727565397.0</v>
       </c>
@@ -3278,109 +3302,109 @@
       </c>
       <c r="C34">
         <v>-1.0</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34">
         <v>-3.0</v>
       </c>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
-        <v>18660918232.0</v>
+        <v>18660918000.0</v>
       </c>
       <c r="C35">
         <v>20779574000.0</v>
       </c>
       <c r="D35">
         <v>20675257000.0</v>
       </c>
       <c r="E35">
         <v>19877395000.0</v>
       </c>
       <c r="F35">
         <v>19670787000.0</v>
       </c>
       <c r="G35">
         <v>19651095446.0</v>
       </c>
       <c r="H35">
         <v>19651095447.0</v>
       </c>
       <c r="I35">
         <v>20161095446.0</v>
       </c>
       <c r="J35">
         <v>20161095446.0</v>
       </c>
       <c r="K35">
         <v>18797839364.0</v>
       </c>
       <c r="L35">
         <v>20296620798.0</v>
       </c>
       <c r="M35">
         <v>20609184806.0</v>
       </c>
       <c r="N35"/>
       <c r="O35">
         <v>12930240131.0</v>
       </c>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>5730141846.0</v>
+        <v>5730142000.0</v>
       </c>
       <c r="C36">
         <v>4472734000.0</v>
       </c>
       <c r="D36">
         <v>39117426000.0</v>
       </c>
       <c r="E36">
-        <v>1.0</v>
+        <v>4738984258.0</v>
       </c>
       <c r="F36">
-        <v>2.0</v>
+        <v>4797837106.0</v>
       </c>
       <c r="G36">
         <v>6624483095.0</v>
       </c>
       <c r="H36">
         <v>6674568207.0</v>
       </c>
       <c r="I36">
         <v>5417178770.0</v>
       </c>
       <c r="J36">
         <v>5467263883.0</v>
       </c>
       <c r="K36">
         <v>1183556619.0</v>
       </c>
       <c r="L36">
         <v>4476379325.0</v>
       </c>
       <c r="M36">
         <v>4326166333.0</v>
       </c>
       <c r="N36">
         <v>-3547724672.0</v>
       </c>
@@ -3432,101 +3456,101 @@
       <c r="H38">
         <v>6674568206.0</v>
       </c>
       <c r="I38">
         <v>319930550.0</v>
       </c>
       <c r="J38"/>
       <c r="K38">
         <v>77723290.0</v>
       </c>
       <c r="L38">
         <v>80091750.0</v>
       </c>
       <c r="M38">
         <v>83294050.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>-1.0</v>
+        <v>62500000.0</v>
       </c>
       <c r="C39">
         <v>175045000.0</v>
       </c>
       <c r="D39">
         <v>62500000.0</v>
       </c>
       <c r="E39">
         <v>45862142000.0</v>
       </c>
       <c r="F39">
         <v>45949483000.0</v>
       </c>
       <c r="G39">
         <v>46452436964.0</v>
       </c>
       <c r="H39">
         <v>46452436963.0</v>
       </c>
       <c r="I39">
         <v>46005641595.0</v>
       </c>
       <c r="J39">
         <v>46005641595.0</v>
       </c>
       <c r="K39">
         <v>31971256051.0</v>
       </c>
       <c r="L39">
         <v>1585745736.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39">
         <v>1249776977.0</v>
       </c>
       <c r="P39"/>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>335644100.0</v>
+        <v>5469505000.0</v>
       </c>
       <c r="C40">
-        <v>1811542000.0</v>
+        <v>2110872288.0</v>
       </c>
       <c r="D40">
-        <v>2499916000.0</v>
+        <v>2661570011.0</v>
       </c>
       <c r="E40">
         <v>10033050000.0</v>
       </c>
       <c r="F40">
         <v>6838764000.0</v>
       </c>
       <c r="G40">
         <v>743665130.0</v>
       </c>
       <c r="H40">
         <v>18830213078.0</v>
       </c>
       <c r="I40">
         <v>2042811125.0</v>
       </c>
       <c r="J40">
         <v>17909161431.0</v>
       </c>
       <c r="K40">
         <v>12848473555.0</v>
       </c>
       <c r="L40">
         <v>11675930700.0</v>
       </c>
@@ -3545,51 +3569,53 @@
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41">
         <v>227659604.0</v>
       </c>
       <c r="H41">
         <v>227659604.0</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>48</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>114931833000.0</v>
+      </c>
       <c r="C42">
         <v>114931833000.0</v>
       </c>
       <c r="D42">
         <v>114931833000.0</v>
       </c>
       <c r="E42">
         <v>110903734000.0</v>
       </c>
       <c r="F42">
         <v>110906844000.0</v>
       </c>
       <c r="G42">
         <v>110611778743.0</v>
       </c>
       <c r="H42">
         <v>110611778743.0</v>
       </c>
       <c r="I42">
         <v>110444244358.0</v>
       </c>
       <c r="J42">
         <v>110444244359.0</v>
       </c>
       <c r="K42">
@@ -3666,51 +3692,51 @@
         <v>302644116364.0</v>
       </c>
       <c r="F45">
         <v>332444116364.0</v>
       </c>
       <c r="G45">
         <v>309052222396.0</v>
       </c>
       <c r="H45"/>
       <c r="I45">
         <v>301746872396.0</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
-        <v>286700343999.0</v>
+        <v>286700344000.0</v>
       </c>
       <c r="C46">
         <v>289621349000.0</v>
       </c>
       <c r="D46">
         <v>250646273000.0</v>
       </c>
       <c r="E46">
         <v>261399975000.0</v>
       </c>
       <c r="F46">
         <v>290725820000.0</v>
       </c>
       <c r="G46">
         <v>272190683244.0</v>
       </c>
       <c r="H46">
         <v>272190683245.0</v>
       </c>
       <c r="I46">
         <v>270260301514.0</v>
       </c>
       <c r="J46">
         <v>270260301514.0</v>
       </c>
@@ -3752,51 +3778,51 @@
       <c r="H47">
         <v>272190683246.0</v>
       </c>
       <c r="I47">
         <v>270260301510.0</v>
       </c>
       <c r="J47"/>
       <c r="K47">
         <v>172235980860.0</v>
       </c>
       <c r="L47">
         <v>179029347230.0</v>
       </c>
       <c r="M47">
         <v>181844629460.0</v>
       </c>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
-        <v>26000904885.0</v>
+        <v>26000905000.0</v>
       </c>
       <c r="C48">
         <v>25360143000.0</v>
       </c>
       <c r="D48">
         <v>23845191000.0</v>
       </c>
       <c r="E48">
         <v>25981489000.0</v>
       </c>
       <c r="F48">
         <v>21711683000.0</v>
       </c>
       <c r="G48">
         <v>19037239814.0</v>
       </c>
       <c r="H48">
         <v>19037239814.0</v>
       </c>
       <c r="I48">
         <v>14795498636.0</v>
       </c>
       <c r="J48">
         <v>14795498636.0</v>
       </c>
@@ -3851,51 +3877,53 @@
       <c r="E50">
         <v>2360123281.0</v>
       </c>
       <c r="F50">
         <v>2360123281.0</v>
       </c>
       <c r="G50">
         <v>490978507.0</v>
       </c>
       <c r="H50"/>
       <c r="I50">
         <v>490978507.0</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>18416073000.0</v>
+      </c>
       <c r="C51">
         <v>20551914000.0</v>
       </c>
       <c r="D51">
         <v>20551914000.0</v>
       </c>
       <c r="E51">
         <v>22009858000.0</v>
       </c>
       <c r="F51">
         <v>22310747000.0</v>
       </c>
       <c r="G51">
         <v>20441602648.0</v>
       </c>
       <c r="H51">
         <v>19914414350.0</v>
       </c>
       <c r="I51">
         <v>20951602648.0</v>
       </c>
       <c r="J51">
         <v>20424414350.0</v>
       </c>
       <c r="K51">
@@ -3982,191 +4010,191 @@
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
-        <v>369016965465.0</v>
+        <v>369016965000.0</v>
       </c>
       <c r="C55">
         <v>375302708000.0</v>
       </c>
       <c r="D55">
         <v>370714923000.0</v>
       </c>
       <c r="E55">
         <v>379487465000.0</v>
       </c>
       <c r="F55">
         <v>375751366000.0</v>
       </c>
       <c r="G55">
         <v>372466157415.0</v>
       </c>
       <c r="H55">
         <v>372466157415.0</v>
       </c>
       <c r="I55">
         <v>368303424177.0</v>
       </c>
       <c r="J55">
         <v>368303424177.0</v>
       </c>
       <c r="K55">
         <v>358942794715.0</v>
       </c>
       <c r="L55">
         <v>202565172947.0</v>
       </c>
       <c r="M55">
         <v>204960399215.0</v>
       </c>
       <c r="N55"/>
       <c r="O55">
         <v>207023205845.0</v>
       </c>
       <c r="P55"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
-        <v>71547410389.0</v>
+        <v>71547410000.0</v>
       </c>
       <c r="C56">
         <v>75343243000.0</v>
       </c>
       <c r="D56">
         <v>75085843000.0</v>
       </c>
       <c r="E56">
         <v>113293815000.0</v>
       </c>
       <c r="F56">
         <v>80219209000.0</v>
       </c>
       <c r="G56">
         <v>93600905963.0</v>
       </c>
       <c r="H56">
         <v>93600905963.0</v>
       </c>
       <c r="I56">
         <v>92575858780.0</v>
       </c>
       <c r="J56">
         <v>92575858780.0</v>
       </c>
       <c r="K56">
         <v>185523257238.0</v>
       </c>
       <c r="L56">
         <v>18984354644.0</v>
       </c>
       <c r="M56">
         <v>18711309372.0</v>
       </c>
       <c r="N56">
         <v>3547724672.0</v>
       </c>
       <c r="O56">
         <v>18764190860.0</v>
       </c>
       <c r="P56"/>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
-        <v>6277438512.0</v>
+        <v>6277439000.0</v>
       </c>
       <c r="C57">
         <v>11128444000.0</v>
       </c>
       <c r="D57">
         <v>8159929000.0</v>
       </c>
       <c r="E57">
         <v>20474625000.0</v>
       </c>
       <c r="F57">
         <v>21211830000.0</v>
       </c>
       <c r="G57">
         <v>21143835688.0</v>
       </c>
       <c r="H57">
         <v>21143835688.0</v>
       </c>
       <c r="I57">
         <v>20977236387.0</v>
       </c>
       <c r="J57">
         <v>20977236387.0</v>
       </c>
       <c r="K57">
         <v>16850329042.0</v>
       </c>
       <c r="L57">
         <v>14786275577.0</v>
       </c>
       <c r="M57">
         <v>14292468762.0</v>
       </c>
       <c r="N57"/>
       <c r="O57">
         <v>9490123151.0</v>
       </c>
       <c r="P57"/>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
-        <v>24938356744.0</v>
+        <v>24938357000.0</v>
       </c>
       <c r="C58">
         <v>31908018000.0</v>
       </c>
       <c r="D58">
         <v>28835186000.0</v>
       </c>
       <c r="E58">
         <v>40352019000.0</v>
       </c>
       <c r="F58">
         <v>40882616000.0</v>
       </c>
       <c r="G58">
         <v>40794931134.0</v>
       </c>
       <c r="H58">
         <v>40794931135.0</v>
       </c>
       <c r="I58">
         <v>41138331833.0</v>
       </c>
       <c r="J58">
         <v>41138331833.0</v>
       </c>
@@ -4188,51 +4216,51 @@
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
-        <v>342618526342.0</v>
+        <v>342618526000.0</v>
       </c>
       <c r="C60">
         <v>341977765000.0</v>
       </c>
       <c r="D60">
         <v>340462812000.0</v>
       </c>
       <c r="E60">
         <v>337902815000.0</v>
       </c>
       <c r="F60">
         <v>333636119000.0</v>
       </c>
       <c r="G60">
         <v>330597955059.0</v>
       </c>
       <c r="H60">
         <v>330597955059.0</v>
       </c>
       <c r="I60">
         <v>326161657821.0</v>
       </c>
       <c r="J60">
         <v>326161657821.0</v>
       </c>
@@ -4341,261 +4369,269 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>78</v>
       </c>
       <c r="B2">
-        <v>23321784035.0</v>
+        <v>33776413000.0</v>
       </c>
       <c r="C2">
         <v>24459425000.0</v>
       </c>
       <c r="D2">
         <v>45758960000.0</v>
       </c>
       <c r="E2">
         <v>43825136000.0</v>
       </c>
       <c r="F2">
         <v>46408454568.0</v>
       </c>
       <c r="G2">
         <v>29362459000.0</v>
       </c>
       <c r="H2">
         <v>5337457000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>79</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>10454629000.0</v>
+      </c>
       <c r="C3">
         <v>10794773000.0</v>
       </c>
       <c r="D3">
         <v>10240226000.0</v>
       </c>
       <c r="E3">
         <v>11135906000.0</v>
       </c>
       <c r="F3">
         <v>9095921613.0</v>
       </c>
       <c r="G3">
         <v>6932408000.0</v>
       </c>
       <c r="H3">
         <v>3394169000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>81</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>4494330000.0</v>
+      </c>
       <c r="C5">
         <v>5764302000.0</v>
       </c>
       <c r="D5">
         <v>11983229000.0</v>
       </c>
       <c r="E5">
         <v>13144809000.0</v>
       </c>
       <c r="F5">
         <v>7282002195.0</v>
       </c>
       <c r="G5">
         <v>8773134000.0</v>
       </c>
       <c r="H5">
         <v>-1190213000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>82</v>
       </c>
-      <c r="B6"/>
+      <c r="B6">
+        <v>14948959000.0</v>
+      </c>
       <c r="C6">
         <v>16559075000.0</v>
       </c>
       <c r="D6">
         <v>22223455000.0</v>
       </c>
       <c r="E6">
         <v>24280715000.0</v>
       </c>
       <c r="F6">
         <v>16377923808.0</v>
       </c>
       <c r="G6">
         <v>15705542000.0</v>
       </c>
       <c r="H6">
         <v>2203956000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>85</v>
       </c>
       <c r="B9">
-        <v>19431757624.0</v>
+        <v>8977128000.0</v>
       </c>
       <c r="C9">
         <v>20932738000.0</v>
       </c>
       <c r="D9">
         <v>32279300000.0</v>
       </c>
       <c r="E9">
         <v>34669423000.0</v>
       </c>
       <c r="F9">
         <v>15908996137.0</v>
       </c>
       <c r="G9">
         <v>23947263000.0</v>
       </c>
       <c r="H9">
         <v>9388124000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10">
-        <v>3418307025.0</v>
+        <v>3418307000.0</v>
       </c>
       <c r="C10">
         <v>4199669000.0</v>
       </c>
       <c r="D10">
         <v>9895053000.0</v>
       </c>
       <c r="E10">
         <v>10608149000.0</v>
       </c>
       <c r="F10">
         <v>6305961551.0</v>
       </c>
       <c r="G10">
         <v>6760253000.0</v>
       </c>
       <c r="H10">
         <v>-1342178000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>87</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>1238693000.0</v>
+      </c>
       <c r="C11">
         <v>1332697000.0</v>
       </c>
       <c r="D11">
         <v>2978869000.0</v>
       </c>
       <c r="E11">
         <v>3432796000.0</v>
       </c>
       <c r="F11">
         <v>2195106300.0</v>
       </c>
       <c r="G11">
         <v>2502019000.0</v>
       </c>
       <c r="H11">
         <v>38233000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>88</v>
       </c>
       <c r="B12">
-        <v>1176751896.0</v>
+        <v>1176752000.0</v>
       </c>
       <c r="C12">
         <v>1564634000.0</v>
       </c>
       <c r="D12">
         <v>2656079000.0</v>
       </c>
       <c r="E12">
         <v>2536660000.0</v>
       </c>
       <c r="F12">
         <v>976040639.0</v>
       </c>
       <c r="G12">
         <v>560088000.0</v>
       </c>
       <c r="H12">
         <v>151965000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>89</v>
       </c>
       <c r="B13">
@@ -4625,51 +4661,51 @@
         <v>90</v>
       </c>
       <c r="B14">
         <v>-43116499.0</v>
       </c>
       <c r="C14">
         <v>-184294693.0</v>
       </c>
       <c r="D14">
         <v>-229196118.0</v>
       </c>
       <c r="E14">
         <v>-115758237.0</v>
       </c>
       <c r="F14">
         <v>-81216513.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>91</v>
       </c>
       <c r="B15">
-        <v>2136497362.0</v>
+        <v>2136497000.0</v>
       </c>
       <c r="C15">
         <v>2682676000.0</v>
       </c>
       <c r="D15">
         <v>6686988000.0</v>
       </c>
       <c r="E15">
         <v>7059595000.0</v>
       </c>
       <c r="F15">
         <v>4029638738.0</v>
       </c>
       <c r="G15">
         <v>5711028000.0</v>
       </c>
       <c r="H15">
         <v>-1380411000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>92</v>
       </c>
       <c r="B16"/>
@@ -4751,88 +4787,90 @@
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>97</v>
       </c>
       <c r="B21">
-        <v>4494329749.0</v>
+        <v>4494330000.0</v>
       </c>
       <c r="C21">
         <v>5717082000.0</v>
       </c>
       <c r="D21">
         <v>12210759000.0</v>
       </c>
       <c r="E21">
         <v>12594840000.0</v>
       </c>
       <c r="F21">
         <v>6994432570.0</v>
       </c>
       <c r="G21">
         <v>8771013000.0</v>
       </c>
       <c r="H21">
         <v>-1191171000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>99</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>38259212000.0</v>
+      </c>
       <c r="C23">
         <v>39675081000.0</v>
       </c>
       <c r="D23">
         <v>65827501000.0</v>
       </c>
       <c r="E23">
         <v>65974810000.0</v>
       </c>
       <c r="F23">
         <v>55323018135.0</v>
       </c>
       <c r="G23">
         <v>44628860000.0</v>
       </c>
       <c r="H23">
         <v>15990078000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
@@ -4939,1296 +4977,1363 @@
       </c>
       <c r="C29">
         <v>1332697400.0</v>
       </c>
       <c r="D29">
         <v>2978869187.0</v>
       </c>
       <c r="E29">
         <v>3432795680.0</v>
       </c>
       <c r="F29">
         <v>2195106300.0</v>
       </c>
       <c r="G29">
         <v>2502018510.0</v>
       </c>
       <c r="H29">
         <v>38232710.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30">
-        <v>38259211910.0</v>
+        <v>4482799000.0</v>
       </c>
       <c r="C30">
         <v>15215656000.0</v>
       </c>
       <c r="D30">
         <v>20068541000.0</v>
       </c>
       <c r="E30">
         <v>22149674000.0</v>
       </c>
       <c r="F30">
         <v>8914563563.0</v>
       </c>
       <c r="G30">
         <v>15266401000.0</v>
       </c>
       <c r="H30">
         <v>10652621000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>107</v>
       </c>
-      <c r="B31"/>
+      <c r="B31">
+        <v>-1076023000.0</v>
+      </c>
       <c r="C31">
         <v>-1517413000.0</v>
       </c>
       <c r="D31">
         <v>-2315706000.0</v>
       </c>
       <c r="E31">
         <v>-1986691000.0</v>
       </c>
       <c r="F31">
         <v>-688471019.0</v>
       </c>
       <c r="G31">
         <v>-2010760000.0</v>
       </c>
       <c r="H31">
         <v>-151006000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="B32">
-        <v>42753541658.0</v>
+        <v>42753542000.0</v>
       </c>
       <c r="C32">
         <v>45392163000.0</v>
       </c>
       <c r="D32">
         <v>78038260000.0</v>
       </c>
       <c r="E32">
         <v>78494560000.0</v>
       </c>
       <c r="F32">
         <v>62317450705.0</v>
       </c>
       <c r="G32">
         <v>53309722000.0</v>
       </c>
       <c r="H32">
         <v>14725581000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>69</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>70</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>3</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>71</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>72</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>4</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>73</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>74</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>5</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>75</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>76</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>6</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>78</v>
       </c>
       <c r="B2">
+        <v>16720123397.0</v>
+      </c>
+      <c r="C2">
         <v>13827502448.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1919968562.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22842878000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18297637484.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31476406143.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13464011824.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21889388658.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11556703517.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27086765498.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24910285489.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30624552130.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21498169079.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11676454495.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>17686004505.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>79</v>
       </c>
       <c r="B3">
+        <v>7225841811.0</v>
+      </c>
+      <c r="C3">
         <v>6162635578.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7125328618.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3162718000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5570444062.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5379218273.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2560056395.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5122802930.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>952693367.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5457853245.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5153039528.0</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="M3"/>
+      <c r="N3">
         <v>3942882085.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2332672378.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4599735622.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>80</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>81</v>
       </c>
       <c r="B5">
+        <v>894363650.0</v>
+      </c>
+      <c r="C5">
         <v>3172351032.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-971594638.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6688678000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6925696160.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5436142941.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2642531527.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9645143160.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4440591894.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4150257551.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3534061095.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3747941090.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3531035692.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>5242098308.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>82</v>
       </c>
       <c r="B6">
+        <v>8120205461.0</v>
+      </c>
+      <c r="C6">
         <v>9334986610.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>6153733980.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9851396000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12496140222.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>10815361214.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5202587922.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14767946090.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5393285261.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9608110796.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>8687100623.0</v>
       </c>
-      <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>7690823175.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>5863708070.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9841833930.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>83</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>84</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>85</v>
       </c>
       <c r="B9">
+        <v>1140712525.0</v>
+      </c>
+      <c r="C9">
         <v>11065203288.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6370401866.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14258914000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17268606278.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10995610187.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7771996341.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>20234901292.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9505441458.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9283504104.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5672587881.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23307016620.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>10236408256.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8644824143.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>15302438857.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>86</v>
       </c>
       <c r="B10">
+        <v>1057265521.0</v>
+      </c>
+      <c r="C10">
         <v>2361041502.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1624583124.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5824252000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5583475278.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4311577877.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2155788938.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6667045668.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3333522834.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3941103554.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3089343771.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9164846280.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3216617780.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3383785011.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3376467989.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>87</v>
       </c>
       <c r="B11">
+        <v>392604086.0</v>
+      </c>
+      <c r="C11">
         <v>846089078.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>346154486.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>986542000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2978869188.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>69836696.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>34918349.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2927920964.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1463960482.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>504874711.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1057506871.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1137599429.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1141746215.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1360272785.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>88</v>
       </c>
       <c r="B12">
+        <v>339360805.0</v>
+      </c>
+      <c r="C12">
         <v>1674782182.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>725018190.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>11333330.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1531513539.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1124565064.0</v>
       </c>
-      <c r="G12"/>
-      <c r="H12">
+      <c r="H12"/>
+      <c r="I12">
         <v>8500000.0</v>
       </c>
-      <c r="I12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
+        <v>209153998.0</v>
+      </c>
+      <c r="L12">
         <v>444717325.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6375000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>531323314.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>147250681.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>412837319.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>89</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>811309530.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1517413440.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>792395250.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2315706060.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>973485170.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>2184063710.0</v>
       </c>
-      <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>30074410.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>53210220.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>931045010.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>530122110.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>145128770.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>91</v>
       </c>
       <c r="B15">
+        <v>621544938.0</v>
+      </c>
+      <c r="C15">
         <v>1514952424.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2155032304.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4837708000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2445246672.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4241741178.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2120870589.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3645291338.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1822645669.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>3414303972.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1985691416.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6617323870.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2043947322.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2242038796.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3468989204.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>92</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>1514952420.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2682676430.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4837708730.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6577477380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2120870589.0</v>
       </c>
       <c r="G16">
         <v>2120870589.0</v>
       </c>
       <c r="H16">
         <v>2120870589.0</v>
       </c>
       <c r="I16">
         <v>2120870589.0</v>
       </c>
       <c r="J16">
+        <v>2120870589.0</v>
+      </c>
+      <c r="K16">
         <v>3414303970.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2587685130.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6617323870.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2043947320.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>507944550.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>93</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>94</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>95</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>97</v>
       </c>
       <c r="B21">
+        <v>894363650.0</v>
+      </c>
+      <c r="C21">
         <v>3172351030.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-971594638.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6688676000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6925696160.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5160282440.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2642531527.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9645143160.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4440591894.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3884296920.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3038949806.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>10095891290.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3955482764.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3528913785.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5242099215.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>98</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23">
+        <v>16966472272.0</v>
+      </c>
+      <c r="C23">
         <v>21720354706.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9261965068.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30413116000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28222352134.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>37311733887.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18632388099.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>33440478590.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16772650642.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32485972680.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27543923564.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>27779094571.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>16813579235.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27815280765.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>103</v>
       </c>
-      <c r="B27">
+      <c r="B27"/>
+      <c r="C27">
         <v>21548704.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>203354544.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>313306000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>322050030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153240700.0</v>
       </c>
       <c r="G27">
         <v>153240700.0</v>
       </c>
       <c r="H27">
+        <v>153240700.0</v>
+      </c>
+      <c r="I27">
         <v>283875306.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>141937653.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>123716908.0</v>
       </c>
-      <c r="K27">
-[...2 lines deleted...]
-      <c r="L27"/>
+      <c r="L27">
+        <v>282979598.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27">
+        <v>259269234.0</v>
+      </c>
+      <c r="O27">
         <v>41363306.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>43385694.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>104</v>
       </c>
-      <c r="B28">
+      <c r="B28"/>
+      <c r="C28">
         <v>4707606328.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>617516888.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4661292000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5415471328.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313512761.0</v>
       </c>
       <c r="G28">
         <v>2313512761.0</v>
       </c>
       <c r="H28">
+        <v>2313512761.0</v>
+      </c>
+      <c r="I28">
         <v>5712900952.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2160449386.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2384015327.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>2217610937.0</v>
+      </c>
+      <c r="M28">
         <v>7149018650.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>5331250760.0</v>
+      </c>
+      <c r="O28">
         <v>1273150542.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2122890458.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>105</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>846089080.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1332697400.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>986542920.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2978869190.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>3432795680.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>504874710.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-254564230.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2449670530.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1137599430.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1141746220.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>106</v>
       </c>
       <c r="B30">
+        <v>7225834276.0</v>
+      </c>
+      <c r="C30">
         <v>7892852258.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7341996506.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>7570238000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9924714650.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5835327742.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5168376275.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11551089932.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5215947125.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5399207182.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2633638071.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>6280925492.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5137124740.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10129276260.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>107</v>
       </c>
       <c r="B31">
+        <v>162901871.0</v>
+      </c>
+      <c r="C31">
         <v>-811309528.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-652988486.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-864424000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1342220882.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-848704566.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-486742589.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2016765686.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1107069060.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>56806632.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>50393965.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-738864984.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-145128774.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1865631226.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>108</v>
       </c>
       <c r="B32">
+        <v>17860835922.0</v>
+      </c>
+      <c r="C32">
         <v>24892705736.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8290370430.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37101792000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>35566243762.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42472016330.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21236008165.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>42124289950.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>21062144975.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>36370269602.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30582873370.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>53931568750.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>31734577335.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>20321278638.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32988443362.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -6701,54 +6806,54 @@
       <c r="E23">
         <v>-18818558000.0</v>
       </c>
       <c r="F23">
         <v>-23074014874.0</v>
       </c>
       <c r="G23">
         <v>4920042000.0</v>
       </c>
       <c r="H23">
         <v>1233565634.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>130</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>-640268177.0</v>
       </c>
       <c r="E24">
-        <v>0.0</v>
+        <v>-1200000000.0</v>
       </c>
       <c r="F24">
-        <v>-20533981800.0</v>
+        <v>699999999.0</v>
       </c>
       <c r="G24">
         <v>-2075000000.0</v>
       </c>
       <c r="H24">
         <v>-125000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>131</v>
       </c>
       <c r="B25"/>
       <c r="C25">
         <v>-14445381867.0</v>
       </c>
       <c r="D25">
         <v>-35561920136.0</v>
       </c>
       <c r="E25">
         <v>-34420039000.0</v>
       </c>
       <c r="F25">
         <v>4448469067.0</v>
       </c>
@@ -6937,96 +7042,96 @@
       </c>
       <c r="J1" t="s">
         <v>74</v>
       </c>
       <c r="K1" t="s">
         <v>5</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
         <v>6</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>109</v>
       </c>
       <c r="B2">
-        <v>2852919000.0</v>
+        <v>2852919385.0</v>
       </c>
       <c r="C2">
         <v>3666027000.0</v>
       </c>
       <c r="D2">
         <v>1044530000.0</v>
       </c>
       <c r="E2">
         <v>5216880690.0</v>
       </c>
       <c r="F2">
         <v>71768522741.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>2110295.0</v>
       </c>
       <c r="I2">
         <v>71768522741.0</v>
       </c>
       <c r="J2">
         <v>-34222247660.0</v>
       </c>
       <c r="K2">
         <v>1335732330.0</v>
       </c>
       <c r="L2">
         <v>3324027417.0</v>
       </c>
       <c r="M2">
         <v>3547724672.0</v>
       </c>
       <c r="N2">
         <v>3704968979.0</v>
       </c>
       <c r="O2">
         <v>5288038000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>110</v>
       </c>
       <c r="B3">
-        <v>112544940</v>
+        <v>3140279</v>
       </c>
       <c r="C3">
         <v>5</v>
       </c>
       <c r="D3">
         <v>4</v>
       </c>
       <c r="E3">
         <v>7305350000</v>
       </c>
       <c r="F3">
         <v>7305350000</v>
       </c>
       <c r="G3">
         <v>3652675000</v>
       </c>
       <c r="H3">
         <v>98593979028</v>
       </c>
       <c r="I3">
         <v>49296989514</v>
       </c>
       <c r="J3">
         <v>1932912623</v>
       </c>
@@ -7067,51 +7172,51 @@
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>-109404660.0</v>
+        <v>703703246.0</v>
       </c>
       <c r="C6">
         <v>-813108000.0</v>
       </c>
       <c r="D6">
         <v>2621497000.0</v>
       </c>
       <c r="E6">
         <v>-2086175246.0</v>
       </c>
       <c r="F6">
         <v>-66551642051.0</v>
       </c>
       <c r="G6">
         <v>-9352042395.0</v>
       </c>
       <c r="H6">
         <v>-23925888925.0</v>
       </c>
       <c r="I6">
         <v>-71768522741.0</v>
       </c>
       <c r="J6">
         <v>105990770401.0</v>
       </c>
@@ -7348,51 +7453,53 @@
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>123</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>3556622631.0</v>
+      </c>
       <c r="C16">
         <v>2852919000.0</v>
       </c>
       <c r="D16">
         <v>3666027000.0</v>
       </c>
       <c r="E16">
         <v>-2086175246.0</v>
       </c>
       <c r="F16">
         <v>5216880690.0</v>
       </c>
       <c r="G16">
         <v>-9352042395.0</v>
       </c>
       <c r="H16">
         <v>-23923778630.0</v>
       </c>
       <c r="I16">
         <v>2110295.0</v>
       </c>
       <c r="J16">
         <v>71768522741.0</v>
       </c>
       <c r="K16">
@@ -7648,51 +7755,51 @@
       <c r="E24">
         <v>-193472810.0</v>
       </c>
       <c r="F24">
         <v>-446795368.0</v>
       </c>
       <c r="G24">
         <v>-223397684.0</v>
       </c>
       <c r="H24">
         <v>29185510316.0</v>
       </c>
       <c r="I24">
         <v>-223397684.0</v>
       </c>
       <c r="J24">
         <v>-30385510316.0</v>
       </c>
       <c r="K24">
         <v>21145000000.0</v>
       </c>
       <c r="L24">
         <v>-20533981800.0</v>
       </c>
       <c r="M24">
-        <v>-20533981800.0</v>
+        <v>700000000.0</v>
       </c>
       <c r="N24">
         <v>-2075000000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>131</v>
       </c>
       <c r="B25">
         <v>-7674447722.0</v>
       </c>
       <c r="C25">
         <v>-8996291159.0</v>
       </c>
       <c r="D25">
         <v>-4942364517.0</v>
       </c>
       <c r="E25">
         <v>-15754796482.0</v>
       </c>
       <c r="F25">
         <v>-9499018387.0</v>
       </c>