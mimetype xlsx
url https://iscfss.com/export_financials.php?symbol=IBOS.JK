--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -7054,51 +7054,51 @@
       </c>
       <c r="N1" t="s">
         <v>6</v>
       </c>
       <c r="O1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>109</v>
       </c>
       <c r="B2">
         <v>2852919385.0</v>
       </c>
       <c r="C2">
         <v>3666027000.0</v>
       </c>
       <c r="D2">
         <v>1044530000.0</v>
       </c>
       <c r="E2">
         <v>5216880690.0</v>
       </c>
       <c r="F2">
-        <v>71768522741.0</v>
+        <v>23916744888.0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>2110295.0</v>
       </c>
       <c r="I2">
         <v>71768522741.0</v>
       </c>
       <c r="J2">
         <v>-34222247660.0</v>
       </c>
       <c r="K2">
         <v>1335732330.0</v>
       </c>
       <c r="L2">
         <v>3324027417.0</v>
       </c>
       <c r="M2">
         <v>3547724672.0</v>
       </c>
       <c r="N2">
         <v>3704968979.0</v>
       </c>
       <c r="O2">
         <v>5288038000.0</v>
@@ -7184,51 +7184,51 @@
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
         <v>703703246.0</v>
       </c>
       <c r="C6">
         <v>-813108000.0</v>
       </c>
       <c r="D6">
         <v>2621497000.0</v>
       </c>
       <c r="E6">
         <v>-2086175246.0</v>
       </c>
       <c r="F6">
-        <v>-66551642051.0</v>
+        <v>-18699864198.0</v>
       </c>
       <c r="G6">
         <v>-9352042395.0</v>
       </c>
       <c r="H6">
         <v>-23925888925.0</v>
       </c>
       <c r="I6">
         <v>-71768522741.0</v>
       </c>
       <c r="J6">
         <v>105990770401.0</v>
       </c>
       <c r="K6">
         <v>1988295087.0</v>
       </c>
       <c r="L6">
         <v>-2211992340.0</v>
       </c>
       <c r="M6">
         <v>-223697255.0</v>
       </c>
       <c r="N6">
         <v>-157244307.0</v>
       </c>