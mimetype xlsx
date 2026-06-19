--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -265,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -989,81 +995,82 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:U62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1080,3287 +1087,3442 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>22238155.0</v>
+      </c>
+      <c r="C2">
         <v>32153167.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22904050.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21186869.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14812231.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11700392.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5073384.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6164756.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3774137.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4657923.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3456038.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5741681.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5146891.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5092739.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3418233.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3677160.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2897444.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4506409.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28626072000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14961537000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>24</v>
+      </c>
+      <c r="B5">
+        <v>-15707994.0</v>
+      </c>
       <c r="C5">
+        <v>-182391871665.0</v>
+      </c>
+      <c r="D5">
         <v>-141238539.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-142535274.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3044105.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1625691.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15792377.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15985930.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14441688.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10333118.0</v>
       </c>
       <c r="K5">
         <v>10333118.0</v>
       </c>
       <c r="L5">
+        <v>10333118.0</v>
+      </c>
+      <c r="M5">
         <v>10333119.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2195447.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7">
+        <v>10872411.0</v>
+      </c>
+      <c r="C7">
         <v>1992138.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>848630.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1787177.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>208312.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>407946.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>739142.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>855214.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1191974.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3664802.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B8">
-        <v>129256163.0</v>
+        <v>147759686.0</v>
       </c>
       <c r="C8">
         <v>129256163.0</v>
       </c>
       <c r="D8">
         <v>129256163.0</v>
       </c>
       <c r="E8">
+        <v>129256163.0</v>
+      </c>
+      <c r="F8">
         <v>81725166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79177823.0</v>
       </c>
       <c r="G8">
         <v>79177823.0</v>
       </c>
       <c r="H8">
+        <v>79177823.0</v>
+      </c>
+      <c r="I8">
         <v>76610978.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B9">
-        <v>126137590.0</v>
+        <v>130880280.0</v>
       </c>
       <c r="C9">
         <v>126137590.0</v>
       </c>
       <c r="D9">
         <v>126137590.0</v>
       </c>
       <c r="E9">
-        <v>2618930.0</v>
+        <v>126137590.0</v>
       </c>
       <c r="F9">
         <v>2618930.0</v>
       </c>
       <c r="G9">
         <v>2618930.0</v>
       </c>
       <c r="H9">
         <v>2618930.0</v>
       </c>
       <c r="I9">
         <v>2618930.0</v>
       </c>
       <c r="J9">
+        <v>2618930.0</v>
+      </c>
+      <c r="K9">
         <v>2521150.0</v>
       </c>
-      <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>2153500.0</v>
+      </c>
+      <c r="C10">
         <v>3297545.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>932803.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>726931.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1683054.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>266357.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>351169.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>728266.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>330281.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>178143.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>241850.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>789136.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5569159.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7547637.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2794077.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3749455.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2049497.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4237536000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37550592000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>728270.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>330280.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>178140.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>2153500.0</v>
+      </c>
+      <c r="C12">
         <v>3297545.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>932803.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>726931.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1683054.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>266357.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>351169.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>728266.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>330281.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>178143.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3282545.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8345405.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5569159.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7547637.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2794077.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3749455.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2049497.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>800000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
-        <v>129256163.0</v>
+        <v>147833565.0</v>
       </c>
       <c r="C13">
         <v>129256163.0</v>
       </c>
       <c r="D13">
         <v>129256163.0</v>
       </c>
       <c r="E13">
+        <v>129256163.0</v>
+      </c>
+      <c r="F13">
         <v>81725166.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79177823.0</v>
       </c>
       <c r="G13">
         <v>79177823.0</v>
       </c>
       <c r="H13">
-        <v>76610978.0</v>
+        <v>79177823.0</v>
       </c>
       <c r="I13">
         <v>76610978.0</v>
       </c>
       <c r="J13">
-        <v>74166549.0</v>
+        <v>76610978.0</v>
       </c>
       <c r="K13">
         <v>74166549.0</v>
       </c>
       <c r="L13">
         <v>74166549.0</v>
       </c>
       <c r="M13">
+        <v>74166549.0</v>
+      </c>
+      <c r="N13">
         <v>36509811.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>33696897.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>35943357.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>29215588.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24644095.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>19453926.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>214960500000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>214000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
-        <v>25238221508.0</v>
+        <v>31275829981.0</v>
       </c>
       <c r="C14">
         <v>25238221508.0</v>
       </c>
       <c r="D14">
         <v>25238221508.0</v>
       </c>
       <c r="E14">
+        <v>25238221508.0</v>
+      </c>
+      <c r="F14">
         <v>11415812114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10697665114.0</v>
       </c>
       <c r="G14">
         <v>10697665114.0</v>
       </c>
       <c r="H14">
-        <v>9979518088.0</v>
+        <v>10697665114.0</v>
       </c>
       <c r="I14">
         <v>9979518088.0</v>
       </c>
       <c r="J14">
-        <v>9326826088.0</v>
+        <v>9979518088.0</v>
       </c>
       <c r="K14">
         <v>9326826088.0</v>
       </c>
       <c r="L14">
+        <v>9326826088.0</v>
+      </c>
+      <c r="M14">
         <v>8929370973.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2170198159.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2244157000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2323500929.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2322893668.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2142094118.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2141921000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>837148.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1105383.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1367769.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1087046.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-547708.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>517881.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1344117.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1266434.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1155664.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1036848.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>572817.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>1390456.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1644081.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4549.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4014.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4315.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>81439.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>79320.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>1475989.0</v>
+      </c>
+      <c r="C20">
         <v>1531845.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1733218.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1701060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127245.0</v>
       </c>
       <c r="F20">
         <v>127245.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>127245.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>2849564.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2650924.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>34830566.0</v>
+      </c>
+      <c r="C22">
         <v>38822469.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20355613.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9740871.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5789719.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2397871.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2282121.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5432484.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6038525.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>8837262.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>9717474.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14119455.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10806248.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7897229.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6903433.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10560768.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9749748.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8889460.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>84652355000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>75120774000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>238454816.0</v>
+      </c>
+      <c r="C23">
         <v>227965515.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>245446279.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>180289993.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101640920.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>53890353.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>61101287.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>68442839.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>77755290.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>94297475.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>108438664.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>127135442.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>108146305.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>75651451.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>66127089.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>65097385.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>59646187.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>54653799.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>24907303.0</v>
+      </c>
+      <c r="C24">
         <v>31916790.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>37587474.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19957740.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3040227.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7089680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24">
         <v>701660.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>760436.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19357810.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34281000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>16658000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>144000824000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>219317174000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>116854071000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>145233344000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>107737710000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>112695384000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15979849000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B25">
+        <v>32967320.0</v>
+      </c>
+      <c r="C25">
         <v>33443030.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38007580.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20209350.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3043610.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7494030.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>226540.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>559780.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>745910.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2912640.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>104.0</v>
       </c>
       <c r="J26">
         <v>104.0</v>
       </c>
       <c r="K26">
         <v>104.0</v>
       </c>
-      <c r="L26"/>
+      <c r="L26">
+        <v>104.0</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>52377800.0</v>
+      </c>
+      <c r="C28">
         <v>39507416.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>71986937.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34582954.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17490863.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17680209.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7096894.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11513984.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14656377.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22338091.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>28925382.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>40221982.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>63216520.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34792947.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30491456.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>29724257.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>27565470.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>27260055.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
+      <c r="U28"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B29">
+        <v>178634166.0</v>
+      </c>
+      <c r="C29">
         <v>149087829.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>174971279.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>108747372.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-100996855.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>32517066.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>42510463.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49788234.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>57899092.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>9505765.0</v>
+      </c>
+      <c r="C30">
         <v>6420155.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6768623.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6003735.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7233937.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3557625.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1973917.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2084731.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2767037.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3229015.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2849564.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2650924.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3960155.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5383209.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4083519.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3320075.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4560453.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46949908000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>22987279000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>13387668.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>14851201.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>35801542.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>38401198.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>44104408.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>43935625.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>58076927.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B32">
+        <v>-13217758.0</v>
+      </c>
+      <c r="C32">
         <v>-17528375.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-53026481.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-39113092.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-156083175.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-21087313.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-16547755.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-14829813.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-14175518.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
+      <c r="U32"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>184855833.0</v>
+      </c>
+      <c r="C33">
         <v>174305758.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>212001380.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>161844933.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>74647669.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>48220929.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>55704051.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>57510726.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>66805395.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>77775919.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>87200151.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>95235627.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>73412669.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>46040433.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>48927172.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>43707804.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>42948491.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>39127682.0</v>
       </c>
-      <c r="S33"/>
       <c r="T33"/>
+      <c r="U33"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B34">
+        <v>2184567.0</v>
+      </c>
+      <c r="C34">
         <v>3982351.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2598301.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14130036.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4902963.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>4383978.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>589577.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>979757.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>3489027.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>7525866.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
+      <c r="U34"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:21">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>36684245.0</v>
+      </c>
+      <c r="C35">
         <v>48412070.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>55834066.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>47374677.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>28927240.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>12155164.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3354749.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4279709.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8525463.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>13336347.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31660023.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>43985668.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20387617.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>23101188.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28671501.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>17555906.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>19827777.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12329523.0</v>
       </c>
-      <c r="S35"/>
       <c r="T35"/>
+      <c r="U35"/>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>125896473.0</v>
+      </c>
+      <c r="C36">
         <v>12080447.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>78019510.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>66821089.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4168067.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>535407.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>901016.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1097121.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1335104.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1705344.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1526125.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2149308.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5484047.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>5265443.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>6046220.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4621025.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5250984.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>4294313.0</v>
       </c>
-      <c r="S36"/>
       <c r="T36"/>
+      <c r="U36"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:21">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
+      <c r="U37"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B38">
+        <v>50821830.0</v>
+      </c>
+      <c r="C38">
         <v>46990970.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>57003230.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>62568730.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4752262.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6523017.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5945764.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4278889.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2782407.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1822581.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5533480.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>6724000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>10397000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>92553838000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>68059182000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>48688999000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>47449975000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>71587682000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>20715431000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>7109150.0</v>
+      </c>
+      <c r="C39">
         <v>5119588.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5447168.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1973523.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7616838.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6771435.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>790029.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2686632.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1814052.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7506151.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5388930.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6784032.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>12450125.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>16538966.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3418886.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>7079356.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1578375.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1276203.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17057809000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9299366000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>20225294.0</v>
+      </c>
+      <c r="C40">
         <v>9019429.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5062592.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6646219.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>152133886.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1944896.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9650079.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6240404.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4899764.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11396207.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6067620.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2736413.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7252481.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>677113.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>881434.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2201846.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1886593.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1776431.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>15385583000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>21342472000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:20">
+    <row r="41" spans="1:21">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>4320374.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>4661134.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3128214.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3719929.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>7779551.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>10423710.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>9496748.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>9705000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3730000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>79199066000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>40388459000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43181538000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>41644862000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>28500124000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>24141993000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>19974674000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:20">
+    <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>-16699154.0</v>
+      </c>
+      <c r="C42">
         <v>-17139350.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-15100955.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-158669069.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-135786985.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3999833.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2882826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2618931.0</v>
       </c>
       <c r="I42">
         <v>2618931.0</v>
       </c>
       <c r="J42">
+        <v>2618931.0</v>
+      </c>
+      <c r="K42">
         <v>13043803.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2457984.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1270730.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2457984.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>4150943.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3015931.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>2716870.96</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>2627712.6</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>938088.16</v>
       </c>
-      <c r="S42"/>
       <c r="T42"/>
+      <c r="U42"/>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
+      <c r="U43"/>
     </row>
-    <row r="44" spans="1:20">
+    <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
+      <c r="U44"/>
     </row>
-    <row r="45" spans="1:20">
+    <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B45">
+        <v>82804945.0</v>
+      </c>
+      <c r="C45">
         <v>146698020.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>50470135.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>46713369.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>79623217.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>71307993.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>78839901.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
+      <c r="U45"/>
     </row>
-    <row r="46" spans="1:20">
+    <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>29816865.0</v>
+      </c>
+      <c r="C46">
         <v>134886519.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>97161466.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>87827897.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>62094395.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>41365319.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>49552939.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>53059270.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>64022988.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>75953234.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>81666567.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>88511161.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65372180.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>36670405.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>39358493.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>36129814.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>37697507.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>34833369.0</v>
       </c>
-      <c r="S46"/>
       <c r="T46"/>
+      <c r="U46"/>
     </row>
-    <row r="47" spans="1:20">
+    <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B47">
+        <v>107345010.0</v>
+      </c>
+      <c r="C47">
         <v>93583310.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>97161470.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>87827900.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>39365799.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>41365319.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>49552939.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>53059270.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>64022988.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>75953234.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>81666567.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>88511000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>63015000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>352280268000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>356508090000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>329351088000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>355301676000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>384899112000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>319959326000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>241355512000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:20">
+    <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-128239955.0</v>
+      </c>
+      <c r="C48">
         <v>-3841807.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-11255039.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-37897704.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-68944746.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-68463104.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-62051484.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-57078535.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-50132660.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-43274727.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-32291383.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-21008072.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-18773956.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-18530559.89</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-15860995.01</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-12080469.96</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-7479992.6</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-3233188.16</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>22183601000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>28661501000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:20">
+    <row r="49" spans="1:21">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
+      <c r="U49"/>
     </row>
-    <row r="50" spans="1:20">
+    <row r="50" spans="1:21">
       <c r="A50" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50">
+        <v>18962911.0</v>
+      </c>
+      <c r="C50">
         <v>8896034.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>34483636.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>13329573.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15925378.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>10448938.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6708921.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>11387036.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>13093024.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>18034890.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>4927466.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
+      <c r="U50"/>
     </row>
-    <row r="51" spans="1:20">
+    <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>54531300.0</v>
+      </c>
+      <c r="C51">
         <v>42804961.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>72919740.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>35309885.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>19173919.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17946566.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7448068.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12242250.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>14986658.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>22516237.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>29167232.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>41011118.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>68785679.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>42340584.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>33285533.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>33473712.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>29614967.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>28060054.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
+      <c r="U51"/>
     </row>
-    <row r="52" spans="1:20">
+    <row r="52" spans="1:21">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>24359900.0</v>
+      </c>
+      <c r="C52">
         <v>9361928.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>34912161.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>14865145.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>16130309.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>11538944.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>7221528.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>11682470.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14240746.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>19603597.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>6950352.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>6521772.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>52140149.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>27413336.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9072916.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>20654819.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>14205709.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>18309791.0</v>
       </c>
-      <c r="S52"/>
       <c r="T52"/>
+      <c r="U52"/>
     </row>
-    <row r="53" spans="1:20">
+    <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-70671330.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>17923.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>3040695.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>7556269.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
+      <c r="U53"/>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
+      <c r="U54"/>
     </row>
-    <row r="55" spans="1:20">
+    <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>238454816.0</v>
+      </c>
+      <c r="C55">
         <v>227965515.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>245446279.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>180289993.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>101640920.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>53890353.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>61101287.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>68442839.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>77755290.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>94297475.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>108438664.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>127135442.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>108146305.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>75651451.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>66127089.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>65097385.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>59646187.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>54653799.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>544445616000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>407029954000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:20">
+    <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>53598983.0</v>
+      </c>
+      <c r="C56">
         <v>53659757.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>33444899.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>18445060.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>26993251.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>5669424.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5397236.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10932113.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10949895.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>16521556.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>21238513.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>31899815.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>34733636.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29611018.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>17199916.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21389581.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16697696.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>15526116.0</v>
       </c>
-      <c r="S56"/>
       <c r="T56"/>
+      <c r="U56"/>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:21">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>66823349.0</v>
+      </c>
+      <c r="C57">
         <v>71188132.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>86471381.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>57558152.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>183076426.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26756737.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>21944991.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>25761926.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>25125413.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>37025496.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>18701707.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>15890336.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>65105499.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>34556480.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>14639017.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27689489.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>20026594.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>25165448.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>140944762000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>102943557000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:20">
+    <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>103507595.0</v>
+      </c>
+      <c r="C58">
         <v>119600202.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>142305447.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>104932829.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>212003666.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>38911901.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>25299740.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>30041635.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33650876.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>50361843.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>50361730.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>59876004.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>85493116.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>57657669.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>43310519.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>45245395.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>39854372.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>37494972.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>296935909000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>154308681000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:20">
+    <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
+      <c r="U59"/>
     </row>
-    <row r="60" spans="1:20">
+    <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>134831333.0</v>
+      </c>
+      <c r="C60">
         <v>108275006.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>102900169.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>75224664.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-119962460.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>14978446.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>35801542.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>38401198.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>44104408.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>43935625.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>58076927.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>67259430.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>22653180.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>17993773.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>22816569.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>19851989.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>19791815.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>17158826.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>247509707000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>252721273000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
+      <c r="U61"/>
     </row>
-    <row r="62" spans="1:20">
+    <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:CA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B2">
+        <v>26631922.0</v>
+      </c>
+      <c r="C2">
+        <v>22238155.0</v>
+      </c>
+      <c r="D2">
         <v>23534000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>23295552.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24591312.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>32153167.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>41601919.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>29516953.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>24780065.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>22904050.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>34748494.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>33161169.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26139466.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21186869.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>19998267.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16734275.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14264714.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14812231.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6118395.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6172926.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5734862.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5315362.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5382006.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6018761.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4974573.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>5073384.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>7316492.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6903093.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6568414.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6164756.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6485415.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6013969.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4206736.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3774137.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3874890.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4170711.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3719406.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4657923.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4699325.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4808461.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3955415.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>3456038.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4476989.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>3302734.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>5544193.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5741681.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5629357.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4256404.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>3798556.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5146891.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>6535176.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>5905412.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>5001527.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>5092739.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3785980.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>38274126000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>32247225000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3418233.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>36774745000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>32021862000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>28760491000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>33520152000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>26700338000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>31070169000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>34283083000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>27308618000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>33332272000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>27362120000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>52189428000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>49794577000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>55616880000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>33180937000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>25343698000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>28626072000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>19876318000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>16854208000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>13976474000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>14961537000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4394,54 +4556,56 @@
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4475,231 +4639,241 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5">
+        <v>-16161282.0</v>
+      </c>
+      <c r="C5">
+        <v>-15707994.0</v>
+      </c>
+      <c r="D5">
         <v>-15000000.0</v>
       </c>
-      <c r="C5"/>
-[...2 lines deleted...]
-      <c r="F5">
+      <c r="E5">
+        <v>-188619950910.0</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5">
         <v>-139570049.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-146061292.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-143634887.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-141238539.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-141238539.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-138943651.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-144289560.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-142535274.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-137182019.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-134549698.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-130532221.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3044105.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2961291.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2657196.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>409372.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1380901.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2363665.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16679254.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>15782075.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>15792377.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>15554783.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>15649560.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>15767558.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>15985930.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>15881212.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>15542294.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14441688.0</v>
       </c>
       <c r="AH5">
         <v>15542294.0</v>
       </c>
       <c r="AI5">
+        <v>14441688.0</v>
+      </c>
+      <c r="AJ5">
+        <v>15542294.0</v>
+      </c>
+      <c r="AK5">
         <v>15542296.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>11631819.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>10333118.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>10333119.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>10333119.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>10333118.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>10333118.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>10915980.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>11433187.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>11883766.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>10333119.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>1594575.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>1579755.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>680152.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2195447.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>0.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>1.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4733,242 +4907,254 @@
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>26</v>
+      </c>
+      <c r="B7">
+        <v>13043605.0</v>
+      </c>
       <c r="C7">
+        <v>10872411.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>4899322.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1779612.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1992138.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>542681.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>623232.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>694129.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>848630.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>897938.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>2358125.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2292265.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1787177.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1977633.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1701899.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1266251.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>208312.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>218787.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>283683.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>345475.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>407946.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>436010.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>542095.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>579459.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>739142.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>781592.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>854134.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>895358.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>27</v>
+      </c>
+      <c r="B8">
+        <v>147759686.0</v>
+      </c>
       <c r="C8">
+        <v>147759686.0</v>
+      </c>
+      <c r="D8"/>
+      <c r="E8">
         <v>147759335.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>147759335.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>129256163.0</v>
       </c>
       <c r="G8">
         <v>129256163.0</v>
       </c>
       <c r="H8">
         <v>129256163.0</v>
       </c>
       <c r="I8">
         <v>129256163.0</v>
       </c>
       <c r="J8">
         <v>129256163.0</v>
       </c>
       <c r="K8">
         <v>129256163.0</v>
       </c>
       <c r="L8">
         <v>129256163.0</v>
       </c>
       <c r="M8">
         <v>129256163.0</v>
       </c>
       <c r="N8">
-        <v>81725166.0</v>
+        <v>129256163.0</v>
       </c>
       <c r="O8">
-        <v>81725166.0</v>
+        <v>129256163.0</v>
       </c>
       <c r="P8">
         <v>81725166.0</v>
       </c>
       <c r="Q8">
         <v>81725166.0</v>
       </c>
       <c r="R8">
+        <v>81725166.0</v>
+      </c>
+      <c r="S8">
+        <v>81725166.0</v>
+      </c>
+      <c r="T8">
         <v>79177823.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>79177823.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -4981,384 +5167,396 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>28</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>130880280.0</v>
+      </c>
+      <c r="D9">
         <v>130880650.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>130878790.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>130853400.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>126137590.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>126137590.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>126137590.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>126137590.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618930.0</v>
       </c>
       <c r="P9">
         <v>2618930.0</v>
       </c>
       <c r="Q9">
         <v>2618930.0</v>
       </c>
       <c r="R9">
         <v>2618930.0</v>
       </c>
       <c r="S9">
         <v>2618930.0</v>
       </c>
       <c r="T9">
         <v>2618930.0</v>
       </c>
       <c r="U9">
         <v>2618930.0</v>
       </c>
       <c r="V9">
         <v>2618930.0</v>
       </c>
       <c r="W9">
         <v>2618930.0</v>
       </c>
       <c r="X9">
         <v>2618930.0</v>
       </c>
       <c r="Y9">
         <v>2618930.0</v>
       </c>
       <c r="Z9">
         <v>2618930.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>2618930.0</v>
+      </c>
+      <c r="AB9">
+        <v>2618930.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10">
+        <v>3049437.0</v>
+      </c>
+      <c r="C10">
+        <v>2153500.0</v>
+      </c>
+      <c r="D10">
         <v>287514.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2924518.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5789699.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3297545.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3077498.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2623404.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1806317.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>932803.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>571309.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1002260.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1864485.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>726931.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>854331.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3275335.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1042108.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1683054.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>287107.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>285302.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>158605.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>266357.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>285381.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>327833.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>169388.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>351169.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>503890.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>91800.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>266228.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>728266.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>313273.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>403800.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>261208.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>330281.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2582616.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>516101.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>283045.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>178143.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>207987.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>618446.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>282777.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>241850.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>728598.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1399147.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>756112.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>789136.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1431684.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>12179554.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5402187.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5569159.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2096357.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>946294.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1769657.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>7547637.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>1849935.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10">
         <v>2794077.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11">
         <v>1138430.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
@@ -5374,669 +5572,689 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B12">
+        <v>3049437.0</v>
+      </c>
+      <c r="C12">
+        <v>2153500.0</v>
+      </c>
+      <c r="D12">
         <v>287514.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2924518.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5789699.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>3297545.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3077498.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2623404.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1806317.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>932803.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>571309.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1002260.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1864485.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>726931.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>854331.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3275335.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1042108.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1683054.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>287107.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>285302.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>158605.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>266357.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>285381.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>327833.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>169388.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>351169.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>503890.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>91800.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>266228.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>728266.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>313273.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>403800.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>261208.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>330281.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2582616.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>516101.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>283045.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>178143.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>561599.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>967175.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1202247.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>3282545.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>5475014.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>7080694.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7100241.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>8345405.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1431684.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>12179554.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5402187.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5569159.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2096357.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>946294.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1769657.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7547637.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1849935.0</v>
       </c>
-      <c r="BC12"/>
-[...1 lines deleted...]
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12">
         <v>2794077.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13">
+        <v>147816219.0</v>
+      </c>
+      <c r="C13">
+        <v>147833565.0</v>
+      </c>
+      <c r="D13">
         <v>147892000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>147759335.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>147759335.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>129256163.0</v>
       </c>
       <c r="G13">
         <v>129256163.0</v>
       </c>
       <c r="H13">
         <v>129256163.0</v>
       </c>
       <c r="I13">
         <v>129256163.0</v>
       </c>
       <c r="J13">
         <v>129256163.0</v>
       </c>
       <c r="K13">
         <v>129256163.0</v>
       </c>
       <c r="L13">
         <v>129256163.0</v>
       </c>
       <c r="M13">
         <v>129256163.0</v>
       </c>
       <c r="N13">
-        <v>81725166.0</v>
+        <v>129256163.0</v>
       </c>
       <c r="O13">
-        <v>81725166.0</v>
+        <v>129256163.0</v>
       </c>
       <c r="P13">
         <v>81725166.0</v>
       </c>
       <c r="Q13">
         <v>81725166.0</v>
       </c>
       <c r="R13">
-        <v>79177823.0</v>
+        <v>81725166.0</v>
       </c>
       <c r="S13">
-        <v>79177823.0</v>
+        <v>81725166.0</v>
       </c>
       <c r="T13">
         <v>79177823.0</v>
       </c>
       <c r="U13">
         <v>79177823.0</v>
       </c>
       <c r="V13">
         <v>79177823.0</v>
       </c>
       <c r="W13">
         <v>79177823.0</v>
       </c>
       <c r="X13">
         <v>79177823.0</v>
       </c>
       <c r="Y13">
         <v>79177823.0</v>
       </c>
       <c r="Z13">
-        <v>76610978.0</v>
+        <v>79177823.0</v>
       </c>
       <c r="AA13">
-        <v>76610978.0</v>
+        <v>79177823.0</v>
       </c>
       <c r="AB13">
         <v>76610978.0</v>
       </c>
       <c r="AC13">
         <v>76610978.0</v>
       </c>
       <c r="AD13">
         <v>76610978.0</v>
       </c>
       <c r="AE13">
         <v>76610978.0</v>
       </c>
       <c r="AF13">
         <v>76610978.0</v>
       </c>
       <c r="AG13">
         <v>76610978.0</v>
       </c>
       <c r="AH13">
         <v>76610978.0</v>
       </c>
       <c r="AI13">
         <v>76610978.0</v>
       </c>
       <c r="AJ13">
+        <v>76610978.0</v>
+      </c>
+      <c r="AK13">
+        <v>76610978.0</v>
+      </c>
+      <c r="AL13">
         <v>75363258.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74166549.0</v>
       </c>
       <c r="AM13">
         <v>74166549.0</v>
       </c>
       <c r="AN13">
         <v>74166549.0</v>
       </c>
       <c r="AO13">
         <v>74166549.0</v>
       </c>
       <c r="AP13">
         <v>74166549.0</v>
       </c>
       <c r="AQ13">
         <v>74166549.0</v>
       </c>
       <c r="AR13">
         <v>74166549.0</v>
       </c>
       <c r="AS13">
         <v>74166549.0</v>
       </c>
       <c r="AT13">
         <v>74166549.0</v>
       </c>
       <c r="AU13">
+        <v>74166549.0</v>
+      </c>
+      <c r="AV13">
+        <v>74166549.0</v>
+      </c>
+      <c r="AW13">
         <v>74166550.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>74166550.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>36509811.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>29778775.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>32687618.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>33859684.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>33696897.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>34022471.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>325573887000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35943357.0</v>
       </c>
       <c r="BF13">
         <v>325573888000.0</v>
       </c>
       <c r="BG13">
-        <v>266322592000.0</v>
+        <v>35943357.0</v>
       </c>
       <c r="BH13">
-        <v>266322592000.0</v>
+        <v>325573888000.0</v>
       </c>
       <c r="BI13">
         <v>266322592000.0</v>
       </c>
       <c r="BJ13">
         <v>266322592000.0</v>
       </c>
       <c r="BK13">
-        <v>232272342000.0</v>
+        <v>266322592000.0</v>
       </c>
       <c r="BL13">
-        <v>232272342000.0</v>
+        <v>266322592000.0</v>
       </c>
       <c r="BM13">
         <v>232272342000.0</v>
       </c>
       <c r="BN13">
         <v>232272342000.0</v>
       </c>
       <c r="BO13">
         <v>232272342000.0</v>
       </c>
       <c r="BP13">
         <v>232272342000.0</v>
       </c>
       <c r="BQ13">
+        <v>232272342000.0</v>
+      </c>
+      <c r="BR13">
+        <v>232272342000.0</v>
+      </c>
+      <c r="BS13">
         <v>214960514000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>214960500000.0</v>
       </c>
       <c r="BT13">
         <v>214960500000.0</v>
       </c>
       <c r="BU13">
         <v>214960500000.0</v>
       </c>
       <c r="BV13">
-        <v>214000000000.0</v>
+        <v>214960500000.0</v>
       </c>
       <c r="BW13">
-        <v>214000000000.0</v>
+        <v>214960500000.0</v>
       </c>
       <c r="BX13">
         <v>214000000000.0</v>
       </c>
       <c r="BY13">
         <v>214000000000.0</v>
       </c>
+      <c r="BZ13">
+        <v>214000000000.0</v>
+      </c>
+      <c r="CA13">
+        <v>214000000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B14">
+        <v>31275829981.0</v>
+      </c>
+      <c r="C14">
+        <v>31275829981.0</v>
+      </c>
+      <c r="D14">
         <v>31275830000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>31275814577.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>31275814577.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25238221508.0</v>
       </c>
       <c r="G14">
         <v>25238221508.0</v>
       </c>
       <c r="H14">
         <v>25238221508.0</v>
       </c>
       <c r="I14">
         <v>25238221508.0</v>
       </c>
       <c r="J14">
         <v>25238221508.0</v>
       </c>
       <c r="K14">
-        <v>25238221743.0</v>
+        <v>25238221508.0</v>
       </c>
       <c r="L14">
         <v>25238221508.0</v>
       </c>
       <c r="M14">
+        <v>25238221743.0</v>
+      </c>
+      <c r="N14">
         <v>25238221508.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
-        <v>11415812114.0</v>
+        <v>25238221508.0</v>
       </c>
       <c r="P14">
         <v>11415812114.0</v>
       </c>
       <c r="Q14">
         <v>11415812114.0</v>
       </c>
       <c r="R14">
-        <v>10697665114.0</v>
+        <v>11415812114.0</v>
       </c>
       <c r="S14">
-        <v>10697665114.0</v>
+        <v>11415812114.0</v>
       </c>
       <c r="T14">
         <v>10697665114.0</v>
       </c>
       <c r="U14">
         <v>10697665114.0</v>
       </c>
       <c r="V14">
         <v>10697665114.0</v>
       </c>
       <c r="W14">
         <v>10697665114.0</v>
       </c>
       <c r="X14">
         <v>10697665114.0</v>
       </c>
       <c r="Y14">
         <v>10697665114.0</v>
       </c>
       <c r="Z14">
         <v>10697665114.0</v>
       </c>
       <c r="AA14">
-        <v>9979518088.0</v>
+        <v>10697665114.0</v>
       </c>
       <c r="AB14">
         <v>10697665114.0</v>
       </c>
       <c r="AC14">
         <v>9979518088.0</v>
       </c>
       <c r="AD14">
-        <v>9979518088.0</v>
+        <v>10697665114.0</v>
       </c>
       <c r="AE14">
         <v>9979518088.0</v>
       </c>
       <c r="AF14">
         <v>9979518088.0</v>
       </c>
       <c r="AG14">
         <v>9979518088.0</v>
       </c>
       <c r="AH14">
         <v>9979518088.0</v>
       </c>
       <c r="AI14">
-        <v>9646826088.0</v>
+        <v>9979518088.0</v>
       </c>
       <c r="AJ14">
-        <v>9326826088.0</v>
+        <v>9979518088.0</v>
       </c>
       <c r="AK14">
         <v>9646826088.0</v>
       </c>
       <c r="AL14">
+        <v>9326826088.0</v>
+      </c>
+      <c r="AM14">
         <v>9646826088.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>9326026000.0</v>
+        <v>9646826088.0</v>
       </c>
       <c r="AO14">
         <v>9326826088.0</v>
       </c>
       <c r="AP14">
-        <v>9326826088.0</v>
+        <v>9326026000.0</v>
       </c>
       <c r="AQ14">
         <v>9326826088.0</v>
       </c>
       <c r="AR14">
-        <v>8929370973.0</v>
+        <v>9326826088.0</v>
       </c>
       <c r="AS14">
         <v>9326826088.0</v>
       </c>
       <c r="AT14">
+        <v>8929370973.0</v>
+      </c>
+      <c r="AU14">
         <v>9326826088.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
+        <v>9326826088.0</v>
+      </c>
+      <c r="AW14">
         <v>5752512124.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>5752512124.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2178198159.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2178198159.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2244157000.0</v>
       </c>
       <c r="BA14">
         <v>4188754327.0</v>
       </c>
       <c r="BB14">
-        <v>4188754327.0</v>
+        <v>2244157000.0</v>
       </c>
       <c r="BC14">
         <v>4188754327.0</v>
       </c>
       <c r="BD14">
         <v>4188754327.0</v>
       </c>
       <c r="BE14">
         <v>4188754327.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14"/>
+      <c r="BF14">
+        <v>4188754327.0</v>
+      </c>
+      <c r="BG14">
+        <v>4188754327.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -6070,213 +6288,217 @@
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-403738.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>1067114.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1290173.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1274617.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1572505.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1858364.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1993052.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1722307.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1730026.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1502740.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1244804.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>947465.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>837148.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1078594.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1080275.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1022062.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1105383.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>873095.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>789627.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1270652.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1367769.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1396211.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1317669.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1243877.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1087046.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>752865.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>768770.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-770765.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-547708.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>7802129.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>280052.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>12556101.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>517881.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>983963.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1045940.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1745708.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1344117.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1321869.0</v>
       </c>
-      <c r="BC16"/>
-[...1 lines deleted...]
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16">
         <v>1266434.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -6310,157 +6532,161 @@
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>1163345.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1272318.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1356684.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1390456.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18">
         <v>3863.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>4549.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>4461.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4471.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>4439.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4014.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>3883.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6494,111 +6720,117 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B20">
+        <v>1457491.0</v>
+      </c>
+      <c r="C20">
+        <v>1475989.0</v>
+      </c>
+      <c r="D20">
         <v>1486000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1525145.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>1492506.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1531845.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1762711.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1634929.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1688948.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1733218.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1774901.0</v>
       </c>
       <c r="L20">
         <v>1770963.0</v>
       </c>
       <c r="M20">
+        <v>1774901.0</v>
+      </c>
+      <c r="N20">
+        <v>1770963.0</v>
+      </c>
+      <c r="O20">
         <v>1701060.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>127245.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>127250.0</v>
       </c>
       <c r="Q20">
         <v>127245.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
+      <c r="R20">
+        <v>127250.0</v>
+      </c>
+      <c r="S20">
+        <v>127245.0</v>
+      </c>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>127245.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
@@ -6609,1002 +6841,1030 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
         <v>2838350.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2421658.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2752415.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2849564.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>3594982.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>3174743.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>2629788.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>2650924.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B22">
+        <v>37442522.0</v>
+      </c>
+      <c r="C22">
+        <v>34830566.0</v>
+      </c>
+      <c r="D22">
         <v>40501000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>41092859.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>37998520.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38822469.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>29355769.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>23521219.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>19947935.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>20355613.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>22882590.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18218734.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>14596309.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>9740871.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13537627.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>10967294.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3910955.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5789719.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>2401110.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2401933.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2396257.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2397871.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1720868.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2143407.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2283726.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2282121.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>5228718.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5337229.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>5445908.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5432484.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>5945013.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>5927932.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>6050367.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>6038525.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>6056494.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>7160664.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8567644.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>8837262.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>8777421.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>8718240.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>8707002.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>9717474.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>10472261.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>10891463.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>13535415.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>14119455.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>12767046.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>12957419.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>10229518.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>10806248.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>9201137.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>7302511.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7903970.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>7897229.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>7802277.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>71037661000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>72044858000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>6903433.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>100800485000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>99196979000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>96467396000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>96269541000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>96042831000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>93536782000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>93085203000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>91892065000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>93864626000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>94089620000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>92143756000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>98226083000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>100169293000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>90349489000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>87196156000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>84652355000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>81505035000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>78707161000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>76234702000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>75120774000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B23">
+        <v>243898044.0</v>
+      </c>
+      <c r="C23">
+        <v>238454816.0</v>
+      </c>
+      <c r="D23">
         <v>238401000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>238719522.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>237944311.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>227965515.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>285464447.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>248430356.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>250051869.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>245446279.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>215303983.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>217994230.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>216901420.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>180289993.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>161416444.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>150051608.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>150177604.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>101640920.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>51011996.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>53639133.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>51560630.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>53890353.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>58552862.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>67020629.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>66482713.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>61101287.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>64318416.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>65661989.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>67973229.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>68442839.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>70066956.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>69713061.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>77045127.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>77755290.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>82125370.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>87228345.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>90493594.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>94297475.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>101306168.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>103121889.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>104077256.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>108438664.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>122740014.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>124620169.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>125104369.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>127135442.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>126325112.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>116444329.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>104712277.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>108146305.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>80801379.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>88780529.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>79023363.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>75651451.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>64905766.0</v>
       </c>
-      <c r="BC23"/>
-[...1 lines deleted...]
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23">
         <v>66127089.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
+      <c r="CA23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24">
+        <v>24324784.0</v>
+      </c>
+      <c r="C24">
+        <v>24907303.0</v>
+      </c>
+      <c r="D24">
         <v>30627370.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>31887675.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>31129250.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>31916790.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>38234800.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>35444810.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>36721391.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>37587474.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>18658472.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>21949388.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>18495270.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>19957740.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>15626250.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6728800.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2936881.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3040227.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6898460.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6862480.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7089680.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6703311.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6992029.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6109853.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
         <v>284799.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>460000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>695900.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>745900.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>403500.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>855800.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1393500.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2912600.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>5211600.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>5913700.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>7305500.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>22163300.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>19888600.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>22749700.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>26188300.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>34281100.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>39319100.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>39728000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>21972900.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>16658100.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>243135514000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>211988268000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>21662600.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>13668200.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>206747633000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>226641658000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>221046776000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>219317174000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>115287269000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>113113845000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>114190940000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>116854071000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>139712398000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>191132098000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>141748535000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>145233344000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>144435308000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>152515745000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>104017556000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>107737710000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>99370289000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>108223333000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>114289574000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>112695384000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>113954143000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>117764388000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>27252378000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>15979849000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>44</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>32967320.0</v>
+      </c>
+      <c r="D25">
         <v>35278640.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>35448990.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>32447530.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>33443030.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>38559870.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>18793380.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>20209350.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16318460.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7118940.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3989080.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3043610.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>6930.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6915580.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7204240.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7494030.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6804660.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>7134560.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6254370.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>226540.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>278130.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>104.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -7638,313 +7898,325 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28">
+        <v>52201851.0</v>
+      </c>
+      <c r="C28">
+        <v>52377800.0</v>
+      </c>
+      <c r="D28">
         <v>45389486.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>42330315.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>35587000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>39507416.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>75657052.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>68092358.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>71518864.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>71986937.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>30697712.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36856863.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>34604256.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>34582954.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>31446300.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>29862395.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>18964709.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17490863.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17529278.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17407113.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16502884.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>17680209.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17904632.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>12492135.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>11805057.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7096894.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9988870.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11522358.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>11590205.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11513984.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>12339041.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>12841407.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>13994620.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>14656377.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>13788788.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>16983875.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>20309196.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>22338091.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>23759256.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>24117230.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>25786840.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>28925382.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>33908849.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>33703071.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>38299217.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>40221982.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>39720994.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>30797790.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>21298939.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>63216520.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>48183984.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>33345194.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>35893348.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>34792947.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>30538378.0</v>
       </c>
-      <c r="BC28"/>
-[...1 lines deleted...]
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>30491456.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>48</v>
+      </c>
+      <c r="B29">
+        <v>177092556.0</v>
+      </c>
       <c r="C29">
+        <v>178634166.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>177058183.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>171157547.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>149087829.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>196500008.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>174729146.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>174351100.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>174971279.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>128436664.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>133414494.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>123449279.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>108747372.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-52311574.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-76033798.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-87957814.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-100996855.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>29472039.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31956044.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>29020570.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>32517066.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>37981982.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>46849039.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>46325321.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -7952,472 +8224,486 @@
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B30">
+        <v>9429505.0</v>
+      </c>
+      <c r="C30">
+        <v>9505765.0</v>
+      </c>
+      <c r="D30">
         <v>8217000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6347724.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8432117.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6420155.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>14211173.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>9015204.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10170037.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6709315.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6709315.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4196427.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2521722.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6003735.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>271726000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>61813000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>527699000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1608555.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1599417.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2073118.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2286593.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2331495.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2367579.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2286849.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1975955.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2299319.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2097370.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2557428.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2240935.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2084731.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>3136881.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2832171.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2279722.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2767037.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2250428.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2738469.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2514514.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>2763983.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2838350.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>2421658.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2752415.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>2849564.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3594982.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3174743.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2629788.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>2650924.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>3082421.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2857734.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4246231.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3960155.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>8937193.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>3321148.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5383170.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5383209.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5123441.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>57133876000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>54758244000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>4083519.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>53635997000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>45307344000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>42894879000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>43466701000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>62867922000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>64748023000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>39841409000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>31291946000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>55349282000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>35254347000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>45106749000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>50391751000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>44289418000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>42884083000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>38658011000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>46949908000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>24822917000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>25195146000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>19542950000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>22987279000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>-82761817.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-107596874.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-106698380.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>13387668.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>11874441.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>14547312.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>12704556.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>14978446.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>20227979.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>34571166.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>34930335.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>35801542.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>35448385.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>36857340.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>37582908.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>38401198.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>38313419.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:79">
       <c r="A32" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>51</v>
+      </c>
+      <c r="B32">
+        <v>-16920426.0</v>
+      </c>
       <c r="C32">
+        <v>-13217758.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>4772891.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-4128037.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-17528375.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-51544685.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-42961973.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-50327789.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-53026481.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-39706298.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-46691813.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-37072857.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-39113092.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-137855508.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-158362547.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-117030992.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-156083175.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-29121334.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-21855654.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-21255982.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-21087313.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-21759456.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-16266532.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-16348698.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -8425,738 +8711,764 @@
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
     </row>
-    <row r="33" spans="1:77">
+    <row r="33" spans="1:79">
       <c r="A33" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B33">
+        <v>186646908.0</v>
+      </c>
+      <c r="C33">
+        <v>184855833.0</v>
+      </c>
+      <c r="D33">
         <v>180502000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>179449444.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>180247550.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>174305758.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>224656854.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>203288102.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>207643828.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>212001379.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>178674151.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>186757094.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>186898367.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>161844933.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>97704314.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>104597740.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>77305322.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>74647669.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>45777648.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>47627054.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>46080162.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>48220929.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>53587122.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>61571441.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>61558259.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>55704051.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>55754468.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>56400977.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>57039847.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>57510726.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>58197593.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>59082380.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>66722623.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>66805395.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>68944368.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>73730211.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>74677605.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>77775919.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>84049462.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>85780325.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>86862964.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>87200151.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>97329483.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>97403229.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>96262975.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>95235627.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>95489949.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>75260975.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>70525143.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>73412669.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>52855580.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>57364025.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>46147801.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>46040433.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>45305787.0</v>
       </c>
-      <c r="BC33"/>
-[...1 lines deleted...]
-      <c r="BE33">
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33">
         <v>48927172.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
     </row>
-    <row r="34" spans="1:77">
+    <row r="34" spans="1:79">
       <c r="A34" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>53</v>
+      </c>
+      <c r="B34">
+        <v>1835827.0</v>
+      </c>
       <c r="C34">
+        <v>2184567.0</v>
+      </c>
+      <c r="D34"/>
+      <c r="E34">
         <v>1340474.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>1234175.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>3982351.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>1002443.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3098341.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>1238263.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>2598301.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>5646620.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>3722078.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>25579121.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>14130036.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12598282.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>10234998.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
-      <c r="X34">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34">
         <v>1411968.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>589577.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>682868.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1033074.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>950282.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
     </row>
-    <row r="35" spans="1:77">
+    <row r="35" spans="1:79">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B35">
+        <v>34720790.0</v>
+      </c>
+      <c r="C35">
+        <v>36684245.0</v>
+      </c>
+      <c r="D35">
         <v>46467000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>47363126.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>44538541.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>48412070.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>54388637.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>53366502.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>53024219.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>55834066.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>40491656.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>38852868.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>60418714.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>47374677.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>42133323.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>30608941.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>49847651.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>28927240.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4769380.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11217910.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>12120073.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>12155164.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>11599680.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10733736.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>10279218.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>3354749.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4074292.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>4355614.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4432975.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4279709.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5487464.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>5181512.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>8796869.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>8525463.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>7944299.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>9618855.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>10636303.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>13336347.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>15644605.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>16009861.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>17361365.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>31660023.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>30167569.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>32392865.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>36408265.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>43985668.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>53995830.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>43784420.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>26106260.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>20387617.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>25694455.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>26440029.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>30723344.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>23101188.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>26871185.0</v>
       </c>
-      <c r="BC35"/>
-[...1 lines deleted...]
-      <c r="BE35">
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35">
         <v>28671501.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
     </row>
-    <row r="36" spans="1:77">
+    <row r="36" spans="1:79">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B36">
+        <v>129309203.0</v>
+      </c>
+      <c r="C36">
+        <v>125896470.0</v>
+      </c>
+      <c r="D36">
         <v>122932000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>11805934.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>12053051.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>12080447.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>27649603.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>78058198.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>71292453.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>539003.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>304167.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>20348239.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>89912103.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>66821089.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>18165943.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>25291164.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>12936362.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4482842.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>951363.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>903695.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>883233.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>517484.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1031473.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>8193499.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>7538085.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>901016.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>920015.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1193725.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1120175.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1097121.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>957961.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1171625.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1405821.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1335104.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1367936.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1559959.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1706822.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1705344.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1560747.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1537613.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1525758.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1526125.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1676801.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2158749.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2344070.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2149308.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>4686798.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>5060979.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>5653016.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>5484047.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>6325930.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>3543521.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>4962507.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>5265443.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>8940400.0</v>
       </c>
-      <c r="BC36"/>
-[...1 lines deleted...]
-      <c r="BE36">
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36">
         <v>6046220.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
     </row>
-    <row r="37" spans="1:77">
+    <row r="37" spans="1:79">
       <c r="A37" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -9190,1143 +9502,1169 @@
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
     </row>
-    <row r="38" spans="1:77">
+    <row r="38" spans="1:79">
       <c r="A38" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>57</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>50821830.0</v>
+      </c>
+      <c r="D38">
         <v>49668240.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>51933070.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>50416720.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>46990970.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>60828970.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>93696366.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>52101920.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>62568730.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>26493831.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>33289283.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>18191002.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>4752262.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>5273702.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6980714.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5271142.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6855610.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>6635607.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>13810929.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>6443028.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>6151112.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>4789130.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>5099840.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>4789629.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>4451352.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>4428776.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>4479400.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>3122600.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>2782400.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1716300.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>2138800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1706900.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1822700.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>6854700.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>6638500.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>6353200.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>5533600.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>5080400.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>4837100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>7641300.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>6724500.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>13308400.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>8770500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>10397300.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>122371339000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>79034960000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>0.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>9579800.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>86853128000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>90197235000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>84645516000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>0.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>78914641000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>81417033000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>73076523000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>69079216000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>59169306000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>65231168000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>54428307000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>49490892000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>39931504000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>42490283000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>45598335000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>47450975000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>83250342000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>39370992000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>19041332000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>71588682000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>8911039000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>9285367000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>6761012000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>20716431000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:77">
+    <row r="39" spans="1:79">
       <c r="A39" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39">
+        <v>7329671.0</v>
+      </c>
+      <c r="C39">
+        <v>7109150.0</v>
+      </c>
+      <c r="D39">
         <v>8894000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>8904977.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>5476425.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>5119588.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>14163153.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>9982427.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10483752.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>12156484.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>13175933.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7819716.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>11020537.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1973523.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-271676679828.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>67919219.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>400950.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>946714.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1251726.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2925606.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>673701.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2959491.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>2977948.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>495385.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2763946.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2831340.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1274555.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2980311.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>2686632.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>2474196.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1466778.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1731207.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1814052.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2291464.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3082900.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4450786.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4742168.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>5079336.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>5234491.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>4552628.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>5388930.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>5868274.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>6070040.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>5575950.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>6784032.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>13554010.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>13188647.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>9534250.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>12450125.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>19336739.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>19846550.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>17818765.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>16538966.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>4824326.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>44114950000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>32594926000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>3418886.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>31738903000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>28999354000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>21890013000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>21067090000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>48787406000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>98758457000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>25126108000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>14876301000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>18008579000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>28794786000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>22636976000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>14101693000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>22293753000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>60787354000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>63013080000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>17057809000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>51353462000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>79356857000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>36579356000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>9299366000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:77">
+    <row r="40" spans="1:79">
       <c r="A40" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40">
+        <v>17742321.0</v>
+      </c>
+      <c r="C40">
+        <v>23037692.0</v>
+      </c>
+      <c r="D40">
         <v>22300000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>6632557.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>7644393.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>9019429.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1424645.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2572646.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10284528.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>5062592.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>6000444.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6046924.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>5674569.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>6646219.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>165587195.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>161063345.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>159620821.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>152133886.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>9360722.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>9627799.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10269717.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6899352.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>8099477.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>8018496.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>8856198.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>7920053.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>5761870.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>5012233.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>6236407.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>6240404.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>5540007.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>5389198.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>5423386.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>4899764.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>5882699.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>8042278.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>9853695.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>11396207.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>8942570.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>8902247.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>4056628.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>6067620.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>9504321.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>10264241.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>3578769.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>2736413.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>7244514.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>9574446.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>11934872.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>7252481.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>8478022.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>27113939.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>12702999.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>677113.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>5108049.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>53680724000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>38248907000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>881434.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>71554222000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>57034009000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>28263658000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>30606272000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>67365414000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>55186172000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>19693447000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>25996306000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>38779923000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>33413324000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>33117969000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>25670141000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>28827843000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>25678661000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>16264781000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>15385583000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>41010527000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>39173999000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>28591285000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>21342472000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:77">
+    <row r="41" spans="1:79">
       <c r="A41" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>25814868.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>23490006.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>39493321.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4320374.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4762446.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>4302330.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>4915838.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>4661134.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>4795016.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>3599179.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>4024847.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>3128214.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>3796163.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>4030356.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>3834131.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3719929.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>4918607.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>4721500.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>8100900.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>7779600.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>7540800.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>8763100.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>9242800.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>10423700.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>10433000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>10096100.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>10055900.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>9496700.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>10279000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>9643200.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>10220000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>9704500.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>14676700.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>4056500.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>4133400.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>3729500.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>53686824000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>51358643000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>8730000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>8190200.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>50392895000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>44114378000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>42020161000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>40388459000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>40782546000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>38683149000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>44994783000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>43181538000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>58891453000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>64285980000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>57292485000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>41644862000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>32013187000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>30892969000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>30860419000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>28500124000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>100602733000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>99949673000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>24969786000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>24141993000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>23467727000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>22575400000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>21363124000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>19974674000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:77">
+    <row r="42" spans="1:79">
       <c r="A42" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B42">
+        <v>130930353.0</v>
+      </c>
+      <c r="C42">
+        <v>130945718.0</v>
+      </c>
+      <c r="D42">
         <v>130998000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-12684047.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-13999067.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-17139350.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>126137585.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>126137585.0</v>
       </c>
-      <c r="H42">
-[...2 lines deleted...]
-      <c r="I42">
+      <c r="J42">
+        <v>125873693.0</v>
+      </c>
+      <c r="K42">
         <v>-156075600.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>125578679.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-151749717.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-162177641.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-158669069.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-134299194.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>-131666873.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-127649397.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-132742880.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2618931.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3292198.0</v>
       </c>
       <c r="U42">
         <v>2618931.0</v>
       </c>
       <c r="V42">
+        <v>3292198.0</v>
+      </c>
+      <c r="W42">
         <v>2618931.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19562080.0</v>
       </c>
       <c r="X42">
         <v>2618931.0</v>
       </c>
       <c r="Y42">
+        <v>19562080.0</v>
+      </c>
+      <c r="Z42">
+        <v>2618931.0</v>
+      </c>
+      <c r="AA42">
         <v>18675203.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>18437609.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2618931.0</v>
       </c>
       <c r="AC42">
         <v>2618931.0</v>
       </c>
       <c r="AD42">
         <v>2618931.0</v>
       </c>
       <c r="AE42">
         <v>2618931.0</v>
       </c>
       <c r="AF42">
         <v>2618931.0</v>
       </c>
       <c r="AG42">
         <v>2618931.0</v>
       </c>
       <c r="AH42">
         <v>2618931.0</v>
       </c>
       <c r="AI42">
         <v>2618931.0</v>
       </c>
       <c r="AJ42">
+        <v>2618931.0</v>
+      </c>
+      <c r="AK42">
+        <v>2618931.0</v>
+      </c>
+      <c r="AL42">
         <v>2569022.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>2521154.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2457984.0</v>
       </c>
       <c r="AN42">
         <v>2457984.0</v>
       </c>
       <c r="AO42">
         <v>2457984.0</v>
       </c>
       <c r="AP42">
         <v>2457984.0</v>
       </c>
       <c r="AQ42">
         <v>2457984.0</v>
       </c>
       <c r="AR42">
+        <v>2457984.0</v>
+      </c>
+      <c r="AS42">
+        <v>2457984.0</v>
+      </c>
+      <c r="AT42">
         <v>14605645.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1270730.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2457984.0</v>
       </c>
       <c r="AV42">
         <v>2457984.0</v>
       </c>
       <c r="AW42">
         <v>2457984.0</v>
       </c>
       <c r="AX42">
+        <v>2457984.0</v>
+      </c>
+      <c r="AY42">
+        <v>2457984.0</v>
+      </c>
+      <c r="AZ42">
         <v>2424007.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>2796824.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>3205543.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>4150943.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>2590299.83</v>
       </c>
-      <c r="BC42"/>
-[...1 lines deleted...]
-      <c r="BE42">
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42">
         <v>3015931.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
     </row>
-    <row r="43" spans="1:77">
+    <row r="43" spans="1:79">
       <c r="A43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -10360,54 +10698,56 @@
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
     </row>
-    <row r="44" spans="1:77">
+    <row r="44" spans="1:79">
       <c r="A44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -10441,94 +10781,100 @@
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
     </row>
-    <row r="45" spans="1:77">
+    <row r="45" spans="1:79">
       <c r="A45" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>64</v>
+      </c>
+      <c r="B45">
+        <v>83804504.0</v>
+      </c>
       <c r="C45">
+        <v>82804945.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>82102693.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>152549660.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>146698020.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>167116423.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>88849807.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>156763247.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>50470135.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>50285268.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>50238560.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>49172945.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>46713369.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>72687208.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -10546,671 +10892,689 @@
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
     </row>
-    <row r="46" spans="1:77">
+    <row r="46" spans="1:79">
       <c r="A46" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B46">
+        <v>28973748.0</v>
+      </c>
+      <c r="C46">
+        <v>29816865.0</v>
+      </c>
+      <c r="D46">
         <v>28491000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>140582504.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>140962888.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>134886519.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>151310168.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>91760759.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>94852271.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>97161467.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>89059998.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>91100580.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>89841357.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>87827897.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>70898890.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>71181212.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>59114320.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>62094395.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>40298100.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>40646340.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>40809020.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>41365319.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>46951515.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>47760512.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>48699885.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>49552939.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>50408360.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>51301137.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>52250218.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>53059270.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>53768817.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>54603012.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>63600048.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>64022988.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>67228093.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>71591376.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>72970679.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>75953234.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>77194747.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>79141837.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>80509725.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>81666567.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>92249068.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>92566141.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>88621722.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>88511161.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>89032128.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>66944909.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>61837622.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>65372180.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>42427248.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>49622511.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>36571515.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>36670405.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>36229635.0</v>
       </c>
-      <c r="BC46"/>
-[...1 lines deleted...]
-      <c r="BE46">
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46">
         <v>39358493.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
     </row>
-    <row r="47" spans="1:77">
+    <row r="47" spans="1:79">
       <c r="A47" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>66</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>107345010.0</v>
+      </c>
+      <c r="D47">
         <v>104414240.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>101588460.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>96675150.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>93583310.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>99382040.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>91870620.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>87827900.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>70898890.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>71181212.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>59114320.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>39365799.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>40298100.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>40646340.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>40809020.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>41365319.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>46951515.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>47760512.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>48699885.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>49552939.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>50408360.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>51301137.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>52250218.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>53059270.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>53768817.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>54603000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>63600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>64023000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>67228100.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>71591400.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>72970700.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>75953200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>77194700.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>79141800.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>80509700.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>81666600.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>92249100.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>92566100.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>88621700.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>88511200.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>82403300.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>61952600.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>61754600.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>63015300.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>488216310000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>492319878000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>35952800.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>37247200.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>346695073000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>343926276000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>348670474000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>356508090000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>321556279000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>323928316000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>327948798000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>329351088000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>334560950000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>342244527000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>348719655000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>355301676000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>361702736000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>368080124000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>374432975000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>384899112000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>388400825000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>393142323000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>315546880000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>319959326000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>328031473000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>297384697000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>265560718000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>241355512000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:77">
+    <row r="48" spans="1:79">
       <c r="A48" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B48">
+        <v>-127751670.0</v>
+      </c>
+      <c r="C48">
+        <v>-128239955.0</v>
+      </c>
+      <c r="D48">
         <v>-129000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>1627384.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-2199810.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-3841807.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>2220547.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-2429967.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-7935740.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-11518933.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-15530722.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-15640872.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-22095279.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-37897704.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-30060544.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-57527922.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-60774149.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-68944746.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-73147498.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-70170533.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-69765465.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-68463104.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-64196335.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-64168737.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-62912389.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-62051484.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-59600202.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-58286024.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-57678454.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-57078535.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-57061596.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-56504628.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-51067178.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-50132660.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-47706486.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-47588553.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-45283128.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-43274727.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-36604776.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-35744615.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-34945587.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-32291383.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-25467851.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-23551375.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-22698249.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-21008072.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-21418798.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-23448625.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-20045503.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-18773956.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-22267118.26</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-20163029.8</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-23615686.63</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-18530559.89</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-19575070.83</v>
       </c>
-      <c r="BC48"/>
-[...1 lines deleted...]
-      <c r="BE48">
+      <c r="BE48"/>
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-15860995.01</v>
       </c>
-      <c r="BF48"/>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48"/>
+      <c r="BT48">
         <v>30367964000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>24498497000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>7744453000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>22183601000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>21776043000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>21557973000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>21794238000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>28661501000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:77">
+    <row r="49" spans="1:79">
       <c r="A49" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -11244,674 +11608,696 @@
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
     </row>
-    <row r="50" spans="1:77">
+    <row r="50" spans="1:79">
       <c r="A50" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>69</v>
+      </c>
+      <c r="B50">
+        <v>17985721.0</v>
+      </c>
       <c r="C50">
+        <v>18962911.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>8467836.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>8467836.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>8896034.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>39957065.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>32381848.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>33542694.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>34483636.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>11712611.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>10391987.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>12771378.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>13329573.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>14696752.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>24707031.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>15803685.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>15925378.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>17597598.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>10510277.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>9453538.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>10448938.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>11050692.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>5285844.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>5285133.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>6708921.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>9711168.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>10760024.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>10961075.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>11387036.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>11794798.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
     </row>
-    <row r="51" spans="1:77">
+    <row r="51" spans="1:79">
       <c r="A51" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B51">
+        <v>55251288.0</v>
+      </c>
+      <c r="C51">
+        <v>54531300.0</v>
+      </c>
+      <c r="D51">
         <v>45677000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>45254833.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>41376701.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>42804961.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>78734550.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>70715762.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>73325181.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>72919740.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>31269021.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>37859123.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>36468741.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>35309885.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>32300636.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>33137735.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>20006819.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>19173919.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>17816385.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>17692415.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>16661494.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>17946566.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>18190013.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>12819971.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>11974445.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>7448068.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>10492761.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>11614158.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>11856433.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>12242250.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>12652314.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>13245207.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>14255828.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>14986658.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>16371404.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>17499976.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>20592241.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>22516234.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>23967243.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>24735676.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>26069617.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>29167232.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>34637447.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>35102218.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>39055329.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>41011118.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>41152678.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>42977344.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>26701126.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>68785679.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>50280341.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>34291488.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>37663005.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>42340584.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>32388313.0</v>
       </c>
-      <c r="BC51"/>
-[...1 lines deleted...]
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51">
         <v>33285533.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
     </row>
-    <row r="52" spans="1:77">
+    <row r="52" spans="1:79">
       <c r="A52" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B52">
+        <v>29803792.0</v>
+      </c>
+      <c r="C52">
+        <v>24359900.0</v>
+      </c>
+      <c r="D52">
         <v>10367000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>9805843.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>8929170.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9361928.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>40174684.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>32649882.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>33946430.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>34912161.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>12337629.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>15670949.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>14793527.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>14865145.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>15982176.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>26018795.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>16017739.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>16130309.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>17809451.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>10776835.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>9457254.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>11397013.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>11385349.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>5685411.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>5720074.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>7221528.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>10214631.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>11288900.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>11257589.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>11682470.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>12083457.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>12785206.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>13559906.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>14240746.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>15967874.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>16644214.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>19198738.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>19547491.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>18699570.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>18765832.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>18708408.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>6950352.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>14696123.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>12073015.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>12604602.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>6521772.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1785577.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>3200406.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>4676865.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>52140149.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>29233291.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>13007865.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>15764685.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>27413336.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>10783185.0</v>
       </c>
-      <c r="BC52"/>
-[...1 lines deleted...]
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52">
         <v>9072916.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
     </row>
-    <row r="53" spans="1:77">
+    <row r="53" spans="1:79">
       <c r="A53" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>-70671330.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>-67541439.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-68343368.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>26810.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
-      <c r="AL53">
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53">
         <v>353612.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>348729.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>919470.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>3040695.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>4746416.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>5681547.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>6344129.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>7556269.0</v>
       </c>
-      <c r="AT53"/>
-      <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
     </row>
-    <row r="54" spans="1:77">
+    <row r="54" spans="1:79">
       <c r="A54" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -11945,942 +12331,968 @@
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
     </row>
-    <row r="55" spans="1:77">
+    <row r="55" spans="1:79">
       <c r="A55" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B55">
+        <v>243898044.0</v>
+      </c>
+      <c r="C55">
+        <v>238454816.0</v>
+      </c>
+      <c r="D55">
         <v>238401000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>238719522.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>237944311.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>227965515.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>285464447.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>248430356.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>250051869.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>245446279.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>215303983.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>217994230.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>216901420.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>180289993.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>161416444.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>150051608.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>150177604.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>101640920.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>51011996.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>53639133.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>51560630.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>53890353.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>58552862.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>67020629.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>66482713.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>61101287.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>64318416.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>65661989.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>67973229.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>68442839.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>70066956.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>69713061.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>77045127.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>77755290.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>82125370.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>87228345.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>90493594.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>94297475.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>101306168.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>103121889.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>104077256.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>108438664.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>122740014.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>124620169.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>125104369.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>127135442.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>126325112.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>116444329.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>104712277.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>108146305.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>80801379.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>88780529.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>79023363.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>75651451.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>64905766.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>618948421000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>610339717000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>66127089.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>601882247000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>593689542000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>586705016000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>593412811000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>611833692000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>680348592000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>578013166000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>562169537000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>571347934000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>572656706000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>586043687000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>603909384000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>691505328000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>634375616000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>533780619000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>544445616000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>505389785000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>503462862000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>425680985000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>407029954000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:77">
+    <row r="56" spans="1:79">
       <c r="A56" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B56">
+        <v>57251136.0</v>
+      </c>
+      <c r="C56">
+        <v>53598983.0</v>
+      </c>
+      <c r="D56">
         <v>57900000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>59270078.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>57696761.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>53659757.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>60807593.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>45142254.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>42408041.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>33444900.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>36629832.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>31237136.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>30003053.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>18445060.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>63712130.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>45453868.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>72872282.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>26993251.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>5234348.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>6012079.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>5480468.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>5669424.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>4965740.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>5449188.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>4924454.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>5397236.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>8563948.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>9261012.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>10933382.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>10932113.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>11869363.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>10630681.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>10322504.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>10949895.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>13181002.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>13498134.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>15815989.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>16521556.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>17256706.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>17341564.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>17214292.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>21238513.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25410531.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>27216940.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>28841394.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>31899815.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>30835162.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>41183354.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>34187134.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>34733636.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>27945798.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>31416503.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>32875562.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>29611018.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>19599979.0</v>
       </c>
-      <c r="BC56"/>
-[...1 lines deleted...]
-      <c r="BE56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56">
         <v>17199916.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
     </row>
-    <row r="57" spans="1:77">
+    <row r="57" spans="1:79">
       <c r="A57" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B57">
+        <v>74178035.0</v>
+      </c>
+      <c r="C57">
+        <v>66823349.0</v>
+      </c>
+      <c r="D57">
         <v>56201000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>54497187.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>61824798.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>71188132.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>112352278.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>88104227.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>92735830.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>86471381.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>76336130.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>77928949.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>67075910.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>57558152.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>201567638.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>203816415.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>189903274.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>183076426.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>34355682.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>27867733.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>26736450.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>26756737.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>26725196.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>21715720.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>21273152.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>21944991.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>24795733.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>24449030.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>25957340.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>25761926.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>26266067.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>26348923.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>25234152.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>25125413.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>27471653.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>30436457.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>35418150.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>37025496.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>35189993.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>35167984.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>29263906.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>18701707.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>30235881.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>27457056.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>22622150.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>15890336.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>15265068.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>17640340.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>21082930.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>65105499.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>45230452.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>47073156.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>35214919.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>34556480.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>20999083.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>174189812000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>152509735000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>14639017.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>242370616000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>279227036000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>251987495000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>252411024000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>211355524000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>242034388000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>192173822000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>188752073000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>192717601000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>188393316000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>268298598000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>278071254000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>214421456000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>154448074000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>139368802000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>140944762000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>103033224000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>100141683000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>115331830000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>102943557000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:77">
+    <row r="58" spans="1:79">
       <c r="A58" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B58">
+        <v>108898825.0</v>
+      </c>
+      <c r="C58">
+        <v>103507595.0</v>
+      </c>
+      <c r="D58">
         <v>102668000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>101860313.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>106363339.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>119600202.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>166740915.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>141470729.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>145760049.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>142305447.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>116827786.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>116781817.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>127494624.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>104932829.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>243700961.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>234425356.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>239750925.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>212003666.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>39125062.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>39085643.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>38856523.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>38911901.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>38324876.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>32449456.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>31552370.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>25299740.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>28870025.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>28804644.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>30390315.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>30041635.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>31753531.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>31530435.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>34031021.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>33650876.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>35415952.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>40055312.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>46054453.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>50361843.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>50834598.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>51177845.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>46625271.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>50361730.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>60403450.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>59849921.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>59030415.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>59876004.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>69260898.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>61424760.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>47189190.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>85493116.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>70924908.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>73513186.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>65938264.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>57657669.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>47870269.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>444945848000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>415576672000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>43310519.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>398440431000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>431024030000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>411173218000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>412446633000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>409959375000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>497452466000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>391214842000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>375630279000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>369166096000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>371802030000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>403176573000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>414309088000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>435811258000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>384551013000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>300710060000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>296935909000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>259361209000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>257845117000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>179826975000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>154308681000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:77">
+    <row r="59" spans="1:79">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -12914,287 +13326,295 @@
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
     </row>
-    <row r="60" spans="1:77">
+    <row r="60" spans="1:79">
       <c r="A60" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B60">
+        <v>134833618.0</v>
+      </c>
+      <c r="C60">
+        <v>134831333.0</v>
+      </c>
+      <c r="D60">
         <v>135396000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>136702672.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>131560458.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>108275006.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>118308139.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>106902488.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>104087015.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>102900169.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>98065581.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>101073119.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>89272803.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>75224664.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-82634572.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-107469629.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-106698380.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-119962460.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>11874441.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>14547312.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>12704556.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>14978446.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>20227979.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>34571166.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>34930335.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>35801542.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>35448385.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>36857340.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>37582908.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>38401198.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>38313419.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>38182620.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>43014100.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>44104408.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>46709413.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>47173027.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>44439135.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>43935625.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>50471563.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>51944037.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>57451978.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>58076927.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>62336557.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>64770240.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>66073945.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>67259430.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>57064205.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>55019558.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>57523078.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>22653180.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>9876462.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>15267338.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>13085093.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>17993773.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>17035486.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>174002573000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>194763045000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>22816569.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>203441816000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>162665512000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>175531798000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>180966178000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>201874317000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>182896126000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>186798324000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>186539258000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>202181838000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>200854676000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>182867114000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>189600296000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>255694070000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>249824603000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>233070559000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>247509707000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>246028576000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>245617745000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>245854010000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>252721273000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:77">
+    <row r="61" spans="1:79">
       <c r="A61" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -13228,54 +13648,56 @@
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
     </row>
-    <row r="62" spans="1:77">
+    <row r="62" spans="1:79">
       <c r="A62" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -13309,103 +13731,106 @@
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13422,2198 +13847,2296 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>34874377.0</v>
+      </c>
+      <c r="C2">
         <v>63693959.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>78845583.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>68718907.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10969287.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7563327.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13278032.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16274396.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>14228778.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13242767.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18218763.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>20153067.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20461598.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19412151.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>18249597.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>18897305.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>19094381.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20461821.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>118075008000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>148467191000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>2320514.0</v>
+      </c>
+      <c r="C3">
         <v>243638.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>283618.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>269936.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>218794.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>333043.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>147705.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>224700.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>261935.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>222987.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>697038.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>345503.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>277507.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>294029.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>230149.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>514155.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>229557.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>165376.0</v>
       </c>
-      <c r="S3"/>
       <c r="T3"/>
+      <c r="U3"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B5">
+        <v>15542982.0</v>
+      </c>
+      <c r="C5">
         <v>18210966.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>34890276.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>55399332.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>12025619.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4155387.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5174355.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2828436.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1372008.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9841871.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-10407688.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1127820.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-318401.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2944479.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1859024.94</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3166963.51</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4305250.57</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2026717.19</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>17863496.0</v>
+      </c>
+      <c r="C6">
         <v>18454604.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>35173894.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>55669268.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12244413.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3822344.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5026650.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2603736.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1110073.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-9618884.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-9710650.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-782317.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-40894.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3238508.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1628875.94</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2652808.51</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4075693.57</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1861341.19</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>43785290.0</v>
+      </c>
+      <c r="C9">
         <v>54195672.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>91226353.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>123345563.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6193491.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>160180.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1606120.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4005552.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1874596.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3032373.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1047569.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3417642.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7792189.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8458250.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6240720.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4649252.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6302279.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6046484.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>9612791.0</v>
+      </c>
+      <c r="C10">
         <v>12135807.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31924056.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53850317.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>518501.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7789922.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-6424412.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9328581.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8857501.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-12297285.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-12733344.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2973063.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3030174.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4199041.57</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4250064.83</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-5118830.84</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4494459.02</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-8259302.31</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5597706000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24135903000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B11">
+        <v>1444848.0</v>
+      </c>
+      <c r="C11">
         <v>4459503.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5531064.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14888931.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>978762.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1378303.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1451462.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2081129.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2091398.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1303580.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1642926.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-738947.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-648627.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-802279.21</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-546625.73</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-772151.53</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-804977.52</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-2849217.2</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4916366000.0</v>
       </c>
-      <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B12">
+        <v>5084038.0</v>
+      </c>
+      <c r="C12">
         <v>6075159.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2966220.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1549015.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1658321.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1207704.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1250057.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1726757.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2276766.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2455414.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2325656.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2136572.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2711773.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2760825.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2602505.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3104345.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3461010.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2971353.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B13">
+        <v>227037.0</v>
+      </c>
+      <c r="C13">
         <v>6629080.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>46451.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5302900.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6536.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>669460.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3621.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>5682.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>5588.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3431.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2321190.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B14">
+        <v>-658758.0</v>
+      </c>
+      <c r="C14">
         <v>822.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-14221.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-5183.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-21381.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.0</v>
       </c>
       <c r="I14">
         <v>6.0</v>
       </c>
       <c r="J14">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="K14">
         <v>7.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>7.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>7517269.0</v>
+      </c>
+      <c r="C15">
         <v>7677126.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>26378771.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>33736956.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-481642.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-6411619.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-4972950.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7247452.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6766102.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10993705.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11090417.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2234115.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2381544.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3396760.5</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3703439.1</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4346679.3</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3689481.51</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-5410085.11</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>681340000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>28636962000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B16">
+        <v>7610670.0</v>
+      </c>
+      <c r="C16">
         <v>7677130.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26378770.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38956200.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-3171556.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6411620.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-4972949.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-7247452.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-6766102.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-10993705.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-11090420.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>681340000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>28636962000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B17">
+        <v>8269425.0</v>
+      </c>
+      <c r="C17">
         <v>7676304.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>26392992.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>38961386.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-460261.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-6411619.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-4972950.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7247452.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6766103.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-10993705.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-11090418.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B18">
+        <v>-4920168.0</v>
+      </c>
+      <c r="C18">
         <v>-6549707.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3562917.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2732130.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2139161.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1800845.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1889047.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2190335.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2578179.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2451983.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>15542982.0</v>
+      </c>
+      <c r="C21">
         <v>19506793.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37163000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58078328.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2207690.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3204145.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4357412.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1990525.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4432808.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3388308.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-10536951.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5174894.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-345915.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1266511.39</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1859025.71</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3166964.08</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1379950.5</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2026717.45</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15081393000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>29819940000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
+      <c r="U22"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>63116685.0</v>
+      </c>
+      <c r="C23">
         <v>98382838.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132908936.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>123643677.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15558822.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12209826.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18900437.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22280055.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21049924.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>25421153.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27708145.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>28745605.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>28599703.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29136913.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26349343.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>26713521.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>26776611.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28535023.0</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
+      <c r="U24"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B25">
+        <v>221274.0</v>
+      </c>
+      <c r="C25">
         <v>243638.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>283618.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>269936.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>37797.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>129557.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>147705.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>224700.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>261935.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B27">
+        <v>23062825.0</v>
+      </c>
+      <c r="C27">
         <v>25998207.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>46078915.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>202335.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>884254.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2372162.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>514372.0</v>
+      </c>
+      <c r="C28">
         <v>722512.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7946647.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15800306.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>551410.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>537200.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>619256.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>882184.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>977550.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>933350.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1034970.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>856030.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>366542.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>507397.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>329922.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>531277.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>492165.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>323512.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>60448625000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21834425000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>1462800.0</v>
+      </c>
+      <c r="C29">
         <v>4459500.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5531064.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14888930.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>978762.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1378300.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1451462.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-2081129.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2091398.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1303580.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1642930.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
+      <c r="U29"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>28242308.0</v>
+      </c>
+      <c r="C30">
         <v>34688879.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>54025562.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54924770.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4589535.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4646499.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5622405.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6005659.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6821146.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12178386.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9489382.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8592538.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8138105.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9724761.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8099745.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7816215.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7682229.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8073201.0</v>
       </c>
-      <c r="S30"/>
       <c r="T30"/>
+      <c r="U30"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B31">
+        <v>-5930190.0</v>
+      </c>
+      <c r="C31">
         <v>-7370986.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5238944.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4228011.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-9050847.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2306731.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2067000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7338056.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5253574.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8908977.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4778587.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2201831.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2684259.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2014623.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2391039.12</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1951866.76</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3114508.52</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6232584.86</v>
       </c>
-      <c r="S31"/>
       <c r="T31"/>
+      <c r="U31"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B32">
+        <v>78659667.0</v>
+      </c>
+      <c r="C32">
         <v>117889631.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>170071936.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>192064470.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17162778.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>7723507.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>14884152.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20279948.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>16103374.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16275140.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>17171194.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>23570709.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>28253787.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>27870401.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>24490317.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>23546557.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25396660.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26508305.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>217137870000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>204128517000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB32"/>
+  <dimension ref="A1:CD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="CA1" t="s">
-        <v>170</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>171</v>
       </c>
+      <c r="CC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B2">
+        <v>10915848.0</v>
+      </c>
+      <c r="C2">
+        <v>5093290.0</v>
+      </c>
+      <c r="D2">
         <v>14385000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6909484.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>8552005.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5634103.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>28418955.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>15614499.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14026402.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>21550862.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16233051.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23242460.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>17819210.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>23077924.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23139295.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10956889.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11544799.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>5177370.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2605350.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1766062.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1420505.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1994586.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1696723.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1835788.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2036230.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3686951.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3520111.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2551128.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>3519842.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3943335.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4381301.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4633464.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3316296.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3559860.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3483192.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4215134.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>2970592.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2534145.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2760257.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3633478.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4314887.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4371718.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>3218690.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>6617755.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4010600.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2751405.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5012720.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>6301101.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6087841.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4638528.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5032160.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>758775.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>10032132.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3225048.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5296721.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5807204.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5083176.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3678677.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>35485993000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>42009487000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>34505098000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>83506608000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>19871925000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>25219602000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>24207584000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>61651160000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>44190586000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>48374068000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>48795505000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>93812542000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>50351575000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>24571186000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>36917076000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>35553026000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>29436183000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>27453060000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>25632739000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>35357628000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>21871780000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>21333662000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>24606266000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B3">
+        <v>793306.0</v>
+      </c>
+      <c r="C3">
+        <v>756140.0</v>
+      </c>
+      <c r="D3">
         <v>631870.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>55269.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>55284.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>23073.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>79998.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>35895.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>104672.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>115992.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-19800.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>102759.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>75463.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-18238.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>-43075.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>270110.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>61139.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-29445.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>40318.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>10932.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>15992.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>47978.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12255.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>32518.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>36806.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>31464.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>31673.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>42373.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>42195.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>49902.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>66781.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>54388.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>53629.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>68654.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>65221.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>63825.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>64235.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>21149.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>27712.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>60800.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>113326.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>285702.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>138880.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>146944.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>125512.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>79099.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>97404.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>88612.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>80388.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>86849.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>52275.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>38143.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>100238.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-171704.74</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>467035.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>65490.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>65356.0</v>
       </c>
-      <c r="BE3"/>
-      <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15650,444 +16173,458 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B5">
+        <v>4316458.0</v>
+      </c>
+      <c r="C5">
+        <v>2661251.0</v>
+      </c>
+      <c r="D5">
         <v>2490130.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6103843.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>4198028.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4691479.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>9079301.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7577517.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>6245627.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4855668.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-164467.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>9024099.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>20250338.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-5313606.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>18054641.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>27917036.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>23536596.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4208515.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1002464.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42332.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1094148.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4955951.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>426696.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1155000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-897963.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2335261.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-1224680.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-285794.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-511677.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-148810.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-291143.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1730990.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-653727.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1190984.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>772537.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2335516.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1523123.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-6371737.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-364632.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-456616.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2652886.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>3262334.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1840458.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>18431.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1954984.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-953287.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4512191.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-3281807.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1113589.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>5024383.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-4455008.94</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>3961360.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2332706.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>1310643.74</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-388557.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-1631547.08</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-702568.3</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>5109764.0</v>
+      </c>
+      <c r="C6">
+        <v>3417391.0</v>
+      </c>
+      <c r="D6">
         <v>3122000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>6159112.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4253312.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4668406.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9159299.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7613412.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>6350299.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4971660.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-184267.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>9126858.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>20325801.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-5331844.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>18011566.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>28187146.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>23597735.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4179070.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-962146.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>53264.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1078156.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4907973.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>438951.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1122482.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-861157.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-2303797.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1193007.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-243421.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-469482.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-98908.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-224362.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1676602.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-600098.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1122330.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>837758.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-2271691.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1458888.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-6350588.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-336920.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-395816.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2539560.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3548036.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1701578.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>165375.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-1829472.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-874188.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4609595.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-3193195.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1033201.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>5111232.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-4402733.94</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>3999503.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2232468.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>1138939.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>78478.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1566057.08</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-637212.3</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1736399.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -16124,54 +16661,56 @@
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -16208,1842 +16747,1902 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B9">
+        <v>10579699.0</v>
+      </c>
+      <c r="C9">
+        <v>12138338.0</v>
+      </c>
+      <c r="D9">
         <v>7652000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10490011.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>14014698.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>11295570.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>13277533.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>15745906.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13876663.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>18997083.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>12751414.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>25065102.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>34412754.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>31369468.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>29975375.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>33127649.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>28873071.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4753006.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>20384.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1311147.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>108954.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-559570.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-339618.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>982618.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>76750.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-870664.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>372603.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1230844.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>873337.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>729037.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1305391.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>657388.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1313736.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1077515.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>406428.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-446794.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>837447.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1721058.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1007125.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>621758.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-317568.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-136762.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>564173.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2286269.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>811289.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>2500509.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>534200.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-1153645.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>1536578.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>6204020.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-916776.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>4581183.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-2076237.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>3400343.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>1821384.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>1167654.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>2068869.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>3064366.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>17860857000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9960100000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>19346843000.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>31207734000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>28197817000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>28546223000.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>18034648000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>12442250000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>18219585000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>30385928000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>46885393000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>14112067000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>24439719000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>28663347000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>24926320000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>21362776000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>11405303000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>25533641000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>30172807000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>33847430000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B10">
+        <v>2388409.0</v>
+      </c>
+      <c r="C10">
+        <v>664901.0</v>
+      </c>
+      <c r="D10">
         <v>1147000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5055380.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2843763.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6758149.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8449290.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5907349.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4537317.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3125121.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-813013.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8941854.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>20670094.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-5361551.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>17242638.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>27499568.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>14469662.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3777453.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1442169.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-360394.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1456389.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-5308428.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-7085.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1547152.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-927257.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3292786.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-1610738.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-613052.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-907836.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-506960.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-781744.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6880376.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1159501.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-3498604.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>131787.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-2894838.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-2595846.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-7133576.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-893241.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-931438.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-3339030.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-7487620.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2594388.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-318716.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-2332620.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-461944.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3611659.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-4373168.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1749610.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>4407813.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-5034145.85</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>3085839.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-5489680.56</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>813837.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-1200268.62</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2384864.59</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1427746.31</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>574036.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10">
         <v>1327162000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>17974011000.0</v>
       </c>
-      <c r="BP10"/>
-[...1 lines deleted...]
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10">
         <v>3452888000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>16602078000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>1437763000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1267646000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1783009000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1109288000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1584817000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2662246000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>24916713000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B11">
+        <v>1494450.0</v>
+      </c>
+      <c r="C11">
+        <v>226725.0</v>
+      </c>
+      <c r="D11">
         <v>-1176395.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1230055.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1202909.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-684748.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3526614.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>665500.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>952137.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-888523.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-925876.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2482175.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4863288.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>622878.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>4487326.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4741889.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5036838.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-434193.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1528481.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>38047.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-153573.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1041658.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>20513.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-290803.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-66355.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-841503.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-296561.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-5481.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-307917.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-188444.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-179334.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1465409.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-247942.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1092331.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>235334.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-618185.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-616216.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-281486.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-153257.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-126751.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-742086.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-856981.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-677912.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>534410.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-642443.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-257414.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>966575.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-970044.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-478064.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>20791.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-453073.09</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>277725.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-494071.24</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-351119.38</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-108024.87</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-214637.74</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-128497.22</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>176989.0</v>
       </c>
-      <c r="BF11"/>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
         <v>2928129000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>1030206000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>1049576000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2019274000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>817310000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>3581379000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B12">
+        <v>1430500.0</v>
+      </c>
+      <c r="C12">
+        <v>1316082.0</v>
+      </c>
+      <c r="D12">
         <v>1342000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>18293740771.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1354265.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2066670.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>630011.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1658180.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1708310.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1730547.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>628746.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>82245.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>524682.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>29707.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>768928.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>417468.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>332912.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>453649.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>439705.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>402726.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>362241.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>352477.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>433781.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>504492.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>29294.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>140582.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>386058.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>327258.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>396159.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>358150.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>490601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>372232.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>505774.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>455661.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>640750.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>559322.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>621033.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>761839.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>528609.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>474822.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>690144.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>856943.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>753930.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>337147.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>377636.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>491343.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1128751.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1091361.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>636022.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>616570.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>579136.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>875519.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>640545.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1060110.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>791484.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>753317.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>725177.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>551129.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>6492655000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5711622000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>6193713000.0</v>
       </c>
-      <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BK12"/>
+      <c r="BL12">
         <v>14614202000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>15526100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>14967909000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4334000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>35237836000.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>13578105000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>14844583000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2570460000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>9130277000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>6314668000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>5160490000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3806616000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>2965627000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>2204339000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1947994000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>2332789000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>2722565000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2733992000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B13">
+        <v>71685.0</v>
+      </c>
+      <c r="C13">
+        <v>164147.0</v>
+      </c>
+      <c r="D13">
         <v>1499520.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>17826.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3283340.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1638880.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>5451060.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>11988.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>8958.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9610.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>8748.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10642.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1500730.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>265140.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2125840.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>21539.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>10813.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3735.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>458290.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>396660.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>489770.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>904800.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>865.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>112340.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>112729.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>726.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>354800.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>731.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1456.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>152</v>
+      </c>
+      <c r="B14">
+        <v>-427889.0</v>
+      </c>
       <c r="C14">
+        <v>1846.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>1899.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1113.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11047.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-8268.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>30.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1987.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1855.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-2713.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-5272.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4381.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>344914.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>12180919.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-11268789.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1262227.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-8894.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-6315.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6178.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-449.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>7.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6.0</v>
       </c>
       <c r="AA14">
         <v>5.0</v>
       </c>
       <c r="AB14">
         <v>6.0</v>
       </c>
       <c r="AC14">
-        <v>6.0</v>
+        <v>5.0</v>
       </c>
       <c r="AD14">
         <v>6.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
+      <c r="AE14">
+        <v>6.0</v>
+      </c>
+      <c r="AF14">
+        <v>6.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
         <v>200.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>300.0</v>
       </c>
-      <c r="AU14"/>
-      <c r="AV14"/>
       <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14">
         <v>57000.0</v>
       </c>
-      <c r="AY14"/>
-      <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B15">
+        <v>469388.0</v>
+      </c>
+      <c r="C15">
+        <v>440021.0</v>
+      </c>
+      <c r="D15">
         <v>1672000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3827224.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1641967.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-6062354.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>4914408.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5241879.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>3583193.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4011789.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>110150.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6454407.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>15586587.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5984429.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>12755312.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>22757679.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8170597.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4202752.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2976965.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-405068.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1302361.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4266769.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-27598.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1256348.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-860905.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2451282.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1314178.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-607570.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-599919.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-318516.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-602410.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5414967.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-911559.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-2406272.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-103547.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-2276654.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1979629.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-6852090.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-739984.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-804687.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-2596944.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-6630639.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1916475.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-853126.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-1690177.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-204732.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2644820.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-3402658.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-1271545.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4387025.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-4581078.25</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>2808115.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-4995607.13</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1164959.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1092243.75</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2170226.84</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1299249.1</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>397046.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>154</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>440380.0</v>
+      </c>
+      <c r="D16">
         <v>1701100.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3827220.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1641970.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-6062350.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4914410.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>15586590.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-86770.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24936231.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>11488890.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8170597.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1512838.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2976965.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-405068.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1302361.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4266769.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-27598.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-1256348.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-860905.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2451282.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-1314180.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-607570.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-599919.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-318516.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-602410.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>155</v>
+      </c>
+      <c r="B17">
+        <v>900946.0</v>
+      </c>
       <c r="C17">
+        <v>438534.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>3825325.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>1640854.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-6073401.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4922676.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5241849.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>3585180.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4013644.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>112863.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6459679.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>15806806.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-5984429.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>12755312.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>22757679.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9432824.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>4211646.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2970650.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-398441.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1302816.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4266770.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-27598.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1256349.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-860902.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2451283.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-1314177.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-607571.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-599919.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-318516.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-602410.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>156</v>
+      </c>
+      <c r="B18">
+        <v>-1369995.0</v>
+      </c>
       <c r="C18">
+        <v>-1153009.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-1712163.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-705167.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2268868.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-714234.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1749776.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1816829.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1935606.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-726143.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-252382.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-648786.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-679878.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-931432.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-770755.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-350065.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-499147.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-571148.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-691965.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-376901.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-514633.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-575400.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-682851.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-27961.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-233147.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-529084.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-641131.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-485685.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18080,54 +18679,56 @@
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -18164,276 +18765,284 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>4316458.0</v>
+      </c>
+      <c r="C21">
+        <v>2661251.0</v>
+      </c>
+      <c r="D21">
         <v>3035000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4345063.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>5639054.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4208073.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9417372.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7854887.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>4406541.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4891738.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-164467.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9024099.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>21194776.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5313607.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>18054641.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>30579815.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>14818792.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4208515.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-983706.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>318984.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-963390.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2335782.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-978641.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-136299.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1035597.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2071672.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1349772.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-44794.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-542111.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-628124.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8720.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1036672.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-230366.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-449030.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1350159.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-2063880.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-569739.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-107533.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-298121.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-466540.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-2516114.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2033526.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2928709.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-4407439.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-1167277.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>793515.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1935147.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-3337790.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-695472.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>3701584.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-2698851.47</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>3452689.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-4801337.01</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1310644.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-710075.69</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-1278207.29</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-588873.03</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>1736399.0</v>
       </c>
-      <c r="BF21"/>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
-      <c r="BK21">
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21">
         <v>8094527000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>7543607000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BO21"/>
+      <c r="BP21">
         <v>2404591000.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21">
         <v>8411655000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>21982096000.0</v>
       </c>
-      <c r="BT21"/>
-      <c r="BU21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>2904647000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>5270919000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>3843558000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>3062269000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>1133166000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>2245699000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>8065913000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>18375162000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -18470,250 +19079,258 @@
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B23">
+        <v>17179089.0</v>
+      </c>
+      <c r="C23">
+        <v>14570377.0</v>
+      </c>
+      <c r="D23">
         <v>19003000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>13054432.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>16927649.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21137746.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>32279116.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>23505518.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>21460458.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>32324960.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>27896225.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>40350647.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>32779428.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>53083965.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>35591636.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17221162.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>17746914.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6698308.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3609440.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2758225.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2492849.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3770798.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2335746.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2954705.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3148577.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4887959.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5242486.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3826766.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4943226.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5300496.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5677972.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6327524.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4974063.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5084695.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>5233851.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>6359612.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4371766.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10120441.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4065503.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4721776.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>6513433.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6268482.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6711572.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8738925.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>5989166.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4458402.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>7482066.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8485248.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8319889.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>7140965.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6814235.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1887269.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>12757232.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>5314747.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7828181.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8253064.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7740920.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>5006644.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18750,124 +19367,130 @@
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>163</v>
+      </c>
+      <c r="B25">
+        <v>93115.0</v>
+      </c>
       <c r="C25">
+        <v>52898.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>55269.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>55284.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>23073.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>79998.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>35895.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>104672.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>115992.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-19800.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>102759.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>84667.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-18238.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-43075.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>270110.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>61139.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-29445.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>40318.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10932.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15992.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>47978.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12255.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>32518.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>36806.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -18878,54 +19501,56 @@
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18962,109 +19587,115 @@
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>165</v>
+      </c>
+      <c r="B27">
+        <v>4818066.0</v>
+      </c>
       <c r="C27">
+        <v>7744734.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>4961826.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>7277894.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>13720816.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1043658.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6070465.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>5163268.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8733498.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>9573366.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>15419120.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>12146296.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>19490665.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>19346220.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>4349225.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4696005.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>884254.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2345489.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3150229.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
@@ -19080,1117 +19711,1150 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B28">
+        <v>14423.0</v>
+      </c>
+      <c r="C28">
+        <v>131155.0</v>
+      </c>
+      <c r="D28">
         <v>4598180.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>211204.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>86018.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>89247.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>245010.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>175558.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>212697.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>137364.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>37291.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>132844.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>129180.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15198401.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8880971.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9269094.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>213782.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>162680.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1285610.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1525547.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>158201.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>143233.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>105160.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>118527.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>170280.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>121695.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>164188.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>125688.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>207685.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>297582.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>45443.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>294353.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>244806.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>181580.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>458689.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>165342.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>171939.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>254539.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>390743.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>467798.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>755866.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>291729.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>263575.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>258216.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>221450.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>242268.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>247075.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>82049.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>284638.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>100905.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>296.59</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>132577.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>133355.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>182080.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>75402.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>151036.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>98877.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>140232.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>21427524000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>20263692000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>18459651000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>8946107000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>24952688000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>13258454000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>13623800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>17751867000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>13884846000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>16536446000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>13879879000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>27360167000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>15816389000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>15340393000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>17925813000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>14106153000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>18366399000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>15194994000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>12781079000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>13612826000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>18312401000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>8543155000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>10465273000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B29">
+        <v>1506130.0</v>
+      </c>
+      <c r="C29">
+        <v>226910.0</v>
+      </c>
+      <c r="D29">
         <v>-1197070.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1230055.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1202910.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-684750.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3526610.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>665500.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>952137.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-888523.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-925876.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2482175.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4122880.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>622880.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4487330.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4741889.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5036838.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-434193.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1528480.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38050.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-153570.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1041660.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>20513.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-290803.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-66355.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-841503.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-296560.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-5481.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-307917.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B30">
+        <v>6263241.0</v>
+      </c>
+      <c r="C30">
+        <v>9477086.0</v>
+      </c>
+      <c r="D30">
         <v>4617000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6144948.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8375644.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>15503643.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3860161.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7891019.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7434056.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10774098.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>11663174.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>17108187.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14960218.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>30006041.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>12452341.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>6264273.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6202115.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1520938.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1004090.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>992163.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1072344.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1776212.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>639023.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1118917.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1112347.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1201008.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1722375.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1275638.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>1423384.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>1357161.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1296671.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1694060.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1657767.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1524835.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1750659.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>2144478.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1401174.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7586296.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1305246.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1088298.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2198546.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1896764.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>3492882.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2121170.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1978566.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1706997.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2469346.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>2184147.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2232048.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2502436.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1782074.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1128493.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2725100.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2089698.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2531459.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2445860.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>2657743.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1327966.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
     </row>
-    <row r="31" spans="1:80">
+    <row r="31" spans="1:82">
       <c r="A31" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B31">
+        <v>-1928048.0</v>
+      </c>
+      <c r="C31">
+        <v>-1996349.8</v>
+      </c>
+      <c r="D31">
         <v>-1887735.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>710317.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2795291.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2550076.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-968082.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1947538.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2047497.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1688959.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1901253.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>984939.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5962336.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-6724978.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-812003.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>636192.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-52183.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>545385.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-458463.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-679378.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-493000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-2972646.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>971556.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1410853.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>108340.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-409916.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-260966.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-568258.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-365725.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>121164.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-790464.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-5843704.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-929135.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-3049574.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>1481946.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-830958.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2026107.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-7026043.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-657077.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-547379.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-834463.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-5454094.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>334321.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>4088723.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-1165343.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-1255459.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>5546806.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1035379.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-1054137.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>706229.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-2335294.38</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-366850.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>295647.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-321353.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-490192.93</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1106657.3</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-838873.28</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1162363.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
     </row>
-    <row r="32" spans="1:80">
+    <row r="32" spans="1:82">
       <c r="A32" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B32">
+        <v>21495547.0</v>
+      </c>
+      <c r="C32">
+        <v>17231629.0</v>
+      </c>
+      <c r="D32">
         <v>22038000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>17399495.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>22566703.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>16929673.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>41696488.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>31360405.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>27903065.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>40547945.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>28984465.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>48307562.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>52231964.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>54447392.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>53114670.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>44084538.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40417870.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>9930376.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>2625734.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3077209.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1529459.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1435016.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1357105.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2818406.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2112980.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2816287.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>3892714.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>3781972.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4393179.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4672372.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>5686692.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>5290852.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>4630032.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4637375.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>3889620.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>3768340.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>3808039.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4255203.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>3767382.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4255236.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>3997319.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>4234956.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>3782863.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>4331486.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>4821889.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>5251914.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5546920.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>5147456.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>7624419.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>10842548.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>4115384.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>5339958.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>7955895.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>6625391.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>7118105.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>6974858.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>7152045.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>6743043.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>53346850000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>51969587000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>53851941000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>57394123000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>51079659000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>53417419000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>52753807000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>50999952000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>62225234000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>60816318000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>67015090000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>93387940000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>80737503000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>71456579000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>51029143000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>59992745000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>58099530000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>52379380000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>46995515000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>46762931000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>47405421000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>51506469000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>58453696000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -20207,2024 +20871,2108 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B2">
+        <v>3184439.0</v>
+      </c>
+      <c r="C2">
         <v>932803.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>726931.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1683054.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>266357.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>351169.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>728266.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>330281.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>178143.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>241850.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>789136.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5569159.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7541265.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2619447.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3773380.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2119037.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>937899.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>383497.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
+      <c r="U2"/>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>12411068</v>
+      </c>
+      <c r="C3">
         <v>17529121</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8767624</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>21341633</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>983267</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>168677</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4186</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1453664</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>84299</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>109038</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1652473</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20945086</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31925309</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3056782.14</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4587012.8</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2446755.38</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>984648.42</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>9763229.95</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>145158617000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16436804000</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
+      <c r="U4"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
+      <c r="U5"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>-1030938.0</v>
+      </c>
+      <c r="C6">
         <v>2364742.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>205872.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-956123.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1416697.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-84812.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-377097.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>397985.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>152138.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-63707.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-547286.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4780023.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1972107.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4928190.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-979303.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1630418.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1111597.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>416502.0</v>
       </c>
-      <c r="S6"/>
       <c r="T6"/>
+      <c r="U6"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B7">
+        <v>-4874720.0</v>
+      </c>
+      <c r="C7">
         <v>-4797720.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4763070.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3310220.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6540.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2609550.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-3035450.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2810300.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13742870.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13874630.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-14996470.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
+      <c r="U7"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
+      <c r="U8"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
+      <c r="U10"/>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
+      <c r="U11"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>2536989.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5619103.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4022674.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5539798.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6515814.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5335372.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2807563.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
+      <c r="U12"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
+      <c r="U13"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B14">
+        <v>2320514.0</v>
+      </c>
+      <c r="C14">
         <v>2239935.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2581736.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>269936.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2577372.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2535381.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3585485.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3532720.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5535007.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5876993.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6437737.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5725249.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4330431.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4668143.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
+      <c r="U14"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>7159250000.0</v>
       </c>
-      <c r="T15"/>
+      <c r="U15"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B16">
+        <v>2153500.0</v>
+      </c>
+      <c r="C16">
         <v>3297545.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>932803.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>726931.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1683054.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>266357.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>351169.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>728266.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>330281.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>178143.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>241850.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>789136.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5569158.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7547637.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2794077.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3749455.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2049497.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>799999.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>383497.01</v>
       </c>
-      <c r="T16"/>
+      <c r="U16"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
+      <c r="U17"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B18">
+        <v>-14271620.0</v>
+      </c>
+      <c r="C18">
         <v>-792099.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-34006628.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17884506.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9204943.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6638543.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2631024.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>371402.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5200420.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>109622.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3497590.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-24283344.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-29105991.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>4015315.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4587012.8</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1663798.84</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-4099649.57</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5558011.71</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>191</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>19061694.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8767624.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-21341633.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1594671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13947624.0</v>
       </c>
       <c r="G19">
         <v>-13947624.0</v>
       </c>
       <c r="H19">
         <v>-13947624.0</v>
       </c>
       <c r="I19">
         <v>-13947624.0</v>
       </c>
       <c r="J19">
-        <v>3040695.0</v>
+        <v>-13947624.0</v>
       </c>
       <c r="K19">
         <v>3040695.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>3040695.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
+      <c r="U19"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>192</v>
+      </c>
+      <c r="B20">
+        <v>23245865.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2566845.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
+      <c r="U20"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B21">
+        <v>3873450.0</v>
+      </c>
+      <c r="C21">
         <v>-27171469.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37326059.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16237881.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-458864.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10498503.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4869155.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2744408.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7473470.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-6653499.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-11689273.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
+      <c r="U21"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>7517269.0</v>
+      </c>
+      <c r="C22">
         <v>7677126.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>26378771.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>38956203.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2617983.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-5235655.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-4972949.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7247452.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-6766102.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10993705.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-11090417.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2234116.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2381544.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3396760.5</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3703439.1</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4346679.3</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3689481.51</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-5410085.11</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>681340000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>28636962000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>-1310969.0</v>
+      </c>
+      <c r="C23">
         <v>-6658514.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3113559.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1670602.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-7901427.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>489386.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-833651.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-806020.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2779829.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2273498.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2526649.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4745901.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3154679.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-5046425.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4887479.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-105295.65</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-814401.74</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-443656.07</v>
       </c>
-      <c r="S23"/>
       <c r="T23"/>
+      <c r="U23"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>195</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>36590815.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6300948.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1455411.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1556418.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14893.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3660806.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>195057.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2428.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>6008964.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6955616.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-855891.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>137423.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-193733.34</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-31639.45</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1569902.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>617833.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>20632326000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>-11698335.0</v>
+      </c>
+      <c r="C25">
         <v>6819961.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-54425718.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-39226139.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4009588.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9507494.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4022674.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7247452.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6766102.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10993705.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11090417.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2234116.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2381544.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3396760.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3703439.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>782956.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3115001.15</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4205218.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
+      <c r="U25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>197</v>
+      </c>
+      <c r="B26">
+        <v>23245870.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2566850.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2542210.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-103402.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
+      <c r="U26"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
+      <c r="U27"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>25621800.0</v>
+      </c>
+      <c r="C28">
         <v>-33433974.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34438707.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7741095.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1635025.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9902545.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2944921.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3213668.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5270281.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3216472.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7574234.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20103974.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36646299.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>416860.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1173856.93</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3325856.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3641344.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5356680.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>118042516000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1544850000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>-1860552.0</v>
+      </c>
+      <c r="C29">
         <v>16737022.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-25465211.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39226139.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9204943.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6807220.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2635210.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1825066.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5284719.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>218660.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1845117.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3338258.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2819318.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7072098.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45066119000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>782956.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3115001.15</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4205218.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>16457933000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>-24892315.0</v>
+      </c>
+      <c r="C30">
         <v>19061694.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8767624.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-21341633.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3050082.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12559883.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-67386.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1786587.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105684.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2934085.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8872065.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21545739.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-41437723.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-3022848.63</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4780746.15</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2478394.84</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>585253.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-9145396.95</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>8934896000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CB30"/>
+  <dimension ref="A1:CD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:80">
+    <row r="1" spans="1:82">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C1" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>84</v>
       </c>
       <c r="F1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G1" t="s">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>87</v>
       </c>
       <c r="J1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K1" t="s">
-        <v>88</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>90</v>
       </c>
       <c r="N1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="R1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="S1" t="s">
-        <v>94</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>96</v>
       </c>
       <c r="V1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="W1" t="s">
-        <v>97</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="Z1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AA1" t="s">
-        <v>100</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>102</v>
       </c>
       <c r="AD1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE1" t="s">
-        <v>103</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>105</v>
       </c>
       <c r="AH1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AI1" t="s">
-        <v>106</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>108</v>
       </c>
       <c r="AL1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AM1" t="s">
-        <v>109</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="AP1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AQ1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>114</v>
       </c>
       <c r="AT1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AU1" t="s">
-        <v>115</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="AX1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AY1" t="s">
-        <v>118</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>120</v>
       </c>
       <c r="BB1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BC1" t="s">
-        <v>121</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>123</v>
       </c>
       <c r="BF1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BG1" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="BJ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BK1" t="s">
-        <v>127</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>129</v>
       </c>
       <c r="BN1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BO1" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="BR1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BS1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="BV1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BW1" t="s">
-        <v>136</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>137</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="BZ1" t="s">
-        <v>169</v>
+        <v>139</v>
       </c>
       <c r="CA1" t="s">
-        <v>170</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>171</v>
       </c>
+      <c r="CC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>173</v>
+      </c>
     </row>
-    <row r="2" spans="1:80">
+    <row r="2" spans="1:82">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B2">
+        <v>2112766.0</v>
+      </c>
+      <c r="C2">
+        <v>287227.0</v>
+      </c>
+      <c r="D2">
         <v>2852000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6116699.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3297545.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3077498.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2623404.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1806317.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>932803.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>571309.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1002260.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1864485.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>726931.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>854331.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3275335.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1042108.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1683054.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>287107.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>285302.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>158605.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>266357.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>285381.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>327833.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>169388.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>351169.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>503890.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>91800.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>266228.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>728266.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>313273.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>403800.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>261208.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>330281.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2582616.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>516101.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>283045.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>178143.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>207987.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>618446.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>282777.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>241850.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>728598.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1399147.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>756112.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>789136.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1431685.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>12179554.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5402187.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5569159.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2096357.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>946294.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1769657.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>7584099.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1849935.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1331580.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1922963.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2761176.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1698807.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
     </row>
-    <row r="3" spans="1:80">
+    <row r="3" spans="1:82">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>274052</v>
+      </c>
+      <c r="C3">
+        <v>2944860</v>
+      </c>
+      <c r="D3">
         <v>2747292</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3693642</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>9102709</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14990370</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1305324</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>404247</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>829180</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>6871758</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1644288</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>477034</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3063120</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8203610</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>12852264</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>230389</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>55370</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>848096</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>670125</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>176067</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1904</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>135171</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>33019</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
       <c r="Y3">
         <v>487</v>
       </c>
       <c r="Z3">
+        <v>487</v>
+      </c>
+      <c r="AA3">
+        <v>487</v>
+      </c>
+      <c r="AB3">
         <v>4190</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4186</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4186</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>367846</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>651690</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>434124</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>711</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>76377</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>447</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6764</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8216</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>43229</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>4244</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>69781</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>69155</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>138865</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>229203</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1353560</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6369272</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>26044252</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1252904</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>17202</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>23633500.19</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>6177930.79</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1727186.37</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>386691.66</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2705403.51</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>5716.21</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>357094.84</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3308320.99</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>11468088000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>7523272000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4752299000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>22304060000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>35316405000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>90054160000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9280381000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>10436740000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>11019636000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>6023000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>107880994000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>6720607000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4704575000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>783850000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>143658617000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>126520021000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>119446587000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>16436804000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>589288000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>348117000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>56232000</v>
       </c>
     </row>
-    <row r="4" spans="1:80">
+    <row r="4" spans="1:82">
       <c r="A4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22261,54 +23009,56 @@
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
     </row>
-    <row r="5" spans="1:80">
+    <row r="5" spans="1:82">
       <c r="A5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22345,320 +23095,330 @@
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
     </row>
-    <row r="6" spans="1:80">
+    <row r="6" spans="1:82">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>936671.0</v>
+      </c>
+      <c r="C6">
+        <v>1866272.0</v>
+      </c>
+      <c r="D6">
         <v>-2564107.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3192181.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2819154.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>220047.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>454094.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>817087.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>873514.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>361494.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-430951.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-862225.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1137554.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-127400.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2421004.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2233227.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-640946.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1395947.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1805.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>126697.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-107752.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-19024.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-42452.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>158445.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-181781.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-152721.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>412090.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-174428.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-462038.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>414993.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-90527.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>142592.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-69073.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-2252335.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2066515.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>233056.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>104902.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-29844.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-410459.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>335669.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>40927.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-486748.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-670549.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>643035.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-33024.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-642549.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-10747869.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>6777367.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-166972.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3472801.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>1150063.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-823363.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-5814442.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>5697702.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>518355.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-591383.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-838213.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>1095270.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
     </row>
-    <row r="7" spans="1:80">
+    <row r="7" spans="1:82">
       <c r="A7" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>179</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-4874720.0</v>
+      </c>
+      <c r="D7">
         <v>-3203380.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1794610.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-925900.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-4797720.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-3923600.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-2111330.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1150990.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-3310220.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2434090.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1566520.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-656760.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>6540.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>2800.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1344820.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-654180.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2609550.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1896180.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1350190.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-564570.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3035450.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8536150.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -22667,54 +23427,56 @@
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
     </row>
-    <row r="8" spans="1:80">
+    <row r="8" spans="1:82">
       <c r="A8" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22751,54 +23513,56 @@
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
     </row>
-    <row r="9" spans="1:80">
+    <row r="9" spans="1:82">
       <c r="A9" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22835,54 +23599,56 @@
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
     </row>
-    <row r="10" spans="1:80">
+    <row r="10" spans="1:82">
       <c r="A10" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22919,70 +23685,68 @@
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
     </row>
-    <row r="11" spans="1:80">
+    <row r="11" spans="1:82">
       <c r="A11" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -22993,228 +23757,236 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
     </row>
-    <row r="12" spans="1:80">
+    <row r="12" spans="1:82">
       <c r="A12" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>-5100384.0</v>
       </c>
       <c r="N12">
+        <v>-5100384.0</v>
+      </c>
+      <c r="O12">
+        <v>-5100384.0</v>
+      </c>
+      <c r="P12">
         <v>-19075585.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-9982315.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-8706206.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1192399.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2730496.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-2230131.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>844225.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6342798.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-2033880.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>384939.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>925246.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1995830.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2201797.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-26231.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-148722.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1136164.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>533964.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
     </row>
-    <row r="13" spans="1:80">
+    <row r="13" spans="1:82">
       <c r="A13" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -23251,238 +24023,248 @@
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
     </row>
-    <row r="14" spans="1:80">
+    <row r="14" spans="1:82">
       <c r="A14" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B14">
+        <v>793306.0</v>
+      </c>
+      <c r="C14">
+        <v>756140.0</v>
+      </c>
+      <c r="D14">
         <v>631870.0</v>
       </c>
-      <c r="C14"/>
-[...2 lines deleted...]
-      <c r="F14">
+      <c r="E14">
+        <v>8888024878.0</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>745923.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-665926.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>665926.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-529645.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-529645.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>315220.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>744069.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>845477.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>545324.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>270110.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>61139.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>470533.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-470533.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2019169.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>558203.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>730113.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>842016.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>939860.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>853054.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>855421.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>892777.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>953267.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>884020.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>709551.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1202041.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>764064.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>857064.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1343453.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1544987.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1379750.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1266817.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1270010.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1983165.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1372132.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1251686.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2878234.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>506362.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1533643.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1519498.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2004336.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>1426569.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1038780.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>1133827.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2203882.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>729351.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>680565.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>716633.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2195407.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>818392.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
     </row>
-    <row r="15" spans="1:80">
+    <row r="15" spans="1:82">
       <c r="A15" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -23511,262 +24293,270 @@
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15">
         <v>7159250000.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
     </row>
-    <row r="16" spans="1:80">
+    <row r="16" spans="1:82">
       <c r="A16" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B16">
+        <v>3049437.0</v>
+      </c>
+      <c r="C16">
+        <v>2153500.0</v>
+      </c>
+      <c r="D16">
         <v>287514.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2924518.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>6116699.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3297545.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3077498.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2623404.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1806317.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>932803.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>571309.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1002260.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1864485.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>726931.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>854331.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3275335.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1042108.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1683054.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>287107.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>285302.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>158605.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>266357.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>285381.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>327833.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>169388.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>351169.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>503890.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>91800.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>266228.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>728266.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>313273.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>403800.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>261208.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>330281.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2582616.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>516101.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>283045.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>178143.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>207987.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>618446.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>282777.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>241850.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>728598.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1399147.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>756112.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>789136.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1431685.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>12179554.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5402187.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5569158.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2096357.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>946294.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1769657.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7547637.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1849935.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1331580.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1922963.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2794077.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1698807.53</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
     </row>
-    <row r="17" spans="1:80">
+    <row r="17" spans="1:82">
       <c r="A17" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23803,400 +24593,414 @@
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
     </row>
-    <row r="18" spans="1:80">
+    <row r="18" spans="1:82">
       <c r="A18" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B18">
+        <v>3939510.0</v>
+      </c>
+      <c r="C18">
+        <v>-856779.0</v>
+      </c>
+      <c r="D18">
         <v>2780000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2397017.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17612358.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8828493.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>142596.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>3888911.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4004887.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-22166547.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13650501.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1192209.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>12739305.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-14188039.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-96952.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>22797400.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>5769.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8699084.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2680511.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>2240111.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>98163.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2670971.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1252481.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>67964.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>917395.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>399969.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1780396.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>315280.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>135379.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>930507.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>926444.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2211065.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>725516.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5769.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>4969375.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>536792.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-311516.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>678658.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-235604.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-3240867.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>2907435.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>3492660.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-1614710.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-5516835.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>141295.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-3340116.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-35175088.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>9632474.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5891841.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-19651139.19</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-11461589.04</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>19104.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-862050.38</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-3786828.51</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>2391834.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-357094.84</v>
       </c>
-      <c r="BD18"/>
-      <c r="BE18">
+      <c r="BF18"/>
+      <c r="BG18">
         <v>-3308320.99</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
     </row>
-    <row r="19" spans="1:80">
+    <row r="19" spans="1:82">
       <c r="A19" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-3693642.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-9102709.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>21600445.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1305324.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-404247.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-829180.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-6871758.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1644288.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-477034.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3063120.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9658155.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-12049250.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>421142.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-55370.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1594671.0</v>
       </c>
       <c r="S19">
         <v>-1594671.0</v>
       </c>
       <c r="T19">
+        <v>-1594671.0</v>
+      </c>
+      <c r="U19">
+        <v>-1594671.0</v>
+      </c>
+      <c r="V19">
         <v>-8.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2938063.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-4261012.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-333203.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6415346.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-6415346.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-103174.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>62985.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-45650.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
     </row>
-    <row r="20" spans="1:80">
+    <row r="20" spans="1:82">
       <c r="A20" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>192</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>-375.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20">
         <v>25386.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>23218988.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
@@ -24223,1078 +25027,1110 @@
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
     </row>
-    <row r="21" spans="1:80">
+    <row r="21" spans="1:82">
       <c r="A21" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>193</v>
+      </c>
+      <c r="B21">
+        <v>-1140001.0</v>
+      </c>
       <c r="C21">
+        <v>5177560.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>529188.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1358121.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-25782145.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1562660.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1452775.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>8846437.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-22953.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-51923.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2734978.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-64896.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2403481.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-62471.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-243447.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5613525.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>602043.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4526382.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3044697.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1121398.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-242275.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-460785.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-410064.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-592893.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
     </row>
-    <row r="22" spans="1:80">
+    <row r="22" spans="1:82">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B22">
+        <v>469388.0</v>
+      </c>
+      <c r="C22">
+        <v>440021.0</v>
+      </c>
+      <c r="D22">
         <v>1672000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="E22">
+        <v>63097793437.0</v>
+      </c>
+      <c r="F22">
         <v>1641967.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>7677126.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4914408.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5241879.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3583193.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2060970.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2060970.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6454407.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>15802425.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5984429.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>12755312.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>22757679.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8170597.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1765166.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2976965.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-405068.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1302361.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4266769.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-27598.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1256348.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-860905.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2451282.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-1314178.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-607570.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-599919.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-318516.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-602410.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5414967.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-911559.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-2406272.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-103547.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-2276654.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1979629.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-6852090.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-739984.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-804687.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-2596944.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-6630639.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1916475.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-853126.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-1690177.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-204530.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2645084.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-3403125.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1271545.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4387025.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-4581078.25</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2808115.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-4995607.13</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1164959.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1092243.75</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2170226.84</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1299249.1</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>397046.0</v>
       </c>
-      <c r="BF22"/>
-      <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
-[...1 lines deleted...]
-      </c>
+      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22">
+        <v>259066000.0</v>
+      </c>
+      <c r="BO22"/>
+      <c r="BP22">
         <v>1327162000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>17987560000.0</v>
       </c>
-      <c r="BP22"/>
-[...1 lines deleted...]
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22">
         <v>3998958000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>16754044000.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>407557000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>218070000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>291978000.0</v>
       </c>
       <c r="BY22"/>
       <c r="BZ22">
-        <v>3279869000.0</v>
+        <v>291978000.0</v>
       </c>
       <c r="CA22"/>
       <c r="CB22">
+        <v>3279869000.0</v>
+      </c>
+      <c r="CC22"/>
+      <c r="CD22">
         <v>32269839000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:80">
+    <row r="23" spans="1:82">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B23">
-        <v>-22674164.0</v>
+        <v>-456709.0</v>
       </c>
       <c r="C23">
+        <v>-611679.0</v>
+      </c>
+      <c r="D23">
+        <v>-22678111.0</v>
+      </c>
+      <c r="E23">
         <v>-1349738.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1429355.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>4740563.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1251162.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1619049.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1632164.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>17873795.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4533449.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4276788.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2886583.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1077099.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-5670872.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1089488.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2650526.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-202946.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1308541.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2832704.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-207811.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>921625.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-248569.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-215723.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-271079.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2431104.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-216276.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-355828.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-125806.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-458828.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26679.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-616968.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-192896.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1291927.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-2296942.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2364671.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1555631.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>92218.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-187488.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>3993636.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-2099016.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-4138261.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-15228.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7317471.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-106245.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-7352238.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>6962858.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1199050.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>308145.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>32935434.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-8855594.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-167804.4</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-26966.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1723513.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-79616.86</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-132170.93</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-21085.98</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>4950321.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23">
         <v>10614036000.0</v>
       </c>
-      <c r="BM23"/>
-[...1 lines deleted...]
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>113735256000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
+      <c r="CC23"/>
+      <c r="CD23"/>
     </row>
-    <row r="24" spans="1:80">
+    <row r="24" spans="1:82">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>36590815.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
         <v>-1454545.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>803014.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>651531.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-2573137.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>394090.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>16168.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1896.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>655234.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4261012.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-487.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>901184.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>14893.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-103174.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>45650.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-45650.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>39187.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3766.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3657040.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-28675.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>190000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>113466.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>76500.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>76517.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>11164.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-4883.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>6264.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-15000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>3000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>763963.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2150000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>95000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-8424992.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>8036050.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-456458.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>244747.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-405233.61</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-7635560.69</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-335300.84</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-35156.99</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1327.76</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>48741.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>395.42</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-14875.79</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>208.75</v>
       </c>
-      <c r="BF24"/>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24">
         <v>10294938000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>10669697000.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>10355991000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24">
         <v>626342000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>27078266000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>20632326000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>320205000.0</v>
       </c>
-      <c r="CB24"/>
+      <c r="CD24"/>
     </row>
-    <row r="25" spans="1:80">
+    <row r="25" spans="1:82">
       <c r="A25" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>2950868.0</v>
+      </c>
+      <c r="C25">
+        <v>891919.0</v>
+      </c>
+      <c r="D25">
         <v>3224130.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1296625.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-8509649.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1515249.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>701997.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-282795.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1250874.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-16826114.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-16826114.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5100384.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-744069.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-845477.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-545324.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-23027789.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-8231736.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>9993717.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2976965.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>405068.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1302361.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4266769.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>27598.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1256348.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>860905.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2451282.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1314178.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>607570.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>599919.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>318516.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>602410.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5414967.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>911559.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2406272.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>103547.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2276654.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1979629.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>6852090.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>739984.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>804687.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2596944.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>6630639.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1916475.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>853126.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1690177.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>204530.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-2645084.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3403125.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1271545.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-4387025.75</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>4581078.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-2808115.63</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>4995607.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-1164959.19</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1092243.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2170226.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>1299249.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-397046.77</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
     </row>
-    <row r="26" spans="1:80">
+    <row r="26" spans="1:82">
       <c r="A26" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>197</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>23245870.0</v>
+      </c>
+      <c r="D26">
         <v>23246240.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>23244370.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>23218990.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2566850.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-1071.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
     </row>
-    <row r="27" spans="1:80">
+    <row r="27" spans="1:82">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25331,712 +26167,732 @@
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
     </row>
-    <row r="28" spans="1:80">
+    <row r="28" spans="1:82">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B28">
-        <v>-780164.0</v>
+        <v>-1545529.0</v>
       </c>
       <c r="C28">
+        <v>4695702.0</v>
+      </c>
+      <c r="D28">
+        <v>-784111.0</v>
+      </c>
+      <c r="E28">
         <v>-795164.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>20431512.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-27542275.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>311498.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-3071824.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-3131373.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>39541046.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3793457.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2054434.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>745552.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5746867.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3222276.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1089488.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-138560.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-202946.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-197707.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2243489.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-207811.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-407166.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5471041.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>423684.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4414986.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-571143.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1265132.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-556879.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-551767.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1151389.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-538322.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-1163960.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-359997.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-2290120.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-3016326.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-303736.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>339901.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1073298.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-644120.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3053529.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-4552583.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-8685130.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-754933.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3347288.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-1481459.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>11122559.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>5899942.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2398649.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>5480122.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>22356521.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>20105137.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-859585.47</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4955774.2</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6876237.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1820861.96</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-2840295.12</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1798219.8</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3345946.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>30317744000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>14208589000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>92634644000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>18463666000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>34319933000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>14310941000.0</v>
       </c>
-      <c r="BO28"/>
-[...1 lines deleted...]
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>59189844000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>23894779000.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>5966885000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>118042516000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>75521599000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>54886323000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>10905372000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1544850000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>10035263000.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
     </row>
-    <row r="29" spans="1:80">
+    <row r="29" spans="1:82">
       <c r="A29" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>4213562.0</v>
+      </c>
+      <c r="C29">
+        <v>2088080.0</v>
+      </c>
+      <c r="D29">
         <v>5528000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1296625.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8509649.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6161877.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1447920.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4293158.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4834067.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-15294789.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-15294789.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1669243.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>15802425.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-5984429.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>12755312.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>23027789.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>61139.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8699084.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2010386.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2416178.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>100067.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2806142.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-1219462.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>68451.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>917395.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>399969.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1780396.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>319466.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>135379.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>930511.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1294290.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1559375.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1159640.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6480.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>5045752.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>537239.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-304752.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>670442.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-192375.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-3236623.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>2977216.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>3423505.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-1475845.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-5287632.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1494855.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-9709388.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-9130836.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>10885378.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-5874639.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>3982361.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-5283658.26</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1746291.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-475358.73</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1081425.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>2386118.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>34405741000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>8935685000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>45066119000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>34800599000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>14734628000.0</v>
       </c>
-      <c r="BH29"/>
-      <c r="BI29">
+      <c r="BJ29"/>
+      <c r="BK29">
         <v>7137252000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>1725998000.0</v>
       </c>
-      <c r="BK29"/>
-      <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
-      <c r="BO29">
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29">
         <v>14824692000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>13383330000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>46466500000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>61961670000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1954018000.0</v>
       </c>
-      <c r="BT29"/>
-[...1 lines deleted...]
-      <c r="BV29">
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29">
         <v>25566689000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>41927001000.0</v>
       </c>
-      <c r="BX29"/>
-      <c r="BY29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>16457933000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>27906953000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>33216801000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>17577828000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:80">
+    <row r="30" spans="1:82">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>-1779133.0</v>
+      </c>
+      <c r="C30">
+        <v>-4953464.0</v>
+      </c>
+      <c r="D30">
         <v>-7000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3693642.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-9102709.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21600445.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1305324.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-404247.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-829180.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-6871758.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1644288.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-477034.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-3063120.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9658155.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-12049250.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>421142.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-55370.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2573137.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-276035.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-200902.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-8.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2418000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-4294031.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-333690.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5514162.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18453.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-103174.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>62985.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-45650.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>39183.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-685800.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2896003.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-462799.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-711.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>37089.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-447.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>69753.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>372992.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-48112.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>572761.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2036444.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>4774877.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1560229.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2583379.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-46420.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-2055720.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-18008202.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1709362.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>227545.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-25510353.49</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-13813491.48</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1727186.37</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-386691.66</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2705731.37</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>54457.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-356699.43</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-14875.79</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-3308112.24</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30">
         <v>5516060000.0</v>
       </c>
-      <c r="BN30"/>
-[...1 lines deleted...]
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>3718364000.0</v>
       </c>
-      <c r="BQ30"/>
-[...1 lines deleted...]
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30">
         <v>6638537000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>10262688000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30"/>
       <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>27078266000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>8934896000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>32338000.0</v>
       </c>
-      <c r="CB30"/>
+      <c r="CD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>