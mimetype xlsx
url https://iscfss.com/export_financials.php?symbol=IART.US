--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5853,821 +5859,833 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>66420000.0</v>
+      </c>
+      <c r="C2">
         <v>87948000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
+        <v>87948000.0</v>
+      </c>
+      <c r="E2">
         <v>95726000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>92305000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>92835000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>91296000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>82502000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>77666000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>107492000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>94397000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>92326000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>93550000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>99766000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>112785000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>102100000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>80732000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>69498000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>88371000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>61837000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>59600000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>65512000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>61500000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>54608000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>50254000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>58291000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>97061000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>113090000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>94158000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>107191000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>100553000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>76050000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>86380000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>84037000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>86995000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>93967000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>40740000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>42193000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>45594000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>29057000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>38932000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>43954000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>53993000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>34772000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>38587000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>58197000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>42630000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>28867000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>45935000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>47004000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>46428000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>50752000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>54466000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>44767000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>43875000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>36742000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>43239000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>43190000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>35580000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>27656000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>35475000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>47894000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>35311000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>27783000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>34719000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>32906000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>25403000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>24598000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>20345000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>19899000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>22834000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>22964000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>26083000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>26029000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>26365000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>23232000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>26928000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>25827000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>19255000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>20329000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>16255000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>16192000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>10054000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>8978000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>9118000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>12788000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>14543000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>10160000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>8332000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>6630000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>6878000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>7947000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>6604000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>4621000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>4313000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3764000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>3737000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>2989000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>2995000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2924000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>3698000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>3601000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>3651000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>3363000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>3710000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>2489000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>1717000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>994000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>1300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>1700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>2400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>500000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>1100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>400000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DT2">
         <v>400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DU2">
         <v>300000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DV2">
         <v>700000.0</v>
       </c>
-      <c r="DU2"/>
-      <c r="DV2"/>
+      <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6752,52 +6770,54 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6882,467 +6902,471 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-34513000.0</v>
+      </c>
+      <c r="C5">
         <v>-30940000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
+        <v>-30940000.0</v>
+      </c>
+      <c r="E5">
         <v>-30077000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-31975000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-30907000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-24106000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-27571000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-24854000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-18726000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-10646000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-15106000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1744999.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4830000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>7067000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10265000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-7439000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-13215000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-21025000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-45155000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-46774000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-49963000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-43627000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-74059000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-91913000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-103124000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-104588000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-76402000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-87615000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-68700000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-56679000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-45443000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-26271000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-25306000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1663000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-23807000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-23783000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-34158000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-51453000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-57154000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-40310000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-43576000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-36665000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-47902000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-41723000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-40288000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-47616000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-23488000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-14318000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>1853000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1927000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>927000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-713000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-9404000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-11281000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-4797000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-9495000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-13389000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-2147000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-9093000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-3280000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>15857000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>12361000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-1795000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>1429000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-19000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-2284000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>8905000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>18639000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>10928000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-2599000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>5355000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>15999000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>31287000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>29184000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>19000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>20677000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>12287000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>9625000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>8080000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>3189000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>1647000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-2910000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-4773000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-3456000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-3224000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>1957000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>6668000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>4206000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>2991000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>4368000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>4226000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>2274000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>2271000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>967000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>1453000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>1118000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>641000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-1247000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-576000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-277000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-1242000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-956000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-10684000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-786000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-362000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-68000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-6900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-6500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-5800000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-5500000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>-5100000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-4800000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-4500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-4700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3700000.0</v>
       </c>
       <c r="DO5">
         <v>-3700000.0</v>
       </c>
       <c r="DP5">
-        <v>-2300000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="DQ5">
-        <v>-2300000.0</v>
+        <v>-3700000.0</v>
       </c>
       <c r="DR5">
         <v>-2300000.0</v>
       </c>
       <c r="DS5">
         <v>-2300000.0</v>
       </c>
       <c r="DT5">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DU5">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DV5">
         <v>-1000000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...4 lines deleted...]
-      </c>
+      <c r="AF6"/>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -7395,52 +7419,56 @@
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
-      <c r="BO6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
+      <c r="BO6">
+        <v>0.0</v>
+      </c>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
@@ -7456,141 +7484,147 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
+      <c r="DX6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>175683000.0</v>
+      </c>
+      <c r="C7">
+        <v>176580000.0</v>
+      </c>
+      <c r="D7">
         <v>174048000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>177078000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>174759000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>173449000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>175647000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>181470000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>182847000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>184174000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>186385000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>182133000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>182478000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>174156000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>171702000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>172044000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>171021000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>166772000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>102106000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>105104000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>108366000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>109183000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>109449000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>100936000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>101296000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>111984000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>113292000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>109757000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>108655000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>107645000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7642,117 +7676,123 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>0.0</v>
+      </c>
+      <c r="C8">
+        <v>921000.0</v>
+      </c>
+      <c r="D8">
         <v>922000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>923000.0</v>
       </c>
       <c r="E8">
         <v>923000.0</v>
       </c>
       <c r="F8">
+        <v>923000.0</v>
+      </c>
+      <c r="G8">
+        <v>923000.0</v>
+      </c>
+      <c r="H8">
         <v>921000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>916000.0</v>
       </c>
       <c r="I8">
         <v>916000.0</v>
       </c>
       <c r="J8">
+        <v>916000.0</v>
+      </c>
+      <c r="K8">
+        <v>916000.0</v>
+      </c>
+      <c r="L8">
         <v>915000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>909000.0</v>
       </c>
       <c r="M8">
         <v>909000.0</v>
       </c>
       <c r="N8">
+        <v>909000.0</v>
+      </c>
+      <c r="O8">
+        <v>909000.0</v>
+      </c>
+      <c r="P8">
         <v>908000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>905000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>903000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>903000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>900000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>896000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>896000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>895000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
@@ -7812,227 +7852,229 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>1283675000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1245297000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1276977000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1267641000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1259852000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1266739000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1264943000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1258830000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1248555000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1231637000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1290909000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1284711000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1279370000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1240455000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1213620000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1208549000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1198010000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1191807000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1192601000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1187963000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1177125000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>822520000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>821758000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>817071000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>812250000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>799376000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>798652000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1038200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1032970000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>1022150000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1020128000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>1010448000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>790371000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>779074000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>779555000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>769208000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>766096000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>760817000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>750918000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>594078000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>591331000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>589948000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>587301000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>613721000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>611337000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>609849000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>607676000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>600852000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>598249000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>558527000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>552227000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>538651000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>533863000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
@@ -8048,428 +8090,436 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
+      <c r="DX9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>252261000.0</v>
+      </c>
+      <c r="C10">
+        <v>214415000.0</v>
+      </c>
+      <c r="D10">
         <v>236809000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>235048000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>232186000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>217914000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>239104000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>246375000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>215157000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>215236000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>591906000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>276402000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>273732000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>309192000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>307367000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>456661000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>511937000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>447152000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>407092000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>513448000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>470231000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>397414000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>408976000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>470166000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>396279000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>360981000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>357712000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>198911000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>207981000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>176084000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>157025000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>138838000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>205991000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>183771000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>189396000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>174935000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>481943000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>154600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>124113000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>102055000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>107598000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>86803000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>77086000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>48132000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>79311000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>131296000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>79871000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>71994000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>140231000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>137160000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>129038000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>120614000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>118868000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>98636000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>89691000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>96938000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>125718000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>75470000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>58642000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>100808000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>110991000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>137279000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>104354000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>128763000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>82832000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>93618000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>81674000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>71891000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>106747000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>138717000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>185630000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>183546000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>109339000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>77338000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>199013000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>57339000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>129498000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>120838000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>29329000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>22697000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>24322000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>27533000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>22393000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>46889000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>37352000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>29020000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>32763000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>69855000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>34912000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>42540000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>76052000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>78979000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>83951000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>116153000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>105089000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>43583000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>50142000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>51195000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>46764000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>44518000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>59333000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>8602000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>15392000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>14086000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>13011000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>5676000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>23366000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>19300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>12900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>12000000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>7600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>5300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>2600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>4700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>5900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>2100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>8200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>4300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>8800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>11800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>8000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>9700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>12000000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DU10">
         <v>4500000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DV10">
         <v>7200000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10"/>
+      <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8554,1881 +8604,1909 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
+      <c r="DX11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>311930000.0</v>
+      </c>
+      <c r="C12">
+        <v>274084000.0</v>
+      </c>
+      <c r="D12">
         <v>265502000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>263741000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>267879000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>253608000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>273295000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>273567000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>277598000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>296927000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>663100000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>309096000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>273732000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>309192000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>307367000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>456661000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>511937000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>447152000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>407092000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>513448000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>470231000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>397414000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>408976000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>470166000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>396279000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>360981000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>357712000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>198911000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>207981000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>176084000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>157025000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>138838000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>205991000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>183771000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>189396000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>174935000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>481943000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>154600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>135399000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>102055000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>107598000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>86803000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>77086000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>48132000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>79311000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>131296000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>79871000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>71994000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>140231000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>137160000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>129038000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>120614000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>118868000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>98636000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>89691000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>96938000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>125718000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>114785000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>112422000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>100808000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>110991000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>137279000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>104354000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>128763000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>82832000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>93618000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>81674000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>71891000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>106747000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>138717000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>185630000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>183546000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>109339000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>77338000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>199013000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>129498000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>120838000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>29329000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>22697000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>24322000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>33950000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>86180000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>127216000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>135782000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>98454000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>76468000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>100810000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>73391000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>68381000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>106170000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>108546000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>115474000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>145669000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>129152000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>98861000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>104315000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>101707000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>89716000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>66701000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>63407000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>11655000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>19374000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="DA12"/>
+      <c r="DB12">
         <v>17054000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>9251000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>23572000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>23600000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>20800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>12000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>7600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>5300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>2600000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>4700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>5900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>2100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>8200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>4300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>8800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>11800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>8000000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DS12">
         <v>9700000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DT12">
         <v>12000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DU12">
         <v>4500000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DV12">
         <v>7200000.0</v>
       </c>
-      <c r="DU12"/>
-      <c r="DV12"/>
+      <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>921000.0</v>
+      </c>
+      <c r="C13">
         <v>922000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>923000.0</v>
+        <v>922000.0</v>
       </c>
       <c r="E13">
         <v>923000.0</v>
       </c>
       <c r="F13">
+        <v>923000.0</v>
+      </c>
+      <c r="G13">
+        <v>923000.0</v>
+      </c>
+      <c r="H13">
         <v>921000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>916000.0</v>
       </c>
       <c r="I13">
         <v>916000.0</v>
       </c>
       <c r="J13">
+        <v>916000.0</v>
+      </c>
+      <c r="K13">
+        <v>916000.0</v>
+      </c>
+      <c r="L13">
         <v>915000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>909000.0</v>
       </c>
       <c r="M13">
         <v>909000.0</v>
       </c>
       <c r="N13">
+        <v>909000.0</v>
+      </c>
+      <c r="O13">
+        <v>909000.0</v>
+      </c>
+      <c r="P13">
         <v>908000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>905000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>903000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>903000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>900000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>896000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>896000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>895000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>894000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>893000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>892000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>892000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>889000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>887000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>886000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>883000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>882000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>880000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>880000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>877000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>817000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>813000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>813000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>804000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>782000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>777000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>463000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>462000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>460000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>459000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>458000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>420000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>418000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>415000.0</v>
       </c>
       <c r="AX13">
         <v>415000.0</v>
       </c>
       <c r="AY13">
+        <v>415000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>415000.0</v>
+      </c>
+      <c r="BA13">
         <v>410000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BB13">
         <v>370000.0</v>
       </c>
       <c r="BC13">
+        <v>370000.0</v>
+      </c>
+      <c r="BD13">
+        <v>370000.0</v>
+      </c>
+      <c r="BE13">
         <v>369000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>359000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>359000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>358000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>357000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="BJ13">
         <v>359000.0</v>
       </c>
       <c r="BK13">
+        <v>360000.0</v>
+      </c>
+      <c r="BL13">
         <v>359000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
+        <v>359000.0</v>
+      </c>
+      <c r="BN13">
         <v>354000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>353000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>353000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>350000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>348000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>347000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>345000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>344000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>340000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>337000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>328000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>323000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>322000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>320000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>318000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>315000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>312000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>311000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>310000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>298000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>296000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>295000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>293000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>292000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>290000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>290000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>287000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>276000.0</v>
       </c>
       <c r="CP13">
         <v>276000.0</v>
       </c>
       <c r="CQ13">
+        <v>276000.0</v>
+      </c>
+      <c r="CR13">
+        <v>276000.0</v>
+      </c>
+      <c r="CS13">
         <v>272000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>270000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>269000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CV13">
         <v>263000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CW13">
         <v>261000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CX13">
         <v>256000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CY13">
         <v>207000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>177000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>173000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>169000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>164000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>163000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>200000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DF13">
         <v>200000.0</v>
       </c>
-      <c r="DE13"/>
-      <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>78577000.0</v>
+      </c>
+      <c r="C14">
+        <v>78168000.0</v>
+      </c>
+      <c r="D14">
         <v>76951000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76753000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>76753000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>76463000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>76463000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>77010000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>76448000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>77409000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>77735000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>78326792.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>79811000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>81151000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>82323000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>83654000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>83399000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>83622000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>84276000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>85780000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>85447000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>85340000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>85258000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>84929000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>84752000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>84706000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>85892000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>86773000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>85688000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>86257000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>86258000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>86682759.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>86299000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>83513000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>79834000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>79684000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>79455000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>78963000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>78394000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>80286000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>81032000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>78710000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>76466000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>76370000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>73864000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>67878000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>66684000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>66314000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>65812000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>65608000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>65536000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>64550000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>55792000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>56236000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>56112000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>56128000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>57554000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>57218000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>56976000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>53692000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>58058000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>60356000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>60370000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>59124000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>60144000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>60798000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>59964000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>58976000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>58800000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>58404000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>58504000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>57886000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>56242000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>57160000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>56936000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>53778000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>58628000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>60338000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>59930000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>56742000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>59734000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>67608000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>67656000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>59170000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>68594000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>69478000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>70288000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>61122000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>60652000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>68958000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>68746000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>59408000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>60572000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>60122000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>61738000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>58876000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>61308000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>61698000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>61434000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>56920000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>56944000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>50098000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>43698000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>39236000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>39068000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>34682000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>34448000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>34448000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>32857143.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>33913043.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>40000000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>40000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>32222222.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>32000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>33000000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>33000000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>31250000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>28571429.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="DP14">
         <v>30000000.0</v>
       </c>
       <c r="DQ14">
         <v>30000000.0</v>
       </c>
       <c r="DR14">
+        <v>30000000.0</v>
+      </c>
+      <c r="DS14">
+        <v>30000000.0</v>
+      </c>
+      <c r="DT14">
         <v>26666667.0</v>
       </c>
-      <c r="DS14">
+      <c r="DU14">
         <v>21649485.0</v>
       </c>
-      <c r="DT14">
+      <c r="DV14">
         <v>21649485.0</v>
       </c>
-      <c r="DU14">
+      <c r="DW14">
         <v>12222222.0</v>
       </c>
-      <c r="DV14">
+      <c r="DX14">
         <v>12222222.0</v>
       </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>909000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>908000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>905000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>903000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>903000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>900000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>896000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>896000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>895000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>894000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>893000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>892000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>892000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>889000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>887000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>886000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>883000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>882000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>880000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>880000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>877000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>817000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>813000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>813000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>804000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>782000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>777000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>463000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>462000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>460000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>459000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>458000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>420000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>418000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>415000.0</v>
       </c>
       <c r="AX15">
         <v>415000.0</v>
       </c>
       <c r="AY15">
+        <v>415000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>415000.0</v>
+      </c>
+      <c r="BA15">
         <v>410000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="BB15">
         <v>370000.0</v>
       </c>
       <c r="BC15">
+        <v>370000.0</v>
+      </c>
+      <c r="BD15">
+        <v>370000.0</v>
+      </c>
+      <c r="BE15">
         <v>369000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>359000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>359000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>358000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>357000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>360000.0</v>
       </c>
       <c r="BJ15">
         <v>359000.0</v>
       </c>
       <c r="BK15">
+        <v>360000.0</v>
+      </c>
+      <c r="BL15">
         <v>359000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
+        <v>359000.0</v>
+      </c>
+      <c r="BN15">
         <v>354000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>353000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>353000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>350000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>348000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>347000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>345000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>344000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>340000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>337000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>323000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>323000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>322000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>320000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>318000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>315000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>312000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>311000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>310000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>298000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>296000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>295000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>293000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>292000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>290000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>290000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>287000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>276000.0</v>
       </c>
       <c r="CP15">
         <v>276000.0</v>
       </c>
       <c r="CQ15">
+        <v>276000.0</v>
+      </c>
+      <c r="CR15">
+        <v>276000.0</v>
+      </c>
+      <c r="CS15">
         <v>272000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>270000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>269000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>263000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>261000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>256000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>207000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>177000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>173000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>169000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>164000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>163000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>200000.0</v>
       </c>
-      <c r="DE15"/>
-      <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
+      <c r="DX15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
+        <v>12075000.0</v>
+      </c>
+      <c r="C16">
         <v>11623000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
+        <v>11623000.0</v>
+      </c>
+      <c r="E16">
         <v>11463000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>11326000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>11103000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>10539000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>10483000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>9990000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9905000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7841000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8540000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8138999.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8275000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7743000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7253000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>6364000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5425000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5343000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5295000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5388000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>5890000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>5400000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>5275000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>4875000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4717000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4772000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3984000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3507000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3750000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3764000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>155710000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>164810000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>11051000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>7668000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8424000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>8088000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>6812000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>6997000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>8151000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>7222000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>5666000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>4931000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4303000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>4303000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>5176000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>5183000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4411000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4220000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4197000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4474000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3748000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3868000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3505000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>3645000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>4261000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>4027000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4543000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>3629000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>3367000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>3836000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>4444000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>4327000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>4001000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>3937000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>4077000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>4083000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>3325000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>3173000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>3053000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3489000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2655000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3205000.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>2786000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>2863000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>3401000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>4319000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>4986000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>8280000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>5792000.0</v>
       </c>
-      <c r="CE16"/>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16">
         <v>3317000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>963000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>946000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>816000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1324000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>929000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>868000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>772000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>1018000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>967000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1879000.0</v>
       </c>
-      <c r="CY16"/>
-      <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17">
         <v>4757000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>6935000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>7376000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>7062000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>7128000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>6932000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>4955000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5689000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>5684000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>5603000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>6259000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>6422000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>5645000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>15412000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>19545000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>14988000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>15743000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>15957000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>8028000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>8657000.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
@@ -10452,227 +10530,229 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
         <v>70653000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>61693000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>63338000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>69743000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>61287000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>56633000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>45788000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>70325000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>63447000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>65282000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>16190000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>27780000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>21260000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>24221000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>36553000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>59730000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>53086000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>57660000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>57778000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>72997000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>73311000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>72879000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>65130000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>128628000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>131255000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>130836000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>148941000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>153372000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>156337000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>156449000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>154891000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>209507000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>94701000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>92431000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>91623000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>76782000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>81540000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>94612000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>2083000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>5154000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>5396000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>5397000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>5393000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>14893000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>9324000.0</v>
       </c>
-      <c r="BF18">
-[...4 lines deleted...]
-      </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
-      <c r="BO18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
+      <c r="BO18">
+        <v>0.0</v>
+      </c>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
@@ -10688,52 +10768,54 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10818,2001 +10900,2031 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>607827000.0</v>
+      </c>
+      <c r="C20">
         <v>613247000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
+        <v>613247000.0</v>
+      </c>
+      <c r="E20">
         <v>615157000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>615199000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>616427000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1105386000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1096952000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1116535000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1104640000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1040235000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1055462000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1036146000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1043273000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1041606000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1038881000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>977860000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>990406000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1008928000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1013458000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1012081000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1015638000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1010072000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>932367000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>919556000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>956207000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>951554000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>954280000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>945282000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>926732000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>922508000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>926475000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>926369000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>927148000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>944495000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>937905000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>587943000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>585410000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>578229000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>510571000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>515636000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>514023000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>516103000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>512389000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>505727000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>357022000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>354202000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>363888000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>349574000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>354977000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>367649000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>249764000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>248824000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>292881000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>292278000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>294067000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>292426000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>292085000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>295232000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>292980000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>294529000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>285376000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>267426000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>261928000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>262433000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>252143000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>257789000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>261941000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>264605000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>211767000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>207705000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>212094000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>210503000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>214478000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>214423000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>207438000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>179260000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>174507000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>163719000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>162414000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>158243000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>147316000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>94075000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>68364000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>69737000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>69817000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>71789000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>39237000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>38309000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>37843000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>28135000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>26683000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>22566000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>22028000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>21704000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>22073000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>17102000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>16502000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>15835000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CW20">
         <v>31525000.0</v>
       </c>
-      <c r="CV20"/>
-      <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>1040636000.0</v>
+      </c>
+      <c r="C21">
         <v>1105345000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>1105345000.0</v>
+      </c>
+      <c r="E21">
         <v>1134663000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1160145000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1188080000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1187535000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1207588000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1209548000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1219942000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1022609000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1067833000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1067022999.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1093596000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1108759000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1126609000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1054035000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>1082275000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1121971000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1145573000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1155795000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1178884000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>1193681000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>989436000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>973685000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>998686000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>1014227000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1031591000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1040350000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1041620000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1058630000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1079496000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1097259000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1121845000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1147954000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1159627000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>634052000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>648744000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>654408000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>561175000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>573687000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>583569000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>594856000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>603740000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>606420000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>440583000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>447424000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>459459000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>413906000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>422009000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>429446000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>197163000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>202410000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>206884000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>212274000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>212267000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>218345000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>224308000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>230920000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>237122000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>243934000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>230935000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>191210000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>194904000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>198711000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>201174000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>206344000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>211117000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>214432000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>217447000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>220225000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>225998000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>209337000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>188130000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>192086000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>195766000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>181194000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>183775000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>177467000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>179716000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>178354000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>140552000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>108069000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>132933000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>135920000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>137556000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>142336000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>99054000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>98711000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>99435000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>81109000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>79118000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>73636000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>51518000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>73349000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>45164000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>16846000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>15247000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>31016000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>31525000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>29191000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>29558000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>24378000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>25299000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>25296000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>26393000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>18809000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>13200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>13400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>13700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>13200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>1400000.0</v>
       </c>
-      <c r="DH21"/>
-      <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
-      <c r="DP21">
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21">
         <v>100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DS21">
         <v>100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>200000.0</v>
       </c>
-      <c r="DS21"/>
-      <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
+      <c r="DX21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22">
+        <v>464454000.0</v>
+      </c>
+      <c r="C22">
+        <v>492005000.0</v>
+      </c>
+      <c r="D22">
         <v>495035000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>492735000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>489106000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>465127000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>445418000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>429090000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>436930000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>421775000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>403422000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>389608000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>366251000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>354293000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>351275000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>324583000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>311060000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>320208000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>328005000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>317386000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>327167000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>323618000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>328049000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>310117000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>307839000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>358756000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>338082000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>316054000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>302622000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>296505000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>286962000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>280347000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>290846000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>290517000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>290474000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>296332000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>232340000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>234680000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>239809000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>217263000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>219671000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>220442000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>221978000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>211429000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>213878000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>241835000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>233043000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>237114000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>230455000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>223632000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>215232000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>213431000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>207389000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>195457000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>179558000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>171806000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>169376000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>172541000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>172469000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>171261000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>181430000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>174460000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>154601000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>146928000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>147973000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>143253000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>142113000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>140240000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>140541000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>139319000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>141582000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>146103000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>155615000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>149345000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>144037000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>144535000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>126371000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>114089000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>95591000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>94387000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>93773000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>92981000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>77153000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>67476000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>69014000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>69206000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>65335000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>55947000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>52400000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>50509000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>44894000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>41046000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>38395000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>39077000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>37394000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>28502000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>26571000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>25025000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>24013000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>24609000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>24113000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>22651000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>18509000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>16508000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>16341000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>15731000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>10667000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>10100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>10800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>11200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>13100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>2700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>3400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>2600000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>2400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>2400000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>1900000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>2000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>2800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>2600000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>3100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>2800000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>2100000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>1400000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DV22">
         <v>1400000.0</v>
       </c>
-      <c r="DU22"/>
-      <c r="DV22"/>
+      <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>3507798000.0</v>
+      </c>
+      <c r="C23">
+        <v>3586053000.0</v>
+      </c>
+      <c r="D23">
         <v>3577726000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3602001000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3646452000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3667905000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>971159000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4037424000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4065803000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4074495000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4078224000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3781988000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3739371000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3777601000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3742399000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3889758000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3807013000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3752862000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3671997000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3782383000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3774465000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3712787000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3741554000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3615136000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3453521000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3391759000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3447565000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3303240000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3346580000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>3290410000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3205711000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3107887000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3178642000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3185773000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3247693000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3211257000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2418187000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2101131000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2049015000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1807954000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1827424000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1814162000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1830262000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1774704000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1827620000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1637894000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1550807000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1578625000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1545734000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1563023000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1555923000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1196229000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1184072000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1187501000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1156491000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1163599000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1185506000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1161817000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1158370000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1144109000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1174666000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1153856000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1007028000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1017308000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>959276000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>941795000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>937997000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>940102000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>973236000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>946372000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>995417000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1034431000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>960745000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>862454000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>972656000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>818012000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>810077000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>776490000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>623074000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>613618000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>604460000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>566219000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>491631000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>448432000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>465881000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>451686000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>470407000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>456713000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>440187000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>435400000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>421139000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>412526000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>402529000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>392533000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>356755000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>274668000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>242573000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>234390000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>226767000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>227588000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>206556000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>94193000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>91079000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>86514000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>85760000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>76289000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>73693000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>66300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>64000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>66800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>66700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>34700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>38500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>37400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>36100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>38400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>43500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>45200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>47000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>48700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>50900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>52600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>53700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>19400000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>22200000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23"/>
+      <c r="DW23"/>
+      <c r="DX23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
+        <v>1828705000.0</v>
+      </c>
+      <c r="D24">
         <v>1826655000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1729556000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1792351000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1226942000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1230641000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1196017000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1205092000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1801078000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1836620000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1485018000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1419616000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1333414000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1337212000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1300490000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1381142000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1385537000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1389927000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1388683000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1387433000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1498676000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1484912000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1408221000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1414000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1472323000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1478191000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1198561000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1274049000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1204537000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1205025000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1210513000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1421001000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1476488000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1772027000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1781142000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1152633000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>867500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>848750000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>665000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>658998000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>684291000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>712189000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>700595000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>718792000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>643733000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>611427000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>626246000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>621095000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>630971000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>629000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>392057000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>545140000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>543250000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>521386000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>519547000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>517735000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>515947000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>522978000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>532264000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>541604000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>490062000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>293699000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>294842000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>366014000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>371900000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>295313000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>308754000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>307220000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>305712000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>431307000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>490000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330000000.0</v>
       </c>
       <c r="BV24">
         <v>330000000.0</v>
       </c>
       <c r="BW24">
         <v>330000000.0</v>
       </c>
       <c r="BX24">
         <v>330000000.0</v>
       </c>
       <c r="BY24">
         <v>330000000.0</v>
       </c>
-      <c r="BZ24"/>
+      <c r="BZ24">
+        <v>330000000.0</v>
+      </c>
       <c r="CA24">
+        <v>330000000.0</v>
+      </c>
+      <c r="CB24"/>
+      <c r="CC24">
         <v>508000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>4889000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>118112000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>118169000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>118378000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>118468000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>119159000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>118631000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>118900000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>119220000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>118336000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>119742000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>119257000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>119911000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>119653000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>104681000.0</v>
       </c>
-      <c r="CQ24"/>
-      <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>2514000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>3121000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>4758000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>6954000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>7579000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>8204000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25">
         <v>1230641000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1196017000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1205092000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1801078000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1836620000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1485018000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1419616000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1333414000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1337212000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1300490000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1381142000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1385537000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1389927000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1388683000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1387433000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1386176000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1484912000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1408221000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1414000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1472323000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1478191000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1198561000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1274049000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1204537000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1205025000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1210513000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1421001000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1476488000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1772027000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1781142000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1152633000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>867500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>848750000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>665000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>658998000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>684291000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>712189000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>700595000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>718792000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>643733000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>611427000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>626246000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>621095000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>630971000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>629000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>392057000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>545140000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>543250000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>521386000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>519547000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>517735000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>515947000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>522978000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>532264000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>541604000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>490062000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>293699000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>294842000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>366014000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>371900000.0</v>
       </c>
-      <c r="BN25"/>
-      <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
@@ -12828,109 +12940,111 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>346000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>5350000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>20246000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>17527000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>13647000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2491000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>1629000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
@@ -12972,52 +13086,54 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13102,508 +13218,518 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>1750010000.0</v>
+      </c>
+      <c r="C28">
+        <v>1825038000.0</v>
+      </c>
+      <c r="D28">
         <v>1802644000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1798136000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1773674000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1795855000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1794004000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1738188000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1774287000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1794235000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1450474000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1405280000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1415673000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1294022000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>633478000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1173322000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1215964000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1281025000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1256241000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1152614000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1195794000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1269432000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1341285000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1185241000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1233817000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1316429000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>872112000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1271160000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1329723000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1283498000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1207750000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1215375000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1226260000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1292717000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1642631000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1666207000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>689440000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>725400000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>730887000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>562945000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>580150000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>618738000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>652916000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>666838000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>650419000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>522840000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>537181000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>558002000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>482739000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>493811000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>499962000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>271443000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>426272000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>444614000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>431695000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>422609000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>392017000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>440477000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>464336000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>431456000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>430613000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>7096000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>101896000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>274517000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>290682000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>278282000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>291109000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>313623000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>294706000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>317438000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>345677000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>406454000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>420661000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>372662000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>370367000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>392623000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>320464000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>329126000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>190671000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>197353000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>182772000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>154579000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>111776000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>71489000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>81116000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>90139000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>85868000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>49045000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>84308000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>75796000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>43690000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>40278000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>35960000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>3500000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-408000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-43583000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-50142000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-51195000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-46764000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-40942000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-59333000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>1101000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>-3121000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>-456000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>614000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>6931000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>-11111000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>-9400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-2600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-1300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>3400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>-5300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-2600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>-4700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>-5900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>-2100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-8200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>-4300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>-8800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>-11800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-8000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>-9700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>-12000000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>-4500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DV28">
         <v>-7200000.0</v>
       </c>
-      <c r="DU28"/>
-      <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
+        <v>2915676000.0</v>
+      </c>
+      <c r="D29">
         <v>2907811000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2899569000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2868675000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2878981000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3367429000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3348373000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3328184000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3359492000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3453947000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3087433000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3084224000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3112218000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3114650000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3247718000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3267806000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3209579000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3162124000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3230987000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3175820000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3118657000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3170143000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3069338000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2926787000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2901369000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2918494000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
@@ -13658,603 +13784,611 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>248994000.0</v>
+      </c>
+      <c r="C30">
+        <v>267188000.0</v>
+      </c>
+      <c r="D30">
         <v>264413000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>278849000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>262160000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>284507000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>252446000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>272370000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>248298000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>277778000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>241092000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>259327000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>266661999.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>258663000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>253995000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>263465000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>248268000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>237361000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>246227000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>243243000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>230610000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>237775000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>230041000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>225532000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>224837000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>179143000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>253490000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>275296000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>281119000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>296507000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>279072000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>265737000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>248738000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>258380000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>272260000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>251799000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>171126000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>171323000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>158234000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>148186000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>140750000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>145571000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>151607000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>132241000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>125465000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>134546000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>126785000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>110414000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>120741000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>118262000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>112521000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>118145000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>113538000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>114749000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>111944000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>114916000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>119527000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>115571000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>113996000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>118129000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>117777000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>116179000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>106117000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>106005000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>107150000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>97779000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>98532000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>103228000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>101379000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>101462000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>101610000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>112417000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>111081000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>108126000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>106880000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>103539000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>92313000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>95267000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>85884000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>85018000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>76715000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>74135000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>56607000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>49007000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>46786000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>46275000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>51261000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>46765000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>38028000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>35651000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>30322000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>28936000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>26961000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>23722000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>24065000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>19412000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>17724000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>15642000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>14828000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>14024000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>14454000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>15032000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>12647000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>13087000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>12402000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>10908000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>8719000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>8365000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>7800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>8000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>8800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>3100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>2900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>3200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>3100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DM30">
         <v>2800000.0</v>
       </c>
       <c r="DN30">
+        <v>3000000.0</v>
+      </c>
+      <c r="DO30">
+        <v>2800000.0</v>
+      </c>
+      <c r="DP30">
         <v>2400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>2900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>2200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>2700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>2000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>1800000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>1800000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30"/>
+      <c r="DW30"/>
+      <c r="DX30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>639887000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-475427000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-361087000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-411764000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-411764000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-515702000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-474227000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-619541000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-619541000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-674422000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-406936000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-495254000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-605797000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-623978000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-569135000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-600658000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-547401000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-584108000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-630175000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-658547000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-707088000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1094009000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1135226000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-308879000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-339599000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-380146000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-232079000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-265896000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-302805000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-334572000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-364686000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-382047000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-85882000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-113527000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-119025000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-77502000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-87756000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-117895000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>223253000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>48243000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>16824000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>5337000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>11441000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>15930000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-9181000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-17701000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-37464000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-36942000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>2506000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>68950000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>43131000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>9656000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>7059000.0</v>
       </c>
-      <c r="BN31"/>
-      <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
@@ -14270,132 +14404,138 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
+      <c r="DX31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>860936000.0</v>
+      </c>
+      <c r="C32">
+        <v>860601000.0</v>
+      </c>
+      <c r="D32">
         <v>825171000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>703563000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>779528000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>213022000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>188795000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>159555000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>186959000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>783970000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1113256000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>751056000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>671517000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>673764000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>747189000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>840592000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>892001000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>841818000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>750220000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>813695000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>770927000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>713626000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>626774000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>836189000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>896950000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>753807000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>762187000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
@@ -14450,623 +14590,635 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
+      <c r="DX32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:128">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>2317860000.0</v>
+      </c>
+      <c r="C33">
         <v>2405709000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
+        <v>2405709000.0</v>
+      </c>
+      <c r="E33">
         <v>2442457000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2502870000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2525077000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2945504000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2955743000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2966281000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2962209000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2662574000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2723952000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2712142000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2726341000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2712917000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2728260000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2610560000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2615448000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2605944000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2628667000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2670680000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2680405000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2702479000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2377934000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2301425000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2425537000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2438893000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2445072000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2462767000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2421738000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2383025000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>2332805000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>2350659000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2364451000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2399043000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>2389111000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1473244000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1484965000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1480096000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1312784000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1315547000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1320176000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1335697000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1336209000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1322708000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1029647000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1028857000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1049304000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>983145000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>998862000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1016177000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>670987000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>673489000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>709765000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>709432000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>710548000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>691944000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>684494000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>698627000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>691852000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>698338000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>658072000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>581843000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>572459000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>572981000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>554164000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>565153000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>574739000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>577441000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>523123000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>517850000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>537039000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>524463000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>482893000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>483333000.0</v>
       </c>
-      <c r="BW33"/>
-      <c r="BX33">
+      <c r="BY33"/>
+      <c r="BZ33">
         <v>429718000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>423507000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>393274000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>391857000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>384961000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>339756000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>248805000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>182480000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>196222000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>226514000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>265449000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>240475000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>266127000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>271213000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>231399000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>224633000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>215956000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>179355000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>160477000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>122395000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>89245000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>89308000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>95520000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>119356000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>102065000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>43749000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>38612000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>40297000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>39158000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>39646000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>30040000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>23500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>23900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>23600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>23800000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>7800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>8000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>6300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>6500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>6600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>7700000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>7800000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>8200000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DQ33">
         <v>8500000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DR33">
         <v>12900000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DS33">
         <v>13200000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DT33">
         <v>19400000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DU33">
         <v>10100000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DV33">
         <v>9900000.0</v>
       </c>
-      <c r="DU33"/>
-      <c r="DV33"/>
+      <c r="DW33"/>
+      <c r="DX33"/>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:128">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>2112179000.0</v>
+      </c>
+      <c r="C34">
+        <v>194397000.0</v>
+      </c>
+      <c r="D34">
         <v>195560000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>204278000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>233255000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>253159000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>160462000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>146238000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>189808000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>154820000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>2177878000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>199940000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>142352000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>153340000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>386263000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>400621000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>327262000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>349525000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>294407000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>323087000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>352162000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>161731000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>249728000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>274845000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>358608000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>336665000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>356865000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>320081000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>325186000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>296725000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>257890000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>201248000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>61223000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>60727000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>68327000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>53768000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>13576000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>29944000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>28855000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>30745000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>30230000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>28920000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>28607000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>28648000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>29274000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>31984000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>32045000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>30409000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>31756000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>34380000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>36280000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>12527000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>12023000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>12927000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>14039000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>13955000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>13603000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>17087000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>16857000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>11613000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>18494000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>16652000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>11608000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>11826000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>12485000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BO34">
         <v>16225000.0</v>
       </c>
-      <c r="BN34"/>
-      <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
@@ -15082,837 +15234,847 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
+      <c r="DX34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:128">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>2112179000.0</v>
+      </c>
+      <c r="C35">
         <v>2188474000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
+        <v>2188474000.0</v>
+      </c>
+      <c r="E35">
         <v>2102557000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2244824000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1699438000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1610160000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1570018000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1631653000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>2211984000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>2177878000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1887124000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1804438000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1716945000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1785168000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1764449000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1778147000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1796349000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1740967000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1757558000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1809920000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1819050000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>1799922000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>1699256000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>1800388000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>1830248000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>1859277000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1555195000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1658965000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1554348000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1520575000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1469539000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1555221000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1610526000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1913233000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1900040000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1294837000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1028699000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1008441000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>844686000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>842600000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>869548000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>897245000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>884134000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>957573000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>770418000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>735903000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>748278000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>729633000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>746891000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>759892000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>406667000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>562317000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>561573000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>540822000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>538895000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>546231000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>542358000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>545333000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>549603000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>568712000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>517031000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>316126000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>317313000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>385772000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>395780000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>320897000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>338487000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>327494000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>326763000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>450477000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>509474000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>358549000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>349131000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>366665000.0</v>
       </c>
-      <c r="BW35"/>
-      <c r="BX35">
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>371495000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>371951000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>43784000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>43439000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>43523000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>140554000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>128815000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>127327000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>124743000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>124727000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>125083000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>124656000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>123786000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>123944000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>123430000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>123378000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>123031000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>124907000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>109892000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>5150000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>3949000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>4118000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>4218000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>4385000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>6954000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>9526000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>9730000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>11693000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>13792000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>14534000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>13832000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>13500000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>16400000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>16600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>13200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DI35">
         <v>300000.0</v>
       </c>
       <c r="DJ35">
+        <v>200000.0</v>
+      </c>
+      <c r="DK35">
         <v>300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
+        <v>300000.0</v>
+      </c>
+      <c r="DM35">
         <v>200000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DO35">
         <v>100000.0</v>
       </c>
       <c r="DP35">
+        <v>200000.0</v>
+      </c>
+      <c r="DQ35">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DR35">
         <v>100000.0</v>
       </c>
       <c r="DS35">
         <v>200000.0</v>
       </c>
       <c r="DT35">
+        <v>100000.0</v>
+      </c>
+      <c r="DU35">
         <v>200000.0</v>
       </c>
-      <c r="DU35"/>
-      <c r="DV35"/>
+      <c r="DV35">
+        <v>200000.0</v>
+      </c>
+      <c r="DW35"/>
+      <c r="DX35"/>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:128">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>25415000.0</v>
+      </c>
+      <c r="C36">
         <v>22809000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
+        <v>22809000.0</v>
+      </c>
+      <c r="E36">
         <v>25102000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>26706000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>27737000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>53199000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>28213000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>27553000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>24811000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>24913000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>26014000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>25448000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>26284000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>24382000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-510151000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-488714000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-517656000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>10167000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-547986000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>10221000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>10836000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>36077000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-463557000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>11608000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>35401000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>12682000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>14644000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>33008000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>16720000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>78787000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>14567000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>12551000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>13229000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>12454000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>13587000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>11003000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>11230000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>11572000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>10105000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>6616000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>6874000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>7280000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-210753000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8406000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>10893000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>11436000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-202753000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>9524000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>8786000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>7770000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-196844000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>9986000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>10475000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>9785000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>10359000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>11956000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>12516000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>12580000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>-339448000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>12674000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>13630000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>10302000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>-146877000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>8826000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>1975000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>2086000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-146440000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>27570000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>23132000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>20137000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>28565000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>34624000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>16848000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>13480000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>13147000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>14002000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>14593000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>8386000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>7168000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>7705000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>16097000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>17582000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>22096000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>5609000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>5017000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>5173000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>100173000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>123182000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>131359000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>111606000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>104074000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>99788000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>61143000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>45334000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>35457000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>33799000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>39827000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>44611000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>65926000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>-13000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>2654000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>3061000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>3399000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>2073000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>1193000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>684000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>600000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>900000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>500000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DI36">
         <v>100000.0</v>
       </c>
       <c r="DJ36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK36">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DL36">
         <v>100000.0</v>
       </c>
-      <c r="DM36"/>
-[...1 lines deleted...]
-      <c r="DO36">
+      <c r="DM36">
+        <v>200000.0</v>
+      </c>
+      <c r="DN36">
+        <v>100000.0</v>
+      </c>
+      <c r="DO36"/>
+      <c r="DP36"/>
+      <c r="DQ36">
         <v>-100000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DR36">
         <v>4000000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DS36">
         <v>4000000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DT36">
         <v>9900000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DU36">
         <v>500000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DV36">
         <v>400000.0</v>
       </c>
-      <c r="DU36"/>
-      <c r="DV36"/>
+      <c r="DW36"/>
+      <c r="DX36"/>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:128">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...4 lines deleted...]
-      </c>
+      <c r="AF37"/>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -15965,52 +16127,56 @@
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
       <c r="BL37">
         <v>0.0</v>
       </c>
       <c r="BM37">
         <v>0.0</v>
       </c>
-      <c r="BN37"/>
-      <c r="BO37"/>
+      <c r="BN37">
+        <v>0.0</v>
+      </c>
+      <c r="BO37">
+        <v>0.0</v>
+      </c>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
@@ -16026,1808 +16192,1832 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
+      <c r="DX37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:128">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>72002000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>63154000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>82173000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>70590000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>67799000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>3782383000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>114485000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>96032000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>96852000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>168602000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>-2301425000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>42930000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>41319000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>27267000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>60013000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>39158000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>30538000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>21372000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>19785000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>20906000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2125014000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>2119860000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1241003000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1252891000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1250986000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1090415000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1103352000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1111528000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1125367000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1131028000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1125508000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>814187000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>818746000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>839318000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>779263000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>792194000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>810510000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>470677000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>480765000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>525228000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>530080000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>532650000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>530755000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>537566000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>561857000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>560469000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>575903000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>542405000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>479365000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>473003000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>485688000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>469520000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>481735000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>491213000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>506607000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>452346000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>448067000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>466657000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>454464000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>419456000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>419989000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>416351000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>374456000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>372875000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>349572000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>349298000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>344302000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>303965000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>219726000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>155029000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>168711000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>198823000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>237764000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>215014000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>243694000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>248673000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>211186000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>204561000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>198083000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>161598000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>142869000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>105839000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>72821000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>78035000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>84084000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>107694000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>90498000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>32212000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>27439000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>28698000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>27369000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>27586000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>19493000.0</v>
       </c>
-      <c r="DC38"/>
-      <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
+      <c r="DX38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:128">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>164560000.0</v>
+      </c>
+      <c r="C39">
         <v>147067000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
+        <v>147067000.0</v>
+      </c>
+      <c r="E39">
         <v>124219000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>124437000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>139586000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>32214000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>106654000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>136696000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>115806000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>108036000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>100005000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>120584000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>129112000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>116845000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>116789000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>125188000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>132693000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>84729000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>79639000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>75777000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>73575000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>72009000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>231387000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>223141000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>67342000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>59388000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>67907000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>158738000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>174844000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>174909000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>90160000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>147463000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>88654000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>177540000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>188882000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>106542000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>99482000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>70312000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>27666000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>86316000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>41170000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>43894000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>46693000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>86258000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>100570000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>82251000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>158040000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>71162000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>36758000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>34496000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>26752000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>30739000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>30774000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>27396000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>69391000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>78941000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>74426000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>60856000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>62059000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>66130000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>67866000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>60113000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>63153000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>48340000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>52981000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>50525000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>50004000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>47128000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>43751000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>48745000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>55326000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>60247000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>44752000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>39393000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>34518000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>32177000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>22789000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>18996000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>19659000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>24689000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>25397000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>22886000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>22253000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>18077000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>11237000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>11894000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>12716000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>10241000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>9646000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>8354000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>9365000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>5743000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>4710000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>5667000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>5498000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>4718000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>2708000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>2690000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>2898000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>2517000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>1106000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>1937000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>1484000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>805000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>753000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>695000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>735000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>12000000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>13400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DI39">
         <v>15800000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DJ39">
         <v>21600000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>20600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>18200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>24500000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>22700000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DO39">
         <v>28300000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DP39">
         <v>24800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DQ39">
         <v>22900000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DR39">
         <v>24700000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DS39">
         <v>24200000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DT39">
         <v>18200000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DU39">
         <v>1600000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DV39">
         <v>1900000.0</v>
       </c>
-      <c r="DU39"/>
-      <c r="DV39"/>
+      <c r="DW39"/>
+      <c r="DX39"/>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:128">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>185774000.0</v>
+      </c>
+      <c r="C40">
         <v>194593000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
+        <v>194593000.0</v>
+      </c>
+      <c r="E40">
         <v>208223000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>207847000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>198314000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>189797000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>207525000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>208363000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>172087000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>164478000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>176299000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>161651000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>159193000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>146973000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>144180000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>134130000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>144562000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>148519000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>198339000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>163469000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>150252000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>161901000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>182062000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>164999000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>111851000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>131600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>143941000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>135829000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>132517000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>150053000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>160238000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>160710000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>149305000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>189025000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>183893000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>143076000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>114760000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>128151000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>87732000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>86718000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>76472000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>77602000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>84314000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>85491000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>82850000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>74247000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>88232000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>77130000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>73905000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>64530000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>62757000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>61607000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>59076000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>56222000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>66682000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>65690000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>64796000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>64979000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>69669000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>65329000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>66747000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>54794000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>59367000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>56158000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>48732000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>52370000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>51295000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>96659000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>43167000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>44664000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>48734000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>51030000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>40551000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>42679000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>48477000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>29857000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>23811000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>27778000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>29827000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>32010000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>25147000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>21922000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>21594000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>24418000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>19475000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>16436000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>14074000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>15434000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>16554000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>12816000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>12671000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>22522000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>23955000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>20192000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>17341000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>15957000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>11206000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>10223000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>11874000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>10699000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>10388000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>8562000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>7605000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>10460000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>10783000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>10611000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DE40">
         <v>11552000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DF40">
         <v>7700000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DG40">
         <v>8500000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DH40">
         <v>7900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DI40">
         <v>2400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>3700000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>3400000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DL40">
         <v>3100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DM40">
         <v>1900000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DN40">
         <v>1800000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DO40">
         <v>2000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>1600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DQ40">
         <v>2100000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DR40">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DS40">
         <v>1500000.0</v>
       </c>
       <c r="DT40">
+        <v>1300000.0</v>
+      </c>
+      <c r="DU40">
+        <v>1500000.0</v>
+      </c>
+      <c r="DV40">
         <v>1700000.0</v>
       </c>
-      <c r="DU40"/>
-      <c r="DV40"/>
+      <c r="DW40"/>
+      <c r="DX40"/>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:128">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>187466000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>201839000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>133472000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>142296000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>144818000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>135903000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>175430000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>178527000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>172744000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>131181000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>127254000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>110968000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>106299000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>116108000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>126218000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>112804000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>108167000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>128441000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>134220000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>134038000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>68327000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>53768000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>13576000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>29944000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>28855000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>30745000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>30230000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>28920000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>28607000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>28648000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>29274000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>31984000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>32045000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>30409000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>31756000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>34380000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>36280000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>12527000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>12023000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>12927000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>14039000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>13955000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>13603000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>17087000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>16857000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>11613000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>18494000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>16652000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>11608000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>11826000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>12485000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>16225000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>17132000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>20414000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>20274000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>21051000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>19170000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>19474000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>18311000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>19131000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>20057000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>19860000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>14667000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>14541000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>14478000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>11575000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>5540000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>7537000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>6700000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>6429000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>6275000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>5568000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>6452000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>5756000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>4566000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>5608000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>3688000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>4121000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>3120000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>5254000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>5211000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>5150000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>3949000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>4118000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>4218000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>4386000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>4548000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>4734000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>4892000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>5147000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>4932000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>4932000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DD41">
         <v>5628000.0</v>
       </c>
-      <c r="DC41"/>
-      <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
+      <c r="DX41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:128">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>662051000.0</v>
+      </c>
+      <c r="C42">
         <v>653600000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
+        <v>653600000.0</v>
+      </c>
+      <c r="E42">
         <v>649176000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>643481000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>638096000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>632702000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>632020000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>625044000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>620829000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>664105000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>655222000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>649542000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>769893000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>763619000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>914115000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>904778000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>896972000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>903853000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1030495000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1024381000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1014094000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>997176000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1055768000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1049487000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1044144000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1037949000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1093677000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1088448000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>1077903000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1071698000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>1071986000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>1067236000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1056393000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>701786000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>700114000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>695255000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>690236000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>676325000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>675601000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>671079000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>665849000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>655029000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>652549000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>643327000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>423250000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>411953000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>412434000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>402087000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>398975000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>393696000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>383797000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>226957000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>224210000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>222827000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>220180000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>246600000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>244216000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>242728000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>240555000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>248183000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>257582000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>270549000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>268569000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>254993000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>281483000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>277468000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>268469000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>260005000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>254502000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>250750000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>228301000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>197881000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>169798000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>149626000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>136630000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>127813000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>221851000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>221431000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>245775000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>256477000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>266014000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>257364000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>284448000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>281792000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>303917000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>301128000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>298243000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>287497000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>283384000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>281480000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>271139000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>269007000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>259054000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>290195000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>285915000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>285497000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>284955000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>283971000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>279812000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>164527000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>161384000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="DA42"/>
+      <c r="DB42">
         <v>145303000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>138929000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>138747000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>121982000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>130200000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>136600000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>136100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>119700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>125000000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>120900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>116400000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>116200000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>110500000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>109500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>109300000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DQ42">
         <v>109100000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DR42">
         <v>107500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DS42">
         <v>107400000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DT42">
         <v>107200000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DU42">
         <v>71200000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DV42">
         <v>69900000.0</v>
       </c>
-      <c r="DU42"/>
-      <c r="DV42"/>
+      <c r="DW42"/>
+      <c r="DX42"/>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:128">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17912,91 +18102,89 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
+      <c r="DX43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:128">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...4 lines deleted...]
-      </c>
+      <c r="AF44"/>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
@@ -18049,1740 +18237,1764 @@
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
-      <c r="BO44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
+      <c r="BO44">
+        <v>0.0</v>
+      </c>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
-      <c r="CT44">
-[...4 lines deleted...]
-      </c>
+      <c r="CT44"/>
+      <c r="CU44"/>
       <c r="CV44">
         <v>1000.0</v>
       </c>
       <c r="CW44">
         <v>1000.0</v>
       </c>
       <c r="CX44">
+        <v>1000.0</v>
+      </c>
+      <c r="CY44">
+        <v>1000.0</v>
+      </c>
+      <c r="CZ44">
         <v>2000.0</v>
       </c>
-      <c r="CY44">
+      <c r="DA44">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="DB44">
         <v>7000.0</v>
       </c>
-      <c r="DC44"/>
-      <c r="DD44"/>
+      <c r="DC44">
+        <v>7000.0</v>
+      </c>
+      <c r="DD44">
+        <v>7000.0</v>
+      </c>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
+      <c r="DX44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:128">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
+        <v>583287000.0</v>
+      </c>
+      <c r="D45">
         <v>584079000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1028854000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>575554000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>571388000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>561376000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>946688000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>537248000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>521042000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>497190000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>863830000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>475478000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>317571000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>461689000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>789315000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>448999000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>384933000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>387367000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>371164000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>379355000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>427714000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>431793000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>431934000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>417122000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>414228000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>306350000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>300112000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>287000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>277025000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>274029000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>269251000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>232241000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>232074000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>229110000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>222369000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>212195000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>208648000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>210330000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>205181000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>197200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>215460000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>210111000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>209986000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>203882000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>206668000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>205667000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>200310000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>192724000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>184537000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>179352000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>177898000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>161189000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>146928000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>136770000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>131383000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>122435000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>115667000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>102478000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>99456000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>87293000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>84644000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>83418000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>83526000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>70834000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>70777000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>69783000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>70382000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>69999000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>63437000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>61730000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>61730000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>55262000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>50632000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>43702000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>42559000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>40659000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>35791000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>29079000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>27451000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>27511000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>27691000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>27685000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>25461000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>22433000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>22540000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>20213000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>20072000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>17873000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>17757000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>17608000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>16556000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>16424000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>11273000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>11436000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>11662000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>11567000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>11537000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>11173000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>11599000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>11789000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>12060000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>10547000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>9700000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>9600000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>9400000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>10100000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>6300000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>6500000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>6200000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>6400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>6400000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>7600000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>7800000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>8200000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>8600000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DR45">
         <v>8800000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DS45">
         <v>9100000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DT45">
         <v>9300000.0</v>
       </c>
-      <c r="DS45">
+      <c r="DU45">
         <v>9600000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DV45">
         <v>9500000.0</v>
       </c>
-      <c r="DU45"/>
-      <c r="DV45"/>
+      <c r="DW45"/>
+      <c r="DX45"/>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:128">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>577272000.0</v>
+      </c>
+      <c r="C46">
         <v>584079000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
+        <v>584079000.0</v>
+      </c>
+      <c r="E46">
         <v>584903000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>575554000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>571388000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>561376000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>549765000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>537248000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>521042000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>497190000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>496383000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>475478000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>466222000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>461689000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>459586000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>448999000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>447558000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>390853000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>396246000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>381521000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>384933000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>387367000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>371164000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>379355000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>427714000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>431793000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>431934000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>417122000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>414228000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>306350000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>300112000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>287000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>277025000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>274029000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>269251000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>232241000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>232074000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>229110000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>222369000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>212195000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>208648000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>210330000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>205181000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>197200000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>215460000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>210111000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>209986000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>203882000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>206668000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>205667000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>200310000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>192724000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>184537000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>179352000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>177898000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>161189000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>146928000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>136770000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>131383000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>122435000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>115667000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>102478000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>99456000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>87293000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>84644000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>83418000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>83526000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>70834000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>70777000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>69783000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>70382000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>69999000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>63437000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>63344000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>55262000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>50632000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>43702000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>42559000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>40659000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>35791000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>29079000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>27451000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>27511000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>27691000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>27685000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>25461000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>22433000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>22540000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>20213000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>20072000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>17873000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>17757000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>17608000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>16556000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>16424000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>11273000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>11436000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>11662000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>11567000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>11537000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>11173000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="DA46"/>
+      <c r="DB46">
         <v>11789000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>12060000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>10547000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>9700000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>9600000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>9400000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>10100000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>6300000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>6500000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>6200000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>6400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>6400000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>7600000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>7800000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>8200000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DQ46">
         <v>8600000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DR46">
         <v>8800000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DS46">
         <v>9100000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DT46">
         <v>9300000.0</v>
       </c>
-      <c r="DS46">
+      <c r="DU46">
         <v>9600000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DV46">
         <v>9500000.0</v>
       </c>
-      <c r="DU46"/>
-      <c r="DV46"/>
+      <c r="DW46"/>
+      <c r="DX46"/>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:128">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>317571000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>315175000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>311302000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>300729000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>302423000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>309209000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>311703000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>293921000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>384933000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>296193000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>287529000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>294439000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>334334000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>335903000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>337404000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>319384000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>316445000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>306350000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>300112000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>287000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>277025000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>274029000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>269251000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>232241000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>232074000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>229110000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>222369000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>212195000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>208648000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>210330000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>205181000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>197200000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>215460000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>210111000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>209986000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>203882000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>206668000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>205667000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>200310000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>192724000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>184537000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>179352000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>177898000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>161189000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>146928000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>136770000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>131383000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>122435000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>115667000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>102478000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>99456000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>87293000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>84644000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>83418000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>83526000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>70834000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>70777000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>69783000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>70382000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>69999000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>63437000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>63344000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>61730000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>55262000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>50632000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>43702000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>42559000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>40659000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>35791000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>29079000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>27451000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>27511000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>27691000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>27685000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>25461000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>22433000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>22540000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>20213000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>20072000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>17873000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>17757000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>17608000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>16556000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>16424000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>11273000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>11436000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>11662000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>11567000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>11537000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>11173000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>11599000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>11789000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>12060000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DD47">
         <v>10547000.0</v>
       </c>
-      <c r="DC47"/>
-      <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
+      <c r="DX47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:128">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>438158000.0</v>
+      </c>
+      <c r="C48">
+        <v>427151000.0</v>
+      </c>
+      <c r="D48">
         <v>418824000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>423441000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>425145000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>430549000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>914622000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>939915000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>920481000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>931176000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>943578000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>946859000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>927025000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>907528000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>903344000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>879118000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>826172000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>776257000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>731469000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>698568000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>653184000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>609955000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>574888000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>532265000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>439521000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>407184000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>407553000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>398574000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>383255000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>410865000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>381129000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>348373000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>323236000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>309941000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>297500000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>285186000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>240831000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>237673000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>226837000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>220443000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>192195000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>172052000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>157563000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>145879000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>128038000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>328341000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>323344000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>314960000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>297794000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>287987000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>283162000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>285046000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>272863000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>301413000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>297973000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>302023000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>289237000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>276026000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>267512000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>260819000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>256259000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>245018000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>244317000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>232830000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>214024000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>197540000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>182383000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>167161000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>151430000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>136998000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>125773000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>132219000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>107374000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>122666000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>109740000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>98175000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>92768000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>83094000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>73752000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>66336000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>56205000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>53611000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>45634000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>36929000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>26314000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>15833000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>8178000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>-265000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>-10104000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>-2506000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>-10024000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>-17462000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>-26634000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>-33467000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-38885000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-44323000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-69697000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-71260000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-75509000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>-79600000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>-97226000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>-100971000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>-103733000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>-105729000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>-93566000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>-95283000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>-95367000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>-94300000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>-93600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>-91500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>-87900000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>-88300000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>-85400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>-82500000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>-79200000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>-75900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>-65300000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>-62900000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>-60800000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DQ48">
         <v>-59000000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DR48">
         <v>-56600000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DS48">
         <v>-54600000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DT48">
         <v>-53000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DU48">
         <v>-51500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DV48">
         <v>-49300000.0</v>
       </c>
-      <c r="DU48"/>
-      <c r="DV48"/>
+      <c r="DW48"/>
+      <c r="DX48"/>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:128">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49">
         <v>907528000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>903344000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>879118000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>826172000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>776257000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>731469000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>698568000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>653184000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>609955000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>574888000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>532265000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>439521000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>407184000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>407553000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>398574000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>383255000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>410865000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>381129000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>348373000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>323236000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>309941000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>297500000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>285186000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>240831000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>237673000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>226837000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>220443000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>192195000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>172052000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>157563000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>145879000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>128038000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>328341000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>323344000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>314960000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>297794000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>287987000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>283162000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>285046000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>272863000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>301413000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>297973000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>302023000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>289237000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>276026000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>267512000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>260819000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>256259000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>245018000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>244317000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>232830000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>214024000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BO49">
         <v>197540000.0</v>
       </c>
-      <c r="BN49"/>
-      <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
@@ -19798,183 +20010,187 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
+      <c r="DX49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:128">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50">
-        <v>126550000.0</v>
+        <v>43594000.0</v>
       </c>
       <c r="D50">
         <v>38750000.0</v>
       </c>
       <c r="E50">
+        <v>126550000.0</v>
+      </c>
+      <c r="F50">
+        <v>38750000.0</v>
+      </c>
+      <c r="G50">
         <v>613378000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>612649000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>607076000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>601505000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>24219000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>19375000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>14531000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>85387000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>95644000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>38125000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>56250000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>50625000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="T50">
         <v>45000000.0</v>
       </c>
       <c r="U50">
         <v>45000000.0</v>
       </c>
       <c r="V50">
+        <v>45000000.0</v>
+      </c>
+      <c r="W50">
+        <v>45000000.0</v>
+      </c>
+      <c r="X50">
         <v>155900000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>146250000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>22500000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>11250000.0</v>
       </c>
-      <c r="Z50"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AB50"/>
       <c r="AC50">
         <v>45000000.0</v>
       </c>
       <c r="AD50">
+        <v>45000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>45000000.0</v>
+      </c>
+      <c r="AF50">
         <v>33750000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>22500000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>11250000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>1476488000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>60451000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>61845000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>19934000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>881018000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>6250000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>665000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>28750000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>21250000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>14375000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>4648000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -20008,1039 +20224,1055 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
+      <c r="DX50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:128">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>2002271000.0</v>
+      </c>
+      <c r="C51">
         <v>2039453000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
+        <v>2039453000.0</v>
+      </c>
+      <c r="E51">
         <v>2033184000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2005860000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2013769000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2018937000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1984563000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1989444000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2009471000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>2042380000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1681682000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1689405000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1603214000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1352004000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1629983000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1727901000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1728177000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1663333000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1666062000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1666025000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1666846000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1750261000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1655407000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1630096000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1677410000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1229824000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1470071000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1537704000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1459582000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1364775000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1354213000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1432251000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1476488000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1832027000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1841142000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1171383000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>880000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>855000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>665000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>687748000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>705541000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>730002000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>714970000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>729730000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>654136000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>617052000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>629996000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>622970000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>632553000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>630653000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>393733000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>546871000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>544998000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>523201000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>519547000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>517735000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>515947000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>522978000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>532264000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>541604000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>144375000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>363074000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>403280000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>373514000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>371900000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>372783000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>385514000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>401453000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>456155000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>531307000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>590000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>530000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>450000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>569380000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>449962000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>449962000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>449964000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>220000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>220050000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>207094000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>182112000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>134169000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>118378000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>118468000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>119159000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>118631000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>118900000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>119220000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>118336000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>119742000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>119257000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>119911000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>119653000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>104681000.0</v>
       </c>
-      <c r="CQ51"/>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
-      <c r="CU51">
-[...1 lines deleted...]
-      </c>
+      <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51">
+        <v>3576000.0</v>
+      </c>
+      <c r="CX51"/>
+      <c r="CY51">
         <v>9703000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>12271000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>13630000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>13625000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>12607000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>12255000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>9900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>10300000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>10700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>11000000.0</v>
       </c>
-      <c r="DG51"/>
-      <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
+      <c r="DW51"/>
+      <c r="DX51"/>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:128">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>63030000.0</v>
+      </c>
+      <c r="C52">
         <v>52682000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
+        <v>52682000.0</v>
+      </c>
+      <c r="E52">
         <v>140569000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>52576000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>627554000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>626820000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>621616000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>616544000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>38832000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>35678000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>29815000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>100511000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>110262000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14792000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>67373000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>83226000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>76111000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>73600000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>74550000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>79621000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>79990000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>169800000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>159068000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>35018000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>37556000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>12964000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>69506000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>68670000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>71896000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>46369000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>22500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>11250000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>1476488000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>60000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>60000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>18750000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>12500000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>6250000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>665000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>28750000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>21250000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>17813000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>14375000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>10938000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>10403000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>5625000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>3750000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1875000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>1582000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1653000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>1676000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>1731000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>1748000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>1815000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
-      <c r="BJ52">
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52">
         <v>69375000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>108438000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>7500000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>77470000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>76760000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>94233000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>150443000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>100000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>100000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>200000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>120000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>239380000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>119962000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>119962000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>119964000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>220000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>219542000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>202205000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>64000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>16000000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52">
         <v>11561000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>13381000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>11009000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>9433000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>9567000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>5441000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>4920000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>3576000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>6619000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>7189000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>9150000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>8872000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>6671000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>5028000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>4051000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>2254000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>2000000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>1800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>1500000.0</v>
       </c>
-      <c r="DG52"/>
-      <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
+      <c r="DW52"/>
+      <c r="DX52"/>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:128">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>59669000.0</v>
+      </c>
+      <c r="C53">
+        <v>59669000.0</v>
+      </c>
+      <c r="D53">
         <v>28693000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>28693000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>35693000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>35694000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>34191000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>27192000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>62441000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>81691000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>71194000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>32694000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>19938000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>20200000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>15659000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>16682000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>13111000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4369000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>12000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>68000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>276000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>2738000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>4654000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>6682000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>4817000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>2992000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>1521000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>825000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>660000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>11286000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>242000.0</v>
       </c>
-      <c r="AN53">
-[...4 lines deleted...]
-      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53">
+        <v>0.0</v>
+      </c>
+      <c r="AS53">
         <v>4073000.0</v>
       </c>
-      <c r="AR53">
-[...4 lines deleted...]
-      </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>39315000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>53780000.0</v>
       </c>
-      <c r="BG53">
-[...4 lines deleted...]
-      </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
         <v>0.0</v>
       </c>
       <c r="BM53">
         <v>0.0</v>
       </c>
-      <c r="BN53"/>
-      <c r="BO53"/>
+      <c r="BN53">
+        <v>0.0</v>
+      </c>
+      <c r="BO53">
+        <v>0.0</v>
+      </c>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
-      <c r="CC53">
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
         <v>6417000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CF53">
         <v>63787000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CG53">
         <v>80327000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CH53">
         <v>98430000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CI53">
         <v>69434000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CJ53">
         <v>43705000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CK53">
         <v>30955000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CL53">
         <v>38479000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CM53">
         <v>25841000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CN53">
         <v>30118000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CO53">
         <v>29567000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CP53">
         <v>31523000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CQ53">
         <v>29516000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CR53">
         <v>24063000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CS53">
         <v>55278000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CT53">
         <v>54173000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CU53">
         <v>50512000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CV53">
         <v>42952000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CW53">
         <v>22183000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CX53">
         <v>4074000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CY53">
         <v>3053000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CZ53">
         <v>3982000.0</v>
       </c>
-      <c r="CY53">
+      <c r="DA53">
         <v>1052000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DB53">
         <v>4043000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DC53">
         <v>3575000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DD53">
         <v>206000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DE53">
         <v>4300000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DF53">
         <v>7900000.0</v>
       </c>
-      <c r="DE53"/>
-      <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
+      <c r="DX53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:128">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...4 lines deleted...]
-      </c>
+      <c r="AF54"/>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
@@ -21093,52 +21325,56 @@
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
-      <c r="BO54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
+      <c r="BO54">
+        <v>0.0</v>
+      </c>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
@@ -21154,1595 +21390,1617 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
+      <c r="DX54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:128">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>3507798000.0</v>
+      </c>
+      <c r="C55">
+        <v>3586053000.0</v>
+      </c>
+      <c r="D55">
         <v>3577726000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3602001000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3646452000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3667905000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>971159000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4037424000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4065803000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>4074495000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>4078224000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3781988000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3739371000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3777601000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>3742399000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>3889758000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3807013000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>3752862000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3671997000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3782383000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3774465000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>3712787000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3741554000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3615136000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3453521000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3391759000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3447565000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>3303240000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>3346580000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>3290410000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3205711000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3107887000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3178642000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3185773000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3247693000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3211257000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2418187000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2101131000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2049015000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>1807954000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>1827424000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1814162000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1830262000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1774704000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1827620000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1637894000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1550807000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1578625000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1545734000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1563023000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1555923000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1196229000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1184072000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1187501000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1156491000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1163599000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1185506000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1161817000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1158370000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1144109000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1174666000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>1153856000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1007028000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1017308000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>959276000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>941795000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>937997000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>940102000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>973236000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>946372000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>995417000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1034431000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>960745000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>862454000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>972656000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>818012000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>810077000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>776490000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>623074000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>613618000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>604460000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>566219000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>491631000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>448432000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>465881000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>451686000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>470407000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>456713000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>440187000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>435400000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>421139000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>412526000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>402529000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>392533000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>356755000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>274668000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>242573000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>234390000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>226767000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>227588000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>206556000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>94193000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>91079000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>86514000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>85760000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>76289000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>73693000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>66300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>64000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>66800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>66700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>34700000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>38500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>37400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>36100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>38400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>43500000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>45200000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>47000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>48700000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DR55">
         <v>50900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DS55">
         <v>52600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DT55">
         <v>53700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DU55">
         <v>19400000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DV55">
         <v>22200000.0</v>
       </c>
-      <c r="DU55"/>
-      <c r="DV55"/>
+      <c r="DW55"/>
+      <c r="DX55"/>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:128">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>1189938000.0</v>
+      </c>
+      <c r="C56">
+        <v>1180344000.0</v>
+      </c>
+      <c r="D56">
         <v>1172017000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1159544000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1143582000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1142828000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>971159000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1081681000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1099522000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1112286000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1415650000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1058036000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1027229000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1051260000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1029482000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1161498000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1196453000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1137414000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1066053000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1153716000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1103785000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1032382000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1039075000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1237202000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1152096000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>966222000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1008672000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>858168000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>883813000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>868672000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>822686000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>775082000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>827983000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>821322000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>848650000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>822146000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>944943000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>616166000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>568919000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>495170000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>511877000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>493986000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>494565000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>438495000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>504912000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>608247000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>521950000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>529321000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>562589000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>564161000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>539746000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>525242000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>510583000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>477736000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>447059000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>453051000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>493562000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>477323000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>459743000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>452257000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>476328000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>495784000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>425185000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>444849000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>386295000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>387631000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>372844000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>365363000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>395795000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>423249000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>477567000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>497392000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>436282000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>379561000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>489323000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>339931000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>380359000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>352983000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>229800000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>221761000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>219499000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>226463000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>242826000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>265952000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>269659000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>225172000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>204958000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>216238000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>174060000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>164187000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>189740000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>187893000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>186573000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>213178000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>196278000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>152273000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>153328000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>145082000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>131247000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>108232000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>104491000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>50444000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>52467000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>46217000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>46602000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>36643000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>43653000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>42800000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>40100000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>43200000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>42900000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>26900000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>30500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>31100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>29600000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>31800000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>35800000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>37400000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>38800000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DQ56">
         <v>40200000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DR56">
         <v>38000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DS56">
         <v>39400000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DT56">
         <v>34300000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DU56">
         <v>9300000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DV56">
         <v>12300000.0</v>
       </c>
-      <c r="DU56"/>
-      <c r="DV56"/>
+      <c r="DW56"/>
+      <c r="DX56"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:128">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>329002000.0</v>
+      </c>
+      <c r="C57">
         <v>346846000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
+        <v>346846000.0</v>
+      </c>
+      <c r="E57">
         <v>455981000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>364054000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>929806000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>918452000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>922126000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>912563000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>328316000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>302394000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>306980000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>355712000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>377496000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>282293000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>320906000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>304452000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>295596000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>315833000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>340021000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>332858000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>318756000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>412301000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>401013000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>255146000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>212415000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>246485000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>331309000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>302641000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>315111000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>288106000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>262552000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>258340000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>233342000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>336020000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>348911000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>210234000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>177877000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>188083000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>123601000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>161397000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>149827000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>156630000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>139127000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>139947000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>155753000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>126805000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>126025000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>130123000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>126902000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>116831000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>119382000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>122278000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>109339000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>105780000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>106929000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>112574000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>112247000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>104586000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>101868000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>104433000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>118008000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>163316000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>200032000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>102704000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>85639000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>159180000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>156730000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>215320000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>216834000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>170671000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>174751000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>280602000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>189235000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>317113000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>191671000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>188185000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>181025000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>273744000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>274017000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>255456000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>113619000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>53768000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>31287000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>33536000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>32263000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>30979000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>24234000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>23766000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>23184000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>19694000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>20618000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>32443000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>29539000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>25451000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>21921000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>21018000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>15124000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>14086000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>19146000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>17036000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>22145000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>24475000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>21040000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>20841000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>18300000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>16379000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>14800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>11000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>12000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>11800000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>3000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>4200000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>3800000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>3400000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>2400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>2900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DO57">
         <v>2200000.0</v>
       </c>
       <c r="DP57">
+        <v>2000000.0</v>
+      </c>
+      <c r="DQ57">
         <v>2200000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
+        <v>2200000.0</v>
+      </c>
+      <c r="DS57">
         <v>1900000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DT57">
         <v>1700000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DU57">
         <v>1800000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DV57">
         <v>2400000.0</v>
       </c>
-      <c r="DU57"/>
-      <c r="DV57"/>
+      <c r="DW57"/>
+      <c r="DX57"/>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:128">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>2441181000.0</v>
+      </c>
+      <c r="C58">
         <v>2535320000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
+        <v>2535320000.0</v>
+      </c>
+      <c r="E58">
         <v>2558538000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2608878000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>2629244000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>2528612000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>2492144000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2544216000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>2540300000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2480272000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2194104000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2160150000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2094441000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2067461000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2085355000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2082599000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>2091945000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>2056800000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>2097579000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2142778000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2137806000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2212223000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2100269000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2055534000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2042663000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2105762000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1886504000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1961606000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1869459000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1808681000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1732091000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1432251000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1843868000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1832027000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2248951000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1505071000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1206576000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1196524000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>968287000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1003997000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1019375000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1053875000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1023261000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1097520000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>926171000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>862708000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>874303000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>859756000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>873793000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>876723000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>526049000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>684595000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>670912000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>646602000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>645824000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>658805000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>654605000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>649919000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>651471000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>673145000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>635039000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>479442000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>517345000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>488476000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>481419000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>480077000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>495217000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>542814000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>543597000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>621148000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>684225000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>639151000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>538366000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>683778000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>557583000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>559680000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>552976000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>317528000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>317456000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>298979000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>254173000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>182583000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>158614000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>158279000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>156990000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>156062000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>148890000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>147552000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>147128000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>143124000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>143996000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>155474000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>154446000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>135343000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>27071000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>24967000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>19242000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>18304000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>23531000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>23990000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>31671000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>34205000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>32733000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>34633000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>32834000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>30211000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>28300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>27400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>28600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>25000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>3300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>4400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>4100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>3700000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>2600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DO58">
         <v>2300000.0</v>
       </c>
       <c r="DP58">
+        <v>2200000.0</v>
+      </c>
+      <c r="DQ58">
         <v>2300000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
+        <v>2300000.0</v>
+      </c>
+      <c r="DS58">
         <v>2100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DT58">
         <v>1800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DU58">
         <v>2000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DV58">
         <v>2600000.0</v>
       </c>
-      <c r="DU58"/>
-      <c r="DV58"/>
+      <c r="DW58"/>
+      <c r="DX58"/>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:128">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...4 lines deleted...]
-      </c>
+      <c r="AF59"/>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -22795,52 +23053,56 @@
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
-      <c r="BO59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
+      <c r="BO59">
+        <v>0.0</v>
+      </c>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
@@ -22856,526 +23118,530 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
+      <c r="DX59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:128">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>1066617000.0</v>
+      </c>
+      <c r="C60">
+        <v>1050733000.0</v>
+      </c>
+      <c r="D60">
         <v>1042406000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1043463000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1037574000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1038661000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1524139000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1545280000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1521587000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1534195000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1597952000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1587884000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1579221000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1683160000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1674938000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1804403000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1724414000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1660917000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1615197000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1684804000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1631687000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1574981000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1529331000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1514867000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1397987000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1349096000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1341803000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1416736000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1384974000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1420951000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1397030000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1375796000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1365081000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1341905000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>998440000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>962306000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>913116000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>894555000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>852491000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>839667000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>823427000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>794787000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>776387000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>751443000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>730100000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>711723000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>688099000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>704322000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>685978000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>689230000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>679200000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>670180000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>499477000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>516589000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>509889000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>517775000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>526701000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>507212000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>508451000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>492638000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>501521000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>518817000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>527586000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>499963000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>470800000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>460376000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>457920000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>444885000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>430422000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>402775000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>374269000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>350206000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>321594000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>324088000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>288878000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>260429000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>250397000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>223514000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>305546000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>296162000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>305481000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>312046000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>309048000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>289818000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>307602000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>294696000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>314345000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>307823000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>292635000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>288272000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>278015000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>268530000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>247055000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>238087000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>221412000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>247597000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>217606000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>215148000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>208463000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>204057000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>182566000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>62522000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>56874000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>53781000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>51127000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>43455000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>43482000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>38000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>36600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>38200000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>41700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>31400000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>34100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>33300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>32400000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>35800000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>40500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>42900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>44800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DQ60">
         <v>46400000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DR60">
         <v>48600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DS60">
         <v>50500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DT60">
         <v>51900000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DU60">
         <v>17400000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DV60">
         <v>19600000.0</v>
       </c>
-      <c r="DU60"/>
-      <c r="DV60"/>
+      <c r="DW60"/>
+      <c r="DX60"/>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:128">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61">
         <v>-481678000.0</v>
       </c>
-      <c r="O61">
+      <c r="Q61">
         <v>-362862000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-362863000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-362880000.0</v>
       </c>
-      <c r="R61">
+      <c r="T61">
         <v>-362886000.0</v>
       </c>
-      <c r="S61">
+      <c r="U61">
         <v>-234448000.0</v>
       </c>
-      <c r="T61">
+      <c r="V61">
         <v>-234449000.0</v>
       </c>
-      <c r="U61">
+      <c r="W61">
         <v>-234461000.0</v>
       </c>
-      <c r="V61">
+      <c r="X61">
         <v>-234461000.0</v>
       </c>
-      <c r="W61">
+      <c r="Y61">
         <v>-235141000.0</v>
       </c>
-      <c r="X61">
+      <c r="Z61">
         <v>-235224000.0</v>
       </c>
-      <c r="Y61">
+      <c r="AA61">
         <v>-235226000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-202506000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AC61">
         <v>-119943000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-120101000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-120107000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-120109000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-120615000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-120727000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AI61">
         <v>-120732000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AJ61">
         <v>-120734000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AK61">
         <v>-121644000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AL61">
         <v>-121816000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AM61">
         <v>-122014000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AN61">
         <v>-123051000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AO61">
         <v>-123051000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-367121000.0</v>
       </c>
       <c r="AP61">
         <v>-367121000.0</v>
       </c>
       <c r="AQ61">
         <v>-367121000.0</v>
       </c>
       <c r="AR61">
         <v>-367121000.0</v>
       </c>
       <c r="AS61">
         <v>-367121000.0</v>
       </c>
       <c r="AT61">
         <v>-367121000.0</v>
       </c>
       <c r="AU61">
         <v>-367121000.0</v>
       </c>
       <c r="AV61">
         <v>-367121000.0</v>
       </c>
       <c r="AW61">
         <v>-367121000.0</v>
       </c>
@@ -23388,212 +23654,218 @@
       <c r="AZ61">
         <v>-367121000.0</v>
       </c>
       <c r="BA61">
         <v>-367121000.0</v>
       </c>
       <c r="BB61">
         <v>-367121000.0</v>
       </c>
       <c r="BC61">
         <v>-367121000.0</v>
       </c>
       <c r="BD61">
         <v>-367121000.0</v>
       </c>
       <c r="BE61">
         <v>-367121000.0</v>
       </c>
       <c r="BF61">
         <v>-367121000.0</v>
       </c>
       <c r="BG61">
         <v>-367121000.0</v>
       </c>
       <c r="BH61">
+        <v>-367121000.0</v>
+      </c>
+      <c r="BI61">
+        <v>-367121000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-352669000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BK61">
         <v>-340667000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BL61">
         <v>-287978000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BM61">
         <v>-283658000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BN61">
         <v>-283658000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-252380000.0</v>
       </c>
       <c r="BO61">
         <v>-252380000.0</v>
       </c>
       <c r="BP61">
         <v>-252380000.0</v>
       </c>
       <c r="BQ61">
         <v>-252380000.0</v>
       </c>
       <c r="BR61">
         <v>-252380000.0</v>
       </c>
       <c r="BS61">
         <v>-252380000.0</v>
       </c>
       <c r="BT61">
         <v>-252380000.0</v>
       </c>
       <c r="BU61">
         <v>-252380000.0</v>
       </c>
       <c r="BV61">
         <v>-252380000.0</v>
       </c>
       <c r="BW61">
         <v>-252380000.0</v>
       </c>
       <c r="BX61">
+        <v>-252380000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-252380000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-231914000.0</v>
       </c>
-      <c r="BY61">
+      <c r="CA61">
         <v>-231914000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CB61">
         <v>-156921000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-145846000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CD61">
         <v>-107640000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CE61">
         <v>-91002000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CF61">
         <v>-75815000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CG61">
         <v>-75815000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CH61">
         <v>-44124000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CI61">
         <v>-44124000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-19474000.0</v>
       </c>
       <c r="CJ61">
         <v>-19474000.0</v>
       </c>
       <c r="CK61">
-        <v>-5236000.0</v>
+        <v>-19474000.0</v>
       </c>
       <c r="CL61">
-        <v>-5236000.0</v>
+        <v>-19474000.0</v>
       </c>
       <c r="CM61">
         <v>-5236000.0</v>
       </c>
       <c r="CN61">
+        <v>-5236000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-5236000.0</v>
+      </c>
+      <c r="CP61">
         <v>-17955000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CQ61">
         <v>-21204000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CR61">
         <v>-37137000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CS61">
         <v>-1812000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="CT61">
         <v>-51000.0</v>
       </c>
       <c r="CU61">
         <v>-51000.0</v>
       </c>
       <c r="CV61">
         <v>-51000.0</v>
       </c>
       <c r="CW61">
-        <v>-180000.0</v>
+        <v>-51000.0</v>
       </c>
       <c r="CX61">
-        <v>-180000.0</v>
+        <v>-51000.0</v>
       </c>
       <c r="CY61">
         <v>-180000.0</v>
       </c>
       <c r="CZ61">
         <v>-180000.0</v>
       </c>
       <c r="DA61">
         <v>-180000.0</v>
       </c>
       <c r="DB61">
+        <v>-180000.0</v>
+      </c>
+      <c r="DC61">
+        <v>-180000.0</v>
+      </c>
+      <c r="DD61">
         <v>-7000.0</v>
       </c>
-      <c r="DC61"/>
-      <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
+      <c r="DX61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:128">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23678,50 +23950,52 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
+      <c r="DX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23811,51 +24085,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>790011000.0</v>
       </c>
       <c r="C2">
         <v>728466000.0</v>
       </c>
       <c r="D2">
         <v>656838000.0</v>
       </c>
       <c r="E2">
         <v>587355000.0</v>
       </c>
       <c r="F2">
         <v>597808000.0</v>
       </c>
       <c r="G2">
         <v>520834000.0</v>
       </c>
       <c r="H2">
         <v>564681000.0</v>
       </c>
       <c r="I2">
         <v>571496000.0</v>
       </c>
@@ -23909,96 +24183,96 @@
       </c>
       <c r="Z2">
         <v>36014000.0</v>
       </c>
       <c r="AA2">
         <v>26816000.0</v>
       </c>
       <c r="AB2">
         <v>21800000.0</v>
       </c>
       <c r="AC2">
         <v>6100000.0</v>
       </c>
       <c r="AD2">
         <v>5200000.0</v>
       </c>
       <c r="AE2">
         <v>4700000.0</v>
       </c>
       <c r="AF2">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B3">
-        <v>151047000.0</v>
+        <v>151832000.0</v>
       </c>
       <c r="C3">
-        <v>140500000.0</v>
+        <v>140893000.0</v>
       </c>
       <c r="D3">
         <v>123512000.0</v>
       </c>
       <c r="E3">
-        <v>121115000.0</v>
+        <v>118299000.0</v>
       </c>
       <c r="F3">
-        <v>123670000.0</v>
+        <v>119836000.0</v>
       </c>
       <c r="G3">
-        <v>118986000.0</v>
+        <v>116031000.0</v>
       </c>
       <c r="H3">
         <v>109462000.0</v>
       </c>
       <c r="I3">
-        <v>115700000.0</v>
+        <v>110730000.0</v>
       </c>
       <c r="J3">
-        <v>88900000.0</v>
+        <v>88945000.0</v>
       </c>
       <c r="K3">
         <v>72665000.0</v>
       </c>
       <c r="L3">
-        <v>9953000.0</v>
+        <v>58863000.0</v>
       </c>
       <c r="M3">
-        <v>12400000.0</v>
+        <v>61128000.0</v>
       </c>
       <c r="N3">
         <v>47010000.0</v>
       </c>
       <c r="O3">
-        <v>18536000.0</v>
+        <v>52611000.0</v>
       </c>
       <c r="P3">
-        <v>16433000.0</v>
+        <v>50172000.0</v>
       </c>
       <c r="Q3">
         <v>39172000.0</v>
       </c>
       <c r="R3">
         <v>39688000.0</v>
       </c>
       <c r="S3">
         <v>33148000.0</v>
       </c>
       <c r="T3">
         <v>27039000.0</v>
       </c>
       <c r="U3">
         <v>21478000.0</v>
       </c>
       <c r="V3">
         <v>13221000.0</v>
       </c>
       <c r="W3">
         <v>11592000.0</v>
       </c>
       <c r="X3">
         <v>9043000.0</v>
       </c>
@@ -24007,136 +24281,136 @@
       </c>
       <c r="Z3">
         <v>6257000.0</v>
       </c>
       <c r="AA3">
         <v>5176000.0</v>
       </c>
       <c r="AB3">
         <v>2200000.0</v>
       </c>
       <c r="AC3">
         <v>1300000.0</v>
       </c>
       <c r="AD3">
         <v>1800000.0</v>
       </c>
       <c r="AE3">
         <v>2000000.0</v>
       </c>
       <c r="AF3">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-10370000.0</v>
       </c>
       <c r="M4">
         <v>-2291000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5">
         <v>-477247000.0</v>
       </c>
       <c r="C5">
-        <v>52788000.0</v>
+        <v>52395000.0</v>
       </c>
       <c r="D5">
         <v>132446000.0</v>
       </c>
       <c r="E5">
         <v>263488000.0</v>
       </c>
       <c r="F5">
         <v>242661000.0</v>
       </c>
       <c r="G5">
         <v>148947000.0</v>
       </c>
       <c r="H5">
         <v>114061000.0</v>
       </c>
       <c r="I5">
         <v>125338000.0</v>
       </c>
       <c r="J5">
         <v>46328000.0</v>
       </c>
       <c r="K5">
         <v>159063000.0</v>
       </c>
       <c r="L5">
-        <v>185639000.0</v>
+        <v>84205000.0</v>
       </c>
       <c r="M5">
-        <v>159844000.0</v>
+        <v>67533000.0</v>
       </c>
       <c r="N5">
         <v>-6940000.0</v>
       </c>
       <c r="O5">
-        <v>97920000.0</v>
+        <v>74266000.0</v>
       </c>
       <c r="P5">
-        <v>89873000.0</v>
+        <v>56134000.0</v>
       </c>
       <c r="Q5">
         <v>100470000.0</v>
       </c>
       <c r="R5">
         <v>96379000.0</v>
       </c>
       <c r="S5">
         <v>46188000.0</v>
       </c>
       <c r="T5">
         <v>40249000.0</v>
       </c>
       <c r="U5">
         <v>37266000.0</v>
       </c>
       <c r="V5">
         <v>56105000.0</v>
       </c>
       <c r="W5">
         <v>24779000.0</v>
       </c>
       <c r="X5">
         <v>39647000.0</v>
       </c>
@@ -24145,93 +24419,93 @@
       </c>
       <c r="Z5">
         <v>14286000.0</v>
       </c>
       <c r="AA5">
         <v>-18383000.0</v>
       </c>
       <c r="AB5">
         <v>-14596000.0</v>
       </c>
       <c r="AC5">
         <v>-17902000.0</v>
       </c>
       <c r="AD5">
         <v>-19000000.0</v>
       </c>
       <c r="AE5">
         <v>-9500000.0</v>
       </c>
       <c r="AF5">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>-326200000.0</v>
+        <v>-325415000.0</v>
       </c>
       <c r="C6">
         <v>193288000.0</v>
       </c>
       <c r="D6">
         <v>255958000.0</v>
       </c>
       <c r="E6">
-        <v>384603000.0</v>
+        <v>381787000.0</v>
       </c>
       <c r="F6">
-        <v>366331000.0</v>
+        <v>362497000.0</v>
       </c>
       <c r="G6">
-        <v>267933000.0</v>
+        <v>264978000.0</v>
       </c>
       <c r="H6">
         <v>223523000.0</v>
       </c>
       <c r="I6">
-        <v>241038000.0</v>
+        <v>236068000.0</v>
       </c>
       <c r="J6">
-        <v>135228000.0</v>
+        <v>135273000.0</v>
       </c>
       <c r="K6">
         <v>231728000.0</v>
       </c>
       <c r="L6">
-        <v>195592000.0</v>
+        <v>143068000.0</v>
       </c>
       <c r="M6">
-        <v>172244000.0</v>
+        <v>128661000.0</v>
       </c>
       <c r="N6">
         <v>40070000.0</v>
       </c>
       <c r="O6">
-        <v>116456000.0</v>
+        <v>126877000.0</v>
       </c>
       <c r="P6">
         <v>106306000.0</v>
       </c>
       <c r="Q6">
         <v>139642000.0</v>
       </c>
       <c r="R6">
         <v>136067000.0</v>
       </c>
       <c r="S6">
         <v>79336000.0</v>
       </c>
       <c r="T6">
         <v>67288000.0</v>
       </c>
       <c r="U6">
         <v>58744000.0</v>
       </c>
       <c r="V6">
         <v>69326000.0</v>
       </c>
       <c r="W6">
         <v>36371000.0</v>
       </c>
@@ -24243,127 +24517,127 @@
       </c>
       <c r="Z6">
         <v>20543000.0</v>
       </c>
       <c r="AA6">
         <v>-13207000.0</v>
       </c>
       <c r="AB6">
         <v>-12396000.0</v>
       </c>
       <c r="AC6">
         <v>-16602000.0</v>
       </c>
       <c r="AD6">
         <v>-17200000.0</v>
       </c>
       <c r="AE6">
         <v>-7500000.0</v>
       </c>
       <c r="AF6">
         <v>-4600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-43400000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>-10370000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>845234000.0</v>
       </c>
       <c r="C9">
         <v>882061000.0</v>
       </c>
       <c r="D9">
         <v>884735000.0</v>
       </c>
       <c r="E9">
         <v>970311000.0</v>
       </c>
       <c r="F9">
         <v>944640000.0</v>
       </c>
       <c r="G9">
         <v>851034000.0</v>
       </c>
       <c r="H9">
         <v>952876000.0</v>
       </c>
       <c r="I9">
         <v>900945000.0</v>
       </c>
@@ -24417,51 +24691,51 @@
       </c>
       <c r="Z9">
         <v>57428000.0</v>
       </c>
       <c r="AA9">
         <v>38171000.0</v>
       </c>
       <c r="AB9">
         <v>20700000.0</v>
       </c>
       <c r="AC9">
         <v>11400000.0</v>
       </c>
       <c r="AD9">
         <v>9500000.0</v>
       </c>
       <c r="AE9">
         <v>8400000.0</v>
       </c>
       <c r="AF9">
         <v>6700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>-563502000.0</v>
       </c>
       <c r="C10">
         <v>-18237000.0</v>
       </c>
       <c r="D10">
         <v>81069000.0</v>
       </c>
       <c r="E10">
         <v>213894000.0</v>
       </c>
       <c r="F10">
         <v>214677000.0</v>
       </c>
       <c r="G10">
         <v>93520000.0</v>
       </c>
       <c r="H10">
         <v>60104000.0</v>
       </c>
       <c r="I10">
         <v>57403000.0</v>
       </c>
@@ -24515,51 +24789,51 @@
       </c>
       <c r="Z10">
         <v>15543000.0</v>
       </c>
       <c r="AA10">
         <v>-10847000.0</v>
       </c>
       <c r="AB10">
         <v>-7800000.0</v>
       </c>
       <c r="AC10">
         <v>-12300000.0</v>
       </c>
       <c r="AD10">
         <v>-17000000.0</v>
       </c>
       <c r="AE10">
         <v>-7600000.0</v>
       </c>
       <c r="AF10">
         <v>-25300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>-47028000.0</v>
       </c>
       <c r="C11">
         <v>-11293000.0</v>
       </c>
       <c r="D11">
         <v>13328000.0</v>
       </c>
       <c r="E11">
         <v>33344000.0</v>
       </c>
       <c r="F11">
         <v>45602000.0</v>
       </c>
       <c r="G11">
         <v>-40372000.0</v>
       </c>
       <c r="H11">
         <v>9903000.0</v>
       </c>
       <c r="I11">
         <v>-3398000.0</v>
       </c>
@@ -24613,51 +24887,51 @@
       </c>
       <c r="Z11">
         <v>-10863000.0</v>
       </c>
       <c r="AA11">
         <v>108000.0</v>
       </c>
       <c r="AB11">
         <v>-1800000.0</v>
       </c>
       <c r="AC11">
         <v>-1800000.0</v>
       </c>
       <c r="AD11">
         <v>-2000000.0</v>
       </c>
       <c r="AE11">
         <v>-2000000.0</v>
       </c>
       <c r="AF11">
         <v>19400000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12">
         <v>86255000.0</v>
       </c>
       <c r="C12">
         <v>70632000.0</v>
       </c>
       <c r="D12">
         <v>51377000.0</v>
       </c>
       <c r="E12">
         <v>49594000.0</v>
       </c>
       <c r="F12">
         <v>50395000.0</v>
       </c>
       <c r="G12">
         <v>71581000.0</v>
       </c>
       <c r="H12">
         <v>53957000.0</v>
       </c>
       <c r="I12">
         <v>64683000.0</v>
       </c>
@@ -24711,51 +24985,51 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13">
         <v>18474000.0</v>
       </c>
       <c r="C13">
         <v>20040000.0</v>
       </c>
       <c r="D13">
         <v>17202000.0</v>
       </c>
       <c r="E13">
         <v>11917000.0</v>
       </c>
       <c r="F13">
         <v>6737000.0</v>
       </c>
       <c r="G13">
         <v>9297000.0</v>
       </c>
       <c r="H13">
         <v>10779000.0</v>
       </c>
       <c r="I13">
         <v>2800000.0</v>
       </c>
@@ -24769,87 +25043,87 @@
         <v>23504000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>-516474000.0</v>
       </c>
       <c r="C15">
         <v>-6944000.0</v>
       </c>
       <c r="D15">
         <v>67741000.0</v>
       </c>
       <c r="E15">
         <v>180550000.0</v>
       </c>
       <c r="F15">
         <v>169075000.0</v>
       </c>
       <c r="G15">
         <v>133892000.0</v>
       </c>
       <c r="H15">
         <v>50201000.0</v>
       </c>
       <c r="I15">
         <v>60801000.0</v>
       </c>
@@ -24903,51 +25177,51 @@
       </c>
       <c r="Z15">
         <v>26163000.0</v>
       </c>
       <c r="AA15">
         <v>-11425000.0</v>
       </c>
       <c r="AB15">
         <v>-6000000.0</v>
       </c>
       <c r="AC15">
         <v>-12300000.0</v>
       </c>
       <c r="AD15">
         <v>-17000000.0</v>
       </c>
       <c r="AE15">
         <v>-7500000.0</v>
       </c>
       <c r="AF15">
         <v>-25400000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>180550000.0</v>
       </c>
       <c r="F16">
         <v>169075000.0</v>
       </c>
       <c r="G16">
         <v>133892000.0</v>
       </c>
       <c r="H16">
         <v>50201000.0</v>
       </c>
       <c r="I16">
         <v>60801000.0</v>
       </c>
       <c r="J16">
         <v>64743000.0</v>
       </c>
       <c r="K16">
         <v>74564000.0</v>
       </c>
@@ -24983,51 +25257,51 @@
       </c>
       <c r="V16">
         <v>37194000.0</v>
       </c>
       <c r="W16">
         <v>17197000.0</v>
       </c>
       <c r="X16">
         <v>26861000.0</v>
       </c>
       <c r="Y16">
         <v>35118000.0</v>
       </c>
       <c r="Z16">
         <v>25380000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>-516474000.0</v>
       </c>
       <c r="C17">
         <v>-6944000.0</v>
       </c>
       <c r="D17">
         <v>67741000.0</v>
       </c>
       <c r="E17">
         <v>180550000.0</v>
       </c>
       <c r="F17">
         <v>169075000.0</v>
       </c>
       <c r="G17">
         <v>133892000.0</v>
       </c>
       <c r="H17">
         <v>50201000.0</v>
       </c>
       <c r="I17">
         <v>60801000.0</v>
       </c>
@@ -25051,51 +25325,51 @@
       </c>
       <c r="P17">
         <v>27989000.0</v>
       </c>
       <c r="Q17">
         <v>65669000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>-67781000.0</v>
       </c>
       <c r="C18">
         <v>-50592000.0</v>
       </c>
       <c r="D18">
         <v>-34175000.0</v>
       </c>
       <c r="E18">
         <v>-37677000.0</v>
       </c>
       <c r="F18">
         <v>-43658000.0</v>
       </c>
       <c r="G18">
         <v>-62284000.0</v>
       </c>
       <c r="H18">
         <v>-43178000.0</v>
       </c>
       <c r="I18">
         <v>-61883000.0</v>
       </c>
@@ -25107,51 +25381,51 @@
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>24568000.0</v>
       </c>
       <c r="F19">
         <v>67842000.0</v>
       </c>
       <c r="G19">
         <v>13731000.0</v>
       </c>
       <c r="H19">
         <v>20301000.0</v>
       </c>
       <c r="I19">
         <v>11088000.0</v>
       </c>
       <c r="J19">
         <v>1600000.0</v>
       </c>
       <c r="K19">
         <v>869000.0</v>
       </c>
@@ -25169,91 +25443,91 @@
       </c>
       <c r="P19">
         <v>1222000.0</v>
       </c>
       <c r="Q19">
         <v>1776000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>64916000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>46738000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>68318000.0</v>
       </c>
       <c r="C21">
         <v>28411000.0</v>
       </c>
       <c r="D21">
         <v>111526000.0</v>
       </c>
       <c r="E21">
         <v>238920000.0</v>
       </c>
       <c r="F21">
         <v>197230000.0</v>
       </c>
       <c r="G21">
         <v>151370000.0</v>
       </c>
       <c r="H21">
         <v>93760000.0</v>
       </c>
       <c r="I21">
         <v>110998000.0</v>
       </c>
@@ -25307,87 +25581,87 @@
       </c>
       <c r="Z21">
         <v>14286000.0</v>
       </c>
       <c r="AA21">
         <v>-18383000.0</v>
       </c>
       <c r="AB21">
         <v>-12400000.0</v>
       </c>
       <c r="AC21">
         <v>-14100000.0</v>
       </c>
       <c r="AD21">
         <v>-19000000.0</v>
       </c>
       <c r="AE21">
         <v>-9500000.0</v>
       </c>
       <c r="AF21">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>1566927000.0</v>
       </c>
       <c r="C23">
         <v>1582116000.0</v>
       </c>
       <c r="D23">
         <v>1430047000.0</v>
       </c>
       <c r="E23">
         <v>1318746000.0</v>
       </c>
       <c r="F23">
         <v>1345218000.0</v>
       </c>
       <c r="G23">
         <v>1220498000.0</v>
       </c>
       <c r="H23">
         <v>1423797000.0</v>
       </c>
       <c r="I23">
         <v>1361443000.0</v>
       </c>
@@ -25441,87 +25715,87 @@
       </c>
       <c r="Z23">
         <v>79156000.0</v>
       </c>
       <c r="AA23">
         <v>83370000.0</v>
       </c>
       <c r="AB23">
         <v>54900000.0</v>
       </c>
       <c r="AC23">
         <v>31600000.0</v>
       </c>
       <c r="AD23">
         <v>33700000.0</v>
       </c>
       <c r="AE23">
         <v>22600000.0</v>
       </c>
       <c r="AF23">
         <v>16200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>151832000.0</v>
       </c>
       <c r="C25">
         <v>140893000.0</v>
       </c>
       <c r="D25">
         <v>123512000.0</v>
       </c>
       <c r="E25">
         <v>118299000.0</v>
       </c>
       <c r="F25">
         <v>16914000.0</v>
       </c>
       <c r="G25">
         <v>116031000.0</v>
       </c>
       <c r="H25">
         <v>109462000.0</v>
       </c>
       <c r="I25">
         <v>110730000.0</v>
       </c>
@@ -25531,51 +25805,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26">
         <v>98971000.0</v>
       </c>
       <c r="C26">
         <v>115377000.0</v>
       </c>
       <c r="D26">
         <v>104192000.0</v>
       </c>
       <c r="E26">
         <v>101193000.0</v>
       </c>
       <c r="F26">
         <v>93051000.0</v>
       </c>
       <c r="G26">
         <v>77381000.0</v>
       </c>
       <c r="H26">
         <v>79573000.0</v>
       </c>
       <c r="I26">
         <v>78041000.0</v>
       </c>
@@ -25629,87 +25903,87 @@
       </c>
       <c r="Z26">
         <v>7992000.0</v>
       </c>
       <c r="AA26">
         <v>7524000.0</v>
       </c>
       <c r="AB26">
         <v>8700000.0</v>
       </c>
       <c r="AC26">
         <v>8400000.0</v>
       </c>
       <c r="AD26">
         <v>6400000.0</v>
       </c>
       <c r="AE26">
         <v>6300000.0</v>
       </c>
       <c r="AF26">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>699700000.0</v>
       </c>
       <c r="C28">
         <v>716983000.0</v>
       </c>
       <c r="D28">
         <v>656641000.0</v>
       </c>
       <c r="E28">
         <v>616316000.0</v>
       </c>
       <c r="F28">
         <v>637445000.0</v>
       </c>
       <c r="G28">
         <v>594526000.0</v>
       </c>
       <c r="H28">
         <v>687599000.0</v>
       </c>
       <c r="I28">
         <v>690746000.0</v>
       </c>
@@ -25761,51 +26035,51 @@
       <c r="Y28">
         <v>40587000.0</v>
       </c>
       <c r="Z28">
         <v>32366000.0</v>
       </c>
       <c r="AA28">
         <v>43854000.0</v>
       </c>
       <c r="AB28">
         <v>22200000.0</v>
       </c>
       <c r="AC28">
         <v>15800000.0</v>
       </c>
       <c r="AD28">
         <v>20300000.0</v>
       </c>
       <c r="AE28">
         <v>9600000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>-47028000.0</v>
       </c>
       <c r="C29">
         <v>-11293000.0</v>
       </c>
       <c r="D29">
         <v>13328000.0</v>
       </c>
       <c r="E29">
         <v>33344000.0</v>
       </c>
       <c r="F29">
         <v>45602000.0</v>
       </c>
       <c r="G29">
         <v>-40372000.0</v>
       </c>
       <c r="H29">
         <v>9903000.0</v>
       </c>
       <c r="I29">
         <v>-3398000.0</v>
       </c>
@@ -25819,51 +26093,51 @@
         <v>53820000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>776916000.0</v>
       </c>
       <c r="C30">
         <v>853650000.0</v>
       </c>
       <c r="D30">
         <v>773209000.0</v>
       </c>
       <c r="E30">
         <v>731391000.0</v>
       </c>
       <c r="F30">
         <v>747410000.0</v>
       </c>
       <c r="G30">
         <v>699664000.0</v>
       </c>
       <c r="H30">
         <v>859116000.0</v>
       </c>
       <c r="I30">
         <v>789947000.0</v>
       </c>
@@ -25917,51 +26191,51 @@
       </c>
       <c r="Z30">
         <v>43142000.0</v>
       </c>
       <c r="AA30">
         <v>56554000.0</v>
       </c>
       <c r="AB30">
         <v>33100000.0</v>
       </c>
       <c r="AC30">
         <v>25500000.0</v>
       </c>
       <c r="AD30">
         <v>28500000.0</v>
       </c>
       <c r="AE30">
         <v>17900000.0</v>
       </c>
       <c r="AF30">
         <v>12700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B31">
         <v>-631820000.0</v>
       </c>
       <c r="C31">
         <v>-46648000.0</v>
       </c>
       <c r="D31">
         <v>-30457000.0</v>
       </c>
       <c r="E31">
         <v>-25026000.0</v>
       </c>
       <c r="F31">
         <v>17447000.0</v>
       </c>
       <c r="G31">
         <v>-57850000.0</v>
       </c>
       <c r="H31">
         <v>-33656000.0</v>
       </c>
       <c r="I31">
         <v>-53595000.0</v>
       </c>
@@ -26015,51 +26289,51 @@
       </c>
       <c r="Z31">
         <v>1257000.0</v>
       </c>
       <c r="AA31">
         <v>7536000.0</v>
       </c>
       <c r="AB31">
         <v>7425000.0</v>
       </c>
       <c r="AC31">
         <v>5259000.0</v>
       </c>
       <c r="AD31">
         <v>2000000.0</v>
       </c>
       <c r="AE31">
         <v>1900000.0</v>
       </c>
       <c r="AF31">
         <v>-19300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>1635245000.0</v>
       </c>
       <c r="C32">
         <v>1610527000.0</v>
       </c>
       <c r="D32">
         <v>1541573000.0</v>
       </c>
       <c r="E32">
         <v>1557666000.0</v>
       </c>
       <c r="F32">
         <v>1542448000.0</v>
       </c>
       <c r="G32">
         <v>1371868000.0</v>
       </c>
       <c r="H32">
         <v>1517557000.0</v>
       </c>
       <c r="I32">
         <v>1472441000.0</v>
       </c>
@@ -26132,1286 +26406,1298 @@
       <c r="AF32">
         <v>10200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:128">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DX1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:128">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>201316000.0</v>
+      </c>
+      <c r="C2">
+        <v>199017000.0</v>
+      </c>
+      <c r="D2">
         <v>167681000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>219563000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>175954000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>206273000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>188221000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>193574000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>180596000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>192258000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>162038000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>170546000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>164076000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>174241000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>147975000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>147937000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>148445000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>148404000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>142569000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>156250000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>144468000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>151267000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>145823000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>147069000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>134811000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>105478000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>133476000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>149462000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>142636000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>143671000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>128912000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>146464000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>143245000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>137565000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>144222000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>148171000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>101757000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>98998000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>86585000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>85422000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>89329000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>89565000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>84773000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>90001000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>86069000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>86539000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>86722000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>97468000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>85974000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>86976000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>82383000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>86648000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>84101000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>83068000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>80268000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>81930000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>79548000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>78274000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>74675000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>82740000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>78651000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>72838000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>64921000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>71306000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>69194000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>64464000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>63224000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>63944000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>63021000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>59805000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>58148000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>68138000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>64317000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>58159000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>62212000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>62426000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>50863000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>52808000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>48577000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>51445000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>47559000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>41373000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>27937000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>28252000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>26013000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>27139000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>24133000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>23221000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>22412000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>21665000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>20001000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>20934000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>18870000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>17090000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>13703000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>14168000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>12611000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>9465000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>9528000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>9957000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>9153000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>8310000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>7163000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>6978000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>6982000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>6658000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>6198000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>7800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>6100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>8000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>2400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>2000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>1600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>1400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>1100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>1100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>1200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DO2">
         <v>1800000.0</v>
       </c>
       <c r="DP2">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>1800000.0</v>
+      </c>
+      <c r="DR2">
         <v>1000000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>800000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DT2">
         <v>1100000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DU2">
         <v>1400000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DV2">
         <v>500000.0</v>
       </c>
-      <c r="DU2"/>
-      <c r="DV2"/>
+      <c r="DW2"/>
+      <c r="DX2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:128">
       <c r="A3" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>190</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>38135000.0</v>
+      </c>
+      <c r="D3">
         <v>38430000.0</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3">
+        <v>38430000.0</v>
+      </c>
+      <c r="F3">
+        <v>38522000.0</v>
+      </c>
+      <c r="G3">
         <v>37692000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>37188000.0</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3">
+      <c r="I3">
+        <v>37589000.0</v>
+      </c>
+      <c r="J3">
         <v>35961000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>36777000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>30566000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>30985000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>30558000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30826000.0</v>
       </c>
-      <c r="N3">
-[...4 lines deleted...]
-      </c>
       <c r="P3">
-        <v>31114000.0</v>
+        <v>31143000.0</v>
       </c>
       <c r="Q3">
-        <v>31022000.0</v>
+        <v>29496000.0</v>
       </c>
       <c r="R3">
-        <v>29707000.0</v>
+        <v>29467000.0</v>
       </c>
       <c r="S3">
-        <v>31427000.0</v>
+        <v>29612000.0</v>
       </c>
       <c r="T3">
-        <v>30693000.0</v>
+        <v>29724000.0</v>
       </c>
       <c r="U3">
-        <v>30760000.0</v>
+        <v>30746000.0</v>
       </c>
       <c r="V3">
-        <v>30736000.0</v>
+        <v>30122000.0</v>
       </c>
       <c r="W3">
+        <v>29754000.0</v>
+      </c>
+      <c r="X3">
+        <v>29214000.0</v>
+      </c>
+      <c r="Y3">
         <v>26178000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>31027000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>29675000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>29151000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>27878000.0</v>
       </c>
-      <c r="AB3">
-[...4 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>5279000.0</v>
+        <v>27599000.0</v>
       </c>
       <c r="AE3">
-        <v>5216000.0</v>
+        <v>26892000.0</v>
       </c>
       <c r="AF3">
-        <v>5268000.0</v>
+        <v>27093000.0</v>
       </c>
       <c r="AG3">
+        <v>27677000.0</v>
+      </c>
+      <c r="AH3">
+        <v>29051000.0</v>
+      </c>
+      <c r="AI3">
         <v>26906000.0</v>
       </c>
-      <c r="AH3">
-[...4 lines deleted...]
-      </c>
       <c r="AJ3">
+        <v>27096000.0</v>
+      </c>
+      <c r="AK3">
+        <v>26664000.0</v>
+      </c>
+      <c r="AL3">
         <v>20969000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>21595000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>19717000.0</v>
       </c>
-      <c r="AM3">
-[...2 lines deleted...]
-      <c r="AN3">
+      <c r="AO3">
+        <v>18312000.0</v>
+      </c>
+      <c r="AP3">
         <v>18086000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>18014000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>18253000.0</v>
       </c>
-      <c r="AQ3">
-[...4 lines deleted...]
-      </c>
       <c r="AS3">
-        <v>3104000.0</v>
+        <v>18267000.0</v>
       </c>
       <c r="AT3">
+        <v>16234000.0</v>
+      </c>
+      <c r="AU3">
+        <v>12562000.0</v>
+      </c>
+      <c r="AV3">
         <v>15414000.0</v>
       </c>
-      <c r="AU3">
-[...4 lines deleted...]
-      </c>
       <c r="AW3">
-        <v>2985000.0</v>
+        <v>16023000.0</v>
       </c>
       <c r="AX3">
+        <v>4878000.0</v>
+      </c>
+      <c r="AY3">
+        <v>15203000.0</v>
+      </c>
+      <c r="AZ3">
         <v>13961000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>11315000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>11670000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>12636000.0</v>
       </c>
-      <c r="BB3">
-[...4 lines deleted...]
-      </c>
       <c r="BD3">
+        <v>11389000.0</v>
+      </c>
+      <c r="BE3">
+        <v>13489000.0</v>
+      </c>
+      <c r="BF3">
         <v>13314000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>13232000.0</v>
       </c>
-      <c r="BF3">
-[...2 lines deleted...]
-      <c r="BG3">
+      <c r="BH3">
+        <v>12576000.0</v>
+      </c>
+      <c r="BI3">
         <v>12869000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>12852000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>14493000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>9958000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>10504000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>9714000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>9523000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>9431000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>12572000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>9973000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>8467000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>8676000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>11204000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>6682000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>7579000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>7683000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>7008000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>6598000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>7678000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>5755000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>6023000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>7370000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>4389000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>3696000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>3190000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>3216000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>3552000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>3263000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>3252000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>3105000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>2486000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>2749000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>2767000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>2080000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>2283000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>1913000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>1977000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>1965000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>1641000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1579000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>1698000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>1704000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>1424000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>1431000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>1406000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>1327000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>1337000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>1106000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>-200000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>-100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>-300000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>300000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>400000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>100000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>600000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN3">
         <v>500000.0</v>
       </c>
       <c r="DO3">
+        <v>500000.0</v>
+      </c>
+      <c r="DP3">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ3">
         <v>400000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DS3">
         <v>600000.0</v>
       </c>
       <c r="DT3">
+        <v>400000.0</v>
+      </c>
+      <c r="DU3">
+        <v>600000.0</v>
+      </c>
+      <c r="DV3">
         <v>300000.0</v>
       </c>
-      <c r="DU3"/>
-      <c r="DV3"/>
+      <c r="DW3"/>
+      <c r="DX3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:128">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
         <v>-10370000.0</v>
       </c>
-      <c r="AR4">
-[...4 lines deleted...]
-      </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
         <v>-2291000.0</v>
       </c>
-      <c r="AV4">
-[...4 lines deleted...]
-      </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
@@ -27539,866 +27825,880 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
-      <c r="DD4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
+      <c r="DX4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:128">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B5">
+        <v>38625000.0</v>
+      </c>
+      <c r="C5">
+        <v>27738000.0</v>
+      </c>
+      <c r="D5">
         <v>24436000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>27983000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>15901000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-509910000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11221000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>41525000.0</v>
+      </c>
+      <c r="J5">
         <v>-989000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3466000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>8394000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>42609000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>31671000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>16288000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>41878000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>74631000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>71605000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>63811000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>45757000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>58463000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>57546000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>52150000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>74502000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>56267000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>62307000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>17333000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>29194000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>39869000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-13310000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>49767000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>59626000.0</v>
       </c>
-      <c r="AE5">
-[...4 lines deleted...]
-      </c>
       <c r="AG5">
+        <v>38449000.0</v>
+      </c>
+      <c r="AH5">
+        <v>25502000.0</v>
+      </c>
+      <c r="AI5">
         <v>58289000.0</v>
       </c>
-      <c r="AH5">
-[...4 lines deleted...]
-      </c>
       <c r="AJ5">
+        <v>27900000.0</v>
+      </c>
+      <c r="AK5">
+        <v>12349000.0</v>
+      </c>
+      <c r="AL5">
         <v>42041000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>41060000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>34941000.0</v>
       </c>
-      <c r="AM5">
-[...2 lines deleted...]
-      <c r="AN5">
+      <c r="AO5">
+        <v>42023000.0</v>
+      </c>
+      <c r="AP5">
         <v>40542000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>36548000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>33824000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
-        <v>44641000.0</v>
+        <v>25624000.0</v>
       </c>
       <c r="AT5">
+        <v>11826000.0</v>
+      </c>
+      <c r="AU5">
+        <v>23493000.0</v>
+      </c>
+      <c r="AV5">
         <v>27734000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>25802000.0</v>
       </c>
-      <c r="AV5">
-[...4 lines deleted...]
-      </c>
       <c r="AX5">
+        <v>16869000.0</v>
+      </c>
+      <c r="AY5">
+        <v>12568000.0</v>
+      </c>
+      <c r="AZ5">
         <v>22975000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>30934000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-41284000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>7960000.0</v>
       </c>
-      <c r="BB5">
-[...2 lines deleted...]
-      <c r="BC5">
+      <c r="BD5">
+        <v>-3101000.0</v>
+      </c>
+      <c r="BE5">
         <v>18267000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>19805000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>18672000.0</v>
       </c>
-      <c r="BF5">
-[...2 lines deleted...]
-      <c r="BG5">
+      <c r="BH5">
+        <v>17522000.0</v>
+      </c>
+      <c r="BI5">
         <v>8238000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>18874000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>8720000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>20302000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>24565000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>26661000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>25394000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>23850000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>27553000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>23637000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>23558000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>21631000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>24968000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-22891000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>17219000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>12853000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>15554000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>11738000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>9217000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>10748000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>20148000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>11814000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>13158000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>13624000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>14913000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>16092000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>11940000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>13159000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>13631000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-12180000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>11600000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>11729000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>12996000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>11139000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>8072000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>7440000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>6786000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>3914000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>5490000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>5325000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>4712000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>2032000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>3456000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>4493000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-12358000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-713000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-563000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>316000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>-2700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-4500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-3500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-3200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>-3200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>-4200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-3600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-11100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>-2900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DO5">
         <v>-2600000.0</v>
       </c>
       <c r="DP5">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DQ5">
         <v>-2600000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DS5">
         <v>-2100000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DT5">
         <v>-1900000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DU5">
         <v>-2300000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DV5">
         <v>-1400000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:128">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B6">
+        <v>38625000.0</v>
+      </c>
+      <c r="C6">
+        <v>65873000.0</v>
+      </c>
+      <c r="D6">
         <v>62866000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
+        <v>66413000.0</v>
+      </c>
+      <c r="F6">
+        <v>54423000.0</v>
+      </c>
+      <c r="G6">
         <v>-472218000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>25967000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>79114000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>34972000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>40243000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>38960000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>73594000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>62229000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>47114000.0</v>
       </c>
-      <c r="N6">
-[...4 lines deleted...]
-      </c>
       <c r="P6">
-        <v>102719000.0</v>
+        <v>73021000.0</v>
       </c>
       <c r="Q6">
-        <v>94833000.0</v>
+        <v>104127000.0</v>
       </c>
       <c r="R6">
-        <v>75464000.0</v>
+        <v>101072000.0</v>
       </c>
       <c r="S6">
-        <v>89890000.0</v>
+        <v>93423000.0</v>
       </c>
       <c r="T6">
-        <v>88239000.0</v>
+        <v>75481000.0</v>
       </c>
       <c r="U6">
-        <v>82910000.0</v>
+        <v>89209000.0</v>
       </c>
       <c r="V6">
-        <v>105238000.0</v>
+        <v>87668000.0</v>
       </c>
       <c r="W6">
+        <v>81904000.0</v>
+      </c>
+      <c r="X6">
+        <v>103716000.0</v>
+      </c>
+      <c r="Y6">
         <v>82445000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>93334000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>47008000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>58345000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>67747000.0</v>
       </c>
-      <c r="AB6">
-[...4 lines deleted...]
-      </c>
       <c r="AD6">
-        <v>64905000.0</v>
+        <v>14289000.0</v>
       </c>
       <c r="AE6">
-        <v>90760000.0</v>
+        <v>76659000.0</v>
       </c>
       <c r="AF6">
-        <v>85466000.0</v>
+        <v>86719000.0</v>
       </c>
       <c r="AG6">
+        <v>66126000.0</v>
+      </c>
+      <c r="AH6">
+        <v>54553000.0</v>
+      </c>
+      <c r="AI6">
         <v>85195000.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
       <c r="AJ6">
+        <v>54996000.0</v>
+      </c>
+      <c r="AK6">
+        <v>39013000.0</v>
+      </c>
+      <c r="AL6">
         <v>63010000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>62655000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>54658000.0</v>
       </c>
-      <c r="AM6">
-[...2 lines deleted...]
-      <c r="AN6">
+      <c r="AO6">
+        <v>60335000.0</v>
+      </c>
+      <c r="AP6">
         <v>58628000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>54562000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>52077000.0</v>
       </c>
-      <c r="AQ6">
-[...4 lines deleted...]
-      </c>
       <c r="AS6">
-        <v>47745000.0</v>
+        <v>43891000.0</v>
       </c>
       <c r="AT6">
+        <v>28060000.0</v>
+      </c>
+      <c r="AU6">
+        <v>36055000.0</v>
+      </c>
+      <c r="AV6">
         <v>43148000.0</v>
       </c>
-      <c r="AU6">
-[...2 lines deleted...]
-      <c r="AV6">
+      <c r="AW6">
+        <v>41825000.0</v>
+      </c>
+      <c r="AX6">
         <v>21747000.0</v>
       </c>
-      <c r="AW6">
-[...2 lines deleted...]
-      <c r="AX6">
+      <c r="AY6">
+        <v>27771000.0</v>
+      </c>
+      <c r="AZ6">
         <v>36936000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>42249000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-29614000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>20596000.0</v>
       </c>
-      <c r="BB6">
-[...4 lines deleted...]
-      </c>
       <c r="BD6">
+        <v>8288000.0</v>
+      </c>
+      <c r="BE6">
+        <v>31756000.0</v>
+      </c>
+      <c r="BF6">
         <v>33119000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>31904000.0</v>
       </c>
-      <c r="BF6">
-[...2 lines deleted...]
-      <c r="BG6">
+      <c r="BH6">
+        <v>30098000.0</v>
+      </c>
+      <c r="BI6">
         <v>21107000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>31726000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>23213000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>30260000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>35069000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>36375000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>34917000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>33281000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>40125000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>33610000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>32025000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>30307000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>36172000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-16209000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>24798000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>20536000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>22562000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>18336000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>16895000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>16503000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>26171000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>19184000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>17547000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>17320000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>18103000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>19308000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>15492000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>16422000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>16883000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-9075000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>14086000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>14478000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>15763000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>13219000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>10355000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>9353000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>8763000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>5879000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>7131000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>6904000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>6410000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>3736000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>4880000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>5924000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-10952000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>614000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>774000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>1422000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-1500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-2700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-4800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-3200000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>-2800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-3100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>-4000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-3000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-10800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-2400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>-2100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-1800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-2200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-2000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>-1500000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>-1500000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>-1700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DV6">
         <v>-1100000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DW6">
         <v>2300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DX6">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:128">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -28577,110 +28877,112 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
-      <c r="DD7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:128">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -28859,1640 +29161,1674 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
-      <c r="DD8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:128">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>209866000.0</v>
+      </c>
+      <c r="C9">
+        <v>219744000.0</v>
+      </c>
+      <c r="D9">
         <v>224237000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>215362000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>226108000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>209332000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>194432000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>249072000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>200238000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>225917000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>206834000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>226493000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>218345000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>207026000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>232871000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>250085000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>236746000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>249411000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>234069000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>249274000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>242393000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>238725000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>214248000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>241578000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>235421000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>153187000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>220848000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>245665000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>236459000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>239974000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>230778000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>236851000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>222609000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>228625000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>212860000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>220431000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>177077000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>183166000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>172051000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>170241000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>161003000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>159744000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>151997000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>151159000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>140298000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>157539000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>146943000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>154708000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>143745000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>144375000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>132676000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>134121000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>129145000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>122479000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>116384000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>132502000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>130536000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>131896000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>121510000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>120783000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>123534000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>120491000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>116120000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>122828000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>117447000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>114131000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>109474000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>119582000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>109265000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>105920000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>102802000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>106232000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>102711000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>99039000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>93796000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>95219000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>84152000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>81959000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>74455000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>73949000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>69088000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>58748000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>49198000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>44732000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>43320000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>42639000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>41706000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>38590000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>36718000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>34776000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>32442000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>38091000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>28188000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>25646000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>23077000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>15896000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>17593000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>16976000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>16388000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>19497000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>13166000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>13075000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>14521000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>12199000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>9908000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>9026000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>7038000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>5100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>6000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>4600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>2600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>2800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>2700000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>2400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>3500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>2200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>2700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>2500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>2100000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>2000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>1900000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DS9">
         <v>2700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DT9">
         <v>2000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DU9">
         <v>1600000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DV9">
         <v>2100000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DW9">
         <v>2300000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DX9">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:128">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>15664000.0</v>
+      </c>
+      <c r="C10">
+        <v>4744000.0</v>
+      </c>
+      <c r="D10">
         <v>-2409000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4310000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6824000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-530952000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-30036000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>22541000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20362000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-15185000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-5230000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>28858000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>18609000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3824000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29778000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>64208000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>58796000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>51575000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>39315000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>51787000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>50788000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>44824000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>67278000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>38916000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>41511000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1651000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11442000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>26407000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-27509000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>36383000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>24823000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>24516000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>11024000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>12731000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>9132000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-4597000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3235000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8002000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>4745000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>35474000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>24994000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>14943000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>15014000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>19511000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5362000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>7572000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>12617000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>20275000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>11543000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>7186000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>3975000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>13125000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-35155000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2995000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-5755000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>16611000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>14256000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>11569000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>9593000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>376000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>11287000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>1998000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>14833000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>19440000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>22271000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>21094000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>19309000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>22677000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>18144000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>17384000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>14947000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>19111000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-27150000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>20530000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>18515000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>16075000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>15666000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>14561000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>13759000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>17668000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>6062000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>11580000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>12998000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>14828000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>15694000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>11687000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>12890000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>15976000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-11631000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>11895000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>11769000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>15039000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>11043000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>8542000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>8565000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>7489000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>2403000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6538000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>6295000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>5722000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>4388000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>3191000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>2242000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-11888000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>1797000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>245000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-1001000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-1300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-2500000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>-4800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>-3000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>-2900000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-3200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>-10600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>-2400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>-2100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-1800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>-2300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>-2000000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>-1600000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>-1600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DU10">
         <v>-2200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DV10">
         <v>-20900000.0</v>
       </c>
-      <c r="DU10"/>
-      <c r="DV10"/>
+      <c r="DW10"/>
+      <c r="DX10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:128">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>812000.0</v>
+      </c>
+      <c r="C11">
+        <v>262000.0</v>
+      </c>
+      <c r="D11">
         <v>2208000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6014000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-1420000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-46879000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-4743000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3106000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-9667000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2783000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-1949000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>9024000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-888000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-360000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>5552000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>11262000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>8881000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6787000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6414000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6403000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>7559000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>9756000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>21884000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-53828000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9174000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2020000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2262000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11088000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>101000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>6647000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-7933000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-622000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-2271000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1355000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1860000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-48952000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>76000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-2833000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-1649000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>7228000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>4850000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2188000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3366000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>4531000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>37243000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2574000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>4233000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>3109000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>1736000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>2361000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>1769000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>942000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-6605000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-445000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-1705000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3825000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1045000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>3055000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>2900000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-4184000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>44000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1299000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>3346000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>633000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>5788000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>5937000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>4087000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>6946000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>3712000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>6159000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>5380000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-5734000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-11859000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>6716000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>6950000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>10693000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>5993000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>5220000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>4685000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>7537000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>3468000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>3603000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>4293000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>4214000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>5213000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>4032000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>4447000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>6137000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>-4034000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>4377000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>4331000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>5867000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>4210000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>3124000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>3127000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-17885000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>840000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>2289000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>2204000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-11903000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>365000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>429000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>246000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-195000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>80000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>161000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>62000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>-500000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>-1200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DJ11">
         <v>-300000.0</v>
       </c>
       <c r="DK11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DL11">
+        <v>-300000.0</v>
+      </c>
+      <c r="DM11">
         <v>-400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>-400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>-600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DP11">
         <v>-500000.0</v>
       </c>
       <c r="DQ11">
+        <v>-300000.0</v>
+      </c>
+      <c r="DR11">
+        <v>-500000.0</v>
+      </c>
+      <c r="DS11">
         <v>-600000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DT11">
         <v>-300000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DU11">
         <v>-100000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DV11">
         <v>19600000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DW11">
         <v>1100000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DX11">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:128">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B12">
+        <v>22961000.0</v>
+      </c>
+      <c r="C12">
+        <v>22994000.0</v>
+      </c>
+      <c r="D12">
         <v>26845000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>23673000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>22725000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>21042000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>20241000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>18984000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>19373000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>18651000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13624000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>13751000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13062000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>12464000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12100000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>12894000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12809000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12236000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11655000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>12125000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12192000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13149000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>12929000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>17351000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20796000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>15682000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17752000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>13462000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13962000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>13384000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>13149000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13933000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>14478000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>17504000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>18768000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>16946000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6761000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6181000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5131000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6548000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>6295000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6588000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>6373000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>6113000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>6464000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>5471000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>5492000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>5527000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>5916000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5382000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>5142000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4707000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>5316000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>4965000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>4800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1656000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5549000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>7103000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>7929000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>7862000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>7587000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>6722000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>5469000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>5125000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>4390000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>4541000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>4876000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>5493000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>6174000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>6684000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>17614000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>4249000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>4261000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>4215000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>3853000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3863000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>3273000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>2759000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>10620000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>2870000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>2073000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>1682000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1071000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>1345000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>822000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>927000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>997000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>784000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>823000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>871000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>771000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>922000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>1024000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>7000.0</v>
       </c>
-      <c r="CQ12">
-[...4 lines deleted...]
-      </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
+        <v>0.0</v>
+      </c>
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12">
         <v>556000.0</v>
       </c>
-      <c r="CW12">
-[...4 lines deleted...]
-      </c>
       <c r="CY12">
+        <v>0.0</v>
+      </c>
+      <c r="CZ12">
+        <v>0.0</v>
+      </c>
+      <c r="DA12">
         <v>350000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>327000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>320000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>280000.0</v>
       </c>
-      <c r="DC12"/>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
+      <c r="DX12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:128">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B13">
+        <v>5002000.0</v>
+      </c>
+      <c r="C13">
+        <v>4267000.0</v>
+      </c>
+      <c r="D13">
         <v>4106000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4362000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>4982000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>4710000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4420000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4893000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5049000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5058000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5040000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4549000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4607000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3939000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>4107000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5311000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3264000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1965000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1377000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1439000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1786000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1764000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1748000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>2173000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2273000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2281000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2570000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2728000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2913000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>2710000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>10721000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -30543,90 +30879,88 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
+      <c r="DX13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:128">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -30805,971 +31139,985 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
-      <c r="DD14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
+      <c r="DX14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:128">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>14852000.0</v>
+      </c>
+      <c r="C15">
+        <v>4482000.0</v>
+      </c>
+      <c r="D15">
         <v>-4617000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-1704000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-5404000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-484073000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-25293000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>19435000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-10695000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-12402000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3281000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>19834000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>19497000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>4184000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>24226000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>52946000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>49915000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>44788000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>32901000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>45384000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>43229000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>35068000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>45394000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>92744000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>32337000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-369000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>9180000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>15319000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-27610000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>29736000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>32756000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>25138000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>13295000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>11376000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>10992000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>44355000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3159000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>10835000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>6394000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>28246000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>20144000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>12755000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>11648000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>14980000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-31881000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>4998000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>8384000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>17166000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>9807000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>4825000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2206000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>12183000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-28550000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>3440000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-4050000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>12786000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>13211000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>8514000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>6693000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>4560000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>11243000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>699000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>11487000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>18807000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>16483000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>15157000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>15222000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>15731000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>14432000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>11225000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>9567000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>24845000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-15291000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>13814000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>11565000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>5382000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>9673000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>9341000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>9074000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>10131000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2594000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>7977000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>8705000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>10614000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>10481000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>7655000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>8443000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>9839000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>-7597000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>7518000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>7438000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>9172000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>6833000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>5418000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>5438000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>25374000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>1563000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>4249000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>4091000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>17625000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>3780000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>2762000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>1996000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-12163000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>1717000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>84000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>-1063000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>-800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>-2000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>-3600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>-2900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>-2900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>-3300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>-10700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>-2500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>-2000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>-1800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>-2300000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DS15">
         <v>-1500000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DT15">
         <v>-1600000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DU15">
         <v>-2200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DV15">
         <v>-21000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DW15">
         <v>-1100000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DX15">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:128">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>4184000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24226000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>52946000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>49915000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>44788000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>32901000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>45384000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>43229000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>35068000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>45394000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>92744000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>32337000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-369000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9180000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15319000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-27610000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>29736000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>32756000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>25138000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>13295000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>11376000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>10992000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>44355000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>3159000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>10835000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>6394000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>30017000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>20144000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>12755000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>11648000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>14980000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-31881000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>4998000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8384000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>17166000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>9807000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>4825000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2206000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12183000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-28550000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3440000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-4050000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>12786000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>13211000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>8514000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>6693000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>4560000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>11243000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>699000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>11487000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>18807000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>16483000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>15157000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>15222000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>15731000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>14432000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>11225000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>9567000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>23255000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-12277000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>12277000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>9050000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>5382000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>9673000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>9342000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>9074000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>10131000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>2594000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>7977000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>8705000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>10614000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>10482000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>7655000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>8443000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>9839000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>-7518000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>7518000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>7438000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>9172000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>6833000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>5418000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>5438000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>25374000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>1563000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>4225000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>3956000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>17490000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>3888000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>2391000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>1611000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>-1339000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>1339000.0</v>
       </c>
-      <c r="DA16">
-[...6 lines deleted...]
-      <c r="DD16"/>
+      <c r="DC16">
+        <v>0.0</v>
+      </c>
+      <c r="DD16">
+        <v>0.0</v>
+      </c>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
+      <c r="DX16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:128">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B17">
+        <v>14852000.0</v>
+      </c>
+      <c r="C17">
+        <v>4482000.0</v>
+      </c>
+      <c r="D17">
         <v>-4617000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1704000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-5404000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-484073000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-25293000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>19435000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-10695000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-12402000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-3281000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>19834000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>19497000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>4184000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>24226000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>52946000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>49915000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>44788000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>32901000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>45384000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>43229000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>35068000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>45394000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>92744000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>32337000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-369000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>9180000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>15319000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-27610000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>29736000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>32756000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>25138000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>13295000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>11376000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>10992000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>44355000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>3159000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>10835000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6394000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>30017000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>20144000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>12754000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>11648000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>25350000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-31881000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>4998000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>8384000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>17166000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>9807000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4825000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>2206000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>12183000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-28550000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>3440000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-4050000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>12786000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>13211000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>8514000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>6693000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>4560000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>11243000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>699000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>11487000.0</v>
       </c>
-      <c r="BK17">
-[...2 lines deleted...]
-      <c r="BL17">
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
         <v>16483000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>15157000.0</v>
       </c>
-      <c r="BN17">
-[...4 lines deleted...]
-      </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
@@ -31843,164 +32191,174 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
-      <c r="DD17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
+      <c r="DX17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:128">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B18">
+        <v>-17959000.0</v>
+      </c>
+      <c r="C18">
+        <v>-18727000.0</v>
+      </c>
+      <c r="D18">
         <v>-18359000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19311000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-17743000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-16332000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-14395000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-14091000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-14324000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-13593000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8584000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-9202000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-8455000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-8525000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-7993000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-7583000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9545000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-10271000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10278000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10686000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10406000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-11385000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-11181000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15178000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-18523000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-13401000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-15182000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-10734000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-11049000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-10674000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-10721000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
@@ -32051,225 +32409,227 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
+      <c r="DX18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:128">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>3784000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>5496000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>9262000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>6556000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3944000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>4806000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>5689000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>6541000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>6119000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>49493000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>3622000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>4765000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>3253000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>2091000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>3789000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>7040000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>3808000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>5664000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>4341000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>1825000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>2601000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>2321000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>5131000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-646000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-2802000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-83000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>1253000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1194000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-846000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-732000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>2359000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>1832000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>-911000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1321000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-882000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-268000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>176000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>379000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-204000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-225000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-18000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>-911000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-291000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>69000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>651000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>55000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>489000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>583000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>720000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>-570000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BM19"/>
+      <c r="BN19">
         <v>-648000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BO19">
         <v>815000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
@@ -32285,94 +32645,92 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
+      <c r="DX19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:128">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20">
         <v>5027000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>59889000.0</v>
       </c>
-      <c r="AC20"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -32384,58 +32742,58 @@
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>46738000.0</v>
       </c>
-      <c r="AZ20">
-[...4 lines deleted...]
-      </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
@@ -32551,490 +32909,498 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
-      <c r="DD20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
+      <c r="DX20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:128">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>18900000.0</v>
+      </c>
+      <c r="C21">
+        <v>19285000.0</v>
+      </c>
+      <c r="D21">
         <v>40084000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>556198000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>40291000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-512674000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-15497000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>35627000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-8150000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-3029000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>3964000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>36047000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>26593000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>12504000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>36382000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>67840000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>65049000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>59867000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>46164000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>58223000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>56439000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>51854000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>30714000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>52645000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>57542000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>14080000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>27103000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>36080000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-20587000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>45959000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>32308000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>34108000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>23677000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>27634000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>25579000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7218000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>10642000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>16985000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>9959000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>40769000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>30095000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>22377000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>22119000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>24008000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>9994000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>13954000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>16788000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>26684000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>17727000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>12392000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>8738000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>18036000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-29614000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>7978000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-44000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>18558000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>19736000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>18021000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>17467000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>7749000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>18291000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>8000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>20872000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>24163000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>27309000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>24579000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>22643000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>27847000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>23820000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>23905000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>22252000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>24968000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-22891000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>24798000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>20536000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>15554000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>18336000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>16895000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>16503000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>20148000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>11814000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>13158000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>13624000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>14913000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>16091000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>12143000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>12956000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>13631000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>-12180000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>11600000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>11729000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>12996000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>10922000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>8289000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>7440000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>6780000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>1592000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>5490000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>5325000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>4712000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>3736000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>3456000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>2382000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-13402000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-713000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>-1847000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-2421000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>-1300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>-2700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>-4800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-3500000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>-3200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>-3200000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>-4200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>-3600000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>-11100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>-2900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DO21">
         <v>-2600000.0</v>
       </c>
       <c r="DP21">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DQ21">
         <v>-2600000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DS21">
         <v>-2100000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DT21">
         <v>-1900000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DU21">
         <v>-2300000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DV21">
         <v>-1400000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DW21">
         <v>2300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DX21">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:128">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -33213,450 +33579,462 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
-      <c r="DD22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
+      <c r="DX22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:128">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>392282000.0</v>
+      </c>
+      <c r="C23">
+        <v>399476000.0</v>
+      </c>
+      <c r="D23">
         <v>351834000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>121273000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>361771000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>928279000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>398150000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>407019000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>388984000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>421204000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>364908000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>360992000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>355828000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>368763000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>344464000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>330182000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>320142000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>337948000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>330474000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>347301000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>330422000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>338138000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>329357000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>336002000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>312690000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>244585000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>327221000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>359047000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>339793000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>337686000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>327382000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>349207000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>342177000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>338556000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>331503000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>361384000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>268192000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>265179000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>248677000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>214894000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>220237000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>226932000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>214651000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>217152000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>216373000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>230124000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>216877000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>225492000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>211992000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>218959000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>206321000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>202733000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>196122000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>197569000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>196696000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>195874000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>190348000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>192149000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>178718000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>195774000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>183894000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>185329000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>160169000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>169971000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>159332000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>154016000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>150055000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>155679000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>148466000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>141820000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>138698000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>149402000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>189919000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>132400000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>135472000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>142091000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>116679000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>117872000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>106529000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>105246000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>104833000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>86963000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>63511000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>58071000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>53242000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>57635000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>52883000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>48180000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>71310000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>44841000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>40714000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>46029000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>36136000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>34447000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>29340000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>23278000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>26290000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>20951000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>20591000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>24742000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>18583000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>17929000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>17871000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>32579000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>17603000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>17531000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>15657000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>14200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>14800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>17400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>8500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="DI23">
         <v>8000000.0</v>
       </c>
       <c r="DJ23">
+        <v>7500000.0</v>
+      </c>
+      <c r="DK23">
+        <v>8000000.0</v>
+      </c>
+      <c r="DL23">
         <v>8200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>14400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>6800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>6900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DP23">
         <v>5500000.0</v>
       </c>
       <c r="DQ23">
+        <v>6400000.0</v>
+      </c>
+      <c r="DR23">
+        <v>5500000.0</v>
+      </c>
+      <c r="DS23">
         <v>5600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>5000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>5300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DV23">
         <v>4000000.0</v>
       </c>
-      <c r="DU23"/>
-      <c r="DV23"/>
+      <c r="DW23"/>
+      <c r="DX23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:128">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33739,827 +34117,841 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
+      <c r="DX24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:128">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>39062000.0</v>
+      </c>
+      <c r="C25">
+        <v>38135000.0</v>
+      </c>
+      <c r="D25">
         <v>38430000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>38430000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>38522000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>37692000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>37188000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>37589000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>35961000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>36777000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>30566000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>30985000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3208000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3026000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3108000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>29496000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>29467000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>29612000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>29724000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4076000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>30122000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4198000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>29214000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>26178000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>31027000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>29675000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>29151000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>27878000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>27599000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>26892000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>27093000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>27677000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>29051000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>26906000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>27096000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>26664000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>20969000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>21595000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>19717000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>18312000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>18086000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>18014000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>18253000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>18267000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>9437000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>15745000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>15414000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>16023000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>15941000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>15203000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>13961000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>11315000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>11670000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>12636000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>11389000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>13489000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>13314000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>13232000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>12576000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>12869000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>12852000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>14493000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>9958000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>10504000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>9714000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>9523000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>9431000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>12572000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>9973000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>8467000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>8676000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>11204000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>6682000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>7579000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>7008000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>7008000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>6598000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>7678000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>5755000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>6023000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>7370000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>4389000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>3696000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>3190000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>3216000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>3552000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>3263000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>3252000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>3105000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>2486000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>2749000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>2767000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>2080000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>2283000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>1913000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>1977000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>1965000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>1641000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1579000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>1698000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>1704000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>1424000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>1406000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>1406000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>1327000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>1337000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>1106000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-200000.0</v>
       </c>
-      <c r="DD25"/>
-[...1 lines deleted...]
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25">
         <v>300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>400000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN25">
         <v>500000.0</v>
       </c>
       <c r="DO25">
+        <v>500000.0</v>
+      </c>
+      <c r="DP25">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ25">
         <v>400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DS25">
         <v>600000.0</v>
       </c>
-      <c r="DT25"/>
-      <c r="DU25"/>
+      <c r="DT25">
+        <v>400000.0</v>
+      </c>
+      <c r="DU25">
+        <v>600000.0</v>
+      </c>
       <c r="DV25"/>
+      <c r="DW25"/>
+      <c r="DX25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:128">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26">
+        <v>21897000.0</v>
+      </c>
+      <c r="C26">
+        <v>24253000.0</v>
+      </c>
+      <c r="D26">
         <v>23501000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>24791000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>22456000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>26997000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>24728000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>31210000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>27435000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>29767000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>26965000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>24284000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>26596000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>26588000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>26724000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>26783000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>24736000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>25589000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>24085000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>24725000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>25831000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>20121000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>22374000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>22179000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>19460000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>14926000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>20816000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>26293000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>19003000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17633000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>18321000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>20299000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>20309000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>19108000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>18325000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>17180000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>15034000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>15747000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>15494000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>13901000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>15124000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>14679000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>14451000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>13866000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>13938000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>13891000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>12556000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>12157000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>13127000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>13745000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>12567000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>14511000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>13052000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>11809000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>12716000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>12864000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>13105000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>13131000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>11912000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>13402000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>13187000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>12709000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>12153000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>13331000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>11721000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>11761000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>11301000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>11810000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>11525000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>10302000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>10643000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>10186000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>34718000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>7793000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>7798000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>11813000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>6546000.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>6239000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>6060000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>5214000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>10991000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>6354000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>3173000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>2704000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>3110000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>2787000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>3359000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CK26">
         <v>3556000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CL26">
         <v>5103000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CM26">
         <v>2639000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CN26">
         <v>2823000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>4771000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>2616000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>2777000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>2650000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>2249000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>2160000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CU26">
         <v>2073000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>1822000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CW26">
         <v>1910000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CX26">
         <v>2172000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CY26">
         <v>1837000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CZ26">
         <v>2073000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>2027000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DB26">
         <v>1741000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DC26">
         <v>1929000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DD26">
         <v>1828000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DE26">
         <v>2100000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DF26">
         <v>2200000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DG26">
         <v>2300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DH26">
         <v>2000000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>2000000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DJ26">
         <v>2200000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DK26">
         <v>2100000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DL26">
         <v>2100000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DM26">
         <v>1900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DN26">
         <v>1400000.0</v>
       </c>
       <c r="DO26">
+        <v>1700000.0</v>
+      </c>
+      <c r="DP26">
+        <v>1400000.0</v>
+      </c>
+      <c r="DQ26">
         <v>1500000.0</v>
       </c>
-      <c r="DP26">
+      <c r="DR26">
         <v>1600000.0</v>
       </c>
-      <c r="DQ26">
+      <c r="DS26">
         <v>1700000.0</v>
       </c>
-      <c r="DR26">
+      <c r="DT26">
         <v>1500000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DU26">
         <v>1600000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DV26">
         <v>1600000.0</v>
       </c>
-      <c r="DU26"/>
-      <c r="DV26"/>
+      <c r="DW26"/>
+      <c r="DX26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:128">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>3562000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
@@ -34590,543 +34982,555 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
-      <c r="CV27">
-[...1 lines deleted...]
-      </c>
+      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27">
+        <v>5148000.0</v>
+      </c>
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>4751000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
+      <c r="DX27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:128">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>165311000.0</v>
+      </c>
+      <c r="C28">
+        <v>172436000.0</v>
+      </c>
+      <c r="D28">
         <v>178235000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>169267000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>169046000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>179890000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>181497000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>178520000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>177193000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>195472000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>165798000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>163128000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>161948000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>164908000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>166657000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>151919000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>143820000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>160651000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>159926000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>162250000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>156010000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>162552000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>156633000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>165952000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>150076000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>116108000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>165952000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>174254000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>173098000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>165378000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>174870000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>177228000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>173355000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>176597000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>163566000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>190639000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>145945000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>145015000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>142497000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>112119000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>112317000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>119217000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>111956000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>109750000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>113424000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>126590000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>114064000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>112480000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>109896000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>115253000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>108338000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>98537000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>95933000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>99619000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>100161000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>96529000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>93077000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>96097000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>87411000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>94808000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>87508000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>95732000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>80084000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>82590000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>75738000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>74216000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>72511000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>76484000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>69915000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>68252000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>66451000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>67373000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>87660000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>63475000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>62489000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>64861000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>56241000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>54980000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>49105000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>45936000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>43431000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>37219000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>31120000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>25663000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>22653000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>26041000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>23916000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>20264000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>42600000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>19488000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>17007000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>19356000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>13877000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>13818000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>12410000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>11553000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>11094000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>9049000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>8891000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>7918000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>7905000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>8588000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>3204000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>22168000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>7553000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>7607000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>6525000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>4500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>6500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>7400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>3800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>3600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>3600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>4300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>4400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>11100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>3700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>2900000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>2500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>2700000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>2300000.0</v>
       </c>
-      <c r="DQ28"/>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
+      <c r="DX28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:128">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>812000.0</v>
+      </c>
+      <c r="C29">
+        <v>262000.0</v>
+      </c>
+      <c r="D29">
         <v>2208000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6014000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-1420000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-46879000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4743000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3106000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-9667000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2783000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-1949000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>9024000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-888000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-360000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>5552000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11262000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>8881000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6787000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6414000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6403000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7559000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>9756000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>21884000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-53828000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9174000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2020000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2262000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>11088000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>101000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>6647000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-7933000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -35177,1180 +35581,1200 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
+      <c r="DX29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:128">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>190966000.0</v>
+      </c>
+      <c r="C30">
+        <v>200459000.0</v>
+      </c>
+      <c r="D30">
         <v>184153000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-340836000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>185817000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>722006000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>209929000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>213445000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>208388000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>228946000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>202870000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>190446000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>191752000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>194522000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>196489000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>182245000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>171697000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>189544000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>187905000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>191051000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>185954000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>186871000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>183534000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>188933000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>177879000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>139107000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>193745000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>209585000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>197157000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>194015000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>198470000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>202743000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>198932000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>200991000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>187281000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>213213000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>166435000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>166181000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>162092000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>129472000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>130908000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>137367000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>129878000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>127151000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>130304000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>143585000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>130155000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>128024000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>126018000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>131983000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>123938000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>116085000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>112021000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>114501000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>116428000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>113944000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>110800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>113875000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>104043000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>113034000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>105243000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>112491000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>95248000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>98665000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>90138000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>89552000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>86831000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>91735000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>85445000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>82015000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>80550000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>81264000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>125602000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>74241000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>73260000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>79665000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>65816000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>65064000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>57952000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>53801000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>57274000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>45590000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>35574000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>29819000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>27229000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>30496000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>28750000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>24959000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>48898000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>23176000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>20713000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>25095000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>17266000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>17357000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>15637000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>9110000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>13679000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>11486000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>11063000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>14785000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>9430000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>9619000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>10708000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>25601000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>10621000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>10873000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>9459000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>6400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>8700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>9400000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>6100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>6000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>5900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>6600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>7100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>13300000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>5600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>5100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>4400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>4600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>4500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>4800000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>3900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>3900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DV30">
         <v>3500000.0</v>
       </c>
-      <c r="DU30"/>
-      <c r="DV30"/>
+      <c r="DW30"/>
+      <c r="DX30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:128">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B31">
+        <v>-3236000.0</v>
+      </c>
+      <c r="C31">
+        <v>-14541000.0</v>
+      </c>
+      <c r="D31">
         <v>-42493000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-551888000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-47115000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-18278000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-14539000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-13086000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-12212000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-12156000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-9194000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-7189000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-7984000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-8680000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-6604000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-3632000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-6253000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-8292000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-6849000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-6436000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-5651000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-7030000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>36564000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-13729000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-16031000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-12429000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-15661000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-9673000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-6922000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-9576000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-7485000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-9592000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-12653000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-14903000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-16447000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-11815000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-7407000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-8983000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-5214000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-5295000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-5101000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-7434000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7105000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-4497000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-4632000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-6382000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3450000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-6409000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-6150000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-5206000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-4763000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-4911000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-5541000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-4983000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-7857000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-1947000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-5480000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-6452000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-7874000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-7373000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-7004000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-6002000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-6039000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-4723000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-5038000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-3485000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-3334000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-5170000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-5676000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-6521000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-7305000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-5857000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-4259000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-4268000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-2021000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>3200000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-2670000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-2334000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-2744000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-2480000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-5752000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-1578000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-626000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-85000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-397000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-456000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-66000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>2345000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>549000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>295000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>40000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>2043000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>121000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>253000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>1125000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>709000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>811000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>1048000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>970000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>1010000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>652000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-265000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-140000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-1514000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>2510000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>2120000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>249000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE31"/>
       <c r="DF31">
+        <v>200000.0</v>
+      </c>
+      <c r="DG31"/>
+      <c r="DH31">
         <v>4400000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DJ31">
         <v>300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DK31">
         <v>1000000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DL31">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DM31">
         <v>500000.0</v>
       </c>
       <c r="DN31">
         <v>500000.0</v>
       </c>
       <c r="DO31">
+        <v>500000.0</v>
+      </c>
+      <c r="DP31">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ31">
         <v>300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>600000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DS31">
         <v>500000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DT31">
         <v>300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DU31">
         <v>100000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DV31">
         <v>-19500000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DW31">
         <v>-2300000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DX31">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:128">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>411182000.0</v>
+      </c>
+      <c r="C32">
+        <v>418761000.0</v>
+      </c>
+      <c r="D32">
         <v>391918000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>434925000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>402062000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>415605000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>382653000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>442646000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>380834000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>418175000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>368872000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>397039000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>382421000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>381267000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>380846000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>398022000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>385191000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>397815000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>376638000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>405524000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>386861000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>389992000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>360071000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>388647000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>370232000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>258665000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>354324000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>395127000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>379095000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>383645000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>359690000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>383315000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>365854000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>366190000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>357082000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>368602000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>278834000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>282164000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>258636000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>255663000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>250332000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>249309000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>236770000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>241160000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>226367000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>244078000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>233665000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>252176000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>229719000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>231351000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>215059000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>220769000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>213246000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>205547000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>196652000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>214432000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>210084000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>210170000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>196185000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>203523000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>202185000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>193329000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>181041000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>194134000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>186641000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>178595000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>172698000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>183526000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>172286000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>165725000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>160950000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>174370000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>167028000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>157198000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>156008000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>157645000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>135015000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>134767000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>123032000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>125394000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>116647000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>100121000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>77135000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>72984000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>69333000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>69778000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>65839000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>61811000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>59130000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>56441000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>52443000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>59025000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>47058000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>42736000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>36780000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>30064000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>30204000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>26441000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>25916000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>29454000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>22319000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>21385000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>21684000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>19177000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>16890000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>15684000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>13236000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>12900000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>12100000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>12600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>5000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>4800000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>4300000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>3800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>4600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>3300000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>3900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>4300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>3200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>3800000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>2900000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DS32">
         <v>3500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DT32">
         <v>3100000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DU32">
         <v>3000000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DV32">
         <v>2600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DW32">
         <v>2300000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DX32">
         <v>2300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -36442,51 +36866,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>246375000.0</v>
       </c>
       <c r="C2">
         <v>276402000.0</v>
       </c>
       <c r="D2">
         <v>456661000.0</v>
       </c>
       <c r="E2">
         <v>513448000.0</v>
       </c>
       <c r="F2">
         <v>470166000.0</v>
       </c>
       <c r="G2">
         <v>198911000.0</v>
       </c>
       <c r="H2">
         <v>138838000.0</v>
       </c>
       <c r="I2">
         <v>174935000.0</v>
       </c>
@@ -36540,51 +36964,51 @@
       </c>
       <c r="Z2">
         <v>14086000.0</v>
       </c>
       <c r="AA2">
         <v>19301000.0</v>
       </c>
       <c r="AB2">
         <v>5300000.0</v>
       </c>
       <c r="AC2">
         <v>2100000.0</v>
       </c>
       <c r="AD2">
         <v>11800000.0</v>
       </c>
       <c r="AE2">
         <v>4500000.0</v>
       </c>
       <c r="AF2">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>95638000</v>
       </c>
       <c r="C3">
         <v>104418000</v>
       </c>
       <c r="D3">
         <v>66865000</v>
       </c>
       <c r="E3">
         <v>47085000</v>
       </c>
       <c r="F3">
         <v>48080000</v>
       </c>
       <c r="G3">
         <v>63890000</v>
       </c>
       <c r="H3">
         <v>134532000</v>
       </c>
       <c r="I3">
         <v>77741000</v>
       </c>
@@ -36638,51 +37062,51 @@
       </c>
       <c r="Z3">
         <v>2860000</v>
       </c>
       <c r="AA3">
         <v>3268000</v>
       </c>
       <c r="AB3">
         <v>17300000</v>
       </c>
       <c r="AC3">
         <v>1200000</v>
       </c>
       <c r="AD3">
         <v>800000</v>
       </c>
       <c r="AE3">
         <v>1200000</v>
       </c>
       <c r="AF3">
         <v>2900000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-46064000.0</v>
       </c>
       <c r="F4">
         <v>52758000.0</v>
       </c>
       <c r="G4">
         <v>257384000.0</v>
       </c>
       <c r="H4">
         <v>59999000.0</v>
       </c>
       <c r="I4">
         <v>-36097000.0</v>
       </c>
       <c r="J4">
         <v>72880000.0</v>
       </c>
       <c r="K4">
         <v>53923000.0</v>
       </c>
@@ -36700,51 +37124,51 @@
       </c>
       <c r="P4">
         <v>-27955000.0</v>
       </c>
       <c r="Q4">
         <v>56872000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>13552000.0</v>
       </c>
       <c r="F5">
         <v>-136000.0</v>
       </c>
       <c r="G5">
         <v>38735000.0</v>
       </c>
       <c r="H5">
         <v>95596000.0</v>
       </c>
       <c r="I5">
         <v>6489000.0</v>
       </c>
       <c r="J5">
         <v>-34722000.0</v>
       </c>
       <c r="K5">
         <v>-28363000.0</v>
       </c>
@@ -36762,51 +37186,51 @@
       </c>
       <c r="P5">
         <v>10571000.0</v>
       </c>
       <c r="Q5">
         <v>-6108000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>-11327000.0</v>
       </c>
       <c r="C6">
         <v>-30027000.0</v>
       </c>
       <c r="D6">
         <v>-180259000.0</v>
       </c>
       <c r="E6">
         <v>-56787000.0</v>
       </c>
       <c r="F6">
         <v>43282000.0</v>
       </c>
       <c r="G6">
         <v>271255000.0</v>
       </c>
       <c r="H6">
         <v>60073000.0</v>
       </c>
       <c r="I6">
         <v>-36097000.0</v>
       </c>
@@ -36860,51 +37284,51 @@
       </c>
       <c r="Z6">
         <v>30432000.0</v>
       </c>
       <c r="AA6">
         <v>-5215000.0</v>
       </c>
       <c r="AB6">
         <v>14000000.0</v>
       </c>
       <c r="AC6">
         <v>3200000.0</v>
       </c>
       <c r="AD6">
         <v>400000.0</v>
       </c>
       <c r="AE6">
         <v>36500000.0</v>
       </c>
       <c r="AF6">
         <v>700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>-33736000.0</v>
       </c>
       <c r="C7">
         <v>-31007000.0</v>
       </c>
       <c r="D7">
         <v>-81574000.0</v>
       </c>
       <c r="E7">
         <v>-39420000.0</v>
       </c>
       <c r="F7">
         <v>18163000.0</v>
       </c>
       <c r="G7">
         <v>-41314000.0</v>
       </c>
       <c r="H7">
         <v>-14509000.0</v>
       </c>
       <c r="I7">
         <v>1747000.0</v>
       </c>
@@ -36958,51 +37382,51 @@
       </c>
       <c r="Z7">
         <v>-5077000.0</v>
       </c>
       <c r="AA7">
         <v>-11025000.0</v>
       </c>
       <c r="AB7">
         <v>11600000.0</v>
       </c>
       <c r="AC7">
         <v>1100000.0</v>
       </c>
       <c r="AD7">
         <v>600000.0</v>
       </c>
       <c r="AE7">
         <v>-1700000.0</v>
       </c>
       <c r="AF7">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-33905000.0</v>
       </c>
       <c r="F8">
         <v>7265000.0</v>
       </c>
       <c r="G8">
         <v>52105000.0</v>
       </c>
       <c r="H8">
         <v>-9428000.0</v>
       </c>
       <c r="I8">
         <v>-17021000.0</v>
       </c>
       <c r="J8">
         <v>-89698000.0</v>
       </c>
       <c r="K8">
         <v>-17518000.0</v>
       </c>
@@ -37020,51 +37444,51 @@
       </c>
       <c r="P8">
         <v>-1878000.0</v>
       </c>
       <c r="Q8">
         <v>-3783000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>-485000.0</v>
       </c>
       <c r="C9">
         <v>7398000.0</v>
       </c>
       <c r="D9">
         <v>4593000.0</v>
       </c>
       <c r="E9">
         <v>-33905000.0</v>
       </c>
       <c r="F9">
         <v>7265000.0</v>
       </c>
       <c r="G9">
         <v>52105000.0</v>
       </c>
       <c r="H9">
         <v>-9428000.0</v>
       </c>
       <c r="I9">
         <v>-17021000.0</v>
       </c>
@@ -37100,51 +37524,51 @@
       </c>
       <c r="T9">
         <v>-2841000.0</v>
       </c>
       <c r="U9">
         <v>-26131000.0</v>
       </c>
       <c r="V9">
         <v>491000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9">
         <v>98000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B10">
         <v>-46760000.0</v>
       </c>
       <c r="C10">
         <v>-28149000.0</v>
       </c>
       <c r="D10">
         <v>-59773000.0</v>
       </c>
       <c r="E10">
         <v>-29124000.0</v>
       </c>
       <c r="F10">
         <v>5374000.0</v>
       </c>
       <c r="G10">
         <v>-48348000.0</v>
       </c>
       <c r="H10">
         <v>-43308000.0</v>
       </c>
       <c r="I10">
         <v>8300000.0</v>
       </c>
@@ -37198,51 +37622,51 @@
       </c>
       <c r="Z10">
         <v>-6987000.0</v>
       </c>
       <c r="AA10">
         <v>-3061000.0</v>
       </c>
       <c r="AB10">
         <v>2800000.0</v>
       </c>
       <c r="AC10">
         <v>500000.0</v>
       </c>
       <c r="AD10">
         <v>300000.0</v>
       </c>
       <c r="AE10">
         <v>-1300000.0</v>
       </c>
       <c r="AF10">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>12905000.0</v>
       </c>
       <c r="F11">
         <v>18764000.0</v>
       </c>
       <c r="G11">
         <v>-60401000.0</v>
       </c>
       <c r="H11">
         <v>12607000.0</v>
       </c>
       <c r="I11">
         <v>3979000.0</v>
       </c>
       <c r="J11">
         <v>122998000.0</v>
       </c>
       <c r="K11">
         <v>1428000.0</v>
       </c>
@@ -37260,51 +37684,51 @@
       </c>
       <c r="P11">
         <v>-14892000.0</v>
       </c>
       <c r="Q11">
         <v>-1252000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2192000.0</v>
       </c>
       <c r="F12">
         <v>126438000.0</v>
       </c>
       <c r="G12">
         <v>-43597000.0</v>
       </c>
       <c r="H12">
         <v>10913000.0</v>
       </c>
       <c r="I12">
         <v>20135000.0</v>
       </c>
       <c r="J12">
         <v>-40543000.0</v>
       </c>
       <c r="K12">
         <v>12588000.0</v>
       </c>
@@ -37326,51 +37750,51 @@
       <c r="Q12">
         <v>17757000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>1235000.0</v>
       </c>
       <c r="U12">
         <v>7496000.0</v>
       </c>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1992000.0</v>
       </c>
       <c r="F13">
         <v>-27378000.0</v>
       </c>
       <c r="G13">
         <v>12478000.0</v>
       </c>
       <c r="H13">
         <v>24168000.0</v>
       </c>
       <c r="I13">
         <v>5376000.0</v>
       </c>
       <c r="J13">
         <v>-10919000.0</v>
       </c>
       <c r="K13">
         <v>15028000.0</v>
       </c>
@@ -37380,51 +37804,51 @@
       <c r="M13">
         <v>1255000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>151832000.0</v>
       </c>
       <c r="C14">
         <v>140893000.0</v>
       </c>
       <c r="D14">
         <v>123512000.0</v>
       </c>
       <c r="E14">
         <v>118299000.0</v>
       </c>
       <c r="F14">
         <v>119836000.0</v>
       </c>
       <c r="G14">
         <v>116031000.0</v>
       </c>
       <c r="H14">
         <v>109462000.0</v>
       </c>
       <c r="I14">
         <v>110730000.0</v>
       </c>
@@ -37478,51 +37902,51 @@
       </c>
       <c r="Z14">
         <v>6257000.0</v>
       </c>
       <c r="AA14">
         <v>5176000.0</v>
       </c>
       <c r="AB14">
         <v>2200000.0</v>
       </c>
       <c r="AC14">
         <v>1300000.0</v>
       </c>
       <c r="AD14">
         <v>1800000.0</v>
       </c>
       <c r="AE14">
         <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>93242000.0</v>
       </c>
       <c r="E15">
         <v>5465000.0</v>
       </c>
       <c r="F15">
         <v>2023000.0</v>
       </c>
       <c r="G15">
         <v>44563000.0</v>
       </c>
       <c r="H15">
         <v>434000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
@@ -37548,51 +37972,51 @@
       <c r="S15">
         <v>422021000.0</v>
       </c>
       <c r="T15">
         <v>348397000.0</v>
       </c>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15">
         <v>67000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>235048000.0</v>
       </c>
       <c r="C16">
         <v>246375000.0</v>
       </c>
       <c r="D16">
         <v>276402000.0</v>
       </c>
       <c r="E16">
         <v>456661000.0</v>
       </c>
       <c r="F16">
         <v>513448000.0</v>
       </c>
       <c r="G16">
         <v>470166000.0</v>
       </c>
       <c r="H16">
         <v>198911000.0</v>
       </c>
       <c r="I16">
         <v>138838000.0</v>
       </c>
@@ -37646,51 +38070,51 @@
       </c>
       <c r="Z16">
         <v>44518000.0</v>
       </c>
       <c r="AA16">
         <v>14086000.0</v>
       </c>
       <c r="AB16">
         <v>19300000.0</v>
       </c>
       <c r="AC16">
         <v>5300000.0</v>
       </c>
       <c r="AD16">
         <v>12200000.0</v>
       </c>
       <c r="AE16">
         <v>41000000.0</v>
       </c>
       <c r="AF16">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-5203000.0</v>
       </c>
       <c r="J17">
         <v>10724000.0</v>
       </c>
       <c r="K17">
         <v>-4744000.0</v>
       </c>
       <c r="L17">
         <v>-4848000.0</v>
       </c>
       <c r="M17">
         <v>-7550000.0</v>
       </c>
       <c r="N17">
         <v>1685000.0</v>
@@ -37700,51 +38124,51 @@
       </c>
       <c r="P17">
         <v>-2044000.0</v>
       </c>
       <c r="Q17">
         <v>-4809000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>-45254000.0</v>
       </c>
       <c r="C18">
         <v>24964000.0</v>
       </c>
       <c r="D18">
         <v>73090000.0</v>
       </c>
       <c r="E18">
         <v>217384000.0</v>
       </c>
       <c r="F18">
         <v>264347000.0</v>
       </c>
       <c r="G18">
         <v>139942000.0</v>
       </c>
       <c r="H18">
         <v>96901000.0</v>
       </c>
       <c r="I18">
         <v>121942000.0</v>
       </c>
@@ -37798,51 +38222,51 @@
       </c>
       <c r="Z18">
         <v>12841000.0</v>
       </c>
       <c r="AA18">
         <v>-8228000.0</v>
       </c>
       <c r="AB18">
         <v>-14800000.0</v>
       </c>
       <c r="AC18">
         <v>-11000000.0</v>
       </c>
       <c r="AD18">
         <v>-8700000.0</v>
       </c>
       <c r="AE18">
         <v>-9200000.0</v>
       </c>
       <c r="AF18">
         <v>-8500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>-12425000.0</v>
       </c>
       <c r="C19">
         <v>-390808000.0</v>
       </c>
       <c r="D19">
         <v>-94178000.0</v>
       </c>
       <c r="E19">
         <v>4909000.0</v>
       </c>
       <c r="F19">
         <v>76000.0</v>
       </c>
       <c r="G19">
         <v>-7840000.0</v>
       </c>
       <c r="H19">
         <v>2336000.0</v>
       </c>
       <c r="I19">
         <v>910000.0</v>
       </c>
@@ -37860,93 +38284,93 @@
       </c>
       <c r="N19"/>
       <c r="O19">
         <v>-2967000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>349590000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>50811000.0</v>
       </c>
       <c r="C21">
         <v>299369000.0</v>
       </c>
       <c r="D21">
         <v>54500000.0</v>
       </c>
       <c r="E21">
         <v>-107800000.0</v>
       </c>
       <c r="F21">
         <v>-100249000.0</v>
       </c>
       <c r="G21">
         <v>281153000.0</v>
       </c>
       <c r="H21">
         <v>-9200000.0</v>
       </c>
       <c r="I21">
         <v>-493837000.0</v>
       </c>
@@ -37970,51 +38394,51 @@
       </c>
       <c r="P21">
         <v>110329000.0</v>
       </c>
       <c r="Q21">
         <v>9978000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>-516474000.0</v>
       </c>
       <c r="C22">
         <v>-6944000.0</v>
       </c>
       <c r="D22">
         <v>67741000.0</v>
       </c>
       <c r="E22">
         <v>180550000.0</v>
       </c>
       <c r="F22">
         <v>169075000.0</v>
       </c>
       <c r="G22">
         <v>133892000.0</v>
       </c>
       <c r="H22">
         <v>50201000.0</v>
       </c>
       <c r="I22">
         <v>60801000.0</v>
       </c>
@@ -38068,51 +38492,51 @@
       </c>
       <c r="Z22">
         <v>26163000.0</v>
       </c>
       <c r="AA22">
         <v>-10955000.0</v>
       </c>
       <c r="AB22">
         <v>-6000000.0</v>
       </c>
       <c r="AC22">
         <v>-12300000.0</v>
       </c>
       <c r="AD22">
         <v>-17000000.0</v>
       </c>
       <c r="AE22">
         <v>-7500000.0</v>
       </c>
       <c r="AF22">
         <v>-25400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>-19148000.0</v>
       </c>
       <c r="C23">
         <v>-9035000.0</v>
       </c>
       <c r="D23">
         <v>-9425000.0</v>
       </c>
       <c r="E23">
         <v>-19153000.0</v>
       </c>
       <c r="F23">
         <v>-5050000.0</v>
       </c>
       <c r="G23">
         <v>766873000.0</v>
       </c>
       <c r="H23">
         <v>434000.0</v>
       </c>
       <c r="I23">
         <v>-41662000.0</v>
       </c>
@@ -38166,51 +38590,51 @@
       </c>
       <c r="Z23">
         <v>-13652000.0</v>
       </c>
       <c r="AA23">
         <v>35000.0</v>
       </c>
       <c r="AB23">
         <v>42000.0</v>
       </c>
       <c r="AC23">
         <v>38000.0</v>
       </c>
       <c r="AD23">
         <v>-2200000.0</v>
       </c>
       <c r="AE23">
         <v>-21300000.0</v>
       </c>
       <c r="AF23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>-14202000.0</v>
       </c>
       <c r="C24">
         <v>-14082000.0</v>
       </c>
       <c r="D24">
         <v>-1.0</v>
       </c>
       <c r="E24">
         <v>16054000.0</v>
       </c>
       <c r="F24">
         <v>-55000.0</v>
       </c>
       <c r="G24">
         <v>-21343000.0</v>
       </c>
       <c r="H24">
         <v>-64206000.0</v>
       </c>
       <c r="I24">
         <v>1332000.0</v>
       </c>
@@ -38256,51 +38680,51 @@
         <v>-1500000.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>1362000.0</v>
       </c>
       <c r="AB24">
         <v>6400000.0</v>
       </c>
       <c r="AC24">
         <v>1200000.0</v>
       </c>
       <c r="AD24">
         <v>200000.0</v>
       </c>
       <c r="AE24">
         <v>300000.0</v>
       </c>
       <c r="AF24">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>496443000.0</v>
       </c>
       <c r="C25">
         <v>22794000.0</v>
       </c>
       <c r="D25">
         <v>22018000.0</v>
       </c>
       <c r="E25">
         <v>-18100000.0</v>
       </c>
       <c r="F25">
         <v>-28102000.0</v>
       </c>
       <c r="G25">
         <v>39771000.0</v>
       </c>
       <c r="H25">
         <v>84070000.0</v>
       </c>
       <c r="I25">
         <v>13810000.0</v>
       </c>
@@ -38354,51 +38778,51 @@
       </c>
       <c r="Z25">
         <v>443000.0</v>
       </c>
       <c r="AA25">
         <v>11844000.0</v>
       </c>
       <c r="AB25">
         <v>100000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>6700000.0</v>
       </c>
       <c r="AE25">
         <v>-800000.0</v>
       </c>
       <c r="AF25">
         <v>19300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-221000.0</v>
       </c>
       <c r="C26">
         <v>-52471000.0</v>
       </c>
       <c r="D26">
         <v>-275000000.0</v>
       </c>
       <c r="E26">
         <v>-125000000.0</v>
       </c>
       <c r="F26">
         <v>-4801000.0</v>
       </c>
       <c r="G26">
         <v>-100000000.0</v>
       </c>
       <c r="H26">
         <v>-6514000.0</v>
       </c>
       <c r="I26">
         <v>-7821000.0</v>
       </c>
@@ -38440,51 +38864,51 @@
         <v>-56341000.0</v>
       </c>
       <c r="W26">
         <v>-14238000.0</v>
       </c>
       <c r="X26">
         <v>-35402000.0</v>
       </c>
       <c r="Y26">
         <v>-1761000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26">
         <v>-170000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-286000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>18583000.0</v>
       </c>
       <c r="C27">
         <v>24377000.0</v>
       </c>
       <c r="D27">
         <v>20143000.0</v>
       </c>
       <c r="E27">
         <v>27725000.0</v>
       </c>
       <c r="F27">
         <v>36210000.0</v>
       </c>
       <c r="G27">
         <v>19590000.0</v>
       </c>
       <c r="H27">
         <v>21255000.0</v>
       </c>
       <c r="I27">
         <v>20779000.0</v>
       </c>
@@ -38518,51 +38942,51 @@
       <c r="S27">
         <v>-1224000.0</v>
       </c>
       <c r="T27">
         <v>-1224000.0</v>
       </c>
       <c r="U27">
         <v>-1335000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>-3600000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>28335000.0</v>
       </c>
       <c r="C28">
         <v>237863000.0</v>
       </c>
       <c r="D28">
         <v>-229925000.0</v>
       </c>
       <c r="E28">
         <v>-251953000.0</v>
       </c>
       <c r="F28">
         <v>-98226000.0</v>
       </c>
       <c r="G28">
         <v>121625000.0</v>
       </c>
       <c r="H28">
         <v>-8766000.0</v>
       </c>
       <c r="I28">
         <v>-180872000.0</v>
       </c>
@@ -38616,51 +39040,51 @@
       </c>
       <c r="Z28">
         <v>109457000.0</v>
       </c>
       <c r="AA28">
         <v>14272000.0</v>
       </c>
       <c r="AB28">
         <v>11200000.0</v>
       </c>
       <c r="AC28">
         <v>3800000.0</v>
       </c>
       <c r="AD28">
         <v>400000.0</v>
       </c>
       <c r="AE28">
         <v>36500000.0</v>
       </c>
       <c r="AF28">
         <v>700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>50384000.0</v>
       </c>
       <c r="C29">
         <v>129382000.0</v>
       </c>
       <c r="D29">
         <v>139955000.0</v>
       </c>
       <c r="E29">
         <v>264469000.0</v>
       </c>
       <c r="F29">
         <v>312427000.0</v>
       </c>
       <c r="G29">
         <v>203832000.0</v>
       </c>
       <c r="H29">
         <v>231433000.0</v>
       </c>
       <c r="I29">
         <v>199683000.0</v>
       </c>
@@ -38714,51 +39138,51 @@
       </c>
       <c r="Z29">
         <v>15701000.0</v>
       </c>
       <c r="AA29">
         <v>-4960000.0</v>
       </c>
       <c r="AB29">
         <v>2500000.0</v>
       </c>
       <c r="AC29">
         <v>-9800000.0</v>
       </c>
       <c r="AD29">
         <v>-7900000.0</v>
       </c>
       <c r="AE29">
         <v>-8000000.0</v>
       </c>
       <c r="AF29">
         <v>-5600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>-108063000.0</v>
       </c>
       <c r="C30">
         <v>-390808000.0</v>
       </c>
       <c r="D30">
         <v>-94178000.0</v>
       </c>
       <c r="E30">
         <v>-58580000.0</v>
       </c>
       <c r="F30">
         <v>-161443000.0</v>
       </c>
       <c r="G30">
         <v>-68073000.0</v>
       </c>
       <c r="H30">
         <v>-162668000.0</v>
       </c>
       <c r="I30">
         <v>-49705000.0</v>
       </c>
@@ -38831,1338 +39255,1356 @@
       <c r="AF30">
         <v>6100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS30"/>
+  <dimension ref="A1:DU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B2">
+        <v>214415000.0</v>
+      </c>
+      <c r="C2">
+        <v>236809000.0</v>
+      </c>
+      <c r="D2">
         <v>235048000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>232186000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>217914000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>239104000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>246375000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>215157000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>215236000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>591906000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>276402000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>273732000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>309192000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>307367000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>456661000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>511937000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>447152000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>407092000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>513448000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>470231000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>397414000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>408976000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>470166000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>396279000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>360981000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>357712000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>198911000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>207981000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>176084000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>157025000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>138838000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>205991000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>183771000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>189396000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>174935000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>481943000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>154600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>124113000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>102055000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>107598000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>86803000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>77086000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>48132000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>79311000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>131296000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>79871000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>71994000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>140231000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>137160000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>129038000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>120614000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>118868000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>98636000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>89691000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>96938000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>125718000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>75470000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>58642000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>100808000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>110991000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>137279000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>104354000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>128763000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>82832000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>93618000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>81674000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>71891000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>106747000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>138717000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>185630000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>183546000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>109339000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>77338000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>199013000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>57339000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>129498000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>120838000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>29329000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>22697000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>24322000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>27533000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>22393000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>46889000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>37352000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>29020000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>32763000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>69855000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>34912000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>42540000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>76052000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>78979000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>83951000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>116153000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>105089000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>43583000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>50142000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>51195000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>46764000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>44518000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>59333000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>8602000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>15392000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>14086000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>13011000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>5676000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>23366000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>19301000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>12900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>12000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>7600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>5300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>2600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>4700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>2100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>4100000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>12100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>11800000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DQ2"/>
+      <c r="DR2">
         <v>200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DS2">
         <v>40900000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DT2">
         <v>4500000.0</v>
       </c>
-      <c r="DS2"/>
+      <c r="DU2"/>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B3">
+        <v>10246000</v>
+      </c>
+      <c r="C3">
         <v>14848000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
+        <v>14848000</v>
+      </c>
+      <c r="E3">
         <v>31416000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>15156000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>20146000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>28920000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>39553000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>29646000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>29707000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>15465000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>24535000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13078000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15548000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13704000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14456000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>9155000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>9406999</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>14067000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>27427000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7286000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6634000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6675000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8427000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6727000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>7216999</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>21519000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>22194000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>78588000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>17664000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>16086000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>25685000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>16669000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>20000000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>15387000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>13697000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7796000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>12819000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9191000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>21192000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>6974000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>8267000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>10895000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>13099000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1699000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>13112000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>8901000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>12930000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>8775000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>9356000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>11335000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>10129000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>13247000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>13622000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>10853000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>24672000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>19717000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>14230000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>10412000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>13044000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>12243000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>7216000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>5922000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>18241000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>7206000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>5747000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>5944000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>11287000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>8013000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>5223000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>3046000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>4108000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>3190000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3259000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2844000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>5327000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>6179000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>7217000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>3849000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>4284000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>3617000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1930000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1689000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>1421000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1807000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>2044000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>2781000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>2811000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>884000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>1938000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>2875000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>1477000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>917000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>907000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>542000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>608000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>543000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>473000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>630000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>903000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>789000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>772000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>396000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>585000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>460000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>872000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>1351000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>900000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>1400000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>700000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>14300000</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000</v>
       </c>
       <c r="DI3">
         <v>300000</v>
       </c>
       <c r="DJ3">
         <v>300000</v>
       </c>
       <c r="DK3">
         <v>300000</v>
       </c>
       <c r="DL3">
         <v>300000</v>
       </c>
       <c r="DM3">
+        <v>300000</v>
+      </c>
+      <c r="DN3">
+        <v>300000</v>
+      </c>
+      <c r="DO3">
         <v>0</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>0</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>8700000</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>9200000</v>
       </c>
-      <c r="DQ3">
+      <c r="DS3">
         <v>400000</v>
       </c>
-      <c r="DR3">
+      <c r="DT3">
         <v>300000</v>
       </c>
-      <c r="DS3">
+      <c r="DU3">
         <v>500000</v>
       </c>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>2038000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-150231000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-67185000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>75476000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>48833000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-103188000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>42313000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>76047000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-14102000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-51500000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>65563000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>29872000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>615000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>161334000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-13417000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>36170000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>19059000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>18187000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-67153000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>22220000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-5625000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>14461000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-307008000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>327343000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>30487000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>22058000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-5543000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>20795000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>9717000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>28954000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-31439000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-51725000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>51425000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>7877000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-68237000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>3071000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>8122000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>8424000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>1746000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>20232000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>8945000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-7247000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-28780000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>50248000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>16828000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-42166000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-10183000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-26288000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>32925000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>-24409000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -40178,218 +40620,220 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>-7884000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5023000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8358000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>13733000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9233000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1056000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2747000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>508000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7902000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>10005000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>16609000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>7112000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2747000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>12267000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>38614000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>70913000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-166000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-13765000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>4565000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>4319000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-14897000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>12502000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-18054000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-5621000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-8738000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-2309000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-28862000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3292000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2376000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1415000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-8270000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>17383000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-13393000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>4273000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>135000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>10869000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-2969000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1709000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>6167000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>195000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-5614000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>4622000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-10771000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>859000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-28393000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>4995000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>4059000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>1813000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>109000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>4590000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
@@ -40405,960 +40849,974 @@
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B6">
+        <v>37846000.0</v>
+      </c>
+      <c r="C6">
+        <v>-23154000.0</v>
+      </c>
+      <c r="D6">
         <v>1761000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>2862000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>14272000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-21190000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-7271000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>31218000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-79000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-376670000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>315504000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2670000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-35460000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1825000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-149294000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-55276000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>64785000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>40060000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-106356000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>43217000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>72817000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-11562000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-61190000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>73887000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>35298000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>3269000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>158801000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-9070000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>31897000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>19059000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>18187000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-67153000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>22220000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-5625000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>14461000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-307008000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>327343000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>30487000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>22058000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-5543000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>20795000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>9717000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>28954000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-31179000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-51985000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>51425000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>7877000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-68237000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3071000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8122000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>8424000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>1746000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>20232000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8945000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-7247000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-28780000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>50248000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>16828000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-42166000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-10183000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-26288000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>32925000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-24409000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>45931000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-10786000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>11944000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>9783000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-34856000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-31970000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-46913000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>2084000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>74207000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>32001000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-121675000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>141674000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-72159000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>8660000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>91509000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>6632000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1625000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-3211000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>5140000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-24496000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>9537000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>8332000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-3743000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-37092000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>34943000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>-7628000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>-33512000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2927000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-4972000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-32202000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>11064000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>61506000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-6559000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-1053000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>4431000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>2246000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-14815000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>50731000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-6790000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>1306000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>1075000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>7335000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-17690000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>4065000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>6400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>4400000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>2300000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>2700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-2100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>3900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>3900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>100000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>4100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>-4600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>3800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DS6">
         <v>200000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DT6">
         <v>36400000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DU6">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B7">
+        <v>37187000.0</v>
+      </c>
+      <c r="C7">
+        <v>30623000.0</v>
+      </c>
+      <c r="D7">
         <v>-30623000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-15348000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>24298000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-18032000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-24654000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-11987000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22413000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>938000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-23351000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>10093000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-34064000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-14991000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-42612000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10256000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3186000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-16719999.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-29770000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-25247000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>5950000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>11487000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>25973000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9494000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-14681000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-3694000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-32433000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>23891999.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1667000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-18826000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-29523000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-7880000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>22742000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-11419000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1696000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>12706000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-8628000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-3601000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-1532000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>3728000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>2557000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-15982000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-17430000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>4579000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-6529000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>2477000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-19577000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>104000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-8575000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-11280000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-13558000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>2765000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-18563000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-4507000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-35364000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-3036000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>7006000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>7400000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-637000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-8306000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-1804000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-4341000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-14189000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-879000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-4330000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>358000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>8176000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>702000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>6119000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>14782000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>7038000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-3557000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-26518000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-480000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-43914000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-7027000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-12183000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-1793000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>1068000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>3459000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-1229000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-5462000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>1069000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>-5988000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>1785000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-1753000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-9114000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-4636000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-3950000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-2483000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-13577000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-4328000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>4164000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-896000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>1608000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>1757000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-918000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-2016000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-586000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>220000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-5845000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>1134000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-584000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-1488000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>-4224000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>-977000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>1300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-2100000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DH7">
         <v>700000.0</v>
       </c>
       <c r="DI7">
+        <v>-700000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>700000.0</v>
+      </c>
+      <c r="DK7">
         <v>500000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>600000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-500000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>600000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>-200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DR7">
         <v>400000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DS7">
         <v>-1000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DT7">
         <v>-900000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DU7">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-5215000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>10041000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-10035000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-14238000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-6516000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3116000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-10172000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>6635000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-5954000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>16756000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-5758000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-37430000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>66992000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>28301000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>8091000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>12837000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-16651000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-13705000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-18201000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>9600000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>9980000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-18400000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-79837000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>1442000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-10714000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-589000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-9418000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>5425000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>4915000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-18440000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-7025000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-4726000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-6580000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>2100000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-12298000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-3953000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-5565000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>5671000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-4332000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>2185000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-2854000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>2109000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>5116000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-3585000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-2548000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>4800000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-1101000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>-76000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-1797000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BL8">
         <v>1096000.0</v>
       </c>
-      <c r="BK8"/>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
@@ -41374,1273 +41832,1291 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B9">
+        <v>17963000.0</v>
+      </c>
+      <c r="C9">
+        <v>-13645000.0</v>
+      </c>
+      <c r="D9">
         <v>13645000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-16452000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>22507000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-27991000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21451000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-31463000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>28750000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6716000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>16827000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-457000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>224000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-5215000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>10041000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-10035000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-14238000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-6516000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3116000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-10172000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>6635000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-5954000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>16756000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-5758000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-37430000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>66992000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>28301000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>8090999.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>12837000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-16651000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-13705000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-18201000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>9600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>9980000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-18400000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-79837000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1442000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-10714000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-589000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-9418000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>5425000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>4915000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-18440000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-7025000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-4726000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-6580000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>2100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-12298000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-3953000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-5565000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>5671000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-4332000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>2185000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-2854000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2109000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>5116000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-3585000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-2548000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>4800000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-1101000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>-76000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-1797000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1096000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>474000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-6944000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-591000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>3278000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-1856000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1758000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>765000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>9141000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>-4710000.0</v>
       </c>
-      <c r="BT9"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9">
-        <v>174000.0</v>
+        <v>-2616000.0</v>
       </c>
       <c r="BY9"/>
       <c r="BZ9">
+        <v>174000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9">
         <v>-540000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-26131000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9">
         <v>491000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>2975000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>3596000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9">
         <v>98000.0</v>
       </c>
-      <c r="CV9"/>
-[...1 lines deleted...]
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>393000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B10">
+        <v>24133000.0</v>
+      </c>
+      <c r="C10">
+        <v>4329000.0</v>
+      </c>
+      <c r="D10">
         <v>-4329000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3341000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-23345000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6378000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-13696000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-570000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10301000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1743000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-19021000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-16423000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-15795000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2132000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-25423000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4681000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6867000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6015000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-11561000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8972000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-6491000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>5225000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2332000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2817000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1510000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-20805000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-26236000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-12755000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-8995000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-9510000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-12048000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>11741000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>155000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4893000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1297000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>961000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>4602000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-257000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5207000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-515000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-1699000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>742000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-8104000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>4246000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1870000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-7086000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-2789000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-358000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-9281000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-8851000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-8516000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-7162000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-10889000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-15081000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-8885000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1791000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3235000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1302000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-853000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>8490000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2762000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-4780000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-4770000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1029000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-649000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-5555000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-2199000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>2650000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>518000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3544000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2693000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>11502000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>4758000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-5616000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>179000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-1270000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>-7489000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-9662000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-170000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3988000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>-1605000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2109000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-1031000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1521000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-420000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>-5074000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-6011000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-2044000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-1718000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-2649000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-3327000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-820000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>546000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-1305000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-250000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>1328000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>495000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>-795000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>125000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-249000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>-1332000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>-3194000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-2212000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-622000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-678000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>-1865000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>104000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>300000.0</v>
       </c>
-      <c r="DD10"/>
-[...1 lines deleted...]
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10">
         <v>500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>100000.0</v>
       </c>
-      <c r="DI10"/>
-[...1 lines deleted...]
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10">
         <v>-400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-100000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>-300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DS10">
         <v>-700000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DT10">
         <v>-700000.0</v>
       </c>
-      <c r="DS10"/>
+      <c r="DU10"/>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>2155000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-19057000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>27996000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>7583000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-10344000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-12330000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-33858000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-27277000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>12911000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>4787000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>12194000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>19487000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-49563000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-42519000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11644000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-16533000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>7501000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>9995000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-5985000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>8668000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-1609000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>2905000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>95130000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>12283000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>11081000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>4504000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-5537000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>3294000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-5476000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>9147000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-6381000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-10332000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>20530000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-1107000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-7056000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2469000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>8810000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-6726000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-8231000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>11274000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>3121000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-488000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-27413000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-3169000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>5535000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1986000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-8613000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-9318000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>6662000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-3623000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11">
         <v>7370000.0</v>
       </c>
-      <c r="CH11"/>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>6345000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>10249000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-2030000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-11280000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5720000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>9782000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>144787000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>263238000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>13133000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-34743000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-63228000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>11301000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>189000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>8141000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-913000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>4659000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>9366000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-2199000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-3564000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>12867000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7212000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>3620000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-59214000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>8002000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4690000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>5979000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1607000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2291000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>6118000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2572000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>6919000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>34883000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1494000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2955000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>4786000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2583000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2522000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>4093000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-433000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>42677000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>5099000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>994000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3938000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1633000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>22000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1361000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>13674000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3727000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>7876000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2000000.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12">
         <v>4755000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1235000.0</v>
       </c>
-      <c r="BX12"/>
-[...1 lines deleted...]
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12">
         <v>1872000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>7496000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13">
         <v>-22246000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5076000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2416000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>5339000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-5339000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4287000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3512000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-695000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-2817000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-4586000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-343000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-470000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>5399000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>25083000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>9959000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-1905000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-8969000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>2795000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>184000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-10036000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>12433000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-10919000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>3606000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-9838000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-2309000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>15028000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-3292000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>3104000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AR13"/>
+      <c r="AS13">
         <v>1322000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>1255000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -42671,1143 +43147,1159 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B14">
+        <v>37137000.0</v>
+      </c>
+      <c r="C14">
+        <v>38135000.0</v>
+      </c>
+      <c r="D14">
         <v>38430000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>38430000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>38522000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>37692000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>37188000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>37589000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>35961000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>36777000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>30566000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>30985000.0</v>
+      </c>
+      <c r="N14">
         <v>30558000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30826000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>31143000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>29496000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>29467000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>29612000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>29724000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>30746000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>30122000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>29754000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>29214000.0</v>
       </c>
-      <c r="W14">
-[...4 lines deleted...]
-      </c>
       <c r="Y14">
+        <v>26178000.0</v>
+      </c>
+      <c r="Z14">
+        <v>31027000.0</v>
+      </c>
+      <c r="AA14">
         <v>29675000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>29151000.0</v>
       </c>
-      <c r="AA14">
-[...2 lines deleted...]
-      <c r="AB14">
+      <c r="AC14">
+        <v>27878000.0</v>
+      </c>
+      <c r="AD14">
         <v>27599000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26892000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>27093000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>27677000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>29051000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>26906000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>27096000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>26664000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>20969000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>21595000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>19717000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>18312000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>18086000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>18014000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>18253000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>18267000.0</v>
       </c>
-      <c r="AR14">
-[...4 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>16234000.0</v>
+      </c>
+      <c r="AU14">
+        <v>12562000.0</v>
+      </c>
+      <c r="AV14">
         <v>15414000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>16023000.0</v>
       </c>
-      <c r="AV14">
-[...2 lines deleted...]
-      <c r="AW14">
+      <c r="AX14">
+        <v>4878000.0</v>
+      </c>
+      <c r="AY14">
         <v>15203000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>13961000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>11315000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>11670000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>12636000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>11389000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>13489000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>13314000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>13232000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>12576000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>12869000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>12852000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>14493000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>9958000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>10504000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>9714000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>9523000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>9431000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>12572000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>9973000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>8467000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>8676000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>11204000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>6682000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>7579000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>7683000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>7008000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>6598000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>7678000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>5755000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>6023000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>7370000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>4389000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>3696000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>3190000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>3216000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>3552000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>3263000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>3252000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>3105000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>2486000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>2749000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>2767000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>2080000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2283000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>1913000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>1977000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>1965000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>1641000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>1579000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>1698000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>1704000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>1424000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1431000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1406000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>1327000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>1337000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>1106000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>-200000.0</v>
       </c>
-      <c r="DD14"/>
-[...1 lines deleted...]
-      <c r="DF14">
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14">
         <v>300000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>400000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>100000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>600000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DN14">
         <v>500000.0</v>
       </c>
       <c r="DO14">
+        <v>500000.0</v>
+      </c>
+      <c r="DP14">
+        <v>500000.0</v>
+      </c>
+      <c r="DQ14">
         <v>400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DS14">
         <v>600000.0</v>
       </c>
+      <c r="DT14">
+        <v>400000.0</v>
+      </c>
+      <c r="DU14">
+        <v>600000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>655000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1007000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>2326000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>3873000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15">
         <v>318048000.0</v>
       </c>
-      <c r="X15"/>
-[...1 lines deleted...]
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15">
         <v>690503000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
+      <c r="AF15"/>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>47013000.0</v>
       </c>
-      <c r="AS15">
-[...4 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
         <v>18298000.0</v>
       </c>
-      <c r="BH15">
-[...4 lines deleted...]
-      </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
       <c r="BM15">
         <v>0.0</v>
       </c>
-      <c r="BN15"/>
-      <c r="BO15"/>
+      <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15">
+        <v>0.0</v>
+      </c>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15">
         <v>118519000.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15"/>
+      <c r="CZ15">
         <v>7000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="DB15">
         <v>20000.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15"/>
+      <c r="DC15">
+        <v>20000.0</v>
+      </c>
+      <c r="DD15">
+        <v>20000.0</v>
+      </c>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
+      <c r="DT15"/>
+      <c r="DU15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B16">
+        <v>252261000.0</v>
+      </c>
+      <c r="C16">
+        <v>213655000.0</v>
+      </c>
+      <c r="D16">
         <v>236809000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>235048000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>232186000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>217914000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>239104000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>246375000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>215157000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>215236000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>591906000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>276402000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>273732000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>309192000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>307367000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>456661000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>511937000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>447152000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>407092000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>513448000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>470231000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>397414000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>408976000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>470166000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>396279000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>360981000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>357712000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>198911000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>207981000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>176084000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>157025000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>138838000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>205991000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>183771000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>189396000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>174935000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>481943000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>154600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>124113000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>102055000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>107598000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>86803000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>77086000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>48132000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>79311000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>131296000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>79871000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>71994000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>140231000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>137160000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>129038000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>120614000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>118868000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>98636000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>89691000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>96938000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>125718000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>75470000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>58642000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>100808000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>110991000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>137279000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>104354000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>128763000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>82832000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>93618000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>81674000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>71891000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>106747000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>138717000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>185630000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>183546000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>109339000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>77338000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>199013000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>57339000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>129498000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>120838000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>29329000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>22697000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>24322000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>27533000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>22393000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>46889000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>37352000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>29020000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>32763000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>69855000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>34912000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>42540000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>76052000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>78979000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>83951000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>116153000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>105089000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>43583000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>50142000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>51195000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>46764000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>44518000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>59333000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>8602000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>15392000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>14086000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>13011000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>5676000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>23366000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>19300000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>12900000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>12000000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>7600000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>5300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>2600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>4700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>6000000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>100000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>4100000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>-4600000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>12100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>3800000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DR16">
         <v>-100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DS16">
         <v>200000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DT16">
         <v>40900000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DU16">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17">
         <v>1141000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-884000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-456000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-849000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-7012000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>3114000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>797000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>2838000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5809000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>1280000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-4693000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>532000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-1285000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>702000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-1501000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-1201000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>2138000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-4284000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-1883000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-6037000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>39000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>331000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>665000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>2634000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>649000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-2263000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>1579000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>2024000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>-958000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>1911000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-2196000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>-5596000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>1035000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>4713000.0</v>
       </c>
-      <c r="BK17"/>
-      <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
@@ -43823,577 +44315,589 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B18">
+        <v>85731000.0</v>
+      </c>
+      <c r="C18">
+        <v>37650000.0</v>
+      </c>
+      <c r="D18">
         <v>-5045000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19600000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>25750000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11227000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-40177000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>11187000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7161000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>10694000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>291000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>34215000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>13692000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12731000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>12452000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>70878000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>59158000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>57071000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>30277000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>41850000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>75493000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>84656000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>62406000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>71835000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>62912000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>25900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-705000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>66989999.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-43831000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>60344000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>13398000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>17003000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>62582000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>16213000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>26144000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-2148000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>37446000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>16052000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>19691000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-14663000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>39793000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>35671000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>8276000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>12293000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>21048000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>5011000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>22718000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>7827000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>22300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>7021000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-81000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1567000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>17561000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-10704000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-3007000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-28460000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>8192000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-11954000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>21906000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>21651000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>11552000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>17367000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>15333000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>10189000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>22440000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>13611000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>22193000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>35757000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>20353000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>25415000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>34141000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>22983000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>23938000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-5234000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>17502000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>9266000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>4493000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-738000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>11433000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>16650000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>20824000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>13526000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>9182000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>13540000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>10590000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>14213000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>10452000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>4181000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>10224000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>8087000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>7975000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>2188000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>7156000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>13354000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>8285000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>10889000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>7649000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>6281000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>4912000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>5771000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>5254000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-2338000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>4154000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-2048000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>1136000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>-4705000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-2611000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>600000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>-2000000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>3600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-17000000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-3300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2900000.0</v>
       </c>
       <c r="DJ18">
         <v>-2400000.0</v>
       </c>
       <c r="DK18">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DL18">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DM18">
         <v>-4400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>-1800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>-1100000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>-1200000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>6600000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DR18">
         <v>-10600000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DS18">
         <v>-2800000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DT18">
         <v>-2400000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DU18">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
+        <v>-30976000.0</v>
+      </c>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-3491000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-15588000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-21648000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-35920000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4249000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-10396000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-322198000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-53965000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-57229000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-7697000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-15548000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-13704000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-54820000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>14805000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>4909000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-14067000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-27485000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>76000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-7917000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-117566000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-7840000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-6718000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3949000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-21485000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>1584000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>257000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>250000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>245000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>231000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>233000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>225000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>221000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>16951000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>483000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>6975000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16951000.0</v>
       </c>
       <c r="AN19">
         <v>9976000.0</v>
       </c>
       <c r="AO19">
+        <v>16951000.0</v>
+      </c>
+      <c r="AP19">
         <v>9976000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
+        <v>9976000.0</v>
+      </c>
+      <c r="AR19">
         <v>4165000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>16951000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19">
         <v>16951000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-      <c r="BD19">
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19">
         <v>38882000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>11399000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-53248000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
@@ -44413,54 +44917,56 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44540,226 +45046,232 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B21">
+        <v>-46088000.0</v>
+      </c>
+      <c r="C21">
+        <v>6513000.0</v>
+      </c>
+      <c r="D21">
         <v>8912000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>24613000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-9971000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2987000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>39156000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-4543000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-19744000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-11700000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9778000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-101300000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>500000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-500000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>100800000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>100000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-98400000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1600000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>20200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-32983000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-29800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>323736000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-81750000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>76350000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-13600000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>9800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-79449000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-45167000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-359221000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-10000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>664574000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>291383000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>25000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>190000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>13491000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-20164000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-27038000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>12965000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-17407000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>72524000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>34782000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-15178000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>4665000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-13235000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-123000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>234878000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-155000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-40000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>18987000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21">
         <v>20618000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-12813000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-12812000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>48066000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>116950000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-41875000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
@@ -44775,3101 +45287,3155 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B22">
+        <v>14852000.0</v>
+      </c>
+      <c r="C22">
+        <v>4617000.0</v>
+      </c>
+      <c r="D22">
         <v>-4617000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1704000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-5404000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-484073000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-25293000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>19435000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-10696000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-12402000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3281000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>19834000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>19497000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4184000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>24226000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>52946000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>49915000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>44788000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>32901000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>45384000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>43229000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>35068000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>45394000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>92744000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>32337000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-369000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9180000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15319000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-27610000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>29736000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>32756000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>25138000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>13295000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>11376000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>10992000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>44355000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3158000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>10836000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6394000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>28248000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>20143000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>14525000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>11648000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>14980000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-21511000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4998000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>8384000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>17166000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>9807000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>4825000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2206000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>12183000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-28550000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>3440000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-4050000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>12786000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>13211000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>8514000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>6693000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>4560000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>11243000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>699000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>11487000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>18807000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>16483000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>15157000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>15222000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>15731000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>14432000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>11225000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>9567000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>24845000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-15291000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>13814000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>11565000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>5382000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>9673000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>9342000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>9074000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>10131000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>2594000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>7977000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>8705000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10614000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>10482000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>7655000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>8443000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>9839000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-7598000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>7518000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>7438000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>9172000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>6833000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>5418000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>5438000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>25374000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>1563000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>4249000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>4091000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>17625000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>3780000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>2762000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>1996000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-12163000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>1717000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>84000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-1063000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>-2000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>-3600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>-2900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>-2900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>-3300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>-10700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>-2400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>-2100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>-1800000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>-2300000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>-1500000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>-1600000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B23">
+        <v>-200000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7056000.0</v>
+      </c>
+      <c r="D23">
         <v>-1375000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-134000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-75000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-14076000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4736000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-136000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-171000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-12004000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3122000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>225000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>441000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-104000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-10483000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3873000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1142000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-14000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-7965000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>236000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-441999.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-207000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3637000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-389000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-575289000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-49000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-81995000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-242000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4675000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>408000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-4407000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-9237000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5170000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>318908000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-10886000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-19403000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-5013000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>8324000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-4961000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-4258000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>367000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>8004000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-3013000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-262000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>171738000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-366000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1352000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>6975000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-3067000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1185000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8296000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>154512000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>184000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-934000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>257000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3202000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>460000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>415000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>253000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>157000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>254000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>22781000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1740000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>10549000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-37004000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>2571000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5536000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>4019000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2045000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>568000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>31000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>228000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>703000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>593000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>66000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>57031000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-47036000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-9025000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>254000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>605000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>65000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>638000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>27000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-1107000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-221000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-24694000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-5000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>78818000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-14238000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-45778000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-15081000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-40000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-91000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>14204000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>101850000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-1761000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-9715000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-24000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-3576000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>186000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-9842000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-2601000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-1395000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-63000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-1000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>36000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-278000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>-4900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>5600000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>3900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>6000000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-2200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>5600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>-3500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>-2100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DQ23">
         <v>-100000.0</v>
       </c>
       <c r="DR23">
-        <v>100000.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="DS23">
         <v>-100000.0</v>
       </c>
+      <c r="DT23">
+        <v>100000.0</v>
+      </c>
+      <c r="DU23">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>241</v>
+      </c>
+      <c r="B24">
+        <v>-41222000.0</v>
+      </c>
       <c r="C24">
+        <v>-27155000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-14202000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-37236000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-57568000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-35920000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-9953000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-10497000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-38500000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-32694000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5381000.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24">
         <v>11145000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>23960000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>4909000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-4742000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-58000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>76000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-125483000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>191736000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-7840000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>9000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3268000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>34000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1585000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>16064000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-15556000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>280000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>355000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>326000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>282000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>369000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>136000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>497000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>143000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>9976000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-174000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>266000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>224000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>4165000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-4087000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-7060000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-3489000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1438000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-1698000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-2358000.0</v>
       </c>
-      <c r="AW24">
-[...2 lines deleted...]
-      <c r="AX24">
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>-235000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>3000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-2000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>532000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-26058000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>39572000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>26058000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-175000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>80799000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-68621000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-80799000.0</v>
       </c>
-      <c r="BJ24">
-[...4 lines deleted...]
-      </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24">
+        <v>0.0</v>
+      </c>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
-[...1 lines deleted...]
-      </c>
+      <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24">
+        <v>8000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>32000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>371000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>689000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
-      <c r="CM24">
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24">
         <v>-1500000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24">
         <v>-4899000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-238000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>1362000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>1600000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>1450000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>150000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24">
         <v>6400000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>-100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>1200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DK24"/>
       <c r="DL24">
+        <v>100000.0</v>
+      </c>
+      <c r="DM24"/>
+      <c r="DN24">
         <v>200000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>-200000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-8900000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>9000000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DS24">
         <v>200000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DT24">
         <v>-100000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DU24">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B25">
+        <v>6801000.0</v>
+      </c>
+      <c r="C25">
+        <v>-44082000.0</v>
+      </c>
+      <c r="D25">
         <v>122000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-4452000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-13437000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>512868000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1464000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5539000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-20532000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>9688000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9079000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>6893000.0</v>
+      </c>
+      <c r="N25">
         <v>4083000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3216000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7826000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-7071000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-10747000.0</v>
       </c>
-      <c r="Q25">
-[...2 lines deleted...]
-      <c r="R25">
+      <c r="S25">
+        <v>4799998.0</v>
+      </c>
+      <c r="T25">
         <v>1654000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1219000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4324000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2955000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-36600000.0</v>
       </c>
-      <c r="W25">
-[...4 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>20768000.0</v>
+      </c>
+      <c r="Z25">
+        <v>15771000.0</v>
+      </c>
+      <c r="AA25">
         <v>12973999.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>6098000.0</v>
       </c>
-      <c r="AA25">
-[...2 lines deleted...]
-      <c r="AB25">
+      <c r="AC25">
+        <v>16584001.0</v>
+      </c>
+      <c r="AD25">
         <v>32009000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>36664000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1918000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1733000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>7379000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2654000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>2044000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3508000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>2897000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>526000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1002000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-39481000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2211000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>5775000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1064000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>38842000.0</v>
       </c>
-      <c r="AR25">
-[...4 lines deleted...]
-      </c>
       <c r="AT25">
+        <v>-17055000.0</v>
+      </c>
+      <c r="AU25">
+        <v>3389000.0</v>
+      </c>
+      <c r="AV25">
         <v>1783000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3182000.0</v>
       </c>
-      <c r="AV25">
-[...2 lines deleted...]
-      <c r="AW25">
+      <c r="AX25">
+        <v>13907000.0</v>
+      </c>
+      <c r="AY25">
         <v>1159000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2333000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>2548000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>48931000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>2058000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3997000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-1839000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>2773000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-27190000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>4562000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>4389000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>4213000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2594000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2098000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>1760000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>1684000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-4663000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-348000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1520000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>2057000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2287000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>821000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>3446000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>48010000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>3007000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-48000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>4002000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>3375000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>3691000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-86000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>4400000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>9209000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>3926000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>3310000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>197000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>988000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>67000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>174000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>293000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>23607000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>380000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-13000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1186000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>275000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-46000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-213000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>141000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>2345000.0</v>
       </c>
-      <c r="CS25"/>
-      <c r="CT25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>30000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-12063000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>339000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>93000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-11000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25">
+      <c r="DA25"/>
+      <c r="DB25">
         <v>40000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-1030000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-326000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>1200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>3500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>7800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>-4100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>200000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DJ25"/>
       <c r="DK25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DL25"/>
+      <c r="DM25">
         <v>6800000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DN25"/>
-[...1 lines deleted...]
-      <c r="DP25">
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25">
         <v>-300000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>-500000.0</v>
       </c>
-      <c r="DR25"/>
-      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>243</v>
+      </c>
+      <c r="B26">
+        <v>-200000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>-137000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-199000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-221000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-2471000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-171000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-50000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3122000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-314000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-125000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-104000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-150000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-272000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-1142000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-14000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-125000000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-515000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-442000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-207000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-3637000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-389000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-289000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-49000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-100000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-242000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-60000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-55000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-6157000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-406000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-175000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-464000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-6776000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-360000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-265000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-370000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-6128000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>556000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>665000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>8222000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1038000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-219000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>219888000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>7114000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>231000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>6898000.0</v>
       </c>
-      <c r="AV26">
-[...2 lines deleted...]
-      <c r="AW26">
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>562000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>7755000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>154382000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>186000.0</v>
       </c>
-      <c r="BA26">
-[...2 lines deleted...]
-      <c r="BB26">
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>234000.0</v>
       </c>
-      <c r="BC26">
-[...2 lines deleted...]
-      <c r="BD26">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>446000.0</v>
       </c>
-      <c r="BE26">
-[...2 lines deleted...]
-      <c r="BF26">
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>250000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-14452000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-12002000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-52689000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-4320000.0</v>
       </c>
-      <c r="BK26">
-[...4 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
-      <c r="BO26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26">
         <v>-20465000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-20465000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-74994000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-11075000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-38206000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>-16638000.0</v>
       </c>
-      <c r="CC26"/>
-[...1 lines deleted...]
-      <c r="CE26">
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26">
         <v>-31691000.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
-      <c r="CM26">
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26">
         <v>1000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>-78000.0</v>
       </c>
-      <c r="CO26"/>
-      <c r="CP26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-35325000.0</v>
       </c>
-      <c r="CQ26"/>
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
-      <c r="CZ26">
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-40000.0</v>
       </c>
-      <c r="DA26"/>
-      <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
-      <c r="DH26">
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26">
         <v>-200000.0</v>
       </c>
-      <c r="DI26"/>
-      <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
-      <c r="DN26">
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26">
         <v>300000.0</v>
       </c>
-      <c r="DO26"/>
-      <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B27">
+        <v>2899000.0</v>
+      </c>
+      <c r="C27">
+        <v>-5165000.0</v>
+      </c>
+      <c r="D27">
         <v>5165000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>5838000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5580000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5295000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1870000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7152000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4382000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7244000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5599000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5793000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5459000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5271000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3620000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5731000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8967000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6736000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6291000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6432000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>7745000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15699000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6334000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5257000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5411000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5172000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3750000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5511000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5885000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5776000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4083000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4993000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5572000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>5483000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4731000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5191000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5309000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>5687000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5363000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4537000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4876000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4651000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>3246000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3662000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>6172000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3239000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>2377000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3417000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3386000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>5831000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2471000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2799000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2830000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2692000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2072000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2419000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2277000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2285000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2070000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>7908000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>3034000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>11829000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>4034000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>5756000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>3933000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>3677000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>3843000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>4059000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>3790000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>3971000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>3760000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-1590000.0</v>
       </c>
-      <c r="BT27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27">
+        <v>3478000.0</v>
+      </c>
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>295000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-73000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>3356000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-1335000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>236000.0</v>
       </c>
-      <c r="CC27"/>
-      <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
         <v>-1000.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27">
         <v>1000.0</v>
       </c>
-      <c r="CK27"/>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B28">
+        <v>-46288000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1578000.0</v>
+      </c>
+      <c r="D28">
         <v>8297000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>24342000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-10245000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-21139000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35377000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-7150000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-19915000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-93748000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>358676000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-6890000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-49659000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-10693000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-162683000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-97699000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7642000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-13147000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-133465000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>521000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1743000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-97475000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3015000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>21222000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-33049000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-28553000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>162005000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-81992000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>75632000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-7799000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5393000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-84055000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-39839000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-36092000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-20886000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>664214000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>286370000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>33324000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>185039000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>13763000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-19797000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-24893000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>15811000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-17512000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>245575000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>44276000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-13826000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>11740000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-13192000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1062000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>243174000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-488000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>184000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>19066000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>257000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3202000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>460000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>21033000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-12560000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-27107000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>36377000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>95322000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-44455000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>38674000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-37004000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>6220000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-9464000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-13109000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-54013000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-76263000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-27957000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>62539000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>86268000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-116272000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>121001000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-17794000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4444000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>125199000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-3364000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-17956000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>7092000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>35491000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>21014000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-28784000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>1269000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-23101000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2280000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1929000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-13546000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2266000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>1236000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>5557000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1311000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>19065000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>68740000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-389000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>471000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>505000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-2625000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>3542000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>105378000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>498000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>39000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>1014000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>6580000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>548000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>6130000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>10000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>3900000.0</v>
       </c>
-      <c r="DJ28"/>
-      <c r="DK28">
+      <c r="DL28"/>
+      <c r="DM28">
         <v>100000.0</v>
       </c>
-      <c r="DL28"/>
-[...1 lines deleted...]
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28"/>
+      <c r="DP28">
         <v>300000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>-100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>36400000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B29">
+        <v>95977000.0</v>
+      </c>
+      <c r="C29">
+        <v>22802000.0</v>
+      </c>
+      <c r="D29">
         <v>9803000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11816000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>40906000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>8919000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11257000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>50740000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>22485000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>40401000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15756000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>58750000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>26770000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>28279000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>26156000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>85334000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>68313000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>66477999.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>44344000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>69277000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>82779000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>91290000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>69081000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80262000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>69639000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>33116999.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>20814000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>89184000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>34757000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>78008000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>29484000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>42688000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>79251000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>36213000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>41531000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>11549000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>45242000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>28871000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>28882000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6529000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>46767000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>43938000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>19171000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>25392000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>19349000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>18123000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>31619000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>20757000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>31075000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>16377000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>11254000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>11696000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>30808000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>2918000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>7846000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-3788000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>27909000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>2276000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>32318000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>34695000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>23795000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>24583000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>21255000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>28430000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>29646000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>19358000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>28137000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>47044000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>28366000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>30638000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>37187000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>27091000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>27128000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-1975000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>20346000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>14593000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>10672000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>6479000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>15282000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>20934000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>24441000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>15456000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>10871000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>14961000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>12397000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>16257000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>13233000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>6992000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>11108000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>10025000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>10850000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>3665000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>8073000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>14261000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>8827000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>11497000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>8192000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>6754000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>5542000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>6674000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>6043000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-1566000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>4550000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-1463000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>1596000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-3833000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>-1260000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>1500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>-600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>4300000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>-2700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2600000.0</v>
       </c>
       <c r="DJ29">
         <v>-2100000.0</v>
       </c>
       <c r="DK29">
+        <v>-2600000.0</v>
+      </c>
+      <c r="DL29">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DM29">
         <v>-4100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>-1500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>-1100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>-1200000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>-2100000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>-1400000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>-2400000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DT29">
         <v>-2100000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DU29">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B30">
+        <v>-10246000.0</v>
+      </c>
+      <c r="C30">
+        <v>-43283000.0</v>
+      </c>
+      <c r="D30">
         <v>-14848000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-34907000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-15588000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-21648000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-35920000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4249000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-10396000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-322198000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-53965000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-57229000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-7697000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-15548000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-13704000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-54820000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14805000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4498000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-14067000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-27485000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-8475000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-7917000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-117566000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-35921000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6718000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3949000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-21485000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-20609000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-93033000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-33220000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-15806000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-25330000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-16343000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>1266000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-9298000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-983568000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-7107000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-37517000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-193143000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-21142000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-6707000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-8043000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-6730000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-37818000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-315448000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-13112000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5632000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-98851000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-8775000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-9356000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-246335000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-10127000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-13394000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-13688000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-13087000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-29773000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>19855000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-5523000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-63835000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-15575000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-80864000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-88015000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-5922000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-19248000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-8956000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-8168000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-5944000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-67284000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-8658000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-5361000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-7049000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-13138000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-81001000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-3286000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-2850000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>-6515000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-40577000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-6173000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-5143000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-34795000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-46275000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-56482000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>23567000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-5559000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3482000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-52329000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>78818000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-5217000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-45778000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-15081000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-14206000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-41608000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-22344000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-16177000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-17703000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-9715000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-2904000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-658000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-25019000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-60764000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-5671000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-3287000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="DA30"/>
+      <c r="DB30">
         <v>-786000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-14386000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-805000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>3200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>1600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-4900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>5600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>6000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-2200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>5600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-3500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-2100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>5800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-26800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>-1300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>