--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2228,51 +2228,53 @@
       </c>
       <c r="X15">
         <v>286000.0</v>
       </c>
       <c r="Y15">
         <v>272000.0</v>
       </c>
       <c r="Z15">
         <v>261000.0</v>
       </c>
       <c r="AA15">
         <v>173000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>11463000.0</v>
+      </c>
       <c r="C16">
         <v>10483000.0</v>
       </c>
       <c r="D16">
         <v>8540000.0</v>
       </c>
       <c r="E16">
         <v>7253000.0</v>
       </c>
       <c r="F16">
         <v>5295000.0</v>
       </c>
       <c r="G16">
         <v>5275000.0</v>
       </c>
       <c r="H16">
         <v>4772000.0</v>
       </c>
       <c r="I16">
         <v>3764000.0</v>
       </c>
       <c r="J16">
         <v>11051000.0</v>
       </c>
       <c r="K16">
@@ -3213,51 +3215,51 @@
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>278849000.0</v>
       </c>
       <c r="C30">
         <v>272370000.0</v>
       </c>
       <c r="D30">
         <v>259327000.0</v>
       </c>
       <c r="E30">
         <v>263465000.0</v>
       </c>
       <c r="F30">
-        <v>231831000.0</v>
+        <v>243243000.0</v>
       </c>
       <c r="G30">
         <v>225532000.0</v>
       </c>
       <c r="H30">
         <v>275296000.0</v>
       </c>
       <c r="I30">
         <v>265737000.0</v>
       </c>
       <c r="J30">
         <v>251799000.0</v>
       </c>
       <c r="K30">
         <v>148186000.0</v>
       </c>
       <c r="L30">
         <v>132241000.0</v>
       </c>
       <c r="M30">
         <v>131918000.0</v>
       </c>
       <c r="N30">
         <v>118145000.0</v>
       </c>
@@ -3923,51 +3925,51 @@
         <v>28698000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
         <v>124219000.0</v>
       </c>
       <c r="C39">
         <v>106654000.0</v>
       </c>
       <c r="D39">
         <v>100005000.0</v>
       </c>
       <c r="E39">
         <v>116789000.0</v>
       </c>
       <c r="F39">
-        <v>91051000.0</v>
+        <v>79639000.0</v>
       </c>
       <c r="G39">
         <v>231387000.0</v>
       </c>
       <c r="H39">
         <v>67907000.0</v>
       </c>
       <c r="I39">
         <v>90160000.0</v>
       </c>
       <c r="J39">
         <v>188882000.0</v>
       </c>
       <c r="K39">
         <v>27666000.0</v>
       </c>
       <c r="L39">
         <v>46693000.0</v>
       </c>
       <c r="M39">
         <v>115986000.0</v>
       </c>
       <c r="N39">
         <v>26752000.0</v>
       </c>
@@ -4009,51 +4011,51 @@
       </c>
       <c r="AA39">
         <v>1484000.0</v>
       </c>
       <c r="AB39">
         <v>735000.0</v>
       </c>
       <c r="AC39">
         <v>15800000.0</v>
       </c>
       <c r="AD39">
         <v>24500000.0</v>
       </c>
       <c r="AE39">
         <v>22900000.0</v>
       </c>
       <c r="AF39">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>216035000.0</v>
+        <v>204572000.0</v>
       </c>
       <c r="C40">
         <v>207525000.0</v>
       </c>
       <c r="D40">
         <v>176299000.0</v>
       </c>
       <c r="E40">
         <v>144180000.0</v>
       </c>
       <c r="F40">
         <v>198339000.0</v>
       </c>
       <c r="G40">
         <v>182062000.0</v>
       </c>
       <c r="H40">
         <v>143941000.0</v>
       </c>
       <c r="I40">
         <v>160238000.0</v>
       </c>
       <c r="J40">
         <v>183893000.0</v>
       </c>
@@ -9978,51 +9980,53 @@
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
     </row>
     <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
         <v>11623000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>11463000.0</v>
+      </c>
       <c r="D16">
         <v>11326000.0</v>
       </c>
       <c r="E16">
         <v>11103000.0</v>
       </c>
       <c r="F16">
         <v>10539000.0</v>
       </c>
       <c r="G16">
         <v>10483000.0</v>
       </c>
       <c r="H16">
         <v>9990000.0</v>
       </c>
       <c r="I16">
         <v>9905000.0</v>
       </c>
       <c r="J16">
         <v>7841000.0</v>
       </c>
       <c r="K16">
         <v>8540000.0</v>
       </c>
       <c r="L16">
@@ -13708,63 +13712,63 @@
       <c r="J30">
         <v>241092000.0</v>
       </c>
       <c r="K30">
         <v>259327000.0</v>
       </c>
       <c r="L30">
         <v>266661999.0</v>
       </c>
       <c r="M30">
         <v>258663000.0</v>
       </c>
       <c r="N30">
         <v>253995000.0</v>
       </c>
       <c r="O30">
         <v>263465000.0</v>
       </c>
       <c r="P30">
         <v>248268000.0</v>
       </c>
       <c r="Q30">
         <v>237361000.0</v>
       </c>
       <c r="R30">
-        <v>234010000.0</v>
+        <v>246227000.0</v>
       </c>
       <c r="S30">
-        <v>231831000.0</v>
+        <v>243243000.0</v>
       </c>
       <c r="T30">
-        <v>222232000.0</v>
+        <v>230610000.0</v>
       </c>
       <c r="U30">
-        <v>229823000.0</v>
+        <v>237775000.0</v>
       </c>
       <c r="V30">
-        <v>223542000.0</v>
+        <v>230041000.0</v>
       </c>
       <c r="W30">
         <v>225532000.0</v>
       </c>
       <c r="X30">
         <v>224837000.0</v>
       </c>
       <c r="Y30">
         <v>179143000.0</v>
       </c>
       <c r="Z30">
         <v>253490000.0</v>
       </c>
       <c r="AA30">
         <v>275296000.0</v>
       </c>
       <c r="AB30">
         <v>281119000.0</v>
       </c>
       <c r="AC30">
         <v>296507000.0</v>
       </c>
       <c r="AD30">
         <v>279072000.0</v>
       </c>
@@ -15458,57 +15462,57 @@
         <v>100000.0</v>
       </c>
       <c r="DP35">
         <v>100000.0</v>
       </c>
       <c r="DQ35">
         <v>200000.0</v>
       </c>
       <c r="DR35">
         <v>100000.0</v>
       </c>
       <c r="DS35">
         <v>200000.0</v>
       </c>
       <c r="DT35">
         <v>200000.0</v>
       </c>
       <c r="DU35"/>
       <c r="DV35"/>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>34960000.0</v>
+        <v>22809000.0</v>
       </c>
       <c r="C36">
-        <v>692637000.0</v>
+        <v>25102000.0</v>
       </c>
       <c r="D36">
-        <v>42244000.0</v>
+        <v>26706000.0</v>
       </c>
       <c r="E36">
         <v>27737000.0</v>
       </c>
       <c r="F36">
         <v>53199000.0</v>
       </c>
       <c r="G36">
         <v>28213000.0</v>
       </c>
       <c r="H36">
         <v>27553000.0</v>
       </c>
       <c r="I36">
         <v>24811000.0</v>
       </c>
       <c r="J36">
         <v>24913000.0</v>
       </c>
       <c r="K36">
         <v>26014000.0</v>
       </c>
       <c r="L36">
         <v>25448000.0</v>
       </c>
@@ -16392,63 +16396,63 @@
       <c r="J39">
         <v>108036000.0</v>
       </c>
       <c r="K39">
         <v>100005000.0</v>
       </c>
       <c r="L39">
         <v>120584000.0</v>
       </c>
       <c r="M39">
         <v>129112000.0</v>
       </c>
       <c r="N39">
         <v>116845000.0</v>
       </c>
       <c r="O39">
         <v>116789000.0</v>
       </c>
       <c r="P39">
         <v>125188000.0</v>
       </c>
       <c r="Q39">
         <v>132693000.0</v>
       </c>
       <c r="R39">
-        <v>96946000.0</v>
+        <v>84729000.0</v>
       </c>
       <c r="S39">
-        <v>91051000.0</v>
+        <v>79639000.0</v>
       </c>
       <c r="T39">
-        <v>84155000.0</v>
+        <v>75777000.0</v>
       </c>
       <c r="U39">
-        <v>81527000.0</v>
+        <v>73575000.0</v>
       </c>
       <c r="V39">
-        <v>78508000.0</v>
+        <v>72009000.0</v>
       </c>
       <c r="W39">
         <v>231387000.0</v>
       </c>
       <c r="X39">
         <v>223141000.0</v>
       </c>
       <c r="Y39">
         <v>67342000.0</v>
       </c>
       <c r="Z39">
         <v>59388000.0</v>
       </c>
       <c r="AA39">
         <v>67907000.0</v>
       </c>
       <c r="AB39">
         <v>158738000.0</v>
       </c>
       <c r="AC39">
         <v>174844000.0</v>
       </c>
       <c r="AD39">
         <v>174909000.0</v>
       </c>
@@ -16723,51 +16727,51 @@
         <v>24700000.0</v>
       </c>
       <c r="DQ39">
         <v>24200000.0</v>
       </c>
       <c r="DR39">
         <v>18200000.0</v>
       </c>
       <c r="DS39">
         <v>1600000.0</v>
       </c>
       <c r="DT39">
         <v>1900000.0</v>
       </c>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>194593000.0</v>
       </c>
       <c r="C40">
-        <v>219686000.0</v>
+        <v>208223000.0</v>
       </c>
       <c r="D40">
         <v>207847000.0</v>
       </c>
       <c r="E40">
         <v>198314000.0</v>
       </c>
       <c r="F40">
         <v>189797000.0</v>
       </c>
       <c r="G40">
         <v>207525000.0</v>
       </c>
       <c r="H40">
         <v>208363000.0</v>
       </c>
       <c r="I40">
         <v>172087000.0</v>
       </c>
       <c r="J40">
         <v>164478000.0</v>
       </c>
       <c r="K40">
         <v>176299000.0</v>
       </c>
@@ -27561,51 +27565,51 @@
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
     </row>
     <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>190</v>
       </c>
       <c r="B5">
-        <v>40084000.0</v>
+        <v>24436000.0</v>
       </c>
       <c r="C5">
         <v>27983000.0</v>
       </c>
       <c r="D5">
         <v>15901000.0</v>
       </c>
       <c r="E5">
         <v>-509910000.0</v>
       </c>
       <c r="F5">
         <v>-11221000.0</v>
       </c>
       <c r="G5">
         <v>41622000.0</v>
       </c>
       <c r="H5">
         <v>-989000.0</v>
       </c>
       <c r="I5">
         <v>3466000.0</v>
       </c>
       <c r="J5">
         <v>8394000.0</v>
       </c>
@@ -27937,51 +27941,51 @@
         <v>-2600000.0</v>
       </c>
       <c r="DP5">
         <v>-2600000.0</v>
       </c>
       <c r="DQ5">
         <v>-2100000.0</v>
       </c>
       <c r="DR5">
         <v>-1900000.0</v>
       </c>
       <c r="DS5">
         <v>-2300000.0</v>
       </c>
       <c r="DT5">
         <v>-1400000.0</v>
       </c>
       <c r="DU5"/>
       <c r="DV5"/>
     </row>
     <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>191</v>
       </c>
       <c r="B6">
-        <v>78514000.0</v>
+        <v>62866000.0</v>
       </c>
       <c r="C6">
         <v>65988000.0</v>
       </c>
       <c r="D6">
         <v>54063000.0</v>
       </c>
       <c r="E6">
         <v>-472218000.0</v>
       </c>
       <c r="F6">
         <v>25967000.0</v>
       </c>
       <c r="G6">
         <v>79114000.0</v>
       </c>
       <c r="H6">
         <v>34972000.0</v>
       </c>
       <c r="I6">
         <v>40243000.0</v>
       </c>
       <c r="J6">
         <v>38960000.0</v>
       </c>
@@ -28255,51 +28259,51 @@
       <c r="CV6">
         <v>3736000.0</v>
       </c>
       <c r="CW6">
         <v>4880000.0</v>
       </c>
       <c r="CX6">
         <v>5924000.0</v>
       </c>
       <c r="CY6">
         <v>-10952000.0</v>
       </c>
       <c r="CZ6">
         <v>614000.0</v>
       </c>
       <c r="DA6">
         <v>774000.0</v>
       </c>
       <c r="DB6">
         <v>1422000.0</v>
       </c>
       <c r="DC6">
         <v>-1500000.0</v>
       </c>
       <c r="DD6">
-        <v>-2800000.0</v>
+        <v>-2700000.0</v>
       </c>
       <c r="DE6">
         <v>-4800000.0</v>
       </c>
       <c r="DF6">
         <v>-3200000.0</v>
       </c>
       <c r="DG6">
         <v>-2800000.0</v>
       </c>
       <c r="DH6">
         <v>-3100000.0</v>
       </c>
       <c r="DI6">
         <v>-4000000.0</v>
       </c>
       <c r="DJ6">
         <v>-3000000.0</v>
       </c>
       <c r="DK6">
         <v>-10800000.0</v>
       </c>
       <c r="DL6">
         <v>-2400000.0</v>
       </c>
@@ -36539,51 +36543,51 @@
       </c>
       <c r="AA2">
         <v>19301000.0</v>
       </c>
       <c r="AB2">
         <v>5300000.0</v>
       </c>
       <c r="AC2">
         <v>2100000.0</v>
       </c>
       <c r="AD2">
         <v>11800000.0</v>
       </c>
       <c r="AE2">
         <v>4500000.0</v>
       </c>
       <c r="AF2">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>219</v>
       </c>
       <c r="B3">
-        <v>81436000</v>
+        <v>95638000</v>
       </c>
       <c r="C3">
         <v>104418000</v>
       </c>
       <c r="D3">
         <v>66865000</v>
       </c>
       <c r="E3">
         <v>47085000</v>
       </c>
       <c r="F3">
         <v>48080000</v>
       </c>
       <c r="G3">
         <v>63890000</v>
       </c>
       <c r="H3">
         <v>134532000</v>
       </c>
       <c r="I3">
         <v>77741000</v>
       </c>
       <c r="J3">
         <v>43503000</v>
       </c>
@@ -37699,51 +37703,51 @@
       </c>
       <c r="Q17">
         <v>-4809000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>234</v>
       </c>
       <c r="B18">
-        <v>-31052000.0</v>
+        <v>-45254000.0</v>
       </c>
       <c r="C18">
         <v>24964000.0</v>
       </c>
       <c r="D18">
         <v>73090000.0</v>
       </c>
       <c r="E18">
         <v>217384000.0</v>
       </c>
       <c r="F18">
         <v>264347000.0</v>
       </c>
       <c r="G18">
         <v>139942000.0</v>
       </c>
       <c r="H18">
         <v>96901000.0</v>
       </c>
       <c r="I18">
         <v>121942000.0</v>
       </c>
       <c r="J18">
         <v>71041000.0</v>
       </c>
@@ -38079,51 +38083,51 @@
       </c>
       <c r="AE22">
         <v>-7500000.0</v>
       </c>
       <c r="AF22">
         <v>-25400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>238</v>
       </c>
       <c r="B23">
         <v>-19148000.0</v>
       </c>
       <c r="C23">
         <v>-9035000.0</v>
       </c>
       <c r="D23">
         <v>-9425000.0</v>
       </c>
       <c r="E23">
         <v>-19153000.0</v>
       </c>
       <c r="F23">
-        <v>1774000.0</v>
+        <v>-5050000.0</v>
       </c>
       <c r="G23">
         <v>766873000.0</v>
       </c>
       <c r="H23">
         <v>434000.0</v>
       </c>
       <c r="I23">
         <v>-41662000.0</v>
       </c>
       <c r="J23">
         <v>-13930000.0</v>
       </c>
       <c r="K23">
         <v>1100000.0</v>
       </c>
       <c r="L23">
         <v>171995000.0</v>
       </c>
       <c r="M23">
         <v>-1826000.0</v>
       </c>
       <c r="N23">
         <v>1561000.0</v>
       </c>
@@ -38165,51 +38169,51 @@
       </c>
       <c r="AA23">
         <v>35000.0</v>
       </c>
       <c r="AB23">
         <v>42000.0</v>
       </c>
       <c r="AC23">
         <v>38000.0</v>
       </c>
       <c r="AD23">
         <v>-2200000.0</v>
       </c>
       <c r="AE23">
         <v>-21300000.0</v>
       </c>
       <c r="AF23">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>239</v>
       </c>
       <c r="B24">
-        <v>-108063000.0</v>
+        <v>-14202000.0</v>
       </c>
       <c r="C24">
         <v>-14082000.0</v>
       </c>
       <c r="D24">
         <v>-1.0</v>
       </c>
       <c r="E24">
         <v>16054000.0</v>
       </c>
       <c r="F24">
         <v>-55000.0</v>
       </c>
       <c r="G24">
         <v>-21343000.0</v>
       </c>
       <c r="H24">
         <v>-64206000.0</v>
       </c>
       <c r="I24">
         <v>1332000.0</v>
       </c>
       <c r="J24">
         <v>483000.0</v>
       </c>
@@ -38255,51 +38259,51 @@
       <c r="Z24"/>
       <c r="AA24">
         <v>1362000.0</v>
       </c>
       <c r="AB24">
         <v>6400000.0</v>
       </c>
       <c r="AC24">
         <v>1200000.0</v>
       </c>
       <c r="AD24">
         <v>200000.0</v>
       </c>
       <c r="AE24">
         <v>300000.0</v>
       </c>
       <c r="AF24">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>600594000.0</v>
+        <v>496443000.0</v>
       </c>
       <c r="C25">
         <v>22794000.0</v>
       </c>
       <c r="D25">
         <v>22018000.0</v>
       </c>
       <c r="E25">
         <v>-18100000.0</v>
       </c>
       <c r="F25">
         <v>-28102000.0</v>
       </c>
       <c r="G25">
         <v>39771000.0</v>
       </c>
       <c r="H25">
         <v>84070000.0</v>
       </c>
       <c r="I25">
         <v>13810000.0</v>
       </c>
       <c r="J25">
         <v>7933000.0</v>
       </c>
@@ -40817,63 +40821,63 @@
       <c r="G7">
         <v>-11987000.0</v>
       </c>
       <c r="H7">
         <v>22413000.0</v>
       </c>
       <c r="I7">
         <v>938000.0</v>
       </c>
       <c r="J7">
         <v>-23351000.0</v>
       </c>
       <c r="K7">
         <v>10093000.0</v>
       </c>
       <c r="L7">
         <v>-34064000.0</v>
       </c>
       <c r="M7">
         <v>-14991000.0</v>
       </c>
       <c r="N7">
         <v>-42612000.0</v>
       </c>
       <c r="O7">
-        <v>-9640000.0</v>
+        <v>10256000.0</v>
       </c>
       <c r="P7">
         <v>-3186000.0</v>
       </c>
       <c r="Q7">
         <v>-16719999.0</v>
       </c>
       <c r="R7">
         <v>-29770000.0</v>
       </c>
       <c r="S7">
-        <v>-24291000.0</v>
+        <v>-25247000.0</v>
       </c>
       <c r="T7">
         <v>5950000.0</v>
       </c>
       <c r="U7">
         <v>11487000.0</v>
       </c>
       <c r="V7">
         <v>25973000.0</v>
       </c>
       <c r="W7">
         <v>9494000.0</v>
       </c>
       <c r="X7">
         <v>-14681000.0</v>
       </c>
       <c r="Y7">
         <v>-3694000.0</v>
       </c>
       <c r="Z7">
         <v>-32433000.0</v>
       </c>
       <c r="AA7">
         <v>23891999.0</v>
       </c>
@@ -42712,72 +42716,72 @@
       <c r="G14">
         <v>37589000.0</v>
       </c>
       <c r="H14">
         <v>35961000.0</v>
       </c>
       <c r="I14">
         <v>36777000.0</v>
       </c>
       <c r="J14">
         <v>30566000.0</v>
       </c>
       <c r="K14">
         <v>30521000.0</v>
       </c>
       <c r="L14">
         <v>30558000.0</v>
       </c>
       <c r="M14">
         <v>30826000.0</v>
       </c>
       <c r="N14">
         <v>31143000.0</v>
       </c>
       <c r="O14">
-        <v>31199000.0</v>
+        <v>29496000.0</v>
       </c>
       <c r="P14">
         <v>29467000.0</v>
       </c>
       <c r="Q14">
         <v>29612000.0</v>
       </c>
       <c r="R14">
         <v>29724000.0</v>
       </c>
       <c r="S14">
-        <v>32468000.0</v>
+        <v>30746000.0</v>
       </c>
       <c r="T14">
-        <v>30693000.0</v>
+        <v>30122000.0</v>
       </c>
       <c r="U14">
-        <v>30760000.0</v>
+        <v>29754000.0</v>
       </c>
       <c r="V14">
-        <v>30736000.0</v>
+        <v>29214000.0</v>
       </c>
       <c r="W14">
         <v>26878000.0</v>
       </c>
       <c r="X14">
         <v>31439000.0</v>
       </c>
       <c r="Y14">
         <v>29675000.0</v>
       </c>
       <c r="Z14">
         <v>29151000.0</v>
       </c>
       <c r="AA14">
         <v>29184000.0</v>
       </c>
       <c r="AB14">
         <v>27599000.0</v>
       </c>
       <c r="AC14">
         <v>26892000.0</v>
       </c>
       <c r="AD14">
         <v>27093000.0</v>
       </c>
@@ -45151,54 +45155,54 @@
       </c>
       <c r="DO22">
         <v>-2300000.0</v>
       </c>
       <c r="DP22">
         <v>-2100000.0</v>
       </c>
       <c r="DQ22">
         <v>-1500000.0</v>
       </c>
       <c r="DR22">
         <v>-1600000.0</v>
       </c>
       <c r="DS22">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>238</v>
       </c>
       <c r="B23">
         <v>-1375000.0</v>
       </c>
       <c r="C23">
-        <v>-271000.0</v>
+        <v>-134000.0</v>
       </c>
       <c r="D23">
-        <v>-274000.0</v>
+        <v>-75000.0</v>
       </c>
       <c r="E23">
         <v>-14076000.0</v>
       </c>
       <c r="F23">
         <v>-4736000.0</v>
       </c>
       <c r="G23">
         <v>-136000.0</v>
       </c>
       <c r="H23">
         <v>-171000.0</v>
       </c>
       <c r="I23">
         <v>-12004000.0</v>
       </c>
       <c r="J23">
         <v>-3122000.0</v>
       </c>
       <c r="K23">
         <v>225000.0</v>
       </c>
       <c r="L23">
         <v>441000.0</v>
       </c>
@@ -45812,111 +45816,111 @@
       </c>
       <c r="DN24">
         <v>-200000.0</v>
       </c>
       <c r="DO24">
         <v>-8900000.0</v>
       </c>
       <c r="DP24">
         <v>9000000.0</v>
       </c>
       <c r="DQ24">
         <v>200000.0</v>
       </c>
       <c r="DR24">
         <v>-100000.0</v>
       </c>
       <c r="DS24">
         <v>-800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>45043000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C25">
         <v>-4452000.0</v>
       </c>
       <c r="D25">
         <v>-13437000.0</v>
       </c>
       <c r="E25">
         <v>512868000.0</v>
       </c>
       <c r="F25">
         <v>1464000.0</v>
       </c>
       <c r="G25">
         <v>5539000.0</v>
       </c>
       <c r="H25">
         <v>-20532000.0</v>
       </c>
       <c r="I25">
         <v>9688000.0</v>
       </c>
       <c r="J25">
         <v>9079000.0</v>
       </c>
       <c r="K25">
         <v>7357000.0</v>
       </c>
       <c r="L25">
         <v>4083000.0</v>
       </c>
       <c r="M25">
         <v>3216000.0</v>
       </c>
       <c r="N25">
         <v>7826000.0</v>
       </c>
       <c r="O25">
-        <v>5098000.0</v>
+        <v>-7071000.0</v>
       </c>
       <c r="P25">
         <v>-10747000.0</v>
       </c>
       <c r="Q25">
         <v>4799999.0</v>
       </c>
       <c r="R25">
         <v>1654000.0</v>
       </c>
       <c r="S25">
-        <v>9284000.0</v>
+        <v>1219000.0</v>
       </c>
       <c r="T25">
-        <v>11498000.0</v>
+        <v>4324000.0</v>
       </c>
       <c r="U25">
-        <v>17648000.0</v>
+        <v>2955000.0</v>
       </c>
       <c r="V25">
-        <v>-31788000.0</v>
+        <v>-36600000.0</v>
       </c>
       <c r="W25">
         <v>20068000.0</v>
       </c>
       <c r="X25">
         <v>15359000.0</v>
       </c>
       <c r="Y25">
         <v>12973999.0</v>
       </c>
       <c r="Z25">
         <v>6098000.0</v>
       </c>
       <c r="AA25">
         <v>15278001.0</v>
       </c>
       <c r="AB25">
         <v>32009000.0</v>
       </c>
       <c r="AC25">
         <v>36664000.0</v>
       </c>
       <c r="AD25">
         <v>1918000.0</v>
       </c>
@@ -46168,54 +46172,54 @@
         <v>6800000.0</v>
       </c>
       <c r="DL25">
         <v>100000.0</v>
       </c>
       <c r="DM25">
         <v>-100000.0</v>
       </c>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25">
         <v>-300000.0</v>
       </c>
       <c r="DQ25">
         <v>-500000.0</v>
       </c>
       <c r="DR25"/>
       <c r="DS25"/>
     </row>
     <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>241</v>
       </c>
       <c r="B26"/>
       <c r="C26">
-        <v>-221000.0</v>
+        <v>-137000.0</v>
       </c>
       <c r="D26">
-        <v>221000.0</v>
+        <v>-199000.0</v>
       </c>
       <c r="E26">
         <v>-221000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>-2471000.0</v>
       </c>
       <c r="H26">
         <v>-171000.0</v>
       </c>
       <c r="I26">
         <v>-50000000.0</v>
       </c>
       <c r="J26">
         <v>-3122000.0</v>
       </c>
       <c r="K26">
         <v>-314000.0</v>
       </c>
       <c r="L26">
         <v>-125000000.0</v>
       </c>
       <c r="M26">
         <v>-104000.0</v>